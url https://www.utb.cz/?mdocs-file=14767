--- v1 (2026-08-28)
+++ v2 (2026-10-18)
@@ -314,126 +314,129 @@
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">na podporu studia </w:t>
       </w:r>
       <w:r w:rsidR="001F089D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zahraničních studentů </w:t>
       </w:r>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>na UTB</w:t>
       </w:r>
       <w:r w:rsidR="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7031D65C" w14:textId="77777777" w:rsidR="00CA1C4C" w:rsidRDefault="00B33899" w:rsidP="00CA1C4C">
+    <w:p w14:paraId="7031D65C" w14:textId="4562CA83" w:rsidR="00CA1C4C" w:rsidRPr="000A2053" w:rsidRDefault="00B33899" w:rsidP="000A2053">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CA1C4C">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>v případech zvláštního zřetele hodných (</w:t>
       </w:r>
-      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+      <w:r w:rsidR="001F089D" w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">účast na vědeckovýzkumné činnosti, podíl při rozvoji informačních technologií, mezinárodní spolupráci, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA1C4C">
+      <w:r w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vynikající sportovní výsledky, </w:t>
       </w:r>
-      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+      <w:r w:rsidR="001F089D" w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>reprezentaci univerzity, za výz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA1C4C">
+      <w:r w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>namnou činnost konanou ve prospěch fakulty, UTB</w:t>
       </w:r>
-      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+      <w:r w:rsidR="001F089D" w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nebo akademické obce nebo příkladné občanské činy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA1C4C">
+      <w:r w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>; v dalších případech např.</w:t>
       </w:r>
-      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+      <w:r w:rsidR="001F089D" w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> jako</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA1C4C">
+      <w:r w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> příspěvek na náklady</w:t>
       </w:r>
-      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+      <w:r w:rsidR="001F089D" w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> na</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA1C4C">
+      <w:r w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ubytování)</w:t>
       </w:r>
-      <w:r w:rsidR="00E17747" w:rsidRPr="00CA1C4C">
+      <w:r w:rsidR="00E17747" w:rsidRPr="000A2053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A02E7B" w14:textId="577DD284" w:rsidR="00B33899" w:rsidRPr="00CA1C4C" w:rsidRDefault="00304AC8" w:rsidP="00CA1C4C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Sociální stipendium</w:t>
@@ -1094,119 +1097,119 @@
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ž</w:t>
       </w:r>
       <w:r w:rsidR="00254BCA" w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>adatele</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidSect="006677DA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C85F4C" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
+    <w:p w14:paraId="38CED2DF" w14:textId="77777777" w:rsidR="00AD6F80" w:rsidRDefault="00AD6F80" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4881BAB7" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
+    <w:p w14:paraId="51E01A1C" w14:textId="77777777" w:rsidR="00AD6F80" w:rsidRDefault="00AD6F80" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FC49206" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
+    <w:p w14:paraId="588A8E60" w14:textId="77777777" w:rsidR="00AD6F80" w:rsidRDefault="00AD6F80" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DF9B685" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
+    <w:p w14:paraId="4437DE40" w14:textId="77777777" w:rsidR="00AD6F80" w:rsidRDefault="00AD6F80" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D21B963" w14:textId="77777777" w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00E17747">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="31D1D4EC" w14:textId="575011D2" w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00E17747">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
@@ -1994,113 +1997,116 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2085369663">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="472337536">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="15930911">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1501382781">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1272012364">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="945304771">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC0FE9"/>
     <w:rsid w:val="00016D2E"/>
     <w:rsid w:val="0005274E"/>
+    <w:rsid w:val="000A2053"/>
     <w:rsid w:val="000A7201"/>
     <w:rsid w:val="000F5FF8"/>
     <w:rsid w:val="00113415"/>
     <w:rsid w:val="001D411B"/>
     <w:rsid w:val="001F089D"/>
     <w:rsid w:val="001F60EC"/>
     <w:rsid w:val="002119E6"/>
     <w:rsid w:val="00235CC4"/>
     <w:rsid w:val="00241D7F"/>
     <w:rsid w:val="00254BCA"/>
     <w:rsid w:val="00281AD2"/>
     <w:rsid w:val="0029129D"/>
     <w:rsid w:val="002B72FD"/>
     <w:rsid w:val="002C46E9"/>
     <w:rsid w:val="00304AC8"/>
     <w:rsid w:val="00330330"/>
     <w:rsid w:val="003A5B99"/>
     <w:rsid w:val="003C0B31"/>
     <w:rsid w:val="00406F8F"/>
+    <w:rsid w:val="004602B0"/>
     <w:rsid w:val="004B6FD2"/>
     <w:rsid w:val="004D7562"/>
     <w:rsid w:val="004F2025"/>
     <w:rsid w:val="004F2296"/>
     <w:rsid w:val="005240DA"/>
     <w:rsid w:val="005334E4"/>
     <w:rsid w:val="005D4446"/>
     <w:rsid w:val="00607FC8"/>
     <w:rsid w:val="006677DA"/>
     <w:rsid w:val="006C1DA1"/>
     <w:rsid w:val="00775D5B"/>
     <w:rsid w:val="007C7727"/>
     <w:rsid w:val="008B0CE4"/>
     <w:rsid w:val="00A21220"/>
     <w:rsid w:val="00A37B9C"/>
     <w:rsid w:val="00A85D41"/>
     <w:rsid w:val="00A94D5C"/>
     <w:rsid w:val="00A97881"/>
     <w:rsid w:val="00AC0FE9"/>
+    <w:rsid w:val="00AD6F80"/>
     <w:rsid w:val="00B00960"/>
     <w:rsid w:val="00B33899"/>
     <w:rsid w:val="00C220AE"/>
     <w:rsid w:val="00CA1C4C"/>
     <w:rsid w:val="00CF2BF8"/>
     <w:rsid w:val="00D347DE"/>
     <w:rsid w:val="00E17747"/>
     <w:rsid w:val="00E7763B"/>
     <w:rsid w:val="00EC2903"/>
     <w:rsid w:val="00ED3A69"/>
     <w:rsid w:val="00F80A05"/>
     <w:rsid w:val="00F95E89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2975,70 +2981,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7407365D-914B-4E86-9565-E35D75D2CDD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>212</Words>
-  <Characters>1438</Characters>
+  <Words>213</Words>
+  <Characters>1440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Univerzita Tomáše Bati ve Zlíně</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1763</CharactersWithSpaces>
+  <CharactersWithSpaces>1766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kateřina Vaculínová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>