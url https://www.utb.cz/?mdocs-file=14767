--- v0 (2025-11-05)
+++ v1 (2026-08-28)
@@ -3,849 +3,1086 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00AC0FE9">
+    <w:p w14:paraId="73D965C8" w14:textId="77777777" w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00AC0FE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B0CE4" w:rsidRPr="004F2025" w:rsidRDefault="00AC0FE9" w:rsidP="00AC0FE9">
+    <w:p w14:paraId="7622988C" w14:textId="77777777" w:rsidR="008B0CE4" w:rsidRPr="004F2025" w:rsidRDefault="00AC0FE9" w:rsidP="00AC0FE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ŽÁDOST </w:t>
       </w:r>
       <w:r w:rsidR="00B00960">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>STUDENTA O</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> PŘIZNÁNÍ STIPENDIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304AC8" w:rsidRDefault="00304AC8" w:rsidP="00AC0FE9">
+    <w:p w14:paraId="28432C78" w14:textId="77777777" w:rsidR="00304AC8" w:rsidRDefault="00304AC8" w:rsidP="00AC0FE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>v souladu s příslušnými ustanoveními zákona č. 111/1998 Sb., o vysokých školách, v platném znění (dále jen „zákon“)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0FE9" w:rsidRPr="004F2025" w:rsidRDefault="00AC0FE9" w:rsidP="00AC0FE9">
+    <w:p w14:paraId="340DC9F1" w14:textId="77777777" w:rsidR="00AC0FE9" w:rsidRPr="004F2025" w:rsidRDefault="00AC0FE9" w:rsidP="00AC0FE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(žadatel </w:t>
       </w:r>
       <w:r w:rsidR="00304AC8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>zakroužkuje</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> jednu z možností)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00AC0FE9">
-[...8 lines deleted...]
-    <w:p w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00E17747">
+    <w:p w14:paraId="1008EDEF" w14:textId="77777777" w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00AC0FE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419C92F6" w14:textId="50FCF802" w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00E17747">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Prospěchové stipendium</w:t>
       </w:r>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – za vynikající studijní výsledky (§ 91 odst. 2 písm. a) zákona),</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00E17747">
+        <w:t xml:space="preserve"> – za vynikající studijní výsledky</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBEB67E" w14:textId="77777777" w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00E17747">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Mimořádn</w:t>
       </w:r>
-      <w:r w:rsidR="00B716E1">
+      <w:r w:rsidR="00EC2903">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> stipendium </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00E17747">
+    <w:p w14:paraId="656BD26B" w14:textId="526CAD69" w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00AC0FE9" w:rsidP="00E17747">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>za vynikající studijní výsledky během celého studia udělení diplomu s vyznamenáním, za vynikající vypracování a obhájení BP, DP,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
+        <w:t xml:space="preserve">za vynikající studijní výsledky </w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>v průběhu studia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17747">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74743A1F" w14:textId="6467CDBF" w:rsidR="00AC0FE9" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>za vynikající výzkumné, vývojové a inovační, umělecké nebo další tvůrčí výsledky přispívající k prohloubení znalostí, za aktivní účast ve studentské vědecké a odborné činnosti,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B33899" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
+        <w:t>za vynikající výzkumné, vývojové a inovační, umělecké nebo další tvůrčí výsledky přispívající k prohloubení znalostí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E69CA4" w14:textId="719C96DC" w:rsidR="00B33899" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>jako výpomoc v mimořádné tíživé situaci,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B33899" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
+        <w:t xml:space="preserve">jako výpomoc v mimořádné tíživé </w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sociální </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17747">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>situaci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F141047" w14:textId="414E40DE" w:rsidR="00B33899" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>na podporu studijních pobytů a pracovních stáží v zahraničí v rámci programu podporovaného UTB,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B33899" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
+        <w:t>na podporu studijních pobytů a pra</w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ktický</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17747">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ch stáží v zahraničí v rámci programu podporovaného UTB,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC13F53" w14:textId="0F71015D" w:rsidR="00B33899" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>na podporu studia na UTB</w:t>
+        <w:t xml:space="preserve">na podporu studia </w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zahraničních studentů </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17747">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>na UTB</w:t>
       </w:r>
       <w:r w:rsidR="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F2025" w:rsidRPr="00E17747" w:rsidRDefault="00B33899" w:rsidP="00E17747">
+    <w:p w14:paraId="7031D65C" w14:textId="77777777" w:rsidR="00CA1C4C" w:rsidRDefault="00B33899" w:rsidP="00CA1C4C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:numPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00E17747">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>v případech zvláštního zřetele hodných (</w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">účast na vědeckovýzkumné činnosti, podíl při rozvoji informačních technologií, mezinárodní spolupráci, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vynikající sportovní výsledky, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reprezentaci univerzity, za výz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>namnou činnost konanou ve prospěch fakulty, UTB</w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo akademické obce nebo příkladné občanské činy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>; v dalších případech např.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jako</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> příspěvek na náklady</w:t>
+      </w:r>
+      <w:r w:rsidR="001F089D" w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C4C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ubytování)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17747" w:rsidRPr="00CA1C4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304AC8" w:rsidRPr="00E17747" w:rsidRDefault="00304AC8" w:rsidP="00304AC8">
-[...12 lines deleted...]
-    <w:p w:rsidR="00304AC8" w:rsidRPr="00E17747" w:rsidRDefault="00304AC8" w:rsidP="00E17747">
+    <w:p w14:paraId="06A02E7B" w14:textId="577DD284" w:rsidR="00B33899" w:rsidRPr="00CA1C4C" w:rsidRDefault="00304AC8" w:rsidP="00CA1C4C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:pBdr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E17747">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1C4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Sociální stipendium</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17747">
-[...21 lines deleted...]
-    <w:p w:rsidR="00B33899" w:rsidRPr="004F2025" w:rsidRDefault="00B33899" w:rsidP="006677DA">
+    </w:p>
+    <w:p w14:paraId="2C264E0D" w14:textId="77777777" w:rsidR="00CA1C4C" w:rsidRDefault="00CA1C4C" w:rsidP="00CA1C4C">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41439039" w14:textId="77777777" w:rsidR="00CA1C4C" w:rsidRDefault="00CA1C4C" w:rsidP="00CA1C4C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A23E0DA" w14:textId="6397FFC0" w:rsidR="00B33899" w:rsidRPr="004F2025" w:rsidRDefault="00B33899" w:rsidP="006677DA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Osobní údaje studenta</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006677DA" w:rsidRDefault="00B33899" w:rsidP="006677DA">
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D75DF90" w14:textId="5E43FF7F" w:rsidR="006677DA" w:rsidRDefault="00B33899" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Jméno a p</w:t>
       </w:r>
       <w:r w:rsidR="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>říjmení: ……………………………………………………</w:t>
+        <w:t>říjmení: …………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>…..…</w:t>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:t>.…</w:t>
+      </w:r>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17747">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00304AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osobní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00304AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>číslo</w:t>
+      </w:r>
+      <w:r w:rsidR="00281AD2" w:rsidRPr="004F2025">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00281AD2" w:rsidRPr="004F2025">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00281AD2" w:rsidRPr="004F2025">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00281AD2" w:rsidRPr="004F2025">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
       <w:r w:rsidR="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17747">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00281AD2" w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>:…………………</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00281AD2" w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>……</w:t>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="006677DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>…..</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F95E89" w:rsidRDefault="00F95E89" w:rsidP="006677DA">
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006677DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0E8563" w14:textId="395DAF65" w:rsidR="00F95E89" w:rsidRDefault="00F95E89" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Studijní program/obor: ………………………………………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000F5FF8" w:rsidRPr="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
+        <w:t>Studijní</w:t>
+      </w:r>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>program/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>specializace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00241D7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1FD3EC" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRPr="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Žadatel je povinen zadat do systému STAG číslo účtu, na které bude výplata stipendia poukázána. Za správnost a úplnost údajů nutných pro bezhotovostní výplatu odpovídá student.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
+    <w:p w14:paraId="0611DDFA" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="00B00960" w:rsidP="005240DA">
+    <w:p w14:paraId="767D801B" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="00B00960" w:rsidP="005240DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Výše uvedené</w:t>
       </w:r>
       <w:r w:rsidR="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> osobní údaj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>e zpracovává Univerzita Tomáše Bati ve Zlíně výlučně</w:t>
       </w:r>
       <w:r w:rsidR="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> za účelem výplaty stipendia, a to po dobu trvání podmínek pro jeho výplatu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
+    <w:p w14:paraId="47A8862B" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
+    <w:p w14:paraId="272FEAED" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="000F5FF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B33899" w:rsidRPr="000F5FF8" w:rsidRDefault="00254BCA" w:rsidP="006677DA">
+    <w:p w14:paraId="74544EA0" w14:textId="77777777" w:rsidR="00B33899" w:rsidRPr="000F5FF8" w:rsidRDefault="00254BCA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zdůvodnění:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidRDefault="00254BCA" w:rsidP="006677DA">
+    <w:p w14:paraId="615949BB" w14:textId="77777777" w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidRDefault="00254BCA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C1DA1" w:rsidRDefault="006C1DA1" w:rsidP="006677DA">
+    <w:p w14:paraId="396E83A5" w14:textId="77777777" w:rsidR="006C1DA1" w:rsidRDefault="006C1DA1" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006677DA" w:rsidRDefault="006677DA" w:rsidP="006677DA">
+    <w:p w14:paraId="5FBD1C51" w14:textId="77777777" w:rsidR="006677DA" w:rsidRDefault="006677DA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
+    <w:p w14:paraId="74F44549" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
+    <w:p w14:paraId="5A12F701" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
+    <w:p w14:paraId="249ADA60" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
+    <w:p w14:paraId="63B855C3" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
+    <w:p w14:paraId="31BEFF38" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRDefault="000F5FF8" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F5FF8" w:rsidRPr="003C0B31" w:rsidRDefault="003C0B31" w:rsidP="006677DA">
+    <w:p w14:paraId="0751D7F8" w14:textId="77777777" w:rsidR="000F5FF8" w:rsidRPr="003C0B31" w:rsidRDefault="003C0B31" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0B31">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Přílohy:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006677DA" w:rsidRDefault="006677DA" w:rsidP="006677DA">
+    <w:p w14:paraId="69D709A7" w14:textId="77777777" w:rsidR="006677DA" w:rsidRDefault="006677DA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006677DA" w:rsidRDefault="006677DA" w:rsidP="006677DA">
+    <w:p w14:paraId="799A2D39" w14:textId="77777777" w:rsidR="006677DA" w:rsidRDefault="006677DA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006677DA" w:rsidRPr="004F2025" w:rsidRDefault="006677DA" w:rsidP="006677DA">
+    <w:p w14:paraId="2AC5D094" w14:textId="77777777" w:rsidR="006677DA" w:rsidRPr="004F2025" w:rsidRDefault="006677DA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006677DA" w:rsidRPr="004F2025" w:rsidRDefault="006677DA" w:rsidP="006677DA">
+    <w:p w14:paraId="01DF94C3" w14:textId="77777777" w:rsidR="006677DA" w:rsidRPr="004F2025" w:rsidRDefault="006677DA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidRDefault="00254BCA" w:rsidP="006677DA">
+    <w:p w14:paraId="795AABE4" w14:textId="77777777" w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidRDefault="00254BCA" w:rsidP="006677DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00E17747">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidR="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dne………………………………………………</w:t>
+        <w:t xml:space="preserve"> dne……………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>…..</w:t>
-[...11 lines deleted...]
-        <w:t>…</w:t>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>………………………………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidRDefault="00ED3A69" w:rsidP="00ED3A69">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006677DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F2025">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26814CBB" w14:textId="77777777" w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidRDefault="00ED3A69" w:rsidP="00ED3A69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="center" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                          </w:t>
       </w:r>
       <w:r w:rsidR="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00254BCA" w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -855,212 +1092,218 @@
       <w:r w:rsidR="000F5FF8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ž</w:t>
       </w:r>
       <w:r w:rsidR="00254BCA" w:rsidRPr="004F2025">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>adatele</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00254BCA" w:rsidRPr="004F2025" w:rsidSect="006677DA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E58B4" w:rsidRDefault="003E58B4" w:rsidP="00E17747">
+    <w:p w14:paraId="34C85F4C" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E58B4" w:rsidRDefault="003E58B4" w:rsidP="00E17747">
+    <w:p w14:paraId="4881BAB7" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E58B4" w:rsidRDefault="003E58B4" w:rsidP="00E17747">
+    <w:p w14:paraId="6FC49206" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E58B4" w:rsidRDefault="003E58B4" w:rsidP="00E17747">
+    <w:p w14:paraId="4DF9B685" w14:textId="77777777" w:rsidR="007C7727" w:rsidRDefault="007C7727" w:rsidP="00E17747">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00E17747">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D21B963" w14:textId="77777777" w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00E17747">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00E17747">
+  <w:p w14:paraId="31D1D4EC" w14:textId="575011D2" w:rsidR="00E17747" w:rsidRDefault="00E17747" w:rsidP="00E17747">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E11690B" wp14:editId="6CF7898F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C9F38A3" wp14:editId="134CA2A7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-4445</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>447675</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1940560" cy="459105"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Obrázek 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="utb400.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1940560" cy="459105"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="007C4B77">
-      <w:t>Formulář – pedagogická činnost 2018/0</w:t>
+      <w:t>Formulář – pedagogická činnost 20</w:t>
+    </w:r>
+    <w:r w:rsidR="001F089D">
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007C4B77">
+      <w:t>/0</w:t>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09791C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="553C3E88"/>
     <w:lvl w:ilvl="0" w:tplc="04050011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1104,50 +1347,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37807007"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B898524C"/>
+    <w:lvl w:ilvl="0" w:tplc="04050011">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CB360CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1736C5A0"/>
     <w:lvl w:ilvl="0" w:tplc="E0B2C1F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1193,51 +1525,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51782FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D026F3B0"/>
     <w:lvl w:ilvl="0" w:tplc="04050011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -1282,51 +1614,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="581159CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21B0D5C4"/>
     <w:lvl w:ilvl="0" w:tplc="3AA8D30A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1372,51 +1704,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58503011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A54F994"/>
     <w:lvl w:ilvl="0" w:tplc="04050011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1458,51 +1790,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71C30679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB1ECFAC"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1544,51 +1876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722A0DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D7A4D62"/>
     <w:lvl w:ilvl="0" w:tplc="0E5C499C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -1633,182 +1965,201 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="73161856">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="309408122">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2085369663">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="472337536">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="15930911">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="6" w16cid:durableId="1501382781">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="7" w16cid:durableId="1272012364">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="8" w16cid:durableId="945304771">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC0FE9"/>
     <w:rsid w:val="00016D2E"/>
     <w:rsid w:val="0005274E"/>
     <w:rsid w:val="000A7201"/>
     <w:rsid w:val="000F5FF8"/>
     <w:rsid w:val="00113415"/>
     <w:rsid w:val="001D411B"/>
+    <w:rsid w:val="001F089D"/>
+    <w:rsid w:val="001F60EC"/>
+    <w:rsid w:val="002119E6"/>
     <w:rsid w:val="00235CC4"/>
+    <w:rsid w:val="00241D7F"/>
     <w:rsid w:val="00254BCA"/>
     <w:rsid w:val="00281AD2"/>
     <w:rsid w:val="0029129D"/>
     <w:rsid w:val="002B72FD"/>
+    <w:rsid w:val="002C46E9"/>
     <w:rsid w:val="00304AC8"/>
     <w:rsid w:val="00330330"/>
     <w:rsid w:val="003A5B99"/>
     <w:rsid w:val="003C0B31"/>
-    <w:rsid w:val="003E58B4"/>
+    <w:rsid w:val="00406F8F"/>
     <w:rsid w:val="004B6FD2"/>
+    <w:rsid w:val="004D7562"/>
     <w:rsid w:val="004F2025"/>
     <w:rsid w:val="004F2296"/>
     <w:rsid w:val="005240DA"/>
     <w:rsid w:val="005334E4"/>
+    <w:rsid w:val="005D4446"/>
     <w:rsid w:val="00607FC8"/>
     <w:rsid w:val="006677DA"/>
     <w:rsid w:val="006C1DA1"/>
+    <w:rsid w:val="00775D5B"/>
+    <w:rsid w:val="007C7727"/>
     <w:rsid w:val="008B0CE4"/>
+    <w:rsid w:val="00A21220"/>
+    <w:rsid w:val="00A37B9C"/>
     <w:rsid w:val="00A85D41"/>
     <w:rsid w:val="00A94D5C"/>
     <w:rsid w:val="00A97881"/>
     <w:rsid w:val="00AC0FE9"/>
     <w:rsid w:val="00B00960"/>
     <w:rsid w:val="00B33899"/>
-    <w:rsid w:val="00B716E1"/>
     <w:rsid w:val="00C220AE"/>
+    <w:rsid w:val="00CA1C4C"/>
     <w:rsid w:val="00CF2BF8"/>
+    <w:rsid w:val="00D347DE"/>
     <w:rsid w:val="00E17747"/>
+    <w:rsid w:val="00E7763B"/>
+    <w:rsid w:val="00EC2903"/>
     <w:rsid w:val="00ED3A69"/>
+    <w:rsid w:val="00F80A05"/>
     <w:rsid w:val="00F95E89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="797C7FC6"/>
-  <w15:docId w15:val="{9670A23E-D438-4F6B-A5A1-D4990A1EBEE4}"/>
+  <w14:docId w14:val="2D109F9F"/>
+  <w15:docId w15:val="{98130D2E-7D61-420B-8C57-CC051AF1F291}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2136,50 +2487,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2323,51 +2679,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="005240DA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
     <w:name w:val="Předmět komentáře Char"/>
     <w:basedOn w:val="TextkomenteChar"/>
     <w:link w:val="Pedmtkomente"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005240DA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2607,78 +2963,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62040B72-7A36-4230-ACB7-2D81F03F7ACF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7407365D-914B-4E86-9565-E35D75D2CDD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>277</Words>
-  <Characters>1637</Characters>
+  <Words>212</Words>
+  <Characters>1438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Univerzita Tomáše Bati ve Zlíně</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1911</CharactersWithSpaces>
+  <CharactersWithSpaces>1763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Kateřina Vaculínová</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>