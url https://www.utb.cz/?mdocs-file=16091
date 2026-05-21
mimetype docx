--- v0 (2025-12-18)
+++ v1 (2026-05-21)
@@ -1,4535 +1,5778 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1" w:rsidP="007477FD">
+    <w:p w14:paraId="1AC467C4" w14:textId="33828C49" w:rsidR="00337BC1" w:rsidRDefault="00B81DDC" w:rsidP="00322AC8">
       <w:pPr>
-        <w:pStyle w:val="Nzev"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Nzev"/>
+      <w:r w:rsidRPr="00322AC8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Nzev"/>
+        <w:t>Osobní dotazník zaměstnance UTB</w:t>
+      </w:r>
+      <w:r w:rsidR="00322AC8" w:rsidRPr="00322AC8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004F33C1">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D305F0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>OSOBNÍ DOTAZNÍK</w:t>
+        <w:t>občana ČR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00322AC8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ZAMĚSTNANCE</w:t>
+        <w:br/>
+        <w:t>pro účely pracovního poměru</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...7 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0DE068DF" w14:textId="7523FBFD" w:rsidR="009725FC" w:rsidRDefault="009725FC"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10391" w:type="dxa"/>
+        <w:tblW w:w="10186" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="924"/>
+        <w:gridCol w:w="613"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="1078"/>
+        <w:gridCol w:w="198"/>
+        <w:gridCol w:w="642"/>
+        <w:gridCol w:w="1913"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="711"/>
+        <w:gridCol w:w="1054"/>
+        <w:gridCol w:w="146"/>
+        <w:gridCol w:w="519"/>
+        <w:gridCol w:w="1683"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="4AA60F0B" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="174D343C" w14:textId="55C6A84A" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Příjmení, jméno, titul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCCFB51" w14:textId="18761530" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Den, měsíc, rok narození:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B0FB51" w14:textId="1BCC8CA3" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="birth"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="dd.MM.yy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="birth"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="0FED0677" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5922C683" w14:textId="6B8FF5B9" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="name1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:format w:val="Všechna první velká"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="name1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3544152C" w14:textId="46E084A3" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>místo narození, stát</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="3BC855E2" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2702AE86" w14:textId="04903870" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2247E928" w14:textId="19ADA08C" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="place_state"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="place_state"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="3277825F" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="014DCCBA" w14:textId="4745BCF0" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rodné příjmení: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="311CA1CA" w14:textId="41B4EBB5" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB20A4" w:rsidRPr="002267A8" w14:paraId="4F0760B8" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7898B5AD" w14:textId="67E33951" w:rsidR="004A1CD2" w:rsidRPr="002267A8" w:rsidRDefault="004A1CD2" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="rodne"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:format w:val="Všechna první velká"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="rodne"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="157EA2E3" w14:textId="475091D0" w:rsidR="004A1CD2" w:rsidRPr="002267A8" w:rsidRDefault="004A1CD2" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodné číslo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE2E8BC" w14:textId="624031AF" w:rsidR="004A1CD2" w:rsidRPr="002267A8" w:rsidRDefault="004A1CD2" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="11"/>
+                    <w:format w:val="000000/0000"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="01614359" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5850DD12" w14:textId="037F0689" w:rsidR="000439F6" w:rsidRDefault="000439F6" w:rsidP="00D305F0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Všechna dřívější příjmení</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5545BE" w14:textId="77777777" w:rsidR="000439F6" w:rsidRDefault="000439F6" w:rsidP="00D305F0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="1729C8BD" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7090E877" w14:textId="25FC0E0C" w:rsidR="000439F6" w:rsidRDefault="000439F6" w:rsidP="00D305F0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="rodne"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:format w:val="Všechna první velká"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4250FC" w14:textId="78F6C548" w:rsidR="000439F6" w:rsidRDefault="000439F6" w:rsidP="00D305F0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003465E" w:rsidRPr="002267A8" w14:paraId="30E40FFA" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098106D0" w14:textId="77777777" w:rsidR="0003465E" w:rsidRPr="00AC6A4C" w:rsidRDefault="0003465E" w:rsidP="00D305F0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC6A4C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Státní občanství:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5D7F29" w14:textId="1B9B8823" w:rsidR="0003465E" w:rsidRDefault="0003465E" w:rsidP="00D305F0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="rodne"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:format w:val="Všechna první velká"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="77E2575E" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10186" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63A97B0C" w14:textId="5CE4BF17" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trvalé bydliště </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB0829" w:rsidRPr="002267A8" w14:paraId="4CF07063" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="413EB373" w14:textId="77777777" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ulice:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5149" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07383EA5" w14:textId="77777777" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="ulice1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="ulice1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C7F717" w14:textId="6BDF5E6C" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>číslo popisné/orientační:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="5"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B24AE8" w14:textId="73364D91" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="cpco1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="05537271" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51A401FE" w14:textId="77777777" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (město)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="obec1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="6"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12066028" w14:textId="77777777" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="obec1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A390D0" w14:textId="3D33EE97" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:ind w:left="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PSČ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0EB571" w14:textId="5E34C148" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="psc1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="4758D14D" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323DAD1D" w14:textId="31D02EF5" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telefon:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADBDC7C" w14:textId="77777777" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="state1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="state1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF0C8B0" w14:textId="0DF11888" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="7"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153FB03D" w14:textId="229A1C32" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="state1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="71238857" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10186" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA40368" w14:textId="2BB23322" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="000439F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Doručovací adresa </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB0829" w:rsidRPr="002267A8" w14:paraId="272E79F7" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDC46BB" w14:textId="77777777" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ulice:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5149" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1010A6A4" w14:textId="77777777" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="ulice2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="ulice2"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D5950D" w14:textId="0AEAC8B9" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>číslo popisné/orientační:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="8"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5D2A5A" w14:textId="6C2316DB" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="00EB0829">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="cpco2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000439F6" w:rsidRPr="002267A8" w14:paraId="527CEA45" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00D062DF" w14:textId="78518D3F" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (město)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="obec2"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="9"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8649" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C7365B" w14:textId="14EF31AA" w:rsidR="000439F6" w:rsidRPr="002267A8" w:rsidRDefault="000439F6" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="obec2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB20A4" w:rsidRPr="002267A8" w14:paraId="4B1E0531" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3670A61E" w14:textId="0B886305" w:rsidR="00CB20A4" w:rsidRPr="002267A8" w:rsidRDefault="00CB20A4" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>stát: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D13ADEA" w14:textId="65B0ECB3" w:rsidR="00CB20A4" w:rsidRPr="002267A8" w:rsidRDefault="00CB20A4" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="state2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="state2"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6703B9F4" w14:textId="32328A96" w:rsidR="00CB20A4" w:rsidRPr="002267A8" w:rsidRDefault="00CB20A4" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PSČ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B24C17" w14:textId="30B8D764" w:rsidR="00CB20A4" w:rsidRPr="002267A8" w:rsidRDefault="00CB20A4" w:rsidP="00FD1925">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="psc2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="psc2"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB0829" w:rsidRPr="002267A8" w14:paraId="3810B385" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="1114"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2533854E" w14:textId="1303F93A" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U žen počet vychovaných dětí včetně data jejich narození</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002267A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7232" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769B1F67" w14:textId="6D478348" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="deti"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="deti"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB0829" w:rsidRPr="002267A8" w14:paraId="64DC9160" w14:textId="77777777" w:rsidTr="00EB0829">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5278B2" w14:textId="27F5928D" w:rsidR="00EB0829" w:rsidRPr="002267A8" w:rsidRDefault="00EB0829" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zdravotní pojišťovna:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7232" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CED40D1" w14:textId="17300E1A" w:rsidR="00EB0829" w:rsidRDefault="00EB0829" w:rsidP="009D5319">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="deti"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="008715F8" w14:textId="77777777" w:rsidR="009725FC" w:rsidRDefault="009725FC"/>
+    <w:p w14:paraId="4DA6C05C" w14:textId="77777777" w:rsidR="00647A00" w:rsidRDefault="00647A00"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="636"/>
-        <w:gridCol w:w="609"/>
-[...26 lines deleted...]
-        <w:gridCol w:w="822"/>
+        <w:gridCol w:w="2406"/>
+        <w:gridCol w:w="213"/>
+        <w:gridCol w:w="1627"/>
+        <w:gridCol w:w="1846"/>
+        <w:gridCol w:w="802"/>
+        <w:gridCol w:w="1303"/>
+        <w:gridCol w:w="1373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="00C90AE3">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="03178A63" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5650" w:type="dxa"/>
-[...421 lines deleted...]
-            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcW w:w="3042" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...1202 lines deleted...]
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="00C90AE3" w:rsidRDefault="00337BC1" w:rsidP="00EB3CFA">
-[...440 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="38DE3781" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>VZDĚLÁNÍ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-            <w:tcBorders>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="40042847" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Druh školy, obor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="7A8A1284" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Počet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="1DF55348" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Ukončení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:tcBorders>
+            <w:tcW w:w="1373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="6788B869" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Druh zkoušky</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidTr="00C90AE3">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="22A22EA5" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="39249D34" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(nejvyšší dosažené)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="4CAFB84C" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="0C3E1561" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:position w:val="-20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:position w:val="-20"/>
               </w:rPr>
               <w:t>ročníků</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="44C6CE94" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:position w:val="-20"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:position w:val="-20"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(Den/</w:t>
-[...22 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>(Den/Měs./Rok)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="19EFE147" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="41C0C4A7" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="42E43F37" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="495A0190" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="1CFAD053" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="5D16BFEA" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="4CCD63F3" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="7E804959" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>Č</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="1A8AE700" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="5DCCB4A7" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="113B59B7" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:t>É</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CED7C4D" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="00C90AE3">
               <w:t>základní</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="17" w:name="Text62"/>
+        <w:bookmarkStart w:id="13" w:name="Text62"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC66001" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="18" w:name="Text73"/>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="14" w:name="Text73"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5DCB86" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="19" w:name="Text84"/>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="15" w:name="Text84"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F55A041" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="16" w:name="Text95"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F1CFE0" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="0479A679" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="1B451350" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440292F8" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-8"/>
               </w:rPr>
               <w:t>střední odborné</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="21" w:name="Text63"/>
+        <w:bookmarkStart w:id="17" w:name="Text63"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CD02B2" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="22" w:name="Text74"/>
+            <w:bookmarkEnd w:id="17"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="18" w:name="Text74"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ED2EE6" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="23" w:name="Text85"/>
+            <w:bookmarkEnd w:id="18"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="19" w:name="Text85"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462CE4ED" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text85"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="20" w:name="Text96"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43573ADA" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="07E8E833" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="49F42B4D" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372DFD6B" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
               <w:t>úplné střední všeobecné</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="25" w:name="Text64"/>
+        <w:bookmarkStart w:id="21" w:name="Text64"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5FC08B" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="26" w:name="Text75"/>
+            <w:bookmarkEnd w:id="21"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="22" w:name="Text75"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466A8A0F" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="27" w:name="Text86"/>
+            <w:bookmarkEnd w:id="22"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="23" w:name="Text86"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003F3B25" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text86"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="24" w:name="Text97"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CC97D1" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="5FC6A087" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="0D20A203" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F3FC94" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
               <w:t>úplné střední odborné</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="29" w:name="Text65"/>
+        <w:bookmarkStart w:id="25" w:name="Text65"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262D7B3C" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="30" w:name="Text76"/>
+            <w:bookmarkEnd w:id="25"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="26" w:name="Text76"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DD8510" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="31" w:name="Text87"/>
+            <w:bookmarkEnd w:id="26"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="27" w:name="Text87"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02468F9B" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="27"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="28" w:name="Text98"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FFEA26" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text98"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="37C05EFB" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="62093B06" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="172A492C" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
               <w:t>vyšší odborné</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="33" w:name="Text66"/>
+        <w:bookmarkStart w:id="29" w:name="Text66"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C45D75A" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="34" w:name="Text77"/>
+            <w:bookmarkEnd w:id="29"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="30" w:name="Text77"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6384A4" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="35" w:name="Text88"/>
+            <w:bookmarkEnd w:id="30"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="31" w:name="Text88"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE46577" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="31"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="32" w:name="Text99"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6715508F" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text99"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="2CAF8F98" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="6A08A5A3" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C751FA" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
               <w:t>bakalářské</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="37" w:name="Text67"/>
+        <w:bookmarkStart w:id="33" w:name="Text67"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A0D603" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="38" w:name="Text78"/>
+            <w:bookmarkEnd w:id="33"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="34" w:name="Text78"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523F0409" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="39" w:name="Text89"/>
+            <w:bookmarkEnd w:id="34"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="35" w:name="Text89"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="568AAA08" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text89"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="35"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="36" w:name="Text100"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A9C9CD" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text100"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="78BAB3E3" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="6624970E" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="Textové2"/>
-            <w:bookmarkStart w:id="42" w:name="Textové3"/>
+            <w:bookmarkStart w:id="37" w:name="Textové2"/>
+            <w:bookmarkStart w:id="38" w:name="Textové3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C3CFF3" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
               <w:t>vysokoškolské</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="43" w:name="Textové1"/>
+        <w:bookmarkStart w:id="39" w:name="Textové1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070D6B48" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Textové1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
@@ -4540,68 +5783,65 @@
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D96001" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Textové2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
@@ -4612,68 +5852,65 @@
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3644DEB4" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Textové3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
@@ -4684,66 +5921,66 @@
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="38"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="40" w:name="Textové4"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B207F27" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Textové4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
@@ -4754,1030 +5991,714 @@
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="22EEB48F" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="2D93F890" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B371C6" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="00C90AE3">
-              <w:t>postgrad</w:t>
-[...7 lines deleted...]
-        <w:bookmarkStart w:id="45" w:name="Text68"/>
+              <w:t>postgrad. studium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="41" w:name="Text68"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F207B05" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="46" w:name="Text79"/>
+            <w:bookmarkEnd w:id="41"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="42" w:name="Text79"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1C2A3C" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="47" w:name="Text90"/>
+            <w:bookmarkEnd w:id="42"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="43" w:name="Text90"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8D1B36" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text90"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="43"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="44" w:name="Text101"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0359B12D" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text101"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="43E11A69" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+          <w:p w14:paraId="3A91A80B" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:position w:val="-28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E87C86" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
               <w:t>vědecká výchova</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="49" w:name="Text70"/>
+        <w:bookmarkStart w:id="45" w:name="Text70"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FDE1F1" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="50" w:name="Text81"/>
+            <w:bookmarkEnd w:id="45"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="46" w:name="Text81"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D1BC69" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="51" w:name="Text92"/>
+            <w:bookmarkEnd w:id="46"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="47" w:name="Text92"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1035CFB4" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="47"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="48" w:name="Text103"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6DF1C5" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text103"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B">
-[...300 lines deleted...]
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidTr="000A061B">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="23D0FE2C" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F94DC88" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="00C90AE3" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:position w:val="-24"/>
               </w:rPr>
               <w:t>Probíhající vzdělání</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="57" w:name="Text72"/>
+        <w:bookmarkStart w:id="49" w:name="Text72"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-            <w:tcBorders>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDD10EA" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -5786,203 +6707,201 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="58" w:name="Text83"/>
+            <w:bookmarkEnd w:id="49"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="50" w:name="Text83"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DED419" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text83"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="59" w:name="Text94"/>
+            <w:bookmarkEnd w:id="50"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="51" w:name="Text94"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7B9CEC" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00FD1925">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="51"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="52" w:name="Text105"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="633FDB68" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text105"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -5991,310 +6910,294 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidTr="007062FB">
+      <w:tr w:rsidR="00C02F55" w:rsidRPr="000A061B" w14:paraId="3EE25F5F" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10391" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="00C02F55">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B3AC36" w14:textId="77777777" w:rsidR="00C02F55" w:rsidRPr="000A061B" w:rsidRDefault="00C02F55" w:rsidP="009D5319">
             <w:pPr>
               <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>VYUČEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidTr="00CE0CE0">
+      <w:tr w:rsidR="00E77BF6" w:rsidRPr="000A061B" w14:paraId="143B94D9" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D718B7E" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:t xml:space="preserve"> Zaměstnavatel (firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...20 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58011B4B" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="00FD1925">
+            <w:r w:rsidRPr="000A061B">
+              <w:t>Den/Měs./Rok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D80E0C4" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="00CE0CE0" w:rsidRDefault="00E77BF6" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:t>Obor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="61" w:name="Text106"/>
-      <w:tr w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidTr="00CE0CE0">
+      <w:bookmarkStart w:id="53" w:name="Text106"/>
+      <w:tr w:rsidR="00E77BF6" w:rsidRPr="000A061B" w14:paraId="5B409103" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="00C02F55">
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCA13E9" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text106"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="62" w:name="Text110"/>
+            <w:bookmarkEnd w:id="53"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="54" w:name="Text110"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6AABA1" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text110"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
-[...5 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:bookmarkEnd w:id="54"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E77BF6" w:rsidRPr="00CE0CE0" w:rsidRDefault="00CE0CE0" w:rsidP="00CE0CE0">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A474576" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="00CE0CE0" w:rsidRDefault="00CE0CE0" w:rsidP="00FD1925">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text110"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
@@ -6307,201 +7210,199 @@
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="63" w:name="Text109"/>
-      <w:tr w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidTr="00CE0CE0">
+      <w:bookmarkStart w:id="55" w:name="Text109"/>
+      <w:tr w:rsidR="00E77BF6" w:rsidRPr="000A061B" w14:paraId="262807AA" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="00C02F55">
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5708156D" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="009D5319">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text109"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="64" w:name="Text113"/>
+            <w:bookmarkEnd w:id="55"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="56" w:name="Text113"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2AE1AB" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="000A061B" w:rsidRDefault="00E77BF6" w:rsidP="00FD1925">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text113"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
-[...5 lines deleted...]
-            <w:gridSpan w:val="15"/>
+            <w:bookmarkEnd w:id="56"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E77BF6" w:rsidRPr="00CE0CE0" w:rsidRDefault="00CE0CE0" w:rsidP="00CE0CE0">
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44204C9D" w14:textId="77777777" w:rsidR="00E77BF6" w:rsidRPr="00CE0CE0" w:rsidRDefault="00CE0CE0" w:rsidP="00FD1925">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text110"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
@@ -6515,4164 +7416,4320 @@
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C02F55" w:rsidRDefault="00C02F55"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="68BADC6C" w14:textId="1CD4A551" w:rsidR="00C02F55" w:rsidRDefault="00C02F55"/>
+    <w:p w14:paraId="6CBD1057" w14:textId="77777777" w:rsidR="005D43D8" w:rsidRDefault="005D43D8"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10536" w:type="dxa"/>
+        <w:tblW w:w="10419" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1810"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1463"/>
+        <w:gridCol w:w="4607"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="1489"/>
+        <w:gridCol w:w="1346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="000A061B">
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="735A5EA7" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10536" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+            <w:tcW w:w="10419" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="703BCA32" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> PŘEDCHOZÍ</w:t>
+              <w:t>PŘEDCHOZÍ</w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZAMĚSTNÁNÍ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="40C8D32E" w14:textId="78C09DEE" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(uveďte všechna zaměstnání, včetně voj. zákl. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              <w:t xml:space="preserve">(uveďte všechna zaměstnání, včetně </w:t>
+            </w:r>
+            <w:r w:rsidR="00A419DD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>služby</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>výkonu branné povinnosti</w:t>
+            </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, mateřské </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">a rodičovské </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>dovolené</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A419DD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>, úřadu práce</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00903A89">
+              <w:t xml:space="preserve"> nebo trvalé péče o dítě, nebo dobu osobní péče o osobu závislou</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A419DD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">evidence na </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">úřadu práce) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="00C02F55">
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="2EFC3D3B" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1" w:rsidP="000A061B">
+          <w:p w14:paraId="6CEE2FCA" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Organizace (firma) - sídlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1" w:rsidP="000A061B">
+          <w:p w14:paraId="08AC53CB" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Pracovní zařazení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1" w:rsidP="000A061B">
+          <w:p w14:paraId="56174C84" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>od</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1" w:rsidP="000A061B">
+          <w:p w14:paraId="56DF3F84" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>(den/měsíc/rok)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1" w:rsidP="000A061B">
+          <w:p w14:paraId="4D948371" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>do</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1" w:rsidP="000A061B">
+          <w:p w14:paraId="558373BF" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="000A061B" w:rsidRDefault="006E214B" w:rsidP="006E214B">
             <w:pPr>
               <w:ind w:left="-71" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t>(den/měsíc/rok)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="65" w:name="Text135"/>
-[...1 lines deleted...]
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="00C90AE3">
+      <w:bookmarkStart w:id="57" w:name="Text135"/>
+      <w:bookmarkStart w:id="58" w:name="Text137"/>
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="2D7F8E85" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="1DC5C7EB" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text135"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:bookmarkEnd w:id="57"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="59" w:name="Text136"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="479340C9" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text136"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
-[...7 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="59"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="60" w:name="Textové5"/>
+        <w:bookmarkEnd w:id="58"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7729449F" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Textové5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:bookmarkEnd w:id="60"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="61" w:name="Text138"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053A6D4B" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text138"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="70" w:name="Text139"/>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="00C90AE3">
+      <w:bookmarkStart w:id="62" w:name="Text139"/>
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="53E10B49" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="118B479B" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text139"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:bookmarkEnd w:id="62"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="63" w:name="Text140"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="2746BD22" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text140"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="63"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="64" w:name="Text141"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5FD28130" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text141"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:bookmarkEnd w:id="64"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="65" w:name="Text142"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29B3055A" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text142"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="74" w:name="Text143"/>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="00C90AE3">
+      <w:bookmarkStart w:id="66" w:name="Text143"/>
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="675BA31B" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="7B7AD532" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text143"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:bookmarkEnd w:id="66"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="67" w:name="Text144"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="3251CBA9" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text144"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="67"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="68" w:name="Text145"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="06FEECD6" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text145"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:bookmarkEnd w:id="68"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="69" w:name="Text146"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD08A6E" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text146"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="77"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="78" w:name="Text147"/>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="00B97191">
+      <w:bookmarkStart w:id="70" w:name="Text147"/>
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="30DE5115" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="418D3A78" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="78"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:bookmarkEnd w:id="70"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="71" w:name="Text148"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="6208EA81" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text148"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="79"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="71"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="72" w:name="Text149"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0B1939B2" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:bookmarkEnd w:id="72"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="73" w:name="Text150"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61C72B8B" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text150"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...32 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidTr="00B97191">
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="6661C6F1" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="5BD96772" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="3E6271EE" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="61B9986B" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28191C5C" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidTr="00B97191">
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="7851076A" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="5019FD5E" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="1019D59E" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="4A24D967" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B51771" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidTr="00B97191">
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="1FD2CD2A" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="579664A5" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="3F9FF784" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007062FB" w:rsidRPr="000A061B" w:rsidRDefault="007062FB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="76E75A2B" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="247B0DF2" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="82" w:name="Text151"/>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="007062FB">
+      <w:bookmarkStart w:id="74" w:name="Text151"/>
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="5C95778C" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="75158C56" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:bookmarkEnd w:id="74"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="75" w:name="Text152"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="56B5B567" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text152"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="83"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="75"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="76" w:name="Text153"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="00B97191" w:rsidRDefault="00337BC1">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+          <w:p w14:paraId="13FD1B7E" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text153"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:bookmarkEnd w:id="76"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="77" w:name="Text154"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="701479E7" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text154"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="86" w:name="Text167"/>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="007062FB">
+      <w:bookmarkStart w:id="78" w:name="Text167"/>
+      <w:tr w:rsidR="006E214B" w:rsidRPr="000A061B" w14:paraId="1A1F6A49" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="28" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="6D180D99" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text167"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="86"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:bookmarkEnd w:id="78"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="79" w:name="Text168"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+          <w:p w14:paraId="4ECE9B52" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text168"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A061B">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="000A061B">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="79"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="80" w:name="Text169"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="00B97191" w:rsidRDefault="00337BC1">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+          <w:p w14:paraId="672972A0" w14:textId="77777777" w:rsidR="006E214B" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text169"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="88"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:bookmarkEnd w:id="80"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="81" w:name="Text170"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C1F5C29" w14:textId="66636271" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="006E214B" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text170"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B97191">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00B97191">
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="89"/>
+            <w:bookmarkEnd w:id="81"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="007062FB">
+      <w:tr w:rsidR="00FD1925" w:rsidRPr="000A061B" w14:paraId="24168E72" w14:textId="77777777" w:rsidTr="005D43D8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="298E6467" w14:textId="6D96DF0C" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text147"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56AE8BB9" w14:textId="4FF7BA48" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text147"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01331CEA" w14:textId="6DB23DC9" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text147"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20E8F548" w14:textId="69F93BDB" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text147"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1925" w:rsidRPr="000A061B" w14:paraId="00155C1F" w14:textId="77777777" w:rsidTr="005D43D8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2505E178" w14:textId="197A39DF" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text151"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DA7797B" w14:textId="010AD66A" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text152"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CEC4910" w14:textId="17D04F0B" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text153"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FBBBB83" w14:textId="2D7504C2" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text154"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1925" w:rsidRPr="000A061B" w14:paraId="61CBA3EA" w14:textId="77777777" w:rsidTr="005D43D8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51E281C2" w14:textId="7D444873" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7998BE26" w14:textId="3F9C4E4A" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text168"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73C3AD5D" w14:textId="6A743B55" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text169"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34DEC8D7" w14:textId="08150C8A" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text170"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1925" w:rsidRPr="000A061B" w14:paraId="0B78FC13" w14:textId="77777777" w:rsidTr="005D43D8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4607" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="328FFB8D" w14:textId="42DE8665" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text170"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B22378" w14:textId="6DD69AA5" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text170"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="450784DD" w14:textId="5CF7907E" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text170"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C80FD0F" w14:textId="206F28FD" w:rsidR="00FD1925" w:rsidRPr="00526802" w:rsidRDefault="00FD1925" w:rsidP="005D43D8">
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text170"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00526802">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A8C3D86" w14:textId="6121180B" w:rsidR="00647A00" w:rsidRDefault="00647A00" w:rsidP="000D79DC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10396" w:type="dxa"/>
+        <w:tblInd w:w="-71" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="71" w:type="dxa"/>
+          <w:right w:w="71" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="1803"/>
+        <w:gridCol w:w="2591"/>
+        <w:gridCol w:w="2599"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B62562" w:rsidRPr="00C90AE3" w14:paraId="770FB7EE" w14:textId="77777777" w:rsidTr="00AA7393">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="381"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5206" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42CBBC00" w14:textId="56EAB497" w:rsidR="00B62562" w:rsidRPr="00C90AE3" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C90AE3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pobíráte důchod?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-902372659"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001D4594">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A96412">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A96412">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ano </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1260135439"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001D4594" w:rsidRPr="00FD1925">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A96412">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A96412">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5190" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF8277D" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="00C90AE3" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zdravotní omezení</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B62562" w:rsidRPr="000A061B" w14:paraId="32953DEB" w14:textId="77777777" w:rsidTr="00AA7393">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31101747" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A061B">
+              <w:t>Druh důchodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5159D556" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:r>
+              <w:t xml:space="preserve">Přiznání důchodu od </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(den/měsíc/rok) - do</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E5A1636" w14:textId="450E5B7F" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00000000" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-249277510"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001D4594" w:rsidRPr="00FD1925">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00834ECF" w:rsidRPr="00A96412">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00834ECF" w:rsidRPr="00834ECF">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ano </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-720741150"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001D4594" w:rsidRPr="00FD1925">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00834ECF" w:rsidRPr="00834ECF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4594">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00834ECF" w:rsidRPr="00834ECF">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61130AE1" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Přiznána </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A061B">
+              <w:t>od</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> - do</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B62562" w:rsidRPr="000A061B" w14:paraId="6B60E703" w14:textId="77777777" w:rsidTr="00AA7393">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="druhdochodu"/>
+            <w:tag w:val="druhdochodu"/>
+            <w:id w:val="2018188936"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:value="Zvolte položku."/>
+              <w:listItem w:displayText="invalidní důchod pro invaliditu stupně I" w:value="invalidní důchod pro invaliditu stupně I"/>
+              <w:listItem w:displayText="invalidní důchod pro invaliditu stupně II" w:value="invalidní důchod pro invaliditu stupně II"/>
+              <w:listItem w:displayText="invalidní důchod pro invaliditu stupně III" w:value="invalidní důchod pro invaliditu stupně III"/>
+              <w:listItem w:displayText="starobní důchod" w:value="starobní důchod"/>
+              <w:listItem w:displayText="předčasný starobní důchod" w:value="předčasný starobní důchod"/>
+              <w:listItem w:displayText="starobní důchod se sníženým důchodovým věkem" w:value="starobní důchod se sníženým důchodovým věkem"/>
+              <w:listItem w:displayText="důchod podobného charakteru pobíraného ze zahraničí" w:value="důchod podobného charakteru pobíraného ze zahraničí"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3403" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="22753498" w14:textId="4A73E872" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00594B22" w:rsidP="00C310D6">
+                <w:r w:rsidRPr="00EE4832">
+                  <w:rPr>
+                    <w:rStyle w:val="Zstupntext"/>
+                  </w:rPr>
+                  <w:t>Zvolte položku.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:bookmarkStart w:id="82" w:name="Text212"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="056F64FE" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text212"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="82"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D82197A" w14:textId="77777777" w:rsidR="00B62562" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="83" w:name="Text213"/>
+            <w:r>
+              <w:t>Osoba zdravotně znevýhodněná</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23180F73" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text213"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="83"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="84" w:name="Text214"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D15761B" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text214"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="84"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkStart w:id="85" w:name="Text216"/>
+      <w:tr w:rsidR="00B62562" w:rsidRPr="000A061B" w14:paraId="6B31EAFC" w14:textId="77777777" w:rsidTr="00AA7393">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F8B4C02" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text216"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="85"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="86" w:name="Text217"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEFD48D" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text217"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="86"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14B9E763" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Držitel karty ZTP/P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="87" w:name="Text219"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AEE835A" w14:textId="77777777" w:rsidR="00B62562" w:rsidRPr="000A061B" w:rsidRDefault="00B62562" w:rsidP="00C310D6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text219"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A061B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="87"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03949183" w14:textId="77777777" w:rsidR="00591539" w:rsidRDefault="00591539"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10396" w:type="dxa"/>
+        <w:tblInd w:w="-71" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="71" w:type="dxa"/>
+          <w:right w:w="71" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="1803"/>
+        <w:gridCol w:w="2545"/>
+        <w:gridCol w:w="2645"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC6A4C" w:rsidRPr="00C90AE3" w14:paraId="4355233C" w14:textId="77777777" w:rsidTr="00AA7393">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10536" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:tcW w:w="10396" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00337BC1" w:rsidRPr="00C90AE3" w:rsidRDefault="00337BC1" w:rsidP="00A40F02">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="326AB958" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="00C90AE3" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Máte ještě jiný </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pracovně-právní vztah</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90AE3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="004F580E">
+      <w:tr w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w14:paraId="448E0BBA" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="34358C77" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Organizace (firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="055A78A4" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Od</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="7AD2E306" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(den/měsíc/r</w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ok)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="075C46E8" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Druh činnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2785" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2645" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A18F125" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:t>Úvazek</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="29E8017E" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="90" w:name="Text203"/>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="004F580E">
+      <w:bookmarkStart w:id="88" w:name="Text203"/>
+      <w:tr w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w14:paraId="21FD1672" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="1864A6F4" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text203"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="91" w:name="Text204"/>
+            <w:bookmarkEnd w:id="88"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="89" w:name="Text204"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="6865A3F2" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text204"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="91"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="92" w:name="Text205"/>
+            <w:bookmarkEnd w:id="89"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="90" w:name="Text205"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="1E4F7BCB" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text205"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:bookmarkEnd w:id="90"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="91" w:name="Text206"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A4CDE67" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text206"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="93"/>
+            <w:bookmarkEnd w:id="91"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="94" w:name="Text207"/>
-      <w:tr w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidTr="004F580E">
+      <w:bookmarkStart w:id="92" w:name="Text207"/>
+      <w:tr w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w14:paraId="5E009D2C" w14:textId="77777777" w:rsidTr="005D43D8">
         <w:trPr>
           <w:trHeight w:val="87"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...2 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="0552E504" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text207"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="94"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="95" w:name="Text208"/>
+            <w:bookmarkEnd w:id="92"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="93" w:name="Text208"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="58287683" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text208"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="95"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="96" w:name="Text209"/>
+            <w:bookmarkEnd w:id="93"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="94" w:name="Text209"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+          <w:p w14:paraId="235751F0" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text209"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="96"/>
-[...8 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:bookmarkEnd w:id="94"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="95" w:name="Text210"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67EF2F90" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRPr="000A061B" w:rsidRDefault="00AC6A4C" w:rsidP="00351D53">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text210"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A061B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="97"/>
-[...1004 lines deleted...]
-          <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1"/>
+            <w:bookmarkEnd w:id="95"/>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1"/>
-    <w:p w:rsidR="00337BC1" w:rsidRPr="003F705C" w:rsidRDefault="00337BC1" w:rsidP="003F705C">
+    <w:p w14:paraId="3436A752" w14:textId="77777777" w:rsidR="00AC6A4C" w:rsidRDefault="00AC6A4C" w:rsidP="000D79DC"/>
+    <w:p w14:paraId="1703D69D" w14:textId="666099ED" w:rsidR="004653CC" w:rsidRPr="003F705C" w:rsidRDefault="004653CC" w:rsidP="004653CC">
       <w:pPr>
         <w:ind w:right="-638"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Jiné údaje - sdělení:</w:t>
+        <w:t xml:space="preserve">Jiné </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7393" w:rsidRPr="003F705C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>údaje – sdělení</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F705C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text231"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -10719,92 +11776,141 @@
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00337BC1" w:rsidRDefault="00337BC1">
+    <w:p w14:paraId="094D13F0" w14:textId="77777777" w:rsidR="004653CC" w:rsidRDefault="004653CC" w:rsidP="004653CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00337BC1" w:rsidRPr="004F33C1" w:rsidRDefault="00337BC1">
+    <w:p w14:paraId="283006EE" w14:textId="0DC6A8E1" w:rsidR="00B81DDC" w:rsidRPr="00F62BD2" w:rsidRDefault="004653CC" w:rsidP="00C310D6">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F33C1">
+      <w:r w:rsidRPr="00C310D6">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Prohlašuji, že všechny mnou uvedené údaje jsou úplné a pravdivé.</w:t>
+        <w:t>Prohlašuji, že jsem nic nezamlčel(a) a všechny mnou uvedené údaje jsou úplné a pravdivé. Zároveň beru na</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C310D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vědomí, že všechny změny v uvedených údajích jsem povinen/povinna písemně do tří dnů od změny oznámit na</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C310D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>personální</w:t>
+      </w:r>
+      <w:r w:rsidR="002521D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oddělení</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81DDC" w:rsidRPr="00C310D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00337BC1" w:rsidRPr="000A061B" w:rsidRDefault="00337BC1">
+    <w:p w14:paraId="1824C6B7" w14:textId="202B4506" w:rsidR="004653CC" w:rsidRPr="000A061B" w:rsidRDefault="004653CC" w:rsidP="00AA7393">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00337BC1" w:rsidRDefault="00337BC1">
+    <w:p w14:paraId="55E81872" w14:textId="77777777" w:rsidR="004653CC" w:rsidRDefault="004653CC" w:rsidP="004653CC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00337BC1" w:rsidRPr="004F33C1" w:rsidRDefault="00337BC1" w:rsidP="003F705C">
+    <w:p w14:paraId="43FEAF92" w14:textId="77777777" w:rsidR="004653CC" w:rsidRPr="004F33C1" w:rsidRDefault="004653CC" w:rsidP="004653CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="004F33C1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10975,367 +12081,341 @@
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F705C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00337BC1" w:rsidRDefault="00337BC1">
+    <w:p w14:paraId="1CA24BEF" w14:textId="7F44E9D9" w:rsidR="004653CC" w:rsidRDefault="004653CC" w:rsidP="004653CC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C07309" w:rsidRPr="00DC5736" w:rsidRDefault="00C07309" w:rsidP="00C07309">
+    <w:p w14:paraId="11CC1D86" w14:textId="77777777" w:rsidR="00C310D6" w:rsidRDefault="00C310D6" w:rsidP="004653CC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1947C5C6" w14:textId="39A9EA46" w:rsidR="004653CC" w:rsidRPr="00C310D6" w:rsidRDefault="004653CC" w:rsidP="004653CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC5736">
+      <w:r w:rsidRPr="00C310D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Přílohy:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07309" w:rsidRPr="00C07309" w:rsidRDefault="00C07309" w:rsidP="00C07309">
+    <w:p w14:paraId="08FD094C" w14:textId="0FCA1827" w:rsidR="004653CC" w:rsidRPr="00C310D6" w:rsidRDefault="004653CC" w:rsidP="000C3618">
       <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C07309">
-[...4 lines deleted...]
-        <w:t>Žádost o provedení pracovně lékařské prohlídky</w:t>
+      <w:r w:rsidRPr="00C310D6">
+        <w:t>Doklad</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0829">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C310D6">
+        <w:t xml:space="preserve"> o dosaženém vzdělání</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07309" w:rsidRPr="00C07309" w:rsidRDefault="00C07309" w:rsidP="00C07309">
+    <w:p w14:paraId="74E6AEBF" w14:textId="71D832FD" w:rsidR="005F35EF" w:rsidRDefault="00AC6A4C" w:rsidP="000C3618">
       <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C07309">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Zápočtový list z předchozího zaměstnání</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07309" w:rsidRPr="00C07309" w:rsidRDefault="00C07309" w:rsidP="00C07309">
+    <w:p w14:paraId="242C6FE5" w14:textId="77777777" w:rsidR="00AA7393" w:rsidRDefault="00AA7393" w:rsidP="00AA7393"/>
+    <w:p w14:paraId="392285F2" w14:textId="3842A27C" w:rsidR="00337BC1" w:rsidRPr="00C90AE3" w:rsidRDefault="007B2506" w:rsidP="00AC6A4C">
       <w:pPr>
-        <w:numPr>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> *) vyplňte jen v případě potřeby</w:t>
+      <w:r w:rsidRPr="007B2506">
+        <w:t>Osobní údaje uvedené v tomto dotazníku jsou zpracovávány Univerzitou Tomáše Bati ve Zlíně jako zaměstnavatelem za účelem plnění zákonných povinností souvisejících se vznikem, trváním a skončením pracovněprávního vztahu nebo jiného pracovněprávního vztahu podle zákona č. 262/2006 Sb., zákoník práce, a souvisejících právních předpisů, zejména zákona č.</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="00AC6A4C">
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C90AE3">
-[...4 lines deleted...]
-        <w:t>**) uváděné údaje nutno doložit</w:t>
+      <w:r w:rsidRPr="007B2506">
+        <w:t>187/2006 Sb., o nemocenském pojištění, zákona č. 589/1992 Sb., o pojistném na sociální zabezpečení a příspěvku na státní politiku zaměstnanosti, zákona č. 48/1997 Sb., o veřejném zdravotním pojištění, zákona č. 586/1992 Sb., o daních z příjmů, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6A4C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B2506">
+        <w:t>zákona č. 323/2025 Sb., o jednotném měsíčním hlášení zaměstnavatele. Zpracování osobních údajů je prováděno v souladu s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6A4C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B2506">
+        <w:t>čl. 6 odst. 1 písm. c) nařízení Evropského parlamentu a Rady (EU) 2016/679 (GDPR), tj. z důvodu plnění právní povinnosti zaměstnavatele.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00337BC1" w:rsidRPr="00C90AE3" w:rsidSect="00C07309">
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00337BC1" w:rsidRPr="00C90AE3" w:rsidSect="005D43D8">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840"/>
-      <w:pgMar w:top="1261" w:right="851" w:bottom="907" w:left="851" w:header="0" w:footer="340" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="709" w:left="851" w:header="284" w:footer="353" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A4DFB" w:rsidRDefault="000A4DFB">
+    <w:p w14:paraId="210BEA15" w14:textId="77777777" w:rsidR="00B57B3A" w:rsidRDefault="00B57B3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A4DFB" w:rsidRDefault="000A4DFB">
+    <w:p w14:paraId="2366AFF5" w14:textId="77777777" w:rsidR="00B57B3A" w:rsidRDefault="00B57B3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EA10DE" w:rsidRDefault="00EA10DE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5607DF0C" w14:textId="77777777" w:rsidR="001D4594" w:rsidRDefault="001D4594">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EA10DE" w:rsidRDefault="00EA10DE">
+  <w:p w14:paraId="0704BD95" w14:textId="77777777" w:rsidR="001D4594" w:rsidRDefault="001D4594">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EA10DE" w:rsidRDefault="00EA10DE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30458F2E" w14:textId="77777777" w:rsidR="001D4594" w:rsidRDefault="001D4594">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00EA10DE" w:rsidRDefault="00EA10DE">
+  <w:p w14:paraId="779298BF" w14:textId="77777777" w:rsidR="001D4594" w:rsidRDefault="001D4594">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>UTB-Z-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A4DFB" w:rsidRDefault="000A4DFB">
+    <w:p w14:paraId="323C299E" w14:textId="77777777" w:rsidR="00B57B3A" w:rsidRDefault="00B57B3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A4DFB" w:rsidRDefault="000A4DFB">
+    <w:p w14:paraId="54A44051" w14:textId="77777777" w:rsidR="00B57B3A" w:rsidRDefault="00B57B3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EA10DE" w:rsidRDefault="00D345ED">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22875B03" w14:textId="77777777" w:rsidR="001D4594" w:rsidRDefault="001D4594">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="764F081B" wp14:editId="29494C96">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>1590040</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>257810</wp:posOffset>
+            <wp:posOffset>-56515</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3300095" cy="770255"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="obrázek 2" descr="UTB-cz"/>
+          <wp:docPr id="204651966" name="obrázek 2" descr="UTB-cz"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="obrázek 2" descr="UTB-cz"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -11344,52 +12424,141 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="3300095" cy="770255"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314C7674"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2360703E"/>
+    <w:lvl w:ilvl="0" w:tplc="A29CAE96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2190" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3630" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446F07E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B9010B0"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -11434,239 +12603,414 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="825971969">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="102267524">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Db7mxqQw9Ej5pVLPq0764p3XUvNEKeG5KdkiqUFq7uACtoZeVL9xRdyFF66hwEUYab1XgvfogYufaehSvd1kRA==" w:salt="9P6XxOrQqZLviCcfJDaaBQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C07309"/>
     <w:rsid w:val="00002342"/>
+    <w:rsid w:val="00003A54"/>
     <w:rsid w:val="00012066"/>
+    <w:rsid w:val="00012317"/>
+    <w:rsid w:val="00022E3F"/>
+    <w:rsid w:val="00023265"/>
     <w:rsid w:val="0002795E"/>
+    <w:rsid w:val="0003465E"/>
+    <w:rsid w:val="000439F6"/>
+    <w:rsid w:val="0005084E"/>
+    <w:rsid w:val="0005140B"/>
+    <w:rsid w:val="0006567F"/>
     <w:rsid w:val="000A061B"/>
     <w:rsid w:val="000A4DFB"/>
+    <w:rsid w:val="000B1849"/>
+    <w:rsid w:val="000C3618"/>
     <w:rsid w:val="000C624B"/>
+    <w:rsid w:val="000D767C"/>
+    <w:rsid w:val="000D79DC"/>
+    <w:rsid w:val="000E2F82"/>
     <w:rsid w:val="000E3D29"/>
     <w:rsid w:val="000F1F67"/>
+    <w:rsid w:val="00111E9A"/>
+    <w:rsid w:val="001649D7"/>
+    <w:rsid w:val="0018194C"/>
     <w:rsid w:val="001842BF"/>
     <w:rsid w:val="00190EDA"/>
+    <w:rsid w:val="001910FD"/>
+    <w:rsid w:val="001A0E40"/>
+    <w:rsid w:val="001A314E"/>
+    <w:rsid w:val="001A53CB"/>
+    <w:rsid w:val="001A5C76"/>
     <w:rsid w:val="001C1EDE"/>
+    <w:rsid w:val="001C58A3"/>
+    <w:rsid w:val="001D2B99"/>
+    <w:rsid w:val="001D4594"/>
+    <w:rsid w:val="001E171C"/>
     <w:rsid w:val="001E2D34"/>
+    <w:rsid w:val="001F03FE"/>
     <w:rsid w:val="001F0851"/>
+    <w:rsid w:val="001F21D4"/>
     <w:rsid w:val="001F322E"/>
     <w:rsid w:val="00212B43"/>
     <w:rsid w:val="00216529"/>
+    <w:rsid w:val="002267A8"/>
+    <w:rsid w:val="002521D8"/>
+    <w:rsid w:val="00254397"/>
+    <w:rsid w:val="0026273A"/>
+    <w:rsid w:val="00267DEB"/>
     <w:rsid w:val="00287AF2"/>
+    <w:rsid w:val="002905EA"/>
+    <w:rsid w:val="00293654"/>
     <w:rsid w:val="002A46A6"/>
+    <w:rsid w:val="002B4ABB"/>
     <w:rsid w:val="002C68F3"/>
+    <w:rsid w:val="002D77E8"/>
+    <w:rsid w:val="002F36CC"/>
     <w:rsid w:val="002F611E"/>
     <w:rsid w:val="003013F7"/>
     <w:rsid w:val="00301767"/>
+    <w:rsid w:val="0031033E"/>
     <w:rsid w:val="00320752"/>
+    <w:rsid w:val="00322AC8"/>
     <w:rsid w:val="00326E23"/>
+    <w:rsid w:val="0033471C"/>
     <w:rsid w:val="00337BC1"/>
+    <w:rsid w:val="00341571"/>
     <w:rsid w:val="00346B55"/>
+    <w:rsid w:val="0034763D"/>
     <w:rsid w:val="0035487A"/>
+    <w:rsid w:val="00367B12"/>
+    <w:rsid w:val="003749B0"/>
+    <w:rsid w:val="003832A9"/>
+    <w:rsid w:val="003C0B82"/>
+    <w:rsid w:val="003C5641"/>
+    <w:rsid w:val="003D2731"/>
     <w:rsid w:val="003E05A5"/>
     <w:rsid w:val="003F705C"/>
+    <w:rsid w:val="003F7ABE"/>
+    <w:rsid w:val="003F7D27"/>
+    <w:rsid w:val="00415665"/>
+    <w:rsid w:val="00415E34"/>
+    <w:rsid w:val="00422F91"/>
     <w:rsid w:val="00423AB2"/>
+    <w:rsid w:val="0044439C"/>
+    <w:rsid w:val="0044478B"/>
     <w:rsid w:val="004609E6"/>
+    <w:rsid w:val="004653CC"/>
+    <w:rsid w:val="00474BBD"/>
     <w:rsid w:val="004838B5"/>
     <w:rsid w:val="00487E05"/>
+    <w:rsid w:val="004A1CD2"/>
     <w:rsid w:val="004B1EAD"/>
+    <w:rsid w:val="004E48A2"/>
     <w:rsid w:val="004F33C1"/>
     <w:rsid w:val="004F580E"/>
+    <w:rsid w:val="004F5E50"/>
+    <w:rsid w:val="004F773C"/>
+    <w:rsid w:val="00512EDD"/>
+    <w:rsid w:val="005206C8"/>
+    <w:rsid w:val="00526802"/>
+    <w:rsid w:val="005353C6"/>
     <w:rsid w:val="00545E8F"/>
+    <w:rsid w:val="00546E59"/>
     <w:rsid w:val="00553D31"/>
     <w:rsid w:val="005712B1"/>
+    <w:rsid w:val="0057255F"/>
+    <w:rsid w:val="00581088"/>
+    <w:rsid w:val="00591539"/>
+    <w:rsid w:val="00594B22"/>
+    <w:rsid w:val="005A34F7"/>
+    <w:rsid w:val="005D43D8"/>
+    <w:rsid w:val="005D49B8"/>
     <w:rsid w:val="005E06E5"/>
+    <w:rsid w:val="005E4F8A"/>
     <w:rsid w:val="005F0E1A"/>
+    <w:rsid w:val="005F35EF"/>
     <w:rsid w:val="00613812"/>
+    <w:rsid w:val="00616106"/>
+    <w:rsid w:val="00647A00"/>
     <w:rsid w:val="0065008A"/>
+    <w:rsid w:val="00651C03"/>
     <w:rsid w:val="00654046"/>
     <w:rsid w:val="006665F0"/>
+    <w:rsid w:val="00666791"/>
+    <w:rsid w:val="00677793"/>
+    <w:rsid w:val="00680790"/>
+    <w:rsid w:val="00694897"/>
+    <w:rsid w:val="006A2CBA"/>
+    <w:rsid w:val="006D1FC8"/>
+    <w:rsid w:val="006D6446"/>
+    <w:rsid w:val="006D6D97"/>
+    <w:rsid w:val="006E214B"/>
     <w:rsid w:val="007062FB"/>
+    <w:rsid w:val="00734C3D"/>
     <w:rsid w:val="00736852"/>
+    <w:rsid w:val="00744DFA"/>
     <w:rsid w:val="007477FD"/>
+    <w:rsid w:val="00753B56"/>
+    <w:rsid w:val="00754132"/>
     <w:rsid w:val="00756686"/>
+    <w:rsid w:val="00774E62"/>
+    <w:rsid w:val="007826B8"/>
+    <w:rsid w:val="007B1A94"/>
+    <w:rsid w:val="007B2506"/>
+    <w:rsid w:val="007B3D88"/>
     <w:rsid w:val="007F529B"/>
+    <w:rsid w:val="00822F71"/>
     <w:rsid w:val="00826154"/>
     <w:rsid w:val="00834D1E"/>
+    <w:rsid w:val="00834ECF"/>
     <w:rsid w:val="00863A69"/>
+    <w:rsid w:val="00864B62"/>
+    <w:rsid w:val="00865B72"/>
+    <w:rsid w:val="00877D60"/>
+    <w:rsid w:val="00885A5E"/>
     <w:rsid w:val="00892BD2"/>
     <w:rsid w:val="008A4ACB"/>
+    <w:rsid w:val="008B2D46"/>
+    <w:rsid w:val="008B7320"/>
     <w:rsid w:val="008C27D9"/>
     <w:rsid w:val="008C2E07"/>
     <w:rsid w:val="008E7A28"/>
     <w:rsid w:val="008F3CBF"/>
     <w:rsid w:val="008F72AD"/>
     <w:rsid w:val="00903A89"/>
+    <w:rsid w:val="00907B9A"/>
     <w:rsid w:val="00917F64"/>
+    <w:rsid w:val="009250F8"/>
+    <w:rsid w:val="00935EEB"/>
     <w:rsid w:val="00942A18"/>
     <w:rsid w:val="00957077"/>
+    <w:rsid w:val="00961751"/>
+    <w:rsid w:val="009725FC"/>
     <w:rsid w:val="00977187"/>
     <w:rsid w:val="00983CD0"/>
     <w:rsid w:val="009A0B99"/>
+    <w:rsid w:val="009A0EFB"/>
     <w:rsid w:val="009D3F33"/>
+    <w:rsid w:val="009D5319"/>
+    <w:rsid w:val="009E57BB"/>
+    <w:rsid w:val="00A01095"/>
     <w:rsid w:val="00A02082"/>
     <w:rsid w:val="00A40F02"/>
+    <w:rsid w:val="00A419DD"/>
+    <w:rsid w:val="00A56302"/>
+    <w:rsid w:val="00A835DA"/>
+    <w:rsid w:val="00A96412"/>
+    <w:rsid w:val="00AA7393"/>
+    <w:rsid w:val="00AB477D"/>
+    <w:rsid w:val="00AC6A4C"/>
+    <w:rsid w:val="00AD19F4"/>
     <w:rsid w:val="00AD520A"/>
     <w:rsid w:val="00AE7746"/>
+    <w:rsid w:val="00B01AAD"/>
+    <w:rsid w:val="00B03B6D"/>
     <w:rsid w:val="00B2122B"/>
+    <w:rsid w:val="00B336B3"/>
     <w:rsid w:val="00B42A82"/>
+    <w:rsid w:val="00B50FE3"/>
+    <w:rsid w:val="00B57B3A"/>
+    <w:rsid w:val="00B62562"/>
+    <w:rsid w:val="00B76840"/>
+    <w:rsid w:val="00B81DDC"/>
     <w:rsid w:val="00B97191"/>
     <w:rsid w:val="00B97C25"/>
+    <w:rsid w:val="00BA5B41"/>
     <w:rsid w:val="00BD41A5"/>
+    <w:rsid w:val="00BE50BB"/>
     <w:rsid w:val="00BF0B45"/>
     <w:rsid w:val="00BF7C2C"/>
     <w:rsid w:val="00C02F55"/>
+    <w:rsid w:val="00C04E01"/>
     <w:rsid w:val="00C07309"/>
+    <w:rsid w:val="00C205C6"/>
     <w:rsid w:val="00C23012"/>
+    <w:rsid w:val="00C310D6"/>
+    <w:rsid w:val="00C41658"/>
     <w:rsid w:val="00C46219"/>
+    <w:rsid w:val="00C80F5D"/>
+    <w:rsid w:val="00C82AA8"/>
     <w:rsid w:val="00C90AE3"/>
     <w:rsid w:val="00CB0159"/>
+    <w:rsid w:val="00CB20A4"/>
+    <w:rsid w:val="00CB4D03"/>
+    <w:rsid w:val="00CB7810"/>
     <w:rsid w:val="00CE0CE0"/>
+    <w:rsid w:val="00CE1335"/>
+    <w:rsid w:val="00CE3E7D"/>
     <w:rsid w:val="00D04A66"/>
+    <w:rsid w:val="00D253CF"/>
+    <w:rsid w:val="00D27124"/>
+    <w:rsid w:val="00D305F0"/>
     <w:rsid w:val="00D345ED"/>
+    <w:rsid w:val="00D46830"/>
+    <w:rsid w:val="00D8177D"/>
+    <w:rsid w:val="00DA0BA7"/>
     <w:rsid w:val="00DA1737"/>
     <w:rsid w:val="00DB778E"/>
     <w:rsid w:val="00DC5736"/>
+    <w:rsid w:val="00DD15B4"/>
+    <w:rsid w:val="00DD20BF"/>
+    <w:rsid w:val="00DF202A"/>
+    <w:rsid w:val="00DF5D41"/>
     <w:rsid w:val="00E01A4E"/>
     <w:rsid w:val="00E23242"/>
+    <w:rsid w:val="00E36D28"/>
+    <w:rsid w:val="00E40934"/>
+    <w:rsid w:val="00E40C61"/>
     <w:rsid w:val="00E44302"/>
     <w:rsid w:val="00E7781F"/>
     <w:rsid w:val="00E77BF6"/>
+    <w:rsid w:val="00E804A0"/>
+    <w:rsid w:val="00E96C77"/>
     <w:rsid w:val="00EA0DFA"/>
     <w:rsid w:val="00EA10DE"/>
+    <w:rsid w:val="00EA450E"/>
+    <w:rsid w:val="00EA54B5"/>
+    <w:rsid w:val="00EB0829"/>
     <w:rsid w:val="00EB3CFA"/>
     <w:rsid w:val="00F27C1B"/>
     <w:rsid w:val="00F350AF"/>
+    <w:rsid w:val="00F45E8A"/>
+    <w:rsid w:val="00F62BD2"/>
     <w:rsid w:val="00F657AC"/>
+    <w:rsid w:val="00F70EDB"/>
     <w:rsid w:val="00F82217"/>
+    <w:rsid w:val="00F83CAA"/>
+    <w:rsid w:val="00F844E0"/>
+    <w:rsid w:val="00F85F89"/>
     <w:rsid w:val="00FA61AC"/>
     <w:rsid w:val="00FB03E0"/>
     <w:rsid w:val="00FB18A1"/>
+    <w:rsid w:val="00FD1925"/>
+    <w:rsid w:val="00FE02FC"/>
+    <w:rsid w:val="00FF610A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="06793322"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8AA5A9A2-92A9-4970-AB21-DD24D37B44B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11897,50 +13241,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FB03E0"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11984,119 +13333,1245 @@
   <w:style w:type="paragraph" w:styleId="Nzev">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="00FB03E0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD41A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revize">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C205C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:rsid w:val="00C205C6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:rsid w:val="00C205C6"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:rsid w:val="00C205C6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FormtovanvHTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="FormtovanvHTMLChar"/>
+    <w:rsid w:val="00B81DDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FormtovanvHTMLChar">
+    <w:name w:val="Formátovaný v HTML Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="FormtovanvHTML"/>
+    <w:rsid w:val="00B81DDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkaznakoment">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:rsid w:val="00FF610A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkomente">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextkomenteChar"/>
+    <w:rsid w:val="00FF610A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkomenteChar">
+    <w:name w:val="Text komentáře Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textkomente"/>
+    <w:rsid w:val="00FF610A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pedmtkomente">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textkomente"/>
+    <w:next w:val="Textkomente"/>
+    <w:link w:val="PedmtkomenteChar"/>
+    <w:rsid w:val="00FF610A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
+    <w:name w:val="Předmět komentáře Char"/>
+    <w:basedOn w:val="TextkomenteChar"/>
+    <w:link w:val="Pedmtkomente"/>
+    <w:rsid w:val="00FF610A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C3618"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zstupntext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00834ECF"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Mkatabulky">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:rsid w:val="004F5E50"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:rsid w:val="00591539"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00591539"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="3">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="4">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="532765348">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1268736074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1356806190">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="671951480">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="450980445">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="314801608">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="442383161">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="655189153">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1583568296">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="493648213">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="904225616">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1344747729">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="709494620">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="638144487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1259025510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1053314108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="364525677">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1507556952">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1136727691">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="82459103">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="298341205">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="711878470">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1824855586">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1641887901">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="911083143">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1130321981">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1587306017">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2122678136">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\vecerkova\Downloads\frm-personalni-Osobni_dotaznik%20(4).dot" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013438"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9C58A52D-366E-4A77-B06F-B1BF65D99433}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002722EE" w:rsidRDefault="00CB7BBC">
+          <w:r w:rsidRPr="00EE4832">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Zvolte položku.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:comments="0" w:insDel="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00CB7BBC"/>
+    <w:rsid w:val="000B3CB3"/>
+    <w:rsid w:val="000D64EA"/>
+    <w:rsid w:val="001F21D4"/>
+    <w:rsid w:val="00226BE5"/>
+    <w:rsid w:val="002722EE"/>
+    <w:rsid w:val="00415665"/>
+    <w:rsid w:val="004B7C08"/>
+    <w:rsid w:val="006D6446"/>
+    <w:rsid w:val="00865B72"/>
+    <w:rsid w:val="00A3685A"/>
+    <w:rsid w:val="00BE410C"/>
+    <w:rsid w:val="00C04E01"/>
+    <w:rsid w:val="00CB7BBC"/>
+    <w:rsid w:val="00DA0BA7"/>
+    <w:rsid w:val="00FA5F94"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="cs-CZ"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zstupntext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7BBC"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12316,80 +14791,302 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010098E899A5D3B1A94AAF38555E55923BBD" ma:contentTypeVersion="4" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ad0e4675d632228e337c3ecc0fcb48ee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="9bde3d99-480b-4e1b-ab4d-e33a8109e23b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="914322b7aa11b95c78049e3bec4e530a" ns3:_="">
+    <xsd:import namespace="9bde3d99-480b-4e1b-ab4d-e33a8109e23b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bde3d99-480b-4e1b-ab4d-e33a8109e23b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8615F79E-71BC-4185-A984-1C2F6382BF5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0E3EC62-16D3-47A6-9B36-BD2934DA0EC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874577FA-8198-4F28-9111-CB30722E7D01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7C3A4EC-9704-48A2-B690-A9C2EC3FFD91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9bde3d99-480b-4e1b-ab4d-e33a8109e23b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>frm-personalni-Osobni_dotaznik (4)</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>640</Words>
-  <Characters>3780</Characters>
+  <Words>780</Words>
+  <Characters>4602</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>906-3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VUT Brno</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4412</CharactersWithSpaces>
+  <CharactersWithSpaces>5372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>1441898</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://web.utb.cz/show_pic.php?lang=cs&amp;p_id=60&amp;p_type=png</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441898</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12406,25 +15103,33 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>906-3</dc:title>
   <dc:subject/>
   <dc:creator>Jana Večerková</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010098E899A5D3B1A94AAF38555E55923BBD</vt:lpwstr>
+  </property>
+</Properties>
+</file>