--- v0 (2025-12-16)
+++ v1 (2026-06-19)
@@ -1,53 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="74E16618" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F" w:rsidP="00026A8F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>D O H O D A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0616A906" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F" w:rsidP="00026A8F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -159,63 +162,80 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:commentRangeStart w:id="0"/>
       <w:r w:rsidR="00CF4451">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nám. T. G. Masaryka 5555</w:t>
       </w:r>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 760 01  Zlín</w:t>
+        <w:t xml:space="preserve">, 760 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00026A8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>01  Zlín</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:rStyle w:val="Odkaznakoment"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F05C86" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRPr="00026A8F" w:rsidRDefault="00026A8F" w:rsidP="00026A8F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00026A8F">
@@ -368,160 +388,197 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A6362">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>osobní číslo</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...6 lines deleted...]
-        <w:t>…………………………..</w:t>
+      <w:r w:rsidRPr="00026A8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00026A8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00026A8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEF4461" w14:textId="5C0FF2CE" w:rsidR="00026A8F" w:rsidRPr="00026A8F" w:rsidRDefault="00547C6A" w:rsidP="00026A8F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>pracoviště</w:t>
       </w:r>
       <w:r w:rsidR="00026A8F" w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081F1A3A" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C3DE682" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRPr="00026A8F" w:rsidRDefault="00026A8F" w:rsidP="00026A8F">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00026A8F">
+    <w:p w14:paraId="2C3DE682" w14:textId="17038D2E" w:rsidR="00026A8F" w:rsidRPr="00026A8F" w:rsidRDefault="005C7BC0" w:rsidP="00026A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uzavřeli</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00026A8F" w:rsidRPr="00026A8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> níže uvedeného dne, měsíce a roku</w:t>
+      </w:r>
+      <w:r w:rsidR="00026A8F" w:rsidRPr="00026A8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">podle § </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="252 a"/>
         </w:smartTagPr>
-        <w:r w:rsidRPr="00026A8F">
+        <w:r w:rsidR="00026A8F" w:rsidRPr="00026A8F">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00026A8F">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00026A8F">
+        <w:r w:rsidR="00026A8F" w:rsidRPr="00026A8F">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> a</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00026A8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> násl. zákona č. 262/2006 Sb., zákoníku práce (dále jen ZP),  tuto:</w:t>
+      <w:r w:rsidR="00026A8F" w:rsidRPr="00026A8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> násl. zákona č. 262/2006 Sb., zákoníku práce (dále jen ZP), </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ve znění pozdějších předpisů</w:t>
+      </w:r>
+      <w:r w:rsidR="00026A8F" w:rsidRPr="00026A8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuto:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC0CEFC" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48D17782" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26E28787" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRPr="00026A8F" w:rsidRDefault="00026A8F" w:rsidP="00026A8F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -612,55 +669,63 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zaměstnanec přejímá odpovědnost za hodnoty svěřené k vyúčtování, a to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49803C91" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57A06229" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="2"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:rStyle w:val="Odkaznakoment"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE2B6C8" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8AE21D" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F" w:rsidP="00196D50">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -702,261 +767,449 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>hody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1122A3" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zaměstnanec se zavazuje učinit ze své strany vše, aby bylo zabráněno schodkům na hodnotách, které mu byly svěřeny k vyúčtování, zejména, že provede všechny potřebné a předepsané zápisy a podklady, a že bude sestavovat a předkládat všechny předepsané výkazy a hlášení ve stanovených lhůtách.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756AB894" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
+    <w:p w14:paraId="756AB894" w14:textId="2271C065" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Zaměstnavatel se zavazuje, že v souladu s příslušnými ustanoveními zákoníku práce zajistí zaměstnanci takové podmínky, aby mohl řádně plnit pracovní úkoly bez ohrožení majetku a zdraví.</w:t>
+        <w:t>Zaměstnavatel se zavazuje, že v souladu s příslušnými ustanoveními zákoníku práce zajistí zaměstnanci takové podmínky, aby mohl řádně plnit pracovní úkoly</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB25F8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tak, aby nedocházelo k ohrožení svěřených hodnot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a zdraví</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB25F8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zaměstnance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A37FF27" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Obě strany prohlašují, že v den podepsání dohody o odpovědnosti není závad, jež by zabraňovaly zaměstnanci v řádném plnění úkolů nebo povinností, které jsou s ním v přímé souvislosti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71443888" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zjistí–li zaměstnanec, že nemá vytvořeny potřebné pracovní podmínky, je povinen neprodleně oznámit závadu písemně svému nadřízenému. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6139B08A" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
+        <w:t>Zjistí–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zaměstnanec, že nemá vytvořeny potřebné pracovní podmínky, je povinen neprodleně oznámit závadu písemně svému nadřízenému. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6139B08A" w14:textId="3CC10522" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bude-li u hodnot, které zaměstnanec převzal k vyúčtování zjištěn schodek, je zaměstnanec povinen nahradit skutečnou škodu v plné výši. Této povinnosti se zcela nebo zčásti zprostí, prokáže–li, že schodek vznikl zcela nebo zčásti bez jeho zavinění (§ 252, odst. 4 </w:t>
+        <w:t>Bude-li u hodnot, které zaměstnanec převzal k vyúčtování zjištěn schodek, je zaměstnanec povinen nahradit skutečnou škodu v</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> rozsahu stanoveném zákoníkem práce, pokud neprokáže, že vznikl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zcela nebo zčásti bez jeho zavinění (§ 252, odst. 4 </w:t>
       </w:r>
       <w:r w:rsidR="0078588A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ZP)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Pro určení výše skutečné škody na věci je rozhodnou cena věci v době poškození. Je–li stanovena  maloobchodní cena věci, vychází se z této ceny a přihlíží se k případnému </w:t>
+        <w:t>. Pro určení výše skutečné škody na věci je rozhodnou cena věci v době poškození. Je–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stanovena  maloobchodní cena věci, vychází se z této ceny a přihlíží se k případnému opotřebení věci. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>opotřebení věci. U prodejných a zúčtovatelných tiskopisů vychází se ze jmenovité ceny na nich vyznačené nebo jinak stanovené.</w:t>
+        <w:t>U prodejných a zúčtovatelných tiskopisů vychází se ze jmenovité ceny na nich vyznačené nebo jinak stanovené.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D369723" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Uzná–li zaměstnanec závazek nahradit škodu v určené výši a dohodne–li zaměstnavatel se  zaměstnancem způsob úhrady, uzavře se o uznání závazku a způsobu úhrady (o srážkách ze mzdy) písemná dohoda.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32512755" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
+        <w:t>Uzná–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zaměstnanec závazek nahradit škodu v určené výši a dohodne–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zaměstnavatel se  zaměstnancem způsob úhrady, uzavře se o uznání závazku a způsobu úhrady (o srážkách ze mzdy) písemná dohoda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32512755" w14:textId="1148F300" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Odpovědnost podle této dohody přejímá zaměstnanec na dobu trvání pracovního poměru, pokud v této době bude pracovat ve funkcích, s nimiž je spojena  odpovědnost za schodek, aniž je třeba uzavírat o tom novou dohodu v případě přeložení nebo převedení do jiné funkce.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E5EA70A" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
+        <w:t>Odpovědnost podle této dohody přejímá zaměstnanec na dobu trvání pracovního poměru, pokud</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zaměstnanec vykonává práci, při níž mu jsou svěřovány hodnoty uvedené v této dohodě. Změna druhu práce nebo pracoviště bude řešena dodatkem k této dohodě nebo novou dohodou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5EA70A" w14:textId="24944BD1" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zaměstnanec potvrzuje, že podle § 31 </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="403B2F8E" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
+        <w:t>Zaměstnanec</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podpisem této dohody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potvrzuje, že </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>byl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> řádně </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>známen s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e svou pracovní náplní, vnitřními předpisy zaměstnavatele a s právní úpravou odpovědnosti zaměstnance za škodu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403B2F8E" w14:textId="2B2EF097" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Tato dohoda zanikne dohodou stran, odstoupením zaměstnance nebo skončením pracovního poměru (dohody o pracích konaných mimo pracovní poměr).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="399C3D6B" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
+        <w:t xml:space="preserve">Tato dohoda </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4191">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zaniká</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF269B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">písemnou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dohodou stran, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF269B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">písemným </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>odstoupením zaměstnance nebo skončením pracovního poměru (dohody o pracích konaných mimo pracovní poměr).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399C3D6B" w14:textId="32667E4A" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Zaměstnanec může od této dohody ustoupit, vykonává-li jinou práci, je–li převáděn na jinou práci nebo jiné pracoviště, je-li překládán, nebo pokud zaměstnavatel v době do 15 kalendářních dnů od obdržení jeho písemného upozornění neodstraní závady v pracovních podmínkách. Zaměstnanec musí své odstoupení od této dohody oznámit            zaměstnavateli písemně.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39ECFBC0" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
+        <w:t xml:space="preserve">Zaměstnanec může od této dohody </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB25F8">
+        <w:t>od</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stoupit, vykonává-li jinou práci, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>je–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> převáděn na jinou práci nebo jiné pracoviště, je-li překládán, nebo pokud zaměstnavatel v době do 15 kalendářních dnů od obdržení jeho písemného upozornění neodstraní závady v pracovních podmínkách. Zaměstnanec musí své odstoupení od této dohody oznámit            zaměstnavateli písemně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ECFBC0" w14:textId="709783F1" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Zaměstnanec přejímá pokladní limit ve výši :        Kč</w:t>
+        <w:t xml:space="preserve">Zaměstnanec přejímá pokladní limit ve </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>výši :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">        Kč</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF269B">
+        <w:t xml:space="preserve"> na základě předávací inventury ze dne ………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5382D256" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CCC020F" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1977EAF8" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287DE6B0" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
@@ -1025,243 +1278,295 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D31A043" w14:textId="77777777" w:rsidR="00026A8F" w:rsidRDefault="00026A8F">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   odpovědný zaměstnanec                               </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">        za UTB ve Zlíně                                           </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00026A8F">
-      <w:footerReference w:type="even" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:comment w:id="0" w:author="Petr Bernatík" w:date="2026-05-28T15:11:00Z" w:initials="PB">
+    <w:p w14:paraId="2406CAC0" w14:textId="1FD7FD14" w:rsidR="00CE4191" w:rsidRDefault="00CE4191">
+      <w:pPr>
+        <w:pStyle w:val="Textkomente"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odkaznakoment"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Adresu upravit dle konkrétní součásti</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Petr Bernatík" w:date="2026-05-28T15:12:00Z" w:initials="PB">
+    <w:p w14:paraId="4914F153" w14:textId="60A0C836" w:rsidR="00CE4191" w:rsidRDefault="00CE4191">
+      <w:pPr>
+        <w:pStyle w:val="Textkomente"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odkaznakoment"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Doplnit konkrétní výčet hodnot a dostatečně určitě je specifikovat.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w15:commentEx w15:paraId="2406CAC0" w15:done="0"/>
+  <w15:commentEx w15:paraId="4914F153" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w16cid:commentId w16cid:paraId="2406CAC0" w16cid:durableId="2DC2D9A4"/>
+  <w16cid:commentId w16cid:paraId="4914F153" w16cid:durableId="2DC2D9D3"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7E86CB7B" w14:textId="77777777" w:rsidR="0069191A" w:rsidRDefault="0069191A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6E6BE8C3" w14:textId="77777777" w:rsidR="0069191A" w:rsidRDefault="0069191A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
+    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:altName w:val="Thorndale"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="396995C7" w14:textId="77777777" w:rsidR="00A12089" w:rsidRDefault="00A12089" w:rsidP="008E72FF">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="22A3C544" w14:textId="77777777" w:rsidR="00A12089" w:rsidRDefault="00A12089">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="725F480C" w14:textId="77777777" w:rsidR="00A12089" w:rsidRDefault="00A12089" w:rsidP="008E72FF">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0069191A">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C5BE7F9" w14:textId="77777777" w:rsidR="00A12089" w:rsidRDefault="00A12089">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2A7A6792" w14:textId="77777777" w:rsidR="0069191A" w:rsidRDefault="0069191A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D7A3256" w14:textId="77777777" w:rsidR="0069191A" w:rsidRDefault="0069191A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08555B68"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0405000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48CF6502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88C45D14"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1404,202 +1709,217 @@
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w15:person w15:author="Petr Bernatík">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-770070720-3945125243-2690725130-18944"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004672F2"/>
     <w:rsid w:val="00026A8F"/>
     <w:rsid w:val="000F234E"/>
     <w:rsid w:val="00196D50"/>
     <w:rsid w:val="001A6362"/>
     <w:rsid w:val="0036765A"/>
     <w:rsid w:val="003E4516"/>
     <w:rsid w:val="004672F2"/>
     <w:rsid w:val="00547C6A"/>
+    <w:rsid w:val="005C7BC0"/>
     <w:rsid w:val="005F675A"/>
     <w:rsid w:val="0069191A"/>
     <w:rsid w:val="0078588A"/>
     <w:rsid w:val="007F0BBF"/>
     <w:rsid w:val="00865499"/>
     <w:rsid w:val="008E72FF"/>
     <w:rsid w:val="00A071ED"/>
     <w:rsid w:val="00A12089"/>
+    <w:rsid w:val="00BB25F8"/>
+    <w:rsid w:val="00CE4191"/>
     <w:rsid w:val="00CF4451"/>
     <w:rsid w:val="00E837AE"/>
+    <w:rsid w:val="00EF269B"/>
     <w:rsid w:val="00F94029"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A91A236"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BBE6D28-B3C0-44FC-8688-0F03EC2884B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1772,50 +2092,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
@@ -1911,57 +2235,57 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:rsid w:val="004672F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:rsid w:val="004672F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\dankova\Desktop\2015\formul&#225;&#345;e\eo\Dohoda_o_odpovednosti.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -2190,69 +2514,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dohoda_o_odpovednosti</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>551</Words>
-  <Characters>3252</Characters>
+  <Words>531</Words>
+  <Characters>3303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Univerzita Tomáše Bati ve Zlíně</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KMZ Zlín</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3796</CharactersWithSpaces>
+  <CharactersWithSpaces>3827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Univerzita Tomáše Bati ve Zlíně</dc:title>
   <dc:subject/>
   <dc:creator>Ing. Gabriela Daňková</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>