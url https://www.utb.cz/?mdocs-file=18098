--- v0 (2025-12-10)
+++ v1 (2026-04-19)
@@ -2,1989 +2,2621 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B8EAB4C" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00E65D7A">
+    <w:p w14:paraId="0E3781C5" w14:textId="79D44A5C" w:rsidR="00C71EFE" w:rsidRPr="000F65B5" w:rsidRDefault="00C71EFE" w:rsidP="00C71EFE">
+      <w:pPr>
+        <w:ind w:right="14"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F65B5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Příloha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00632AF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00632AF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAEDA31" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00506C09">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="90170" distR="90170" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08171EAD" wp14:editId="7A009681">
+          <wp:anchor distT="0" distB="0" distL="90170" distR="90170" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78844007" wp14:editId="04994A20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2108835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-440690</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3419475" cy="809625"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="obrázek 3" descr="UTB-cz"/>
+            <wp:docPr id="3" name="obrázek 3" descr="UTB-cz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="obrázek 3" descr="UTB-cz"/>
+                    <pic:cNvPr id="0" name="Picture 3" descr="UTB-cz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
-                      <a:clrChange>
-[...8 lines deleted...]
-                      </a:clrChange>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3419475" cy="809625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4E637E" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="44F578C5" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA024D" w14:paraId="1746CBC3" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="29FF61AE" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="694BAD5E" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="1826F7DC" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Univerzita Tomáše Bati ve Zlíně,  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="34BB7279" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="1EBB31DA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1203BECD" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="003D6114" w:rsidP="000315D0">
+          <w:p w14:paraId="455310E0" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="003D6114" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nám. T. G. Masaryka 5555</w:t>
             </w:r>
             <w:r w:rsidR="00BA024D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="675B50E6" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="1A34F1BA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1623680C" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="0E742ED2" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>760 01 Zlín</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="467AFEAB" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="79D99E79" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="353B7EC4" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="7C2A3253" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="5386DA0E" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="4AAF6D20" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7788BB50" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="2CA17FC5" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fakulta (pracoviště):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="2B00D7CF" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="1C8B0E0C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77683DCC" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="46FA462E" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ve Zlíně dne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7517BED5" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="0A633F96" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A63DF5D" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D">
+    <w:p w14:paraId="1DA6B0D0" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447CD158" w14:textId="08292A4E" w:rsidR="000315D0" w:rsidRDefault="001B7910">
+    <w:p w14:paraId="1ED9D5DC" w14:textId="4E1EFDD7" w:rsidR="000315D0" w:rsidRDefault="001B7910">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Hromadný návrh na odměny</w:t>
+        <w:t xml:space="preserve">Hromadný návrh </w:t>
+      </w:r>
+      <w:r w:rsidR="00E278B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na přiznání odměny </w:t>
       </w:r>
       <w:r w:rsidR="000315D0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> podle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C2090">
+        <w:t xml:space="preserve">podle článku </w:t>
+      </w:r>
+      <w:r w:rsidR="00210E36">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kolektivní smlouvy a</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="000315D0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> článku </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00210E36">
+        <w:t xml:space="preserve"> mzdového předpisu</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C2090">
-[...35 lines deleted...]
-    <w:p w14:paraId="0377FFA7" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    </w:p>
+    <w:p w14:paraId="05378D5C" w14:textId="77777777" w:rsidR="00E278B3" w:rsidRDefault="00E278B3" w:rsidP="00E278B3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5891EA29" w14:textId="18C629A0" w:rsidR="00E278B3" w:rsidRPr="00CF60BC" w:rsidRDefault="00E278B3" w:rsidP="00E278B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF60BC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Je navrhováno přiznání</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CF60BC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EE188A" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D97659D" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+    <w:p w14:paraId="4438A132" w14:textId="33A2DACB" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00353E09" w:rsidP="00135A11">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. </w:t>
+      </w:r>
+      <w:r w:rsidR="00135A11" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Výkonnostní odměn</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56ABE" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00135A11" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8CC45E" w14:textId="1067AB13" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2421F780" w14:textId="77777777" w:rsidR="00210E36" w:rsidRPr="00210E36" w:rsidRDefault="00210E36" w:rsidP="00210E36">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">úspěšné splnění mimořádného nebo zvlášť významného pracovního úkolu nebo za významný přínos pro zaměstnavatele, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725635BE" w14:textId="69B1D188" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="4620BD92" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">práce spojené s plněním vyšších pracovních nároků, spočívající ve větším rozsahu pracovních úkolů, větší složitosti práce, organizační nebo řídící náročnosti, odpovědnosti a psychické nebo fyzické náročnosti, které nemají trvalý charakter, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7058B3EE" w14:textId="7C817E3C" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="78D72F54" w14:textId="2E489734" w:rsidR="009A3406" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aktivní podíl na výsledku činnosti zaměstnavatele, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FB9FAF" w14:textId="1CBCCC25" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="71155C3C" w14:textId="5BE5DB70" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jednorázový výkon určité činnosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7129B78A" w14:textId="116A5266" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5B804D9A" w14:textId="77777777" w:rsidR="004C2090" w:rsidRDefault="004C2090" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">úspěšné plnění úkolů vykonávaných nad rámec běžných pracovních povinností, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68732776" w14:textId="58A19C9C" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="642DE4AF" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRPr="00860F75" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zajištění, respektive získání finančních zdrojů pro UTB mimo státní příspěvek nebo dotaci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BDBD4D" w14:textId="4D0FDA3E" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="4FAB0250" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>práce a činnosti prováděné při řešení grantů, vědecko-výzkumných úkolů a dalších projektů, včetně zahraničních (dále jen „granty“), v rámci hlavních činností UTB a souvisejících prací, které nebyly financovány ze zdrojů poskytnutých poskytovateli těchto grantů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E13E7E0" w14:textId="300C8F6D" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">výkon práce za nepřítomného kolegu, tj. za zvýšené pracovní nasazení v době převzetí části náplně práce za jiného zaměstnance, který je v déle trvající pracovní neschopnosti nebo převzetí práce po odchodu zaměstnance (ukončení pracovního poměru či odchod na mateřskou/rodičovskou dovolenou), pokud zůstane po delší dobu po něm uvolněné pracovní místo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB338FD" w14:textId="77777777" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029E4018" w14:textId="2925B54F" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00353E09" w:rsidP="00135A11">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6E8490C0" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRDefault="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidR="00135A11" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mimořádn</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56ABE" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="00135A11" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odměn</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56ABE" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00135A11" w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0D87B4" w14:textId="77777777" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poskytnutí pomoci při předcházení požárům nebo živelním událostem, jejich likvidaci nebo odstraňování jejich následků nebo při jiných mimořádných událostech, při nichž může být ohrožen majetek, zdraví nebo život, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1BB398" w14:textId="77777777" w:rsidR="00135A11" w:rsidRPr="001D0CF3" w:rsidRDefault="00135A11" w:rsidP="00135A11">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>významnou a mimořádnou reprezentaci UTB, fakulty nebo další součásti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C5CFB0" w14:textId="77777777" w:rsidR="00135A11" w:rsidRDefault="00135A11" w:rsidP="00135A11">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dosažení životního jubilea či pracovního výročí, stanoví-li tak kolektivní smlouva nebo vnitřní norma UTB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8FB33A" w14:textId="77777777" w:rsidR="004A33C2" w:rsidRPr="001D0CF3" w:rsidRDefault="004A33C2" w:rsidP="004A33C2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75361963" w14:textId="17817C0D" w:rsidR="00E87FBA" w:rsidRDefault="00E87FBA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D80B425" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRPr="001D0CF3" w:rsidRDefault="00304E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="2345"/>
+        <w:gridCol w:w="1511"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="09FBA2F1" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...5 lines deleted...]
-          <w:p w14:paraId="6EB1FFD9" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+      <w:tr w:rsidR="001B7910" w14:paraId="4F4BA2C4" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3778EBB1" w14:textId="2CAD71F4" w:rsidR="001B7910" w:rsidRPr="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B7910">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7C52">
+            <w:r w:rsidRPr="001B7910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Jméno a příjmení</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-          <w:p w14:paraId="3DB10977" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="00C171CB">
+            <w:r w:rsidR="004A33C2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> odměňovaného zaměstnance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F6C18A" w14:textId="2C537484" w:rsidR="001B7910" w:rsidRPr="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B7910">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7C52">
+            <w:r w:rsidRPr="001B7910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osobní číslo  </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4BC4E7C8" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+              <w:t xml:space="preserve">Osobní </w:t>
+            </w:r>
+            <w:r w:rsidR="004A33C2" w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>číslo odměňovaného</w:t>
+            </w:r>
+            <w:r w:rsidR="004A33C2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zaměstnance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="796B959C" w14:textId="77777777" w:rsidR="001B7910" w:rsidRPr="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B7910">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7C52">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Výše odměny v Kč</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5BFCBD6B" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+              <w:t xml:space="preserve">Pracoviště / nákladové </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>středisko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5770A4" w14:textId="77777777" w:rsidR="001B7910" w:rsidRPr="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B7910">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7C52">
+            <w:r w:rsidRPr="001B7910">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t>Výše odměny v Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48891DDE" w14:textId="77777777" w:rsidR="001B7910" w:rsidRPr="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B7910">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>Konkrétní odůvodnění</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="2D5EF97F" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...6 lines deleted...]
-          <w:p w14:paraId="15A6AEB3" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+      <w:tr w:rsidR="001B7910" w14:paraId="3821A9B9" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B0203B" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3688D6E1" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D147E8" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3AA84503" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C06C45" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="646C64AC" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12065681" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183158A0" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="40AB2264" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...6 lines deleted...]
-          <w:p w14:paraId="2F963CE7" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+      <w:tr w:rsidR="001B7910" w14:paraId="31D9D8F8" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E78EF80" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="31AB3380" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008904C7" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0FE37737" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="238902C3" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="246137EC" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3BBCB8" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C3C7EE" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="13C67687" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...6 lines deleted...]
-          <w:p w14:paraId="00531F03" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+      <w:tr w:rsidR="001B7910" w14:paraId="16FCAAB1" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D655DF7" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0FD970E9" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D2853B" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="23CD64AD" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4DDA43" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="199C1460" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BB0E2A" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671B2238" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="6FB5F725" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...6 lines deleted...]
-          <w:p w14:paraId="3FBDCFBE" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+      <w:tr w:rsidR="001B7910" w14:paraId="6B9A3ACD" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="762D14CD" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6FD7766D" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A83E7C5" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="37E71B99" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="715F4E99" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="381A9AEB" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70574235" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E93EA8E" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="6678C9CB" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...6 lines deleted...]
-          <w:p w14:paraId="48D73705" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+      <w:tr w:rsidR="001B7910" w14:paraId="3CD5ECD2" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CEB5EC" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="03669D20" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1325E47F" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="12A69418" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBB93BC" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1B8C0A6D" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1F6498" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3162F822" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="666B30F9" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...6 lines deleted...]
-          <w:p w14:paraId="42E2548D" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+      <w:tr w:rsidR="001B7910" w14:paraId="67FCEAAF" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EAFE2A" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7FD27CF6" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53259535" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4910DE1B" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D9E725" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27258BA6" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39856EED" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFD56EF" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17EE3" w14:paraId="3E8025AF" w14:textId="77777777" w:rsidTr="00F17EE3">
-[...10 lines deleted...]
-          <w:p w14:paraId="3942C036" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="00F17EE3">
+      <w:tr w:rsidR="001B7910" w14:paraId="24122505" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC42FEF" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6FE766" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="090D0C66" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A15E73" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB140DC" w14:textId="77777777" w:rsidR="001B7910" w:rsidRDefault="001B7910" w:rsidP="001B4719">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B4719" w14:paraId="619279BA" w14:textId="77777777" w:rsidTr="004A33C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6722F646" w14:textId="77777777" w:rsidR="001B4719" w:rsidRPr="001B4719" w:rsidRDefault="001B4719" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F17EE3">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4719">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Celkem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="50D4A5D7" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434EC3E1" w14:textId="77777777" w:rsidR="001B4719" w:rsidRPr="001B4719" w:rsidRDefault="001B4719" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="08EB1B3A" w14:textId="77777777" w:rsidR="00F17EE3" w:rsidRPr="004B7C52" w:rsidRDefault="00F17EE3" w:rsidP="004B7C52">
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBD7085" w14:textId="77777777" w:rsidR="001B4719" w:rsidRDefault="001B4719" w:rsidP="001B4719">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55328B75" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRDefault="00304E2B">
+    <w:p w14:paraId="4B54C57D" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRDefault="00304E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F1CDC07" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="001B7910">
+    <w:p w14:paraId="0E291BFD" w14:textId="305E71AF" w:rsidR="000315D0" w:rsidRDefault="005B1A2B">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Odměny jsou hrazeny</w:t>
+        <w:t>Zdroj financování</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0CF3">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="000315D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="000315D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
       <w:r w:rsidR="000315D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:instrText xml:space="preserve"> FILLIN "Z čeho je odměna hrazena" \d "........................" \o </w:instrText>
       </w:r>
       <w:r w:rsidR="000315D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003253EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>........................</w:t>
       </w:r>
       <w:r w:rsidR="000315D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FILLIN "Z čeho je odměna hrazena" \d "........................" \o </w:instrText>
-[...16 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="001B7910">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404C39C7" w14:textId="77777777" w:rsidR="00207279" w:rsidRDefault="00207279">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B8793E" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3E8A93" w14:textId="77777777" w:rsidR="00207279" w:rsidRDefault="00207279">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2368A3" w14:textId="0546DFD1" w:rsidR="000315D0" w:rsidRDefault="00094631">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="6131A7D2" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+        <w:t>………...................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C00F684" w14:textId="67930FBF" w:rsidR="00094631" w:rsidRDefault="00207279">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="490014BB" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00094631" w:rsidRPr="00094631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>avrh</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ovatel</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0CF3">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E01C1E" w14:textId="77777777" w:rsidR="00207279" w:rsidRDefault="00207279">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B722A1B" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D476A2" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A81CD21" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D07CA7" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="2286"/>
         <w:gridCol w:w="3593"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000315D0" w14:paraId="2CB33EE0" w14:textId="77777777">
+      <w:tr w:rsidR="000315D0" w14:paraId="7E10EF55" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="232823ED" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00D80E6D">
+          <w:p w14:paraId="05C60F13" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00D80E6D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>……….</w:t>
             </w:r>
             <w:r w:rsidR="000315D0">
               <w:t>..................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F6F458" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="1A3D0766" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E08A51D" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="32519013" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>..............</w:t>
             </w:r>
             <w:r w:rsidR="00D80E6D">
               <w:t>..............</w:t>
             </w:r>
             <w:r>
               <w:t>......................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000315D0" w14:paraId="5502F0A4" w14:textId="77777777">
+      <w:tr w:rsidR="000315D0" w14:paraId="249E8323" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="737FDC3B" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="003205A5" w:rsidP="00304E2B">
+          <w:p w14:paraId="6ABA8630" w14:textId="778D7415" w:rsidR="000315D0" w:rsidRDefault="003205A5" w:rsidP="00304E2B">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D80E6D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>říkazce o</w:t>
             </w:r>
             <w:r w:rsidR="00860F75">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>perace</w:t>
             </w:r>
+            <w:r w:rsidR="001D0CF3">
+              <w:rPr>
+                <w:rStyle w:val="Znakapoznpodarou"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
             <w:r w:rsidR="00D80E6D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BAD873" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3593" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0E74AA" w14:textId="3A7B85BE" w:rsidR="000315D0" w:rsidRDefault="003205A5" w:rsidP="00304E2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00860F75">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>právce rozpočtu</w:t>
+            </w:r>
+            <w:r w:rsidR="008C3A6D" w:rsidRPr="008C3A6D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="000315D0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003B2E6F">
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000315D0" w14:paraId="5B08209C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4846D81A" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C11022" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57F6FC81" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BB82524" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7019A669" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B30C0DE" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="2311FC0A" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6863BAD2" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="003205A5" w:rsidP="00304E2B">
+          <w:p w14:paraId="03FEC2B6" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8060A2" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRDefault="00304E2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000315D0" w14:paraId="5AB51478" w14:textId="77777777">
+      <w:tr w:rsidR="000315D0" w14:paraId="386A7965" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD6A20F" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="61D7E0E1" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01141B87" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="31DAFA45" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B70CA1A" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="38BFFD70" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31065344" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRDefault="00304E2B">
-[...3 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000315D0" w14:paraId="084D22E2" w14:textId="77777777">
+      <w:tr w:rsidR="004A7BDA" w14:paraId="25C7F19E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDF2558" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
-[...31 lines deleted...]
-          <w:p w14:paraId="123FE8E2" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
+          <w:p w14:paraId="67BFEB02" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>...............................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38D5E318" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
+          <w:p w14:paraId="48A7AB54" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0075E404" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
+          <w:p w14:paraId="63649C2A" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A7BDA" w14:paraId="6AC50474" w14:textId="77777777">
+      <w:tr w:rsidR="004A7BDA" w14:paraId="21E44855" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2DE53E" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA" w:rsidP="003A08F5">
+          <w:p w14:paraId="028D05A1" w14:textId="5F3D3E15" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA" w:rsidP="003A08F5">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidR="003205A5">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="004A7BDA">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>chv</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>aluje</w:t>
             </w:r>
+            <w:r w:rsidR="00E278B3" w:rsidRPr="00E278B3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C05FDA" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
+          <w:p w14:paraId="771DB30C" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2A106D" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
+          <w:p w14:paraId="496AD117" w14:textId="77777777" w:rsidR="004A7BDA" w:rsidRDefault="004A7BDA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2348D4B2" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="4DB7AAB6" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C148290" w14:textId="77777777" w:rsidR="003205A5" w:rsidRDefault="003205A5" w:rsidP="003A08F5">
+    <w:p w14:paraId="0C8F1C04" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04" w:rsidP="003A08F5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517E26D0" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04" w:rsidP="003A08F5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0318EB15" w14:textId="77777777" w:rsidR="00882D04" w:rsidRDefault="00882D04" w:rsidP="003A08F5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1CED0C" w14:textId="693280A5" w:rsidR="003205A5" w:rsidRDefault="003205A5" w:rsidP="003A08F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A08F5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zaúčtoval</w:t>
       </w:r>
       <w:r w:rsidR="008E1612">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E1963E" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="62BEB289" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4DB0BF" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="48D40F0E" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:line="80" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="658282B3" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00860F75">
+    <w:p w14:paraId="64ADBEF9" w14:textId="7D295A5A" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="5ADCFBC5" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00860F75">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3FE83B" w14:textId="77777777" w:rsidR="001D0CF3" w:rsidRDefault="001D0CF3">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
-        <w:rPr>
-[...70 lines deleted...]
-    <w:sectPr w:rsidR="000315D0">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001D0CF3">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="0" w:footer="641" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44A1309E" w14:textId="77777777" w:rsidR="00096023" w:rsidRDefault="00096023">
+    <w:p w14:paraId="373A54E5" w14:textId="77777777" w:rsidR="008A74C2" w:rsidRDefault="008A74C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15751B92" w14:textId="77777777" w:rsidR="00096023" w:rsidRDefault="00096023">
+    <w:p w14:paraId="14207A8E" w14:textId="77777777" w:rsidR="008A74C2" w:rsidRDefault="008A74C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EFD5138" w14:textId="77777777" w:rsidR="00096023" w:rsidRDefault="00096023">
+    <w:p w14:paraId="74BB1D53" w14:textId="77777777" w:rsidR="008A74C2" w:rsidRDefault="008A74C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34F8560F" w14:textId="77777777" w:rsidR="00096023" w:rsidRDefault="00096023">
+    <w:p w14:paraId="24571755" w14:textId="77777777" w:rsidR="008A74C2" w:rsidRDefault="008A74C2">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="70D0FA70" w14:textId="77777777" w:rsidR="00E278B3" w:rsidRDefault="00E278B3" w:rsidP="00E278B3">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nutno označit jeden z bodů odůvodnění vyplacení odměny a vybraný bod blíže specifikovat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="38AD4C73" w14:textId="45F61F98" w:rsidR="001D0CF3" w:rsidRDefault="001D0CF3">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uvede se způsob úhrady (NS a zdroj nebo SPP a zdroj)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2F6EE171" w14:textId="31927147" w:rsidR="001D0CF3" w:rsidRPr="00380527" w:rsidRDefault="001D0CF3">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E278B3" w:rsidRPr="00CF60BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Podepisuje se</w:t>
+      </w:r>
+      <w:r w:rsidR="00E278B3">
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00E278B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ouze v případě odměny dle čl. 3 odst. 1 písm. c) účinného </w:t>
+      </w:r>
+      <w:r w:rsidR="00E278B3" w:rsidRPr="00893F2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pokynu kvestora „Předkládání a schvalování návrhu na odměnu“</w:t>
+      </w:r>
+      <w:r w:rsidR="00E278B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, v ostatních případech pole zůstává prázdné, stejně tak je-li navrhovatel současně i příkazcem operace.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="1772F5EB" w14:textId="040AF081" w:rsidR="001D0CF3" w:rsidRDefault="001D0CF3">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0CF3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>le platného pokynu kvestora „Předkládání a schvalování návrhu na odměnu“</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F366118"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24BED352"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686119BA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8BEA3508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="29503227">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1834904685">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E65D7A"/>
+    <w:rsidRoot w:val="003253EC"/>
     <w:rsid w:val="000122E6"/>
-    <w:rsid w:val="0002676E"/>
     <w:rsid w:val="000315D0"/>
-    <w:rsid w:val="00035EDE"/>
-    <w:rsid w:val="00096023"/>
+    <w:rsid w:val="00094631"/>
+    <w:rsid w:val="00135A11"/>
     <w:rsid w:val="0015600F"/>
     <w:rsid w:val="001B4719"/>
     <w:rsid w:val="001B7910"/>
     <w:rsid w:val="001C50AD"/>
+    <w:rsid w:val="001D0CF3"/>
+    <w:rsid w:val="00207279"/>
     <w:rsid w:val="00210E36"/>
     <w:rsid w:val="00252DDB"/>
     <w:rsid w:val="00275E14"/>
     <w:rsid w:val="002856A9"/>
+    <w:rsid w:val="0029207C"/>
     <w:rsid w:val="002E7680"/>
     <w:rsid w:val="00304E2B"/>
-    <w:rsid w:val="00315F0A"/>
     <w:rsid w:val="003205A5"/>
     <w:rsid w:val="003253EC"/>
+    <w:rsid w:val="00353E09"/>
+    <w:rsid w:val="00380527"/>
     <w:rsid w:val="00392CC0"/>
     <w:rsid w:val="003A08F5"/>
     <w:rsid w:val="003B2E6F"/>
+    <w:rsid w:val="003B6540"/>
     <w:rsid w:val="003D4BC1"/>
     <w:rsid w:val="003D6114"/>
     <w:rsid w:val="003E70EA"/>
+    <w:rsid w:val="0040411B"/>
     <w:rsid w:val="00431031"/>
+    <w:rsid w:val="004515C8"/>
     <w:rsid w:val="00456134"/>
     <w:rsid w:val="00473916"/>
+    <w:rsid w:val="004A33C2"/>
     <w:rsid w:val="004A7BDA"/>
-    <w:rsid w:val="004B7C52"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C5C02"/>
+    <w:rsid w:val="004B754E"/>
     <w:rsid w:val="004F2A57"/>
     <w:rsid w:val="00506C09"/>
     <w:rsid w:val="00554C7B"/>
     <w:rsid w:val="00575375"/>
+    <w:rsid w:val="00585C91"/>
+    <w:rsid w:val="005B1A2B"/>
+    <w:rsid w:val="005B6741"/>
     <w:rsid w:val="005F0F94"/>
+    <w:rsid w:val="00632AF7"/>
+    <w:rsid w:val="0064580E"/>
+    <w:rsid w:val="00680CFC"/>
     <w:rsid w:val="00684334"/>
     <w:rsid w:val="006C2F22"/>
-    <w:rsid w:val="006F5CCB"/>
     <w:rsid w:val="00730D64"/>
+    <w:rsid w:val="007A3D8F"/>
+    <w:rsid w:val="007D1CE1"/>
     <w:rsid w:val="00816350"/>
+    <w:rsid w:val="00817E33"/>
     <w:rsid w:val="00860F75"/>
+    <w:rsid w:val="008820C4"/>
+    <w:rsid w:val="00882D04"/>
+    <w:rsid w:val="00887D31"/>
+    <w:rsid w:val="008A74C2"/>
+    <w:rsid w:val="008C3A6D"/>
     <w:rsid w:val="008E1612"/>
-    <w:rsid w:val="00916CBD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A3406"/>
+    <w:rsid w:val="008E561A"/>
+    <w:rsid w:val="00956E8C"/>
+    <w:rsid w:val="009912E5"/>
+    <w:rsid w:val="0099479C"/>
     <w:rsid w:val="009F6C72"/>
-    <w:rsid w:val="00AC314B"/>
-    <w:rsid w:val="00B527B7"/>
+    <w:rsid w:val="00A156C1"/>
+    <w:rsid w:val="00AD3FB2"/>
+    <w:rsid w:val="00AE2252"/>
+    <w:rsid w:val="00B77124"/>
     <w:rsid w:val="00BA024D"/>
     <w:rsid w:val="00BB71DB"/>
     <w:rsid w:val="00BE3173"/>
-    <w:rsid w:val="00BE41A4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C171CB"/>
+    <w:rsid w:val="00BE79F3"/>
+    <w:rsid w:val="00C21CEE"/>
     <w:rsid w:val="00C661FA"/>
+    <w:rsid w:val="00C71EFE"/>
+    <w:rsid w:val="00C72D3C"/>
     <w:rsid w:val="00D13D24"/>
     <w:rsid w:val="00D15765"/>
+    <w:rsid w:val="00D16E4E"/>
+    <w:rsid w:val="00D2299B"/>
+    <w:rsid w:val="00D73086"/>
     <w:rsid w:val="00D80E6D"/>
     <w:rsid w:val="00D87F6E"/>
     <w:rsid w:val="00DB1A90"/>
     <w:rsid w:val="00DF60C7"/>
-    <w:rsid w:val="00E25BE8"/>
+    <w:rsid w:val="00E25FD8"/>
+    <w:rsid w:val="00E278B3"/>
     <w:rsid w:val="00E35DDE"/>
-    <w:rsid w:val="00E65D7A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F17EE3"/>
+    <w:rsid w:val="00E440F6"/>
+    <w:rsid w:val="00E56ABE"/>
+    <w:rsid w:val="00E87FBA"/>
+    <w:rsid w:val="00F21D38"/>
     <w:rsid w:val="00F2352F"/>
     <w:rsid w:val="00F330AE"/>
+    <w:rsid w:val="00F63D5E"/>
     <w:rsid w:val="00FA0FE8"/>
     <w:rsid w:val="00FB26E5"/>
+    <w:rsid w:val="00FE19E5"/>
     <w:rsid w:val="00FF23EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34E01035"/>
-  <w15:docId w15:val="{587270DB-5053-443E-980D-2A484B626B56}"/>
+  <w14:docId w14:val="1BE76918"/>
+  <w15:docId w15:val="{2DC3F952-09D6-4CC1-81E5-BD22047E80C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2309,50 +2941,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2389,431 +3022,475 @@
     <w:rsid w:val="001B7910"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:rsid w:val="004A7BDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:rsid w:val="004A7BDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odkaznakoment">
     <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00575375"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkomente">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextkomenteChar"/>
     <w:rsid w:val="00575375"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextkomenteChar">
     <w:name w:val="Text komentáře Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textkomente"/>
     <w:rsid w:val="00575375"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pedmtkomente">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textkomente"/>
     <w:next w:val="Textkomente"/>
     <w:link w:val="PedmtkomenteChar"/>
     <w:rsid w:val="00575375"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
     <w:name w:val="Předmět komentáře Char"/>
+    <w:basedOn w:val="TextkomenteChar"/>
     <w:link w:val="Pedmtkomente"/>
     <w:rsid w:val="00575375"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revize">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00135A11"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D0CF3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0CF3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D0CF3"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\kasparikova\AppData\Local\Microsoft\Windows\INetCache\IE\O8573BHF\odmena_hromadna.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JOSEFI~1\AppData\Local\Temp\frm-mzdove-odmena_2.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kancelář">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kancelář">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A54ABC28-F323-4C0E-94CF-4B03269DE0FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FD199E3-B160-490A-A3AE-771F695A6548}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>odmena_hromadna.dot</Template>
+  <Template>frm-mzdove-odmena_2</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1779</Characters>
+  <Pages>2</Pages>
+  <Words>321</Words>
+  <Characters>2364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>147</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Návrh odměny</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UTB Zlín</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2076</CharactersWithSpaces>
+  <CharactersWithSpaces>2640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Návrh odměny</dc:title>
-  <dc:creator>Kašpaříková Ilona</dc:creator>
+  <dc:creator>josefikova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>