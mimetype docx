--- v0 (2025-12-10)
+++ v1 (2026-04-19)
@@ -1,1901 +1,2345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D0FFA87" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00F24A66" w:rsidP="006133B5">
+    <w:p w14:paraId="4BF44B09" w14:textId="1710F844" w:rsidR="007106F3" w:rsidRPr="000F65B5" w:rsidRDefault="007106F3" w:rsidP="003E0F48">
+      <w:pPr>
+        <w:ind w:right="14"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F65B5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Příloha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F48">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F48">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33786A46" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00506C09" w:rsidP="006133B5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="90170" distR="90170" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3D07BC" wp14:editId="665E8F09">
+          <wp:anchor distT="0" distB="0" distL="90170" distR="90170" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A533469" wp14:editId="450E88E5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2108835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-440690</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3419475" cy="809625"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="obrázek 3" descr="UTB-cz"/>
+            <wp:docPr id="3" name="obrázek 3" descr="UTB-cz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="obrázek 3" descr="UTB-cz"/>
+                    <pic:cNvPr id="0" name="Picture 3" descr="UTB-cz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
-[...9 lines deleted...]
-                      </a:clrChange>
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3419475" cy="809625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290AEB87" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="2D91DA18" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA024D" w14:paraId="7D845389" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="7B41A1D8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="22FA75C2" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="4F689C51" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Univerzita Tomáše Bati ve Zlíně,  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="1D53E43C" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="0EDAB42B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5885BA96" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="003D6114" w:rsidP="000315D0">
+          <w:p w14:paraId="1FEAD42E" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="003D6114" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nám. T. G. Masaryka 5555</w:t>
             </w:r>
             <w:r w:rsidR="00BA024D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="407891AD" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="349CFB93" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3667A02C" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="773E85B9" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>760 01 Zlín</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="0707FEC4" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="1CB537D6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C795D95" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="056C0980" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="24107218" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="003FCA91" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="58C54C64" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="6F2BD964" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fakulta (pracoviště):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA024D" w14:paraId="7DD5BE3C" w14:textId="77777777">
+      <w:tr w:rsidR="00BA024D" w14:paraId="700A5290" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F5CD6D" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="2A4ACC42" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ve Zlíně dne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61D685BE" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
+          <w:p w14:paraId="128AC092" w14:textId="77777777" w:rsidR="00BA024D" w:rsidRDefault="00BA024D" w:rsidP="000315D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BEFF970" w14:textId="77777777" w:rsidR="006133B5" w:rsidRDefault="006133B5">
+    <w:p w14:paraId="570E60FD" w14:textId="77777777" w:rsidR="006133B5" w:rsidRDefault="006133B5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1040F80F" w14:textId="479BDC21" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="5DAB9B5B" w14:textId="16262921" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Návrh na odměnu podle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00396B46">
+        <w:t xml:space="preserve">Návrh </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC" w:rsidRPr="00B401A0">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...53 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80E6D" w:rsidRPr="00D80E6D">
+        <w:t>na přiznání</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odměny </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podle článku </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51AFF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mzdového předpisu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B401A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27791E09" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B73DCE9" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C81F6CA" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+    <w:p w14:paraId="6D10F05F" w14:textId="258055FC" w:rsidR="00CF60BC" w:rsidRPr="00CF60BC" w:rsidRDefault="00CF60BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF60BC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Je navrhováno přiznání</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CF60BC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537DE7DF" w14:textId="1B7274BC" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00CF60BC" w:rsidP="006500C1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. </w:t>
+      </w:r>
+      <w:r w:rsidR="00176EE3" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Výkonnostní odměn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B401A0" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00176EE3" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>za:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20352F67" w14:textId="7E868E80" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="50E59413" w14:textId="77777777" w:rsidR="00715341" w:rsidRDefault="00715341" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">úspěšné splnění mimořádného nebo zvlášť významného pracovního úkolu nebo za významný přínos pro zaměstnavatele, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336850A5" w14:textId="4756D4C0" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="126E7DF0" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">práce spojené s plněním vyšších pracovních nároků, spočívající ve větším rozsahu pracovních úkolů, větší složitosti práce, organizační nebo řídící náročnosti, odpovědnosti a psychické nebo fyzické náročnosti, které nemají trvalý charakter, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EA95B2" w14:textId="087851D9" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="51477FB6" w14:textId="4158AD90" w:rsidR="00091967" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aktivní podíl na výsledku činnosti zaměstnavatele, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197D99A5" w14:textId="741269C5" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="33E21C48" w14:textId="6425843A" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jednorázový výkon určité činnosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027C0977" w14:textId="448177DE" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0463C390" w14:textId="7910E884" w:rsidR="00396B46" w:rsidRDefault="00396B46" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">úspěšné plnění úkolů vykonávaných nad rámec běžných pracovních povinností, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B83C862" w14:textId="160797E1" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="025210C8" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRPr="00860F75" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zajištění, respektive získání finančních zdrojů pro UTB mimo státní příspěvek nebo dotaci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AB539C" w14:textId="27616E4F" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="215A753E" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRDefault="009F6C72" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>práce a činnosti prováděné při řešení grantů, vědecko-výzkumných úkolů a dalších projektů, včetně zahraničních (dále jen „granty“), v rámci hlavních činností UTB a souvisejících prací, které nebyly financovány ze zdrojů poskytnutých poskytovateli těchto grantů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB369C0" w14:textId="13FB384F" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="265081ED" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">výkon práce za nepřítomného kolegu, tj. za zvýšené pracovní nasazení v době převzetí části náplně práce za jiného zaměstnance, který je v déle trvající pracovní neschopnosti nebo převzetí práce po odchodu zaměstnance (ukončení pracovního poměru či odchod na mateřskou/rodičovskou dovolenou), pokud zůstane po delší dobu po něm uvolněné pracovní místo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF6A043" w14:textId="77777777" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="00176EE3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="799526A1" w14:textId="77777777" w:rsidR="00860F75" w:rsidRPr="00304E2B" w:rsidRDefault="00304E2B" w:rsidP="00304E2B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09ECE20A" w14:textId="197F3F5B" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00CF60BC" w:rsidP="006500C1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidR="00176EE3" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mimořádn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B401A0" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="00176EE3" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odměn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B401A0" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00176EE3" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA853B3" w14:textId="77777777" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="006500C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poskytnutí pomoci při předcházení požárům nebo živelním událostem, jejich likvidaci nebo odstraňování jejich následků nebo při jiných mimořádných událostech, při nichž může být ohrožen majetek, zdraví nebo život, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579FF176" w14:textId="77777777" w:rsidR="00176EE3" w:rsidRPr="00CC25FC" w:rsidRDefault="00176EE3" w:rsidP="006500C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>významnou a mimořádnou reprezentaci UTB, fakulty nebo další součásti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFF2A3D" w14:textId="77777777" w:rsidR="00176EE3" w:rsidRDefault="00176EE3" w:rsidP="006500C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dosažení životního jubilea či pracovního výročí, stanoví-li tak kolektivní smlouva nebo vnitřní norma UTB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AD4406" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRPr="001D0CF3" w:rsidRDefault="00894FDE" w:rsidP="00894FDE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50178D6B" w14:textId="17ABD7D2" w:rsidR="00894FDE" w:rsidRDefault="00894FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3683414C" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRPr="001D0CF3" w:rsidRDefault="00894FDE" w:rsidP="00894FDE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
+        <w:tblInd w:w="-459" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2345"/>
+        <w:gridCol w:w="1511"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00894FDE" w14:paraId="4B7AA0D6" w14:textId="77777777" w:rsidTr="00C50953">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="329929A6" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRPr="001B7910" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jméno a příjmení</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> odměňovaného zaměstnance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1511" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DF8EBC" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRPr="001B7910" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Osobní číslo odměňovaného</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zaměstnance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73739C6F" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRPr="001B7910" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pracoviště / nákladové </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>středisko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35453BDF" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRPr="001B7910" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Výše odměny v Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C16A311" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRPr="001B7910" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7910">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Konkrétní odůvodnění</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894FDE" w14:paraId="7295E583" w14:textId="77777777" w:rsidTr="00C50953">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5F5CE6" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73301ACF" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A790D88" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5108E170" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBD6705" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="692602C8" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724595EF" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE" w:rsidP="00C50953">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E64A19F" w14:textId="77777777" w:rsidR="006133B5" w:rsidRDefault="006133B5">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00304E2B">
-[...261 lines deleted...]
-    <w:p w14:paraId="6FE87153" w14:textId="77777777" w:rsidR="006133B5" w:rsidRDefault="006133B5">
+    </w:p>
+    <w:p w14:paraId="15991D57" w14:textId="364E37E5" w:rsidR="000315D0" w:rsidRDefault="00403792">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="43507B55" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zdroj financování</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5E40">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="000315D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="000315D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000315D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FILLIN "Z čeho je odměna hrazena" \d "........................" \o </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000315D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003253EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+      <w:r w:rsidR="000315D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A78B144" w14:textId="77777777" w:rsidR="00214952" w:rsidRDefault="00214952" w:rsidP="00214952">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787147B3" w14:textId="77777777" w:rsidR="00893F2D" w:rsidRDefault="00893F2D" w:rsidP="00214952">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098F1966" w14:textId="77777777" w:rsidR="00893F2D" w:rsidRDefault="00893F2D" w:rsidP="00214952">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1C05F5" w14:textId="77777777" w:rsidR="00214952" w:rsidRDefault="00214952" w:rsidP="00214952">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r>
+        <w:t>………...................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CF7803" w14:textId="204A323F" w:rsidR="00214952" w:rsidRDefault="00214952" w:rsidP="00214952">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Navrh</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74E1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ovatel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5E40">
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00A46CC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E075E82" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC17B23" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...83 lines deleted...]
-    <w:p w14:paraId="490AFD46" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D76A71F" w14:textId="77777777" w:rsidR="00893F2D" w:rsidRDefault="00893F2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE56E32" w14:textId="77777777" w:rsidR="00893F2D" w:rsidRDefault="00893F2D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="262"/>
         <w:gridCol w:w="2024"/>
         <w:gridCol w:w="3593"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000315D0" w14:paraId="35B53B3C" w14:textId="77777777">
+      <w:tr w:rsidR="000315D0" w14:paraId="6957BFB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45A350E7" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00D80E6D">
+          <w:p w14:paraId="789DECB7" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00D80E6D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>……….</w:t>
             </w:r>
             <w:r w:rsidR="000315D0">
               <w:t>..................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2563977E" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="5D8F2430" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B793FD" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="576C1B14" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>..............</w:t>
             </w:r>
             <w:r w:rsidR="00D80E6D">
               <w:t>..............</w:t>
             </w:r>
             <w:r>
               <w:t>......................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000315D0" w14:paraId="4AF4DAD4" w14:textId="77777777">
+      <w:tr w:rsidR="000315D0" w14:paraId="26506AFA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AE3D0D" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00466B60" w:rsidP="00304E2B">
+          <w:p w14:paraId="66625CBE" w14:textId="17A0F79A" w:rsidR="000315D0" w:rsidRDefault="00466B60" w:rsidP="00304E2B">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D80E6D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>říkazce o</w:t>
             </w:r>
             <w:r w:rsidR="00860F75">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>perace</w:t>
             </w:r>
-            <w:r w:rsidR="00D80E6D">
-[...22 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Ref219803643"/>
+            <w:r w:rsidR="00893F2D">
+              <w:rPr>
+                <w:rStyle w:val="Znakapoznpodarou"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00D80E6D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B68BD71" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="668CC4A1" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3867D9" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00466B60" w:rsidP="00304E2B">
+          <w:p w14:paraId="41604C00" w14:textId="7F0027AF" w:rsidR="000315D0" w:rsidRDefault="00466B60" w:rsidP="00304E2B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00860F75">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>právce rozpočtu</w:t>
             </w:r>
-            <w:r w:rsidR="000315D0">
-[...12 lines deleted...]
-              <w:t>*)</w:t>
+            <w:r w:rsidR="00C7468E" w:rsidRPr="00C7468E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00C7468E" w:rsidRPr="00C7468E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NOTEREF _Ref219803643 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C7468E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C7468E" w:rsidRPr="00C7468E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C7468E" w:rsidRPr="00C7468E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00881A1A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7468E" w:rsidRPr="00C7468E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000315D0" w14:paraId="0876D2D1" w14:textId="77777777">
+      <w:tr w:rsidR="000315D0" w14:paraId="199BEB7D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7BDF8B" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="7624BD87" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="613B99E2" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="7A87D388" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468B4A65" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="47CB1366" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68B1CF9E" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRDefault="00304E2B">
+          <w:p w14:paraId="54B407CB" w14:textId="77777777" w:rsidR="00304E2B" w:rsidRDefault="00304E2B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000315D0" w14:paraId="6A64D687" w14:textId="77777777">
+      <w:tr w:rsidR="000315D0" w14:paraId="72C3F8A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51825D6A" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="633DD459" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4D9EBF" w14:textId="77777777" w:rsidR="00894FDE" w:rsidRDefault="00894FDE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DA5CDBD" w14:textId="77777777" w:rsidR="00893F2D" w:rsidRDefault="00893F2D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11467BE9" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="2CD28F66" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="580C494C" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+          <w:p w14:paraId="24D3F753" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24344" w14:paraId="4714CA7A" w14:textId="77777777">
+      <w:tr w:rsidR="00E24344" w14:paraId="47BA2E12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3986E4CA" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
+          <w:p w14:paraId="63260B48" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>....................................................</w:t>
             </w:r>
             <w:r w:rsidR="009F2CF9">
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0703FADE" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
+          <w:p w14:paraId="458BBE6B" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBBD630" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
+          <w:p w14:paraId="1D14F2FA" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24344" w14:paraId="63B5A891" w14:textId="77777777">
+      <w:tr w:rsidR="00E24344" w14:paraId="450ADBAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A87866" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
+          <w:p w14:paraId="4C864CCB" w14:textId="57654150" w:rsidR="00E24344" w:rsidRDefault="00E24344">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidR="00466B60">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>chvaluje</w:t>
+            </w:r>
+            <w:r w:rsidR="00B24D75" w:rsidRPr="00B24D75">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="711F9EDE" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
+          <w:p w14:paraId="573CE2EF" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651EA53B" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
+          <w:p w14:paraId="55DAC6D6" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24344" w14:paraId="579362A6" w14:textId="77777777" w:rsidTr="0079312A">
+      <w:tr w:rsidR="00E24344" w14:paraId="5CDAF8CD" w14:textId="77777777" w:rsidTr="008B7075">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="5617" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B109E3D" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344" w:rsidP="0079312A">
+          <w:p w14:paraId="4C9A772E" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344" w:rsidP="008B7075">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24344" w14:paraId="446E9ED8" w14:textId="77777777" w:rsidTr="0079312A">
+      <w:tr w:rsidR="00E24344" w14:paraId="0A7272AE" w14:textId="77777777" w:rsidTr="008B7075">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="5617" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3C6800" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344" w:rsidP="0079312A">
+          <w:p w14:paraId="5787A930" w14:textId="77777777" w:rsidR="00E24344" w:rsidRDefault="00E24344" w:rsidP="008B7075">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466B60" w14:paraId="3DC938CA" w14:textId="77777777" w:rsidTr="0079312A">
+      <w:tr w:rsidR="00466B60" w14:paraId="77CC67BD" w14:textId="77777777" w:rsidTr="00555E10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D08BF3" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="00466B60">
+          <w:p w14:paraId="63A62153" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="00466B60">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Zaúčtoval</w:t>
             </w:r>
             <w:r w:rsidR="00631D65">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7595CE0E" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="00466B60">
+          <w:p w14:paraId="77595C1E" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="00466B60">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0ED4B1" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="0079312A">
+          <w:p w14:paraId="3A2FEB7A" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="00555E10">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47024977" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="0079312A">
+          <w:p w14:paraId="5B697578" w14:textId="77777777" w:rsidR="00466B60" w:rsidRDefault="00466B60" w:rsidP="00555E10">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B948010" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="77B4B41E" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B01C81E" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+    <w:p w14:paraId="6A6EE9D8" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:line="80" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E670CBA" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00860F75">
+    <w:p w14:paraId="3C0DE28E" w14:textId="4FA7CA35" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7BB92851" w14:textId="7D6ACCAE" w:rsidR="000315D0" w:rsidRDefault="000315D0">
+      <w:pPr>
+        <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>*)</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="62600FA3" w14:textId="77777777" w:rsidR="000315D0" w:rsidRDefault="00860F75">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094C9740" w14:textId="0B96E0A7" w:rsidR="000315D0" w:rsidRDefault="000315D0">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
-        <w:rPr>
-[...80 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000315D0">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1021" w:left="1418" w:header="0" w:footer="641" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="434CCC03" w14:textId="77777777" w:rsidR="002F1CE4" w:rsidRDefault="002F1CE4">
+    <w:p w14:paraId="1242606B" w14:textId="77777777" w:rsidR="003D5B27" w:rsidRDefault="003D5B27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C7DD8A" w14:textId="77777777" w:rsidR="002F1CE4" w:rsidRDefault="002F1CE4">
+    <w:p w14:paraId="3163FD81" w14:textId="77777777" w:rsidR="003D5B27" w:rsidRDefault="003D5B27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="012F7F5A" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="644282D5" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="16FB2E34" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRPr="0043199E" w:rsidRDefault="009F6C72" w:rsidP="0043199E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74D65ED1" w14:textId="77777777" w:rsidR="009F6C72" w:rsidRPr="0043199E" w:rsidRDefault="009F6C72" w:rsidP="0043199E">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6390C305" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ADA61A3" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F9DD3BD" w14:textId="77777777" w:rsidR="002F1CE4" w:rsidRDefault="002F1CE4">
+    <w:p w14:paraId="36871E75" w14:textId="77777777" w:rsidR="003D5B27" w:rsidRDefault="003D5B27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56B3F0AF" w14:textId="77777777" w:rsidR="002F1CE4" w:rsidRDefault="002F1CE4">
+    <w:p w14:paraId="68E1012D" w14:textId="77777777" w:rsidR="003D5B27" w:rsidRDefault="003D5B27">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="476F5BEB" w14:textId="77777777" w:rsidR="00CF60BC" w:rsidRDefault="00CF60BC" w:rsidP="00CF60BC">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nutno označit jeden z bodů odůvodnění vyplacení odměny a vybraný bod blíže specifikovat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="0CAFD587" w14:textId="16FA74A0" w:rsidR="00CB5E40" w:rsidRPr="00CC25FC" w:rsidRDefault="00CB5E40">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC25FC" w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC25FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vede se způsob úhrady (NS a zdroj nebo SPP a zdroj)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="6EA05387" w14:textId="55D3084C" w:rsidR="00CB5E40" w:rsidRPr="00CC25FC" w:rsidRDefault="00CB5E40">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC" w:rsidRPr="00CF60BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Podepisuje se</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC">
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7468E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ouze v případě odměny </w:t>
+      </w:r>
+      <w:r w:rsidR="00051F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dle </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">čl. 3 odst. 1 písm. c) účinného </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC" w:rsidRPr="00893F2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pokynu kvestora „Předkládání a schvalování návrhu na odměnu“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7468E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2D95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7468E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>v ostatních případech pole zůstává prázdné</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, stejně tak je-li navrhovatel současně i příkazcem operace.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="4E31597F" w14:textId="6A189CD4" w:rsidR="00893F2D" w:rsidRPr="00893F2D" w:rsidRDefault="00893F2D">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893F2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dle </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF60BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>účinného</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893F2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pokynu kvestora „Předkládání a schvalování návrhu na odměnu“</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6F883730" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F773EC8" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="18784D8F" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41DE6D3A" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4BD96B76" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E07F304" w14:textId="77777777" w:rsidR="0043199E" w:rsidRDefault="0043199E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F366118"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24BED352"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686119BA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8BEA3508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1513639390">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1834904685">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F24A66"/>
+    <w:rsidRoot w:val="003253EC"/>
     <w:rsid w:val="000122E6"/>
     <w:rsid w:val="000315D0"/>
-    <w:rsid w:val="00091967"/>
-    <w:rsid w:val="000A7280"/>
+    <w:rsid w:val="00051F4F"/>
+    <w:rsid w:val="000867A2"/>
+    <w:rsid w:val="0011108E"/>
+    <w:rsid w:val="00176EE3"/>
+    <w:rsid w:val="00184090"/>
+    <w:rsid w:val="001D4954"/>
+    <w:rsid w:val="00214952"/>
     <w:rsid w:val="00226CF6"/>
     <w:rsid w:val="0024672A"/>
     <w:rsid w:val="00252DDB"/>
-    <w:rsid w:val="0027452E"/>
     <w:rsid w:val="00275E14"/>
     <w:rsid w:val="002B6000"/>
+    <w:rsid w:val="002D1F5C"/>
     <w:rsid w:val="002E7680"/>
-    <w:rsid w:val="002F1CE4"/>
     <w:rsid w:val="00304E2B"/>
-    <w:rsid w:val="003148D8"/>
     <w:rsid w:val="003253EC"/>
-    <w:rsid w:val="00344FB5"/>
-    <w:rsid w:val="00396B46"/>
+    <w:rsid w:val="003A534F"/>
     <w:rsid w:val="003B2E6F"/>
     <w:rsid w:val="003D4BC1"/>
+    <w:rsid w:val="003D5B27"/>
     <w:rsid w:val="003D6114"/>
+    <w:rsid w:val="003E0F48"/>
     <w:rsid w:val="003E70EA"/>
+    <w:rsid w:val="00402368"/>
+    <w:rsid w:val="00403792"/>
+    <w:rsid w:val="0040411B"/>
     <w:rsid w:val="0043199E"/>
-    <w:rsid w:val="00444C88"/>
-    <w:rsid w:val="00461DF4"/>
     <w:rsid w:val="00466B60"/>
     <w:rsid w:val="00473916"/>
     <w:rsid w:val="004B1E82"/>
-    <w:rsid w:val="004B7070"/>
     <w:rsid w:val="00506C09"/>
+    <w:rsid w:val="00585C91"/>
     <w:rsid w:val="005B0749"/>
+    <w:rsid w:val="00603EE1"/>
     <w:rsid w:val="006133B5"/>
     <w:rsid w:val="00631D65"/>
-    <w:rsid w:val="006A6B1F"/>
-    <w:rsid w:val="00714D1E"/>
+    <w:rsid w:val="006500C1"/>
+    <w:rsid w:val="00680CFC"/>
+    <w:rsid w:val="007106F3"/>
     <w:rsid w:val="00715341"/>
     <w:rsid w:val="00721A39"/>
-    <w:rsid w:val="0079312A"/>
     <w:rsid w:val="007C3E6F"/>
-    <w:rsid w:val="008375A9"/>
-    <w:rsid w:val="008507EA"/>
     <w:rsid w:val="00860F75"/>
-    <w:rsid w:val="008D649A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00945DB5"/>
+    <w:rsid w:val="00881A1A"/>
+    <w:rsid w:val="00887D31"/>
+    <w:rsid w:val="00893F2D"/>
+    <w:rsid w:val="00894FDE"/>
+    <w:rsid w:val="008C40AA"/>
+    <w:rsid w:val="00956E8C"/>
+    <w:rsid w:val="009912E5"/>
     <w:rsid w:val="009F2CF9"/>
     <w:rsid w:val="009F6C72"/>
-    <w:rsid w:val="00B973A9"/>
+    <w:rsid w:val="00A46CC1"/>
+    <w:rsid w:val="00AD2D95"/>
+    <w:rsid w:val="00AD3625"/>
+    <w:rsid w:val="00B239B1"/>
+    <w:rsid w:val="00B24D75"/>
+    <w:rsid w:val="00B401A0"/>
+    <w:rsid w:val="00B74E1A"/>
     <w:rsid w:val="00BA024D"/>
     <w:rsid w:val="00BE3173"/>
     <w:rsid w:val="00BE6849"/>
     <w:rsid w:val="00C51AFF"/>
     <w:rsid w:val="00C631D6"/>
-    <w:rsid w:val="00CF1F02"/>
+    <w:rsid w:val="00C7468E"/>
+    <w:rsid w:val="00CB5E40"/>
+    <w:rsid w:val="00CC25FC"/>
+    <w:rsid w:val="00CF60BC"/>
     <w:rsid w:val="00D15765"/>
+    <w:rsid w:val="00D3794F"/>
+    <w:rsid w:val="00D65F03"/>
+    <w:rsid w:val="00D73086"/>
     <w:rsid w:val="00D80E6D"/>
+    <w:rsid w:val="00D860F0"/>
     <w:rsid w:val="00D87F6E"/>
     <w:rsid w:val="00DB1A90"/>
+    <w:rsid w:val="00DF7BE9"/>
     <w:rsid w:val="00E24344"/>
+    <w:rsid w:val="00E25FD8"/>
     <w:rsid w:val="00E527B6"/>
-    <w:rsid w:val="00EB5484"/>
+    <w:rsid w:val="00EA5E9B"/>
+    <w:rsid w:val="00EF2DB3"/>
     <w:rsid w:val="00F2352F"/>
-    <w:rsid w:val="00F24A66"/>
     <w:rsid w:val="00F330AE"/>
     <w:rsid w:val="00F63C2C"/>
-    <w:rsid w:val="00F944E9"/>
+    <w:rsid w:val="00F859AB"/>
     <w:rsid w:val="00FA7D1A"/>
+    <w:rsid w:val="00FB1BB7"/>
     <w:rsid w:val="00FB26E5"/>
     <w:rsid w:val="00FC79AE"/>
     <w:rsid w:val="00FF23EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0223DF8D"/>
-  <w15:docId w15:val="{587270DB-5053-443E-980D-2A484B626B56}"/>
+  <w14:docId w14:val="488AFB4B"/>
+  <w15:docId w15:val="{915D78E0-63B6-405F-B388-AD831BE1CEED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2220,50 +2664,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2285,408 +2730,446 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:rsid w:val="00466B60"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:rsid w:val="00466B60"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odkaznakoment">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Revize">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF2DB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB5E40"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB5E40"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F944E9"/>
+    <w:rsid w:val="00CB5E40"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkomente">
-[...36 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Mkatabulky">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:rsid w:val="00894FDE"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\kasparikova\Desktop\formul&#225;&#345;e\odmena_2.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JOSEFI~1\AppData\Local\Temp\frm-mzdove-odmena_2.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kancelář">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kancelář">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9201A707-3930-4D06-87F0-58DA9D2E412D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>odmena_2.dot</Template>
+  <Template>frm-mzdove-odmena_2</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1818</Characters>
+  <Pages>2</Pages>
+  <Words>299</Words>
+  <Characters>2373</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Návrh odměny</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UTB Zlín</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2122</CharactersWithSpaces>
+  <CharactersWithSpaces>2628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Návrh odměny</dc:title>
-  <dc:creator>Kašpaříková Ilona</dc:creator>
+  <dc:creator>josefikova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>