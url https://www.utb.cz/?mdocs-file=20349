--- v1 (2026-07-06)
+++ v2 (2026-10-18)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -462,63 +462,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="12637" autoAdjust="0"/>
     <p:restoredTop sz="94718" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="104" d="100"/>
-          <a:sy n="104" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="1914" y="102"/>
+        <p:origin x="2004" y="108"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="2622"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -5046,51 +5046,63 @@
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1000" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="19050">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Smlouva se </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>osobně</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
-              <a:t> sepisuje na Rektorátu - Mezinárodním oddělení </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>(pokud víte, že budete mimo ČR je nutné to oznámit do 31. 5./30. 11.) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>sepisuje na Rektorátu - Mezinárodním oddělení </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF6600"/>
                 </a:solidFill>
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>4 týdny před plánovaným odjezdem</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>, poté co: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
@@ -5202,63 +5214,51 @@
               </a:rPr>
               <a:t>Cestovní pojištění </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>– musí pokrývat celou dobu studia (pro pracovní stáž musí poj. obsahovat: úrazové, odpovědnost za škodu, léčebné výlohy)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="900" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-514350"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Potvrzení o studiu na UTB </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
-              <a:t>na akademický rok, ve kterém se uskutečňuje výjezd, tzn. 2026/2027 (v případě výjezdu </a:t>
-[...11 lines deleted...]
-              <a:t>zařiďte individuální </a:t>
+              <a:t>na akademický rok, ve kterém se uskutečňuje výjezd, tzn. 2026/2027 (v případě výjezdu v srpnu/začátkem září si zařiďte individuální </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0" err="1">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>předzápis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t> na studijním oddělení)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF6600"/>
                 </a:solidFill>
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
@@ -6847,116 +6847,162 @@
               <a:t>V případě potřeby mě můžete kontaktovat a můžeme se domluvit individuálně.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="300" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>!Toto navýšení je nutné řešit dříve než 4 týdny před odjezdem!</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
-              <a:t>, nejlépe dle daných termínů nebo alespoň </a:t>
-            </a:r>
+              <a:t>, nejlépe dle daných termínů nebo alespoň  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>6 týdnů před odjezdem</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>, protože pro podložení těchto skutečností </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>je nutné dokládat různé typy dokumentů.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextovéPole 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D5C0900-99CB-4677-84A0-D9FBF5FFA4D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="1040666">
-            <a:off x="6588226" y="1268760"/>
+            <a:off x="6594711" y="3895627"/>
             <a:ext cx="1728192" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF8001"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>250 EUR/měsíčně</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextovéPole 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1EE5C63-E107-5FB3-98E6-8CF8FAA2CBA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6156175" y="978616"/>
+            <a:ext cx="2173313" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0"/>
+              <a:t>Nutné poslat registraci do 30. 11./31. 5.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="397924496"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7249,94 +7295,50 @@
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>!Toto navýšení je nutné řešit dříve než 4 týdny před odjezdem!</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>, nejlépe dle daných termínů nebo alespoň </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>6 týdnů před odjezdem</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>, protože pro podložení těchto skutečností je nutné dokládat různé typy dokumentů.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
-          </a:p>
-[...42 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="6" name="Přímá spojnice 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE6B603-3743-46DB-8EE9-1B6918D73234}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251520" y="2276872"/>
             <a:ext cx="8280920" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -7380,50 +7382,91 @@
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextovéPole 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83147DA7-FDAC-C110-27E4-686AE3C5409B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6791299" y="1340768"/>
+            <a:ext cx="2173313" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0"/>
+              <a:t>Nutné poslat registraci do 30. 11./ 31. 5. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1478442762"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -10928,50 +10971,57 @@
             <a:off x="3200202" y="4743119"/>
             <a:ext cx="718413" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="57240">
             <a:solidFill>
               <a:srgbClr val="EA7500"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor"/>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="176" name="CustomShape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3200202" y="4904762"/>
             <a:ext cx="4309822" cy="837537"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -13697,93 +13747,88 @@
       <a:srgbClr val="FFFFFF"/>
     </a:accent3>
     <a:accent4>
       <a:srgbClr val="000000"/>
     </a:accent4>
     <a:accent5>
       <a:srgbClr val="DAEDEF"/>
     </a:accent5>
     <a:accent6>
       <a:srgbClr val="2D2D8A"/>
     </a:accent6>
     <a:hlink>
       <a:srgbClr val="009999"/>
     </a:hlink>
     <a:folHlink>
       <a:srgbClr val="99CC00"/>
     </a:folHlink>
   </a:clrScheme>
 </a:themeOverride>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>2782</Words>
+  <Words>3028</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Předvádění na obrazovce (4:3)</PresentationFormat>
-  <Paragraphs>251</Paragraphs>
+  <Paragraphs>253</Paragraphs>
   <Slides>31</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="43" baseType="lpstr">
+    <vt:vector size="38" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Narrow</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>DejaVu Sans</vt:lpstr>
       <vt:lpstr>Libre Baskerville</vt:lpstr>
-      <vt:lpstr>LibreBaskerville-Regular</vt:lpstr>
       <vt:lpstr>S</vt:lpstr>
       <vt:lpstr>Source Sans Pro</vt:lpstr>
-      <vt:lpstr>SourceSansPro-Light</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>UTB Text</vt:lpstr>
       <vt:lpstr>Sablona-prezentace</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Kde začít?</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Acceptance Letter ze zahraničí</vt:lpstr>
       <vt:lpstr>Learning Agreement (LA)</vt:lpstr>
       <vt:lpstr>Postup při vyhotovení LA</vt:lpstr>
       <vt:lpstr>Postup při vyhotovení LA</vt:lpstr>
       <vt:lpstr>Pojištění </vt:lpstr>
       <vt:lpstr>Bankovní účet </vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Testy jazykových znalostí (ERASMUS+)</vt:lpstr>
       <vt:lpstr>      Účastnická smlouva</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Výpočet stipendia </vt:lpstr>
       <vt:lpstr>Vyplácení grantu</vt:lpstr>
       <vt:lpstr>Cestovní náklady </vt:lpstr>
       <vt:lpstr>Účastníci s omezenými příležitostmi</vt:lpstr>
       <vt:lpstr>Účastníci s omezenými příležitostmi</vt:lpstr>
       <vt:lpstr>Priority programu</vt:lpstr>
       <vt:lpstr>Off we go...</vt:lpstr>
       <vt:lpstr>Po příjezdu na zahraniční instituci</vt:lpstr>
       <vt:lpstr>Po příjezdu na zahraniční instituci </vt:lpstr>