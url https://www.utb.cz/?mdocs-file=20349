--- v0 (2025-11-01)
+++ v1 (2026-07-06)
@@ -17,123 +17,125 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId32"/>
+    <p:notesMasterId r:id="rId33"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId33"/>
+    <p:handoutMasterId r:id="rId34"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="361" r:id="rId2"/>
     <p:sldId id="358" r:id="rId3"/>
     <p:sldId id="349" r:id="rId4"/>
     <p:sldId id="377" r:id="rId5"/>
     <p:sldId id="298" r:id="rId6"/>
     <p:sldId id="303" r:id="rId7"/>
     <p:sldId id="344" r:id="rId8"/>
     <p:sldId id="379" r:id="rId9"/>
     <p:sldId id="359" r:id="rId10"/>
     <p:sldId id="382" r:id="rId11"/>
     <p:sldId id="354" r:id="rId12"/>
     <p:sldId id="300" r:id="rId13"/>
     <p:sldId id="307" r:id="rId14"/>
     <p:sldId id="378" r:id="rId15"/>
     <p:sldId id="311" r:id="rId16"/>
     <p:sldId id="367" r:id="rId17"/>
     <p:sldId id="368" r:id="rId18"/>
     <p:sldId id="369" r:id="rId19"/>
-    <p:sldId id="381" r:id="rId20"/>
-[...10 lines deleted...]
-    <p:sldId id="320" r:id="rId31"/>
+    <p:sldId id="383" r:id="rId20"/>
+    <p:sldId id="381" r:id="rId21"/>
+    <p:sldId id="340" r:id="rId22"/>
+    <p:sldId id="337" r:id="rId23"/>
+    <p:sldId id="313" r:id="rId24"/>
+    <p:sldId id="315" r:id="rId25"/>
+    <p:sldId id="316" r:id="rId26"/>
+    <p:sldId id="317" r:id="rId27"/>
+    <p:sldId id="374" r:id="rId28"/>
+    <p:sldId id="380" r:id="rId29"/>
+    <p:sldId id="348" r:id="rId30"/>
+    <p:sldId id="376" r:id="rId31"/>
+    <p:sldId id="320" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6662738" cy="9926638"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
@@ -257,54 +259,54 @@
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="FF6600"/>
+    <a:srgbClr val="FF8001"/>
     <a:srgbClr val="EE8E4C"/>
     <a:srgbClr val="FF1A0A"/>
-    <a:srgbClr val="FF8001"/>
-    <a:srgbClr val="FF6600"/>
     <a:srgbClr val="D0D0CE"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Střední styl 2 – zvýraznění 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
@@ -460,94 +462,94 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="12637" autoAdjust="0"/>
     <p:restoredTop sz="94718" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="104" d="100"/>
           <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="1914" y="96"/>
+        <p:origin x="1914" y="102"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="2622"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -4127,102 +4129,106 @@
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utb.cz/file/46843/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erasmus-plus.ec.europa.eu/resources-and-tools/distance-calculator" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outgoing@utb.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utb.cz/mezinarodni-spoluprace/erasmus-4" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outgoing@utb.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utb.cz/mezinarodni-spoluprace/erasmus-4" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utb.cz/file/44569/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outgoing@utb.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utb.cz/file/44569/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toncrova@utb.cz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drozd.mzv.cz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mzv.cz/jnp/cz/cestujeme/aktualni_doporuceni_a_varovani/x2020_04_25_rozcestnik_informaci_k_cestovani.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erapo.cz/novinky/jak-uzavrit-erapo-pojisteni-jednoduse-online" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -4323,51 +4329,51 @@
           <p:cNvPr id="2" name="TextovéPole 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4000096" y="5544607"/>
             <a:ext cx="5096597" cy="762132"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ" sz="1451" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1451" dirty="0"/>
-              <a:t>Informace pro studenty vyjíždějící v akademickém roce 2025/2026</a:t>
+              <a:t>Informace pro studenty vyjíždějící v akademickém roce 2026/2027</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Obrázek 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A36AC00-422B-469C-97D7-ADFDB5B9CC64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -5196,51 +5202,63 @@
               </a:rPr>
               <a:t>Cestovní pojištění </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>– musí pokrývat celou dobu studia (pro pracovní stáž musí poj. obsahovat: úrazové, odpovědnost za škodu, léčebné výlohy)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="900" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-514350"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Potvrzení o studiu na UTB </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
-              <a:t>na akademický rok, ve kterém se uskutečňuje výjezd, tzn. 2025/2026 (v případě výjezdu v srpnu si zařiďte individuální </a:t>
+              <a:t>na akademický rok, ve kterém se uskutečňuje výjezd, tzn. 2026/2027 (v případě výjezdu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>v srpnu/začátkem září si </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>zařiďte individuální </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0" err="1">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>předzápis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t> na studijním oddělení)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF6600"/>
                 </a:solidFill>
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
@@ -6354,435 +6372,1062 @@
               <a:t>Účastníci s omezenými příležitostmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="179388" y="764705"/>
             <a:ext cx="8713787" cy="5617046"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="400050">
-[...4 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+            <a:pPr marL="57150" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Účastníci s ekonomickou překážkou</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...96 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="100" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               <a:hlinkClick r:id="rId2"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="100" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="100" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) studující si může žádat </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>do 26 let </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(včetně 26 let; rozhodný věk je posuzován před začátkem</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mobility)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- veškerá dokumentace prokazující nárok musí být platná ke dni zahájení mobility</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- potvrzení, která dokládají nárok na finanční navýšení:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>domácnost studujícího </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pobírá alespoň některou ze složek Dávky státní sociální pomoci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• potvrzení o pobírání Dávky státní sociální podpory v souladu se zákonem č. 151/2025 Sb. o Dávce státní sociální pomoci se dokládá za poslední ukončené čtvrtletí, takové potvrzení je pro účely Erasmus+ mobility platné po celé období mobility</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>b)   studující již </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pobírá sociální stipendium </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>na své domácí vysoké škole:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• rozhodnutí o přiznání sociálního stipendia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>c)   studující již pobírá </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>jiné speciální stipendium </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>udělované vysokou školou z důvodu ekonomického znevýhodnění:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• potvrzení o udělení speciálního stipendia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• např. student z důvodu své situace již získává mimořádné stipendium přidělené děkanem či jinou osobou oprávněnou k přiznání mimořádného stipendia z důvodu špatné finanční situace</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>d)  studující </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>je veden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>v zahraničním systému, který dokládá </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nízké </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0" err="1">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>socio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-ekonomické </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prostředí</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>e)   studující </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pobírá sociální dávky </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>v zemi svého původu:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• potvrzení o pobírání dávek v zemi původu s překladem do anglického nebo českého jazyka</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>f) studující, který má oba rodiče v cizí zemi (zemi svého původu) a zároveň </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>doloží nízké příjmy domácnosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• potvrzení o příjmech domácnosti, které nejsou vyšší než </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" u="sng" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>čtyřnásobek životního minima </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>domácnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• výše životního minima je počítána z domácnosti, kde má student vedené trvalé bydliště</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1100" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="100" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="100" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="100" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Postup žádosti </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>je uveden na webu UTB – mezinárodní vztahy  – studijní pobyt/praktická stáž – Erasmus+ nebo můžete kontaktovat mně – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>outgoing@utb.cz</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>V případě potřeby mě můžete kontaktovat a můžeme se domluvit individuálně.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="500" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="300" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>!Toto navýšení je nutné řešit dříve než 4 týdny před odjezdem!</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>, nejlépe dle daných termínů nebo alespoň </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>6 týdnů před odjezdem</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
-[...2 lines deleted...]
-              <a:t>, protože pro podložení těchto skutečností je nutné dokládat různé typy dokumentů.</a:t>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>, protože pro podložení těchto skutečností </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>je nutné dokládat různé typy dokumentů.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextovéPole 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D5C0900-99CB-4677-84A0-D9FBF5FFA4D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="1040666">
+            <a:off x="6588226" y="1268760"/>
+            <a:ext cx="1728192" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF8001"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>250 EUR/měsíčně</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="397924496"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="3200" dirty="0">
-[...4 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:latin typeface="Source Sans Pro"/>
+              </a:rPr>
+              <a:t>Účastníci s omezenými příležitostmi</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="107504" y="908721"/>
-            <a:ext cx="8928992" cy="5616623"/>
+            <a:off x="179388" y="764705"/>
+            <a:ext cx="8713787" cy="5617046"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...21 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Účastníci se specifickými potřebami na stravování</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>- aktuální lékařskou zprávu, ze které vyplývá nárok na požadované náklady spojené se specifickými potřebami na stravování</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>- v případě kombinace s podporou inkluze není možné, aby se náklady svým účelem dublovaly</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Účastníci s fyzickým, duševním, zdravotním znevýhodněním</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>- aktuální lékařskou zprávu, ze které vyplývá nárok na požadované náklady spojené se specifickými potřebami a vyplněnou žádost o podporu inkluze dostupnou na webu DZS/své domácí univerzity. Účastník vyplní část E – F.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Účastníci s fyzickým, duševním, zdravotním znevýhodněním na základě </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>uznatelných zvýšených nákladů</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>, které mohou pokrývat až 100% těchto nákladů. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>- Účastník vyplní žádost o podporu inkluze dostupnou na webu DZS/své domácí univerzity. Účastník vyplní část E - F.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>- Doloží relevantní potvrzení k žádosti:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>	- aktuální lékařskou zprávu, ze které vyplývá nárok na požadované náklady</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>	- kopii ZTP (pokud ho účastník vlastní)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>	- podepsanou studijní smlouvu pro studijní pobyt/praktickou stáž (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Agreement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>	- akceptační dopis od přijímající instituce, kde je potvrzeno přijetí studenta a srozumění s jeho zdravotním stavem.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Postup žádosti </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>je uveden na webu UTB – mezinárodní vztahy  – studijní pobyt/praktická stáž – Erasmus+ nebo můžete kontaktovat mně – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>outgoing@utb.cz</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...21 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>V případě potřeby mě můžete kontaktovat a můžeme se domluvit individuálně.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="400" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...48 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>!Toto navýšení je nutné řešit dříve než 4 týdny před odjezdem!</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>, nejlépe dle daných termínů nebo alespoň </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>6 týdnů před odjezdem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>, protože pro podložení těchto skutečností je nutné dokládat různé typy dokumentů.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextovéPole 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6599B26-B1A7-4C06-A962-91121049054E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="21331811">
+            <a:off x="6882842" y="1447355"/>
+            <a:ext cx="1728192" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF8001"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>250 EUR/měsíčně</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Přímá spojnice 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE6B603-3743-46DB-8EE9-1B6918D73234}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="251520" y="2276872"/>
+            <a:ext cx="8280920" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Přímá spojnice 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12D1178F-FA1C-42BC-87F1-ACBE8DE76FA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="251520" y="4365104"/>
+            <a:ext cx="8280920" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2583135543"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1478442762"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7165,50 +7810,232 @@
               </a:solidFill>
               <a:latin typeface="Source Sans Pro"/>
               <a:ea typeface="LibreBaskerville-Regular"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-514350"/>
             <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3532176080"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" dirty="0">
+                <a:latin typeface="S"/>
+              </a:rPr>
+              <a:t>Priority programu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="107504" y="908721"/>
+            <a:ext cx="8928992" cy="5616623"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EE8E4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Inkluze a rozmanitost </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>program je otevřen pro všechny a snaží se podpořit studenty, kteří mají překážky k realizaci svého výjezdu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EE8E4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Environmentální udržitelnost a ekologické postupy </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>snaha o podporu ekologických a udržitelných postupů. Především v aplikaci Green Erasmu a podpoře EWP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EE8E4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Digitalizace a digitální vzdělávání a dovednosti </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>snaha o rozvoj digitálních dovedností, zavedení nových typů mobilit v nichž jsou virtuální složky. I zde patří iniciativa EWP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EE8E4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Účast a občanská angažovanost </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>není vnímána jen na té politické úrovni, ale také na té občanské a tou se myslí inciativa zakládat skupiny lidí se stejným záměrem, projekty, být součástí různých spolků (např. ESN) atd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2583135543"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -7246,51 +8073,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1547664" y="1484784"/>
             <a:ext cx="5792068" cy="3832733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1883553426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Ovál 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4383477" y="3429000"/>
@@ -7492,447 +8319,447 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
               <a:t>Pozn. Časem bude i potvrzení příjezdu/odjezdu přes EWP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-[...362 lines deleted...]
-
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="2800" dirty="0">
+                <a:latin typeface="Source Sans Pro"/>
+              </a:rPr>
+              <a:t>Po příjezdu na zahraniční instituci </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179512" y="764704"/>
+            <a:ext cx="8713787" cy="5545137"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>Může dojít ke změnám v </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>Agrementu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> (studijním plánu):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>Student si </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>do 1 měsíce od začátku studijního pobytu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> v Portále vyřizuje </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Learning Agreement Changes (CH-LA):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>Ve stavu mobility </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>310 (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>s nutností podepsaného LA přes EWP)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>– můžete přidat nové předměty a budou mít poté status „přidaný“. V případě mazání předmětů např. že nebyly otevřeny, nebude je studovat. Je nutné kontaktovat fakultního koordinátora </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>administrujícího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>, který tuto změnu do LA zapracuje.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Student </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t>podepíše přes EWP. Následně fakultní koordinátora </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0" err="1"/>
+              <a:t>administrující</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" dirty="0"/>
+              <a:t> provede kontrolu a podepíše. V případě, že toto trvá dlouho, tak ho prosím kontaktujte. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1800" u="sng" dirty="0"/>
+              <a:t>Pro výjezdy mimo EWP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>Fakultní koordinátor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>administrující</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> zkontroluje nové předměty, odsouhlasí je a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>přepne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> studenta do stavu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>320</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Student </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>zkontaktuje </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>fakultního koordinátora podepisujícího</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>, požádá ho o kontrolu CHLA a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>přepnutí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> do stavu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>324. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>Ve stavu 324 se do CHLA propíší podpisy za UTB</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>Student si vytiskne </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>Agreement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0" err="1"/>
+              <a:t>Changes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>, podepíše za sebe, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nechá potvrdit na zahraniční instituci </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>a naskenuje a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>zašle emailem institucionálnímu koordinátoru </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>administrujícímu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0"/>
+              <a:t>(pracovník Rektorátu - Mezinárodního oddělení) a fakultnímu koordinátoru podepisujícímu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="2400" dirty="0">
                 <a:latin typeface="Source Sans Pro"/>
               </a:rPr>
               <a:t>Změna délky pobytu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="Source Sans Pro"/>
               </a:rPr>
               <a:t>- Dodatek k Účastnické smlouvě</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -8091,51 +8918,51 @@
               <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF6600"/>
                 </a:solidFill>
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>vyzván k vrácení adekvátní části grantu. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1800" u="sng" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Pozor na minimální délku pobytu tj. 60 dnů!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obsah 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -8704,331 +9531,331 @@
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" dirty="0">
                 <a:latin typeface="Source Sans Pro"/>
               </a:rPr>
               <a:t>Po návratu ze zahraničí</a:t>
-            </a:r>
-[...234 lines deleted...]
-              <a:t> nebo předměty v LA Changes se musí rovnat výslednému seznamu předmětů v Transcript of Records (ToR)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="3200" dirty="0"/>
+              <a:t>Na co si dát pozor!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Ne všechny univerzity vystaví </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>ToR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Confirmation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Departure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>bez problémů a včas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ" sz="600" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Je možné, že budete nuceni </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>opakovaně žádat o jejich vystavení </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t> doporučujeme studentům, aby se na proces a dobu jejich vystavení informovali v předstihu; snažili se oba dokumenty získat ještě před odjezdem!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="600" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Zkontrolovat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>, zda jsou dokumenty kompletní (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>razítka a podpisy v případě výjezdu mimo EWP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="600" dirty="0">
+              <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Předměty v Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0" err="1">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Agreement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t> nebo předměty v LA Changes se musí rovnat výslednému seznamu předmětů v Transcript of Records (ToR)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Nadpis 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="3200" dirty="0">
                 <a:latin typeface="S"/>
               </a:rPr>
               <a:t>Doporučení proti rizikovým situacím</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="107504" y="908720"/>
             <a:ext cx="8928992" cy="5545137"/>
           </a:xfrm>
         </p:spPr>
@@ -9170,51 +9997,51 @@
               <a:rPr lang="cs-CZ" sz="2000" b="1" u="sng" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Libre Baskerville"/>
                 <a:ea typeface="LibreBaskerville-Regular"/>
               </a:rPr>
               <a:t>V případě jakýchkoliv nenadálých situací mě ihned informujte (např. rodinné záležitosti, zdravotní stav, …) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1815247812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -9297,51 +10124,51 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4572000" y="692695"/>
             <a:ext cx="4507265" cy="5683073"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1564862199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -9473,51 +10300,63 @@
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>@utb.cz</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Fakulta technologická</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
-              <a:t>Mgr. Miroslava Miličková, milickova@utb.cz</a:t>
+              <a:t>Mgr. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>Miroslava Šimoníková, simonikova@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" dirty="0">
+                <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
+              </a:rPr>
+              <a:t>utb.cz</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Fakulta multimediálních komunikací</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Eva Prokopová, eprokopova@utb.cz</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>Fakulta aplikované informatiky</a:t>
@@ -9551,333 +10390,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
               </a:rPr>
               <a:t>@utb.cz</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0">
               <a:latin typeface="UTB Text" panose="00000500000000000000" pitchFamily="50" charset="-18"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1535892144"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  </p:clrMapOvr>
-[...281 lines deleted...]
-    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
@@ -10191,50 +10747,333 @@
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="773766499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="173" name="CustomShape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3200202" y="2682255"/>
+            <a:ext cx="3852651" cy="446725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2903" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EA7500"/>
+                </a:solidFill>
+                <a:latin typeface="Source Sans Pro"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Děkuji za pozornost</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="2903" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="174" name="CustomShape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3200202" y="3992052"/>
+            <a:ext cx="4309822" cy="502445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1814" b="1" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Source Sans Pro"/>
+              </a:rPr>
+              <a:t>Mgr. Hana Toncrová</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1814" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1451" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666666"/>
+                </a:solidFill>
+                <a:latin typeface="Source Sans Pro"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Mezinárodní oddělení</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="175" name="Line 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3200202" y="4743119"/>
+            <a:ext cx="718413" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="57240">
+            <a:solidFill>
+              <a:srgbClr val="EA7500"/>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="176" name="CustomShape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3200202" y="4904762"/>
+            <a:ext cx="4309822" cy="837537"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1814" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Source Sans Pro"/>
+                <a:ea typeface="SourceSansPro-Light"/>
+              </a:rPr>
+              <a:t>toncrova@utb.cz</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1814" spc="-1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Source Sans Pro"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1814" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Source Sans Pro"/>
+              </a:rPr>
+              <a:t>U13/161</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1814" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2065315037"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12858,112 +13697,113 @@
       <a:srgbClr val="FFFFFF"/>
     </a:accent3>
     <a:accent4>
       <a:srgbClr val="000000"/>
     </a:accent4>
     <a:accent5>
       <a:srgbClr val="DAEDEF"/>
     </a:accent5>
     <a:accent6>
       <a:srgbClr val="2D2D8A"/>
     </a:accent6>
     <a:hlink>
       <a:srgbClr val="009999"/>
     </a:hlink>
     <a:folHlink>
       <a:srgbClr val="99CC00"/>
     </a:folHlink>
   </a:clrScheme>
 </a:themeOverride>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>2429</Words>
+  <Words>2782</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Předvádění na obrazovce (4:3)</PresentationFormat>
-  <Paragraphs>219</Paragraphs>
-  <Slides>30</Slides>
+  <Paragraphs>251</Paragraphs>
+  <Slides>31</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="42" baseType="lpstr">
+    <vt:vector size="43" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Narrow</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>DejaVu Sans</vt:lpstr>
       <vt:lpstr>Libre Baskerville</vt:lpstr>
       <vt:lpstr>LibreBaskerville-Regular</vt:lpstr>
       <vt:lpstr>S</vt:lpstr>
       <vt:lpstr>Source Sans Pro</vt:lpstr>
       <vt:lpstr>SourceSansPro-Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>UTB Text</vt:lpstr>
       <vt:lpstr>Sablona-prezentace</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Kde začít?</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Acceptance Letter ze zahraničí</vt:lpstr>
       <vt:lpstr>Learning Agreement (LA)</vt:lpstr>
       <vt:lpstr>Postup při vyhotovení LA</vt:lpstr>
       <vt:lpstr>Postup při vyhotovení LA</vt:lpstr>
       <vt:lpstr>Pojištění </vt:lpstr>
       <vt:lpstr>Bankovní účet </vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Testy jazykových znalostí (ERASMUS+)</vt:lpstr>
       <vt:lpstr>      Účastnická smlouva</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Výpočet stipendia </vt:lpstr>
       <vt:lpstr>Vyplácení grantu</vt:lpstr>
       <vt:lpstr>Cestovní náklady </vt:lpstr>
+      <vt:lpstr>Účastníci s omezenými příležitostmi</vt:lpstr>
       <vt:lpstr>Účastníci s omezenými příležitostmi</vt:lpstr>
       <vt:lpstr>Priority programu</vt:lpstr>
       <vt:lpstr>Off we go...</vt:lpstr>
       <vt:lpstr>Po příjezdu na zahraniční instituci</vt:lpstr>
       <vt:lpstr>Po příjezdu na zahraniční instituci </vt:lpstr>
       <vt:lpstr>Změna délky pobytu - Dodatek k Účastnické smlouvě</vt:lpstr>
       <vt:lpstr>Po návratu ze zahraničí</vt:lpstr>
       <vt:lpstr>Na co si dát pozor!</vt:lpstr>
       <vt:lpstr>Doporučení proti rizikovým situacím</vt:lpstr>
       <vt:lpstr>ECHE</vt:lpstr>
       <vt:lpstr>Kontakty na fakultní koordinátory</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Let's travel the world together!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Univerzita Tomáše Bati ve Zlíně</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">