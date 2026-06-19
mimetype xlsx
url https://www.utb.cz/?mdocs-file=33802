--- v0 (2025-12-17)
+++ v1 (2026-06-19)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dankova\Desktop\2015\formuláře\eo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jungova\Desktop\ekonomika\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB2CD2FD-355E-4BFE-A194-ACF49CDD3F75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9372"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="žádost pracovní cesty (2)" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'žádost pracovní cesty (2)'!$A$1:$J$75</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'žádost pracovní cesty (2)'!$A$1:$J$76</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="76">
   <si>
     <t>Univerzita Tomáše Bati ve Zlíně</t>
   </si>
   <si>
     <t xml:space="preserve">Žádost o povolení pracovní cesty č. : </t>
   </si>
   <si>
     <t xml:space="preserve">Jméno a příjmení zaměstnance, tituly: </t>
   </si>
   <si>
     <t xml:space="preserve">Název nákladového střediska zam.: </t>
   </si>
   <si>
     <t>Číslo nákl.střediska:</t>
   </si>
   <si>
     <t>Bydliště:</t>
   </si>
   <si>
     <t>Cíl cesty - země /u zahr.pracovní cesty/, místo:</t>
   </si>
   <si>
     <t xml:space="preserve">Účel cesty: </t>
   </si>
   <si>
@@ -72,81 +73,69 @@
   <si>
     <t>do:</t>
   </si>
   <si>
     <t>Cesta přerušena v době od:</t>
   </si>
   <si>
     <t>Začátek pracovní cesty /místo, hodina/:</t>
   </si>
   <si>
     <t xml:space="preserve">Konec pracovní cesty /místo, popř. hodina/:    </t>
   </si>
   <si>
     <t xml:space="preserve">Doprava:              </t>
   </si>
   <si>
     <t>Spolucestující:</t>
   </si>
   <si>
     <t xml:space="preserve">Stravné na  </t>
   </si>
   <si>
     <t>………….</t>
   </si>
   <si>
-    <t>dnů  tj.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Předpokládané další výdaje v cizí měně: </t>
   </si>
   <si>
     <t>………………………………………</t>
   </si>
   <si>
     <t>v Kč</t>
   </si>
   <si>
     <t>Dne: …………………………………………..</t>
   </si>
   <si>
-    <t>Prohlašuji, že před započetím zahraniční pracovní cesty uzavřu platné cestovní pojištění.</t>
-[...1 lines deleted...]
-  <si>
     <t>nákl.středisko/SPP:</t>
   </si>
   <si>
     <t>zdroj:</t>
   </si>
   <si>
     <t>ne</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kapesné /max.40 %/:</t>
   </si>
   <si>
     <t xml:space="preserve">snídaně          </t>
   </si>
   <si>
     <t xml:space="preserve">oběd              </t>
   </si>
   <si>
     <t xml:space="preserve">večeře               </t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>AUV</t>
   </si>
   <si>
     <t>AUV za náhradu jízdného autobusem</t>
   </si>
   <si>
     <t xml:space="preserve">AUV za náhradu jízdného vlakem </t>
   </si>
   <si>
     <t>LETADLO</t>
   </si>
@@ -207,53 +196,50 @@
         <charset val="238"/>
       </rPr>
       <t>zálohu, údaje o záloze proškrtne):</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Žádost o výplatu zálohy na pracovní cestu </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">(nutné vyplnit před schválením vedoucím pracovníkem, pokud zaměstnanec nepožaduje </t>
     </r>
   </si>
   <si>
     <t>ANO</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
-    <t>Předpokl.úhrada</t>
-[...1 lines deleted...]
-  <si>
     <t>Podpis nadřízeného zaměstnance:…………………………………..</t>
   </si>
   <si>
     <r>
       <t>Nárok zaměstnance na slevu jízdného po dosažení věkové hranice</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">: </t>
     </r>
   </si>
   <si>
@@ -294,207 +280,230 @@
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <t>SPZ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>:</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>Podpis správce rozpočtu</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>6)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>:……………………………………………..</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Stravné poskytnuto</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <t>3) nehodící se škrtněte - v případě použití vlastního automobilu (řidič), zvolte pouze jeden druh náhrady za použití vlastního automobilu</t>
+  </si>
+  <si>
+    <t>4) SPZ vyplňuje pouze řidič vozidla</t>
+  </si>
+  <si>
+    <t>5) podpis finančního disponenta zdroje úhrady, pokud je odlišný od nadřízeného zaměstnance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6) jen pokud nemá správce rozpočtu součásti podepsaný limitovaný příslib pro daný kalendářní rok </t>
+  </si>
+  <si>
+    <r>
+      <t>7) uveďte, zda bylo poskytnuto stravné, v případě, že ano uvede</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>zaměstnanec</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> počty (snídaně, oběd, večeře)</t>
+    </r>
+  </si>
+  <si>
+    <t>2) definici a pravidla upravuje pokyn kvestora 11/2022</t>
+  </si>
+  <si>
+    <t>v cizí měně ….....................................................</t>
+  </si>
+  <si>
+    <t>dnů  tj. v Kč .....................................</t>
+  </si>
+  <si>
+    <t>Kapesné/max.40%/:…...........</t>
   </si>
   <si>
     <r>
       <t>Podpis finančního disponenta NS,SPP</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>5)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
-      <t>:…………………………</t>
-[...94 lines deleted...]
-    <t>2) definici a pravidla upravuje pokyn kvestora 11/2022</t>
+      <t>:…………………………..</t>
+    </r>
+  </si>
+  <si>
+    <t>(vždy vyplnit včetně uvedení měny)</t>
+  </si>
+  <si>
+    <t>Cestovní pojištění: počet dnů…...................................</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní číslo: </t>
+  </si>
+  <si>
+    <t>Předpokl.úhrada:</t>
+  </si>
+  <si>
+    <t>Předpokládané výdaje na prac.cestu: jízdní výdaje….............................ubytování…............................nutné vedlejší výdaje…….......</t>
+  </si>
+  <si>
+    <t>Sazba v Kč…......................... Pojištění celkem v Kč…............................................</t>
+  </si>
+  <si>
+    <t>Kopii této žádosti v případě zahraniční cesty je nutné vždy před zahájením cesty  předat na pokladnu rektorátu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="22" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial CE"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
-      <name val="Arial CE"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <name val="Arial CE"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial CE"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CE"/>
@@ -550,257 +559,279 @@
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Berlin CE"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDDFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="2" fontId="24" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="14" fontId="3" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="normální_06povoleni prac_cesty" xfId="1"/>
-    <cellStyle name="normální_Źádost - povoleni_sluzebni_cesty11" xfId="2"/>
+    <cellStyle name="Normální 2" xfId="3" xr:uid="{93E25E3D-36B5-4196-A9BB-54C9CDA05D29}"/>
+    <cellStyle name="normální_06povoleni prac_cesty" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="normální_Źádost - povoleni_sluzebni_cesty11" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FF66FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1047,949 +1078,893 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N83"/>
+  <dimension ref="A1:L84"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K36" sqref="K36"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L75" sqref="L75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.88671875" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="11.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="13" style="2" customWidth="1"/>
     <col min="7" max="7" width="4" style="2" customWidth="1"/>
-    <col min="8" max="8" width="6.33203125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="2"/>
+    <col min="8" max="8" width="6.28515625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="25.5703125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="25.42578125" style="2" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
-    <row r="3" spans="2:11" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="5"/>
-      <c r="G3" s="66" t="s">
-[...19 lines deleted...]
-    <row r="5" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G3" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+    </row>
+    <row r="4" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="B4" s="43"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="6"/>
+    </row>
+    <row r="5" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
-      <c r="G5" s="66" t="s">
-[...7 lines deleted...]
-    <row r="7" spans="2:11" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="G5" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="7"/>
+    </row>
+    <row r="6" spans="2:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="2:11" ht="15" x14ac:dyDescent="0.25">
       <c r="B7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="76"/>
-[...7 lines deleted...]
-      <c r="E8" s="56"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+    </row>
+    <row r="8" spans="2:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="B8" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="65"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
       <c r="F8" s="57"/>
-      <c r="G8" s="57"/>
-[...4 lines deleted...]
-    <row r="9" spans="2:11" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+    </row>
+    <row r="9" spans="2:11" ht="15" x14ac:dyDescent="0.25">
       <c r="B9" s="2" t="s">
-        <v>57</v>
-[...17 lines deleted...]
-    <row r="11" spans="2:11" ht="13.8" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="D9" s="36"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="49"/>
+    </row>
+    <row r="10" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="K10" s="49"/>
+    </row>
+    <row r="11" spans="2:11" ht="15" x14ac:dyDescent="0.25">
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="76"/>
-[...1 lines deleted...]
-      <c r="G11" s="7" t="s">
+      <c r="E11" s="55"/>
+      <c r="F11" s="56"/>
+      <c r="G11" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="7"/>
-[...5 lines deleted...]
-      <c r="B13" s="12" t="s">
+      <c r="J11" s="8"/>
+      <c r="K11" s="49"/>
+    </row>
+    <row r="13" spans="2:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="74"/>
-[...9 lines deleted...]
-      <c r="B15" s="12" t="s">
+      <c r="C13" s="53"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="52"/>
+      <c r="H13" s="52"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="52"/>
+    </row>
+    <row r="15" spans="2:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="B15" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="F15" s="76"/>
-[...5 lines deleted...]
-    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="F15" s="55"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="56"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="56"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B17" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="83"/>
-[...36 lines deleted...]
-      <c r="E20" s="58" t="s">
+      <c r="C17" s="62"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="62"/>
+      <c r="F17" s="62"/>
+      <c r="G17" s="62"/>
+      <c r="H17" s="62"/>
+      <c r="I17" s="62"/>
+      <c r="J17" s="62"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="C18" s="62"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="62"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="62"/>
+      <c r="I18" s="62"/>
+      <c r="J18" s="62"/>
+    </row>
+    <row r="19" spans="2:11" ht="9.1999999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+    </row>
+    <row r="20" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="F20" s="34"/>
-[...18 lines deleted...]
-    <row r="22" spans="2:14" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C20" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="F20" s="24"/>
+      <c r="G20" s="63"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="49"/>
+    </row>
+    <row r="21" spans="2:11" ht="9.1999999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="49"/>
+    </row>
+    <row r="22" spans="2:11" ht="15" x14ac:dyDescent="0.25">
       <c r="B22" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E22" s="14"/>
+      <c r="E22" s="10"/>
       <c r="G22" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H22" s="76"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:14" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="H22" s="55"/>
+      <c r="I22" s="56"/>
+      <c r="K22" s="49"/>
+    </row>
+    <row r="23" spans="2:11" ht="9.1999999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F23" s="11"/>
+    </row>
+    <row r="24" spans="2:11" ht="15" x14ac:dyDescent="0.25">
       <c r="B24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E24" s="14"/>
-      <c r="G24" s="12" t="s">
+      <c r="E24" s="10"/>
+      <c r="G24" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H24" s="76"/>
-[...7 lines deleted...]
-      <c r="B26" s="12" t="s">
+      <c r="H24" s="55"/>
+      <c r="I24" s="56"/>
+    </row>
+    <row r="25" spans="2:11" ht="9.1999999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F25" s="12"/>
+    </row>
+    <row r="26" spans="2:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B26" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E26" s="72"/>
-[...13 lines deleted...]
-      <c r="B28" s="6" t="s">
+      <c r="E26" s="51"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+    </row>
+    <row r="27" spans="2:11" ht="9.1999999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F27" s="12"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+    </row>
+    <row r="28" spans="2:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E28" s="72"/>
-[...10 lines deleted...]
-      <c r="B30" s="6" t="s">
+      <c r="E28" s="51"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+    </row>
+    <row r="30" spans="2:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="12" t="s">
-[...16 lines deleted...]
-      <c r="C32" s="6" t="s">
+      <c r="C30" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="50"/>
+      <c r="H30" s="50"/>
+      <c r="I30" s="50"/>
+    </row>
+    <row r="31" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="C32" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" s="17"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="C34" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D32" s="41" t="s">
+      <c r="H34" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E32" s="6" t="s">
-[...5 lines deleted...]
-      <c r="I32" s="7" t="s">
+    </row>
+    <row r="35" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B35" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="55"/>
+      <c r="I35" s="55"/>
+      <c r="J35" s="55"/>
+    </row>
+    <row r="36" spans="2:12" ht="6.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="14"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+    </row>
+    <row r="37" spans="2:12" ht="10.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="2:12" s="15" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B38" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="C38" s="47"/>
+      <c r="D38" s="47"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="47"/>
+      <c r="G38" s="47"/>
+      <c r="H38" s="47"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="47"/>
+    </row>
+    <row r="39" spans="2:12" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="35"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="F39" s="59"/>
+      <c r="G39" s="59"/>
+      <c r="H39" s="59"/>
+      <c r="I39" s="59"/>
+      <c r="J39" s="59"/>
+    </row>
+    <row r="40" spans="2:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F40" s="1"/>
+    </row>
+    <row r="41" spans="2:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="E41" s="47"/>
+      <c r="F41" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="G41" s="47"/>
+      <c r="H41" s="47"/>
+      <c r="I41" s="47"/>
+      <c r="J41" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+    </row>
+    <row r="42" spans="2:12" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" s="52"/>
+      <c r="G43" s="52"/>
+      <c r="H43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="J43" s="46"/>
+    </row>
+    <row r="44" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E44" s="46"/>
+      <c r="F44" s="52"/>
+      <c r="G44" s="52"/>
+    </row>
+    <row r="45" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="E45" s="52"/>
+      <c r="F45" s="52"/>
+      <c r="G45" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="H45" s="47"/>
+      <c r="I45" s="47"/>
+      <c r="J45" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+    </row>
+    <row r="46" spans="2:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="46"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="46"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="46"/>
+    </row>
+    <row r="47" spans="2:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
+      <c r="I47" s="30"/>
+      <c r="J47" s="30"/>
+    </row>
+    <row r="48" spans="2:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="66" t="s">
+        <v>73</v>
+      </c>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
+      <c r="I48" s="41"/>
+      <c r="J48" s="41"/>
+      <c r="K48" s="40"/>
+    </row>
+    <row r="49" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="42"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="66"/>
+      <c r="F49" s="66"/>
+      <c r="G49" s="66"/>
+      <c r="H49" s="66"/>
+      <c r="I49" s="66"/>
+      <c r="J49" s="66"/>
+    </row>
+    <row r="50" spans="2:10" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="41"/>
+      <c r="D50" s="41"/>
+      <c r="E50" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="F50" s="66"/>
+      <c r="G50" s="66"/>
+      <c r="H50" s="66"/>
+      <c r="I50" s="66"/>
+      <c r="J50" s="66"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="52" spans="2:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="16"/>
+      <c r="F53" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G53" s="16"/>
+      <c r="H53" s="16"/>
+      <c r="I53" s="16"/>
+    </row>
+    <row r="54" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="16"/>
+      <c r="C54" s="16"/>
+      <c r="F54" s="16"/>
+      <c r="G54" s="16"/>
+      <c r="H54" s="16"/>
+      <c r="I54" s="16"/>
+    </row>
+    <row r="55" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="16"/>
+      <c r="C55" s="16"/>
+      <c r="F55" s="16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="56" spans="2:10" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+      <c r="F56" s="16"/>
+    </row>
+    <row r="57" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="30"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="30"/>
+      <c r="E57" s="30"/>
+      <c r="F57" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="G57" s="30"/>
+      <c r="H57" s="30"/>
+      <c r="I57" s="30"/>
+      <c r="J57" s="30"/>
+    </row>
+    <row r="58" spans="2:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" s="33"/>
+      <c r="D58" s="34"/>
+    </row>
+    <row r="59" spans="2:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B61" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C61" s="46"/>
+      <c r="D61" s="46"/>
+      <c r="E61" s="46"/>
+      <c r="F61" s="46"/>
+      <c r="G61" s="46"/>
+      <c r="H61" s="46"/>
+      <c r="I61" s="46"/>
+      <c r="J61" s="46"/>
+    </row>
+    <row r="62" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="C62" s="46"/>
+      <c r="D62" s="46"/>
+      <c r="E62" s="46"/>
+      <c r="F62" s="46"/>
+      <c r="G62" s="46"/>
+      <c r="H62" s="46"/>
+      <c r="I62" s="46"/>
+      <c r="J62" s="46"/>
+    </row>
+    <row r="64" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B64" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="J64" s="1"/>
+    </row>
+    <row r="65" spans="1:10" ht="3.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="14"/>
+      <c r="C65" s="14"/>
+      <c r="D65" s="14"/>
+      <c r="E65" s="14"/>
+      <c r="F65" s="14"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="14"/>
+      <c r="I65" s="14"/>
+      <c r="J65" s="14"/>
+    </row>
+    <row r="66" spans="1:10" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="19"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="19"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="B67" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="J32" s="12"/>
-[...368 lines deleted...]
-      <c r="D66" s="27" t="s">
+      <c r="F67" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" s="47"/>
+      <c r="H67" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="46"/>
+      <c r="J67" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E66" s="12" t="s">
-[...29 lines deleted...]
-      </c>
+    </row>
+    <row r="68" spans="1:10" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="14"/>
       <c r="C68" s="31"/>
       <c r="D68" s="31"/>
-      <c r="E68" s="31"/>
-[...94 lines deleted...]
-    <row r="79" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E68" s="14"/>
+      <c r="F68" s="14"/>
+      <c r="G68" s="14"/>
+      <c r="H68" s="14"/>
+      <c r="I68" s="14"/>
+      <c r="J68" s="14"/>
+    </row>
+    <row r="69" spans="1:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="21"/>
+      <c r="B69" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C69" s="21"/>
+      <c r="D69" s="21"/>
+      <c r="E69" s="21"/>
+      <c r="F69" s="21"/>
+      <c r="G69" s="21"/>
+      <c r="H69" s="21"/>
+      <c r="I69" s="21"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A70" s="21"/>
+      <c r="B70" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C70" s="21"/>
+      <c r="D70" s="21"/>
+      <c r="E70" s="21"/>
+      <c r="F70" s="21"/>
+      <c r="G70" s="21"/>
+      <c r="H70" s="21"/>
+      <c r="I70" s="21"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A71" s="21"/>
+      <c r="B71" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C71" s="21"/>
+      <c r="D71" s="21"/>
+      <c r="E71" s="21"/>
+      <c r="F71" s="21"/>
+      <c r="G71" s="21"/>
+      <c r="H71" s="21"/>
+      <c r="I71" s="21"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A72" s="21"/>
+      <c r="B72" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C72" s="21"/>
+      <c r="D72" s="21"/>
+      <c r="E72" s="21"/>
+      <c r="F72" s="21"/>
+      <c r="G72" s="21"/>
+      <c r="H72" s="21"/>
+      <c r="I72" s="21"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A73" s="21"/>
+      <c r="B73" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C73" s="21"/>
+      <c r="D73" s="21"/>
+      <c r="E73" s="21"/>
+      <c r="F73" s="21"/>
+      <c r="G73" s="21"/>
+      <c r="H73" s="21"/>
+      <c r="I73" s="21"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A74" s="21"/>
+      <c r="B74" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C74" s="21"/>
+      <c r="D74" s="21"/>
+      <c r="E74" s="21"/>
+      <c r="F74" s="21"/>
+      <c r="G74" s="21"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A75" s="21"/>
+      <c r="B75" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C75" s="21"/>
+      <c r="D75" s="21"/>
+      <c r="E75" s="21"/>
+      <c r="F75" s="21"/>
+      <c r="G75" s="21"/>
+      <c r="H75" s="21"/>
+      <c r="I75" s="21"/>
+    </row>
+    <row r="76" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+      <c r="B76" s="22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B79" s="1"/>
-      <c r="C79" s="1"/>
-[...30 lines deleted...]
-      <c r="J83" s="1"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1"/>
+      <c r="F80" s="1"/>
+      <c r="J80" s="1"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B81" s="48"/>
+      <c r="C81" s="46"/>
+      <c r="D81" s="46"/>
+      <c r="E81" s="46"/>
+      <c r="F81" s="46"/>
+      <c r="G81" s="46"/>
+      <c r="H81" s="46"/>
+      <c r="I81" s="46"/>
+      <c r="J81" s="46"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B82" s="48"/>
+      <c r="C82" s="46"/>
+      <c r="D82" s="46"/>
+      <c r="E82" s="46"/>
+      <c r="F82" s="46"/>
+      <c r="G82" s="46"/>
+      <c r="H82" s="46"/>
+      <c r="I82" s="46"/>
+      <c r="J82" s="46"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B84" s="1"/>
+      <c r="F84" s="16"/>
+      <c r="J84" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="35">
+  <mergeCells count="38">
     <mergeCell ref="E39:J39"/>
-    <mergeCell ref="E45:G45"/>
-    <mergeCell ref="G46:I46"/>
+    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="G45:I45"/>
     <mergeCell ref="F15:J15"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="C35:J35"/>
-    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="E43:G43"/>
     <mergeCell ref="H26:I26"/>
     <mergeCell ref="C17:J18"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="H24:I24"/>
-    <mergeCell ref="I44:J44"/>
-    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="I43:J43"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="G20:I20"/>
-    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="D45:F45"/>
     <mergeCell ref="B38:J38"/>
     <mergeCell ref="K20:K22"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="C13:J13"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E7:J7"/>
     <mergeCell ref="K9:K11"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="B82:J82"/>
+    <mergeCell ref="B46:J46"/>
+    <mergeCell ref="B61:J61"/>
+    <mergeCell ref="B62:J62"/>
     <mergeCell ref="B81:J81"/>
-    <mergeCell ref="B47:J47"/>
-[...5 lines deleted...]
-    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="F67:G67"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="82" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="78" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>žádost pracovní cesty (2)</vt:lpstr>
       <vt:lpstr>'žádost pracovní cesty (2)'!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FT UTB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>