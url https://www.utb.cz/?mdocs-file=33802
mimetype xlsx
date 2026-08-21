--- v1 (2026-06-19)
+++ v2 (2026-08-21)
@@ -1,975 +1,1108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jungova\Desktop\ekonomika\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\!prace\!web utb\Zaměstnanci\Ekonomické\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB2CD2FD-355E-4BFE-A194-ACF49CDD3F75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DDE2348E-46CC-4A7A-8AA4-15D30858575A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{54D67F73-A5BA-4C5F-B84F-BF5793AC56C1}"/>
   </bookViews>
   <sheets>
-    <sheet name="žádost pracovní cesty (2)" sheetId="5" r:id="rId1"/>
+    <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'žádost pracovní cesty (2)'!$A$1:$J$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">List1!$A$1:$X$85</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="88">
   <si>
     <t>Univerzita Tomáše Bati ve Zlíně</t>
   </si>
   <si>
     <t xml:space="preserve">Žádost o povolení pracovní cesty č. : </t>
   </si>
   <si>
+    <t>Předpokl.úhrada:</t>
+  </si>
+  <si>
+    <t>nákl.středisko/SPP:</t>
+  </si>
+  <si>
+    <t>zdroj:</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jméno a příjmení zaměstnance, tituly: </t>
   </si>
   <si>
-    <t xml:space="preserve">Název nákladového střediska zam.: </t>
-[...164 lines deleted...]
-    <t>Podpis nadřízeného zaměstnance:…………………………………..</t>
+    <t xml:space="preserve">Osobní číslo: </t>
   </si>
   <si>
     <r>
       <t>Nárok zaměstnance na slevu jízdného po dosažení věkové hranice</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">: </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">1) nárok na slevu ve výši 50 % ceny jízdného mají lidé starší 65 let </t>
+    <t>ANO</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Název nákladového střediska zam.: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Číslo nákl.střediska:  </t>
+  </si>
+  <si>
+    <t>Bydliště:</t>
+  </si>
+  <si>
+    <t>Cíl cesty - země /u zahr.pracovní cesty/, místo:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Účel cesty: </t>
   </si>
   <si>
     <r>
       <t>Mobilita</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
-    <r>
-      <t>řidič-spolucestující</t>
+    <t xml:space="preserve">Cesta se uskuteční v době od: </t>
+  </si>
+  <si>
+    <t>Cesta přerušena v době od:</t>
+  </si>
+  <si>
+    <t>Začátek pracovní cesty /místo, hodina/:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konec pracovní cesty /místo, popř. hodina/:    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doprava:              </t>
+  </si>
+  <si>
+    <r>
+      <t>řidič  -  spolucestující</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <t>SPZ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
-    <r>
-      <t>Podpis správce rozpočtu</t>
+    <t>do:</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>AUV</t>
+  </si>
+  <si>
+    <t>AUV za náhradu jízdného autobusem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUV za náhradu jízdného vlakem </t>
+  </si>
+  <si>
+    <t>VLAK</t>
+  </si>
+  <si>
+    <t>LETADLO</t>
+  </si>
+  <si>
+    <t>BUS</t>
+  </si>
+  <si>
+    <t>Spolucestující:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Žádost o výplatu zálohy na pracovní cestu </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(nutné vyplnit před schválením vedoucím pracovníkem, pokud zaměstnanec nepožaduje zálohu, údaje o záloze proškrtne):</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Stravné na  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">   dnů  tj. v Kč </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">v cizí měně </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Kapesné/max.40%/:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Předpokládané další výdaje v cizí měně: </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">v Kč: </t>
+  </si>
+  <si>
+    <t>Celkem záloha v Kč:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Celkem záloha v cizí měně </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Předpokládané výdaje na prac.cestu:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> jízdní výdaje:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ubytování: </t>
+  </si>
+  <si>
+    <t>nutné vedlejší výdaje:</t>
+  </si>
+  <si>
+    <t>(vždy vyplnit včetně uvedení měny)</t>
+  </si>
+  <si>
+    <t>Cestovní pojištění: počet dnů:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sazba v Kč: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pojištění celkem v Kč: </t>
+  </si>
+  <si>
+    <t>Ve Zlíně dne:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpis nadřízeného zaměstnance: </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ……………………………………........</t>
+  </si>
+  <si>
+    <r>
+      <t>Podpis finančního disponenta NS,SPP</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>6)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
-      <t>:……………………………………………..</t>
-    </r>
+      <t xml:space="preserve">: </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> ……………………………................</t>
+  </si>
+  <si>
+    <r>
+      <t>Podpis správce rozpočtu</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">:  </t>
+    </r>
+  </si>
+  <si>
+    <t>……………………………………………..</t>
+  </si>
+  <si>
+    <t>Vyplní pokladna :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Celkem vyplacena záloha v Kč: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.pokl.dokladu:  </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Celkem vyplacena záloha v cizí měně: </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">č.pokl.dokladu: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dne: </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ………………………………………………………..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpis pokladníka: </t>
   </si>
   <si>
     <r>
       <t>Stravné poskytnuto</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
-      <t>7)</t>
+      <t>8)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">večeře:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">oběd:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">snídaně:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) nárok na slevu ve výši 50 % ceny jízdného mají lidé starší 65 let </t>
+  </si>
+  <si>
+    <t>2) definici a pravidla upravuje pokyn kvestora 11/2022</t>
+  </si>
+  <si>
     <t>3) nehodící se škrtněte - v případě použití vlastního automobilu (řidič), zvolte pouze jeden druh náhrady za použití vlastního automobilu</t>
   </si>
   <si>
     <t>4) SPZ vyplňuje pouze řidič vozidla</t>
   </si>
   <si>
-    <t>5) podpis finančního disponenta zdroje úhrady, pokud je odlišný od nadřízeného zaměstnance</t>
-[...6 lines deleted...]
-      <t>7) uveďte, zda bylo poskytnuto stravné, v případě, že ano uvede</t>
+    <t>5) měnu vyberte z rozbalovacího seznamu za vypsanou částkou</t>
+  </si>
+  <si>
+    <t>6) podpis finančního disponenta zdroje úhrady, pokud je odlišný od nadřízeného zaměstnance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7) jen pokud nemá správce rozpočtu součásti podepsaný limitovaný příslib pro daný kalendářní rok </t>
+  </si>
+  <si>
+    <r>
+      <t>8) uveďte, zda bylo poskytnuto stravné, v případě, že ano uvede</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t>zaměstnanec</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> počty (snídaně, oběd, večeře)</t>
     </r>
   </si>
   <si>
-    <t>2) definici a pravidla upravuje pokyn kvestora 11/2022</t>
-[...53 lines deleted...]
-    <t>Kopii této žádosti v případě zahraniční cesty je nutné vždy před zahájením cesty  předat na pokladnu rektorátu.</t>
+    <t>Kopii této žádosti v případě zahraniční cesty je nutné vždy před zahájením cesty předat na pokladnu rektorátu.</t>
+  </si>
+  <si>
+    <t>Podpis žadatele:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> …………………………………</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="25" x14ac:knownFonts="1">
-[...4 lines deleted...]
-    </font>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="h:mm;@"/>
+  </numFmts>
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="Arial CE"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
-      <charset val="238"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Arial CE"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="12"/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial CE"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <name val="Arial CE"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="6"/>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...53 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...21 lines deleted...]
-      <charset val="238"/>
+      <sz val="12"/>
+      <name val="Berlin CE"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...22 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thick">
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Normální 2" xfId="3" xr:uid="{93E25E3D-36B5-4196-A9BB-54C9CDA05D29}"/>
-[...1 lines deleted...]
-    <cellStyle name="normální_Źádost - povoleni_sluzebni_cesty11" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="normální_06povoleni prac_cesty" xfId="2" xr:uid="{17784DFB-12C2-4D30-A775-532BDE955EFD}"/>
+    <cellStyle name="normální_Źádost - povoleni_sluzebni_cesty11" xfId="1" xr:uid="{A7DAB9BE-60E2-4A83-869F-24615F7A703D}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill>
+          <fgColor rgb="FFCCFFFF"/>
+          <bgColor rgb="FFCCFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
-      <color rgb="FF66FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -984,65 +1117,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1063,918 +1196,1321 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="List1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3A98168-99F9-4945-983A-B4C9C3C9A9C7}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L84"/>
+  <dimension ref="B1:AF85"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L75" sqref="L75"/>
+      <selection activeCell="Y4" sqref="Y4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.85546875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="23" width="6.140625" customWidth="1"/>
+    <col min="24" max="26" width="5.7109375" customWidth="1"/>
+    <col min="32" max="32" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B1" s="39" t="s">
+    <row r="1" spans="2:32" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="1"/>
-[...4 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="2:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF2" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="2:32" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4"/>
-[...3 lines deleted...]
-      <c r="G3" s="46" t="s">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="P3" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="23"/>
+      <c r="AF3" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="2:32" x14ac:dyDescent="0.25">
+      <c r="O4" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="AF4" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="2:32" x14ac:dyDescent="0.25">
+      <c r="P5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="54"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="AF5" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="2:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF6" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="2:32" x14ac:dyDescent="0.25">
+      <c r="B7" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="48"/>
+      <c r="O7" s="48"/>
+      <c r="P7" s="48"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="48"/>
+      <c r="S7" s="48"/>
+      <c r="T7" s="48"/>
+      <c r="U7" s="48"/>
+      <c r="V7" s="48"/>
+      <c r="W7" s="48"/>
+      <c r="AF7" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="2:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF8" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="2:32" x14ac:dyDescent="0.25">
+      <c r="B9" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+    </row>
+    <row r="10" spans="2:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="2:32" x14ac:dyDescent="0.25">
+      <c r="B11" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="M11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="4"/>
+      <c r="O11" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="2:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="2:32" x14ac:dyDescent="0.25">
+      <c r="B13" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="48"/>
+      <c r="I13" s="48"/>
+      <c r="J13" s="48"/>
+      <c r="K13" s="48"/>
+      <c r="L13" s="48"/>
+      <c r="M13" s="48"/>
+      <c r="N13" s="48"/>
+      <c r="O13" s="48"/>
+      <c r="P13" s="48"/>
+      <c r="Q13" s="48"/>
+      <c r="R13" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+      <c r="U13" s="23"/>
+      <c r="V13" s="51"/>
+      <c r="W13" s="51"/>
+    </row>
+    <row r="14" spans="2:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="2:32" x14ac:dyDescent="0.25">
+      <c r="B15" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="28"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
+      <c r="N15" s="47"/>
+      <c r="O15" s="47"/>
+      <c r="P15" s="47"/>
+      <c r="Q15" s="47"/>
+      <c r="R15" s="47"/>
+      <c r="S15" s="47"/>
+      <c r="T15" s="47"/>
+      <c r="U15" s="47"/>
+      <c r="V15" s="47"/>
+      <c r="W15" s="47"/>
+    </row>
+    <row r="16" spans="2:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B17" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="48"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="48"/>
+      <c r="N17" s="48"/>
+      <c r="O17" s="48"/>
+      <c r="P17" s="48"/>
+      <c r="Q17" s="48"/>
+      <c r="R17" s="48"/>
+      <c r="S17" s="48"/>
+      <c r="T17" s="48"/>
+      <c r="U17" s="48"/>
+      <c r="V17" s="48"/>
+      <c r="W17" s="48"/>
+    </row>
+    <row r="18" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B19" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="28"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="49"/>
+      <c r="N19" s="49"/>
+      <c r="O19" s="49"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
+      <c r="S19" s="49"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="49"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="49"/>
+    </row>
+    <row r="20" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+      <c r="O20" s="50"/>
+      <c r="P20" s="50"/>
+      <c r="Q20" s="50"/>
+      <c r="R20" s="50"/>
+      <c r="S20" s="50"/>
+      <c r="T20" s="50"/>
+      <c r="U20" s="50"/>
+      <c r="V20" s="50"/>
+      <c r="W20" s="50"/>
+    </row>
+    <row r="21" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B22" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="45"/>
+      <c r="D22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="4"/>
+      <c r="F22" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B24" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="I24" s="46"/>
+      <c r="J24" s="46"/>
+      <c r="K24" s="46"/>
+      <c r="R24" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="S24" s="41"/>
+      <c r="T24" s="41"/>
+      <c r="U24" s="41"/>
+    </row>
+    <row r="25" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+    </row>
+    <row r="26" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B26" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="46"/>
+      <c r="R26" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="S26" s="41"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="41"/>
+    </row>
+    <row r="27" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="R27" s="2"/>
+      <c r="S27" s="2"/>
+      <c r="T27" s="2"/>
+    </row>
+    <row r="28" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B28" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
+      <c r="N28" s="44"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="9"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+    </row>
+    <row r="29" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="R29" s="9"/>
+      <c r="S29" s="9"/>
+      <c r="T29" s="9"/>
+    </row>
+    <row r="30" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B30" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
+      <c r="N30" s="44"/>
+      <c r="O30" s="44"/>
+      <c r="P30" s="44"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="9"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+    </row>
+    <row r="31" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="2"/>
+    </row>
+    <row r="32" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B32" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="28"/>
+      <c r="D32" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="M32" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N32" s="1"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+    </row>
+    <row r="33" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="D34" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H34" s="3"/>
+      <c r="J34" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="K34" s="28"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="28"/>
+      <c r="R34" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="S34" s="28"/>
+      <c r="T34" s="28"/>
+      <c r="U34" s="28"/>
+      <c r="V34" s="28"/>
+      <c r="W34" s="28"/>
+    </row>
+    <row r="35" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+    </row>
+    <row r="36" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="D36" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" s="2"/>
+      <c r="G36" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="H36" s="28"/>
+      <c r="I36" s="2"/>
+      <c r="K36" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B38" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="25"/>
+      <c r="O38" s="25"/>
+      <c r="P38" s="25"/>
+      <c r="Q38" s="25"/>
+      <c r="R38" s="25"/>
+      <c r="S38" s="25"/>
+      <c r="T38" s="25"/>
+      <c r="U38" s="25"/>
+      <c r="V38" s="25"/>
+      <c r="W38" s="25"/>
+    </row>
+    <row r="39" spans="2:23" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="18"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="18"/>
+      <c r="F39" s="18"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="18"/>
+      <c r="O39" s="18"/>
+      <c r="P39" s="18"/>
+      <c r="Q39" s="18"/>
+      <c r="R39" s="18"/>
+      <c r="S39" s="18"/>
+      <c r="T39" s="18"/>
+      <c r="U39" s="18"/>
+      <c r="V39" s="18"/>
+      <c r="W39" s="18"/>
+    </row>
+    <row r="40" spans="2:23" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="40"/>
+      <c r="H41" s="40"/>
+      <c r="I41" s="40"/>
+      <c r="J41" s="40"/>
+      <c r="K41" s="40"/>
+      <c r="L41" s="40"/>
+      <c r="M41" s="40"/>
+      <c r="N41" s="40"/>
+      <c r="O41" s="40"/>
+      <c r="P41" s="40"/>
+      <c r="Q41" s="40"/>
+      <c r="R41" s="40"/>
+      <c r="S41" s="40"/>
+      <c r="T41" s="40"/>
+      <c r="U41" s="40"/>
+      <c r="V41" s="40"/>
+      <c r="W41" s="40"/>
+    </row>
+    <row r="42" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+      <c r="I42" s="40"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40"/>
+      <c r="N42" s="40"/>
+      <c r="O42" s="40"/>
+      <c r="P42" s="40"/>
+      <c r="Q42" s="40"/>
+      <c r="R42" s="40"/>
+      <c r="S42" s="40"/>
+      <c r="T42" s="40"/>
+      <c r="U42" s="40"/>
+      <c r="V42" s="40"/>
+      <c r="W42" s="40"/>
+    </row>
+    <row r="43" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B44" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="28"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="G44" s="23"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="L44" s="23"/>
+      <c r="M44" s="23"/>
+      <c r="N44" s="35"/>
+      <c r="O44" s="35"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="8"/>
+      <c r="R44" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="S44" s="36"/>
+      <c r="T44" s="36"/>
+      <c r="U44" s="37"/>
+      <c r="V44" s="37"/>
+      <c r="W44" s="37"/>
+    </row>
+    <row r="45" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B46" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="11"/>
+      <c r="N46" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="O46" s="38"/>
+      <c r="P46" s="38"/>
+      <c r="Q46" s="38"/>
+    </row>
+    <row r="47" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B48" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="K48" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="L48" s="19"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="31"/>
+      <c r="Q48" s="31"/>
+      <c r="R48" s="31"/>
+      <c r="S48" s="11"/>
+    </row>
+    <row r="49" spans="2:23" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="12"/>
+      <c r="C49" s="12"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="12"/>
+      <c r="I49" s="12"/>
+      <c r="J49" s="12"/>
+      <c r="K49" s="12"/>
+      <c r="L49" s="12"/>
+      <c r="M49" s="12"/>
+      <c r="N49" s="12"/>
+      <c r="O49" s="12"/>
+      <c r="P49" s="12"/>
+      <c r="Q49" s="12"/>
+      <c r="R49" s="12"/>
+      <c r="S49" s="12"/>
+      <c r="T49" s="12"/>
+      <c r="U49" s="12"/>
+      <c r="V49" s="12"/>
+      <c r="W49" s="12"/>
+    </row>
+    <row r="50" spans="2:23" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B51" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="28"/>
+      <c r="H51" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="I51" s="23"/>
+      <c r="J51" s="32"/>
+      <c r="K51" s="32"/>
+      <c r="L51" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="M51" s="23"/>
+      <c r="N51" s="32"/>
+      <c r="O51" s="32"/>
+      <c r="Q51" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="R51" s="33"/>
+      <c r="S51" s="33"/>
+      <c r="T51" s="33"/>
+      <c r="U51" s="32"/>
+      <c r="V51" s="32"/>
+    </row>
+    <row r="52" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B52" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+    </row>
+    <row r="53" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B54" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="34"/>
+      <c r="H54" s="34"/>
+      <c r="I54" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="J54" s="23"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+      <c r="O54" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="P54" s="23"/>
+      <c r="Q54" s="23"/>
+      <c r="R54" s="23"/>
+      <c r="S54" s="31"/>
+      <c r="T54" s="31"/>
+      <c r="U54" s="31"/>
+    </row>
+    <row r="55" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B56" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="28"/>
+      <c r="D56" s="24"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24"/>
+    </row>
+    <row r="57" spans="2:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B58" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="F58" s="20"/>
+      <c r="G58" s="20"/>
+      <c r="H58" s="20"/>
+      <c r="I58" s="20"/>
+      <c r="K58" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="L58" s="19"/>
+      <c r="M58" s="19"/>
+      <c r="N58" s="19"/>
+      <c r="O58" s="19"/>
+      <c r="P58" s="19"/>
+      <c r="Q58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="59" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="K59" s="13"/>
+      <c r="L59" s="13"/>
+      <c r="M59" s="13"/>
+      <c r="N59" s="13"/>
+      <c r="O59" s="13"/>
+      <c r="P59" s="2"/>
+    </row>
+    <row r="60" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="K60" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="L60" s="19"/>
+      <c r="M60" s="19"/>
+      <c r="N60" s="19"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="S60" s="20"/>
+      <c r="T60" s="20"/>
+      <c r="U60" s="20"/>
+      <c r="V60" s="20"/>
+    </row>
+    <row r="61" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="K61" s="13"/>
+      <c r="L61" s="13"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+    </row>
+    <row r="62" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="K62" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="L62" s="19"/>
+      <c r="M62" s="19"/>
+      <c r="N62" s="19"/>
+      <c r="O62" s="19"/>
+      <c r="P62" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q62" s="28"/>
+      <c r="R62" s="28"/>
+      <c r="S62" s="28"/>
+      <c r="T62" s="28"/>
+      <c r="U62" s="28"/>
+    </row>
+    <row r="63" spans="2:23" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="18"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
+      <c r="N63" s="18"/>
+      <c r="O63" s="18"/>
+      <c r="P63" s="18"/>
+      <c r="Q63" s="18"/>
+      <c r="R63" s="18"/>
+      <c r="S63" s="18"/>
+      <c r="T63" s="18"/>
+      <c r="U63" s="18"/>
+      <c r="V63" s="18"/>
+      <c r="W63" s="18"/>
+    </row>
+    <row r="64" spans="2:23" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B65" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="22"/>
+      <c r="D65" s="22"/>
+    </row>
+    <row r="66" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B67" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="30"/>
+      <c r="H67" s="30"/>
+      <c r="I67" s="30"/>
+      <c r="J67" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="K67" s="23"/>
+      <c r="L67" s="23"/>
+      <c r="M67" s="24"/>
+      <c r="N67" s="24"/>
+      <c r="O67" s="24"/>
+    </row>
+    <row r="68" spans="2:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B69" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="28"/>
+      <c r="H69" s="29"/>
+      <c r="I69" s="29"/>
+      <c r="J69" s="29"/>
+      <c r="K69" s="11"/>
+      <c r="M69" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="N69" s="23"/>
+      <c r="O69" s="23"/>
+      <c r="P69" s="24"/>
+      <c r="Q69" s="24"/>
+      <c r="R69" s="24"/>
+    </row>
+    <row r="70" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B70" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="29"/>
+      <c r="I70" s="29"/>
+      <c r="J70" s="29"/>
+      <c r="K70" s="11"/>
+      <c r="M70" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="N70" s="23"/>
+      <c r="O70" s="23"/>
+      <c r="P70" s="24"/>
+      <c r="Q70" s="24"/>
+      <c r="R70" s="24"/>
+    </row>
+    <row r="71" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B72" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="25"/>
+      <c r="D72" s="25"/>
+      <c r="E72" s="25"/>
+      <c r="H72" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I72" s="26"/>
+      <c r="J72" s="26"/>
+      <c r="K72" s="26"/>
+      <c r="L72" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="M72" s="27"/>
+      <c r="N72" s="27"/>
+      <c r="O72" s="27"/>
+      <c r="P72" s="27"/>
+      <c r="Q72" s="27"/>
+    </row>
+    <row r="73" spans="2:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="18"/>
+      <c r="C73" s="18"/>
+      <c r="D73" s="18"/>
+      <c r="E73" s="18"/>
+      <c r="F73" s="18"/>
+      <c r="G73" s="18"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="18"/>
+      <c r="K73" s="18"/>
+      <c r="L73" s="18"/>
+      <c r="M73" s="18"/>
+      <c r="N73" s="18"/>
+      <c r="O73" s="18"/>
+      <c r="P73" s="18"/>
+      <c r="Q73" s="18"/>
+      <c r="R73" s="18"/>
+      <c r="S73" s="18"/>
+      <c r="T73" s="18"/>
+      <c r="U73" s="18"/>
+      <c r="V73" s="18"/>
+      <c r="W73" s="18"/>
+    </row>
+    <row r="74" spans="2:23" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="2:23" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="B75" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="22"/>
+      <c r="D75" s="22"/>
+      <c r="E75" s="22"/>
+      <c r="F75" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H3" s="46"/>
-[...411 lines deleted...]
-      <c r="B48" s="66" t="s">
+      <c r="G75" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C48" s="41"/>
-[...28 lines deleted...]
-      <c r="E50" s="66" t="s">
+      <c r="I75" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="J75" s="23"/>
+      <c r="K75" s="11"/>
+      <c r="N75" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="O75" s="16"/>
+      <c r="R75" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="F50" s="66"/>
-[...290 lines deleted...]
-      <c r="J84" s="1"/>
+      <c r="S75" s="23"/>
+      <c r="T75" s="11"/>
+    </row>
+    <row r="76" spans="2:23" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="18"/>
+      <c r="C76" s="18"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="18"/>
+      <c r="F76" s="18"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="18"/>
+      <c r="K76" s="18"/>
+      <c r="L76" s="18"/>
+      <c r="M76" s="18"/>
+      <c r="N76" s="18"/>
+      <c r="O76" s="18"/>
+      <c r="P76" s="18"/>
+      <c r="Q76" s="18"/>
+      <c r="R76" s="18"/>
+      <c r="S76" s="18"/>
+      <c r="T76" s="18"/>
+      <c r="U76" s="18"/>
+      <c r="V76" s="18"/>
+      <c r="W76" s="18"/>
+    </row>
+    <row r="77" spans="2:23" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="78" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B78" s="17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="79" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B79" s="17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="80" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B80" s="17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="81" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B81" s="17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="82" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B82" s="17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="83" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B83" s="17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="84" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B84" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="85" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B85" s="14" t="s">
+        <v>85</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...37 lines deleted...]
-    <mergeCell ref="F67:G67"/>
+  <mergeCells count="106">
+    <mergeCell ref="J3:N3"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="P3:R3"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="R13:U13"/>
+    <mergeCell ref="H13:Q13"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:I9"/>
+    <mergeCell ref="B11:K11"/>
+    <mergeCell ref="B13:G13"/>
+    <mergeCell ref="S4:W4"/>
+    <mergeCell ref="S5:W5"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="H7:W7"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B30:H30"/>
+    <mergeCell ref="I24:K24"/>
+    <mergeCell ref="I26:K26"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:W15"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="I17:W17"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:W20"/>
+    <mergeCell ref="J34:O34"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="E38:W38"/>
+    <mergeCell ref="B41:W42"/>
+    <mergeCell ref="B39:W39"/>
+    <mergeCell ref="S26:U26"/>
+    <mergeCell ref="S24:U24"/>
+    <mergeCell ref="S30:T30"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="R34:W34"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="O32:Q32"/>
+    <mergeCell ref="D32:G32"/>
+    <mergeCell ref="I28:Q28"/>
+    <mergeCell ref="I30:Q30"/>
+    <mergeCell ref="N44:P44"/>
+    <mergeCell ref="R44:T44"/>
+    <mergeCell ref="U44:W44"/>
+    <mergeCell ref="B46:G46"/>
+    <mergeCell ref="H46:J46"/>
+    <mergeCell ref="O46:Q46"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:J44"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="U51:V51"/>
+    <mergeCell ref="Q51:T51"/>
+    <mergeCell ref="B52:G52"/>
+    <mergeCell ref="B54:F54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="P48:R48"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="B51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="F48:H48"/>
+    <mergeCell ref="K48:O48"/>
+    <mergeCell ref="K60:Q60"/>
+    <mergeCell ref="R60:V60"/>
+    <mergeCell ref="K62:O62"/>
+    <mergeCell ref="P62:U62"/>
+    <mergeCell ref="B63:W63"/>
+    <mergeCell ref="O54:R54"/>
+    <mergeCell ref="S54:U54"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="K58:P58"/>
+    <mergeCell ref="B76:W76"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="E58:I58"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B73:W73"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="I75:J75"/>
+    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="M70:O70"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="P69:R69"/>
+    <mergeCell ref="P70:R70"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="H72:K72"/>
+    <mergeCell ref="L72:Q72"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="B69:G69"/>
+    <mergeCell ref="B70:G70"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B67:F67"/>
+    <mergeCell ref="G67:I67"/>
+    <mergeCell ref="J67:L67"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...3 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <conditionalFormatting sqref="J3 S4:S5 H7 H13 V13 D15 I17 D19 I24 S24 I26 S26 I28 S28 I30 S30 O32 E38">
+    <cfRule type="containsBlanks" dxfId="0" priority="1">
+      <formula>LEN(TRIM(D3))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q44 K46 S48 K69:K70" xr:uid="{87456C9F-D604-4A15-B6DC-8BA863535C2E}">
+      <formula1>$AF$1:$AF$8</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>žádost pracovní cesty (2)</vt:lpstr>
-      <vt:lpstr>'žádost pracovní cesty (2)'!Oblast_tisku</vt:lpstr>
+      <vt:lpstr>List1</vt:lpstr>
+      <vt:lpstr>List1!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>FT UTB</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ing. Gabriela Daňková</dc:creator>
+  <dc:creator>Jiří Peterka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>