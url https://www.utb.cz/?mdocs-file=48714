--- v3 (2026-08-02)
+++ v4 (2026-09-19)
@@ -8,68 +8,68 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://utbcz-my.sharepoint.com/personal/ospalikova_utb_cz/Documents/Dokumenty/MARTINA/2026/Habilitace, Profesury/WEB_Seznamy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="113" documentId="8_{0151B6A3-4D0D-4503-B2FE-5F702C359921}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{86945C85-9C38-4FC2-B2DF-2FD1FCE64617}"/>
+  <xr:revisionPtr revIDLastSave="117" documentId="8_{0151B6A3-4D0D-4503-B2FE-5F702C359921}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{487C6AEE-6AEA-4494-A6F9-E23CE5784327}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
     <sheet name="List2" sheetId="2" r:id="rId2"/>
     <sheet name="List3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$4:$I$173</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="354">
   <si>
     <t>Legenda:</t>
   </si>
   <si>
     <t xml:space="preserve">Habilitační řízení ke jmenování docentem </t>
   </si>
   <si>
     <t>J - jmenován(a)</t>
   </si>
   <si>
     <t>Z - řízení zastaveno</t>
   </si>
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Tituly</t>
   </si>
   <si>
     <t>VŠ</t>
   </si>
   <si>
@@ -1084,50 +1084,53 @@
     <t>Vaculčíková</t>
   </si>
   <si>
     <t>Naďa</t>
   </si>
   <si>
     <t>Šárka</t>
   </si>
   <si>
     <t>Pálka</t>
   </si>
   <si>
     <t>Přemysl</t>
   </si>
   <si>
     <t>Navrátilová</t>
   </si>
   <si>
     <t>Gregor</t>
   </si>
   <si>
     <t>Lukáš</t>
   </si>
   <si>
     <t>Termín zasedání VR fakulty (návrh na jmenování)</t>
+  </si>
+  <si>
+    <t>Mgr. Ing. Ph.D.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _K_č_-;\-* #,##0.00\ _K_č_-;_-* &quot;-&quot;??\ _K_č_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="d/m/yyyy;@"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -2287,54 +2290,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K173"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="L163" sqref="L163"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="12" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
       <c r="G1" s="6"/>
       <c r="H1" s="57" t="s">
         <v>0</v>
@@ -3384,56 +3387,58 @@
       <c r="J35" s="54"/>
       <c r="K35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="53" t="s">
         <v>350</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>351</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>103</v>
       </c>
       <c r="D36" s="52" t="s">
         <v>27</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>223</v>
       </c>
       <c r="F36" s="31" t="s">
         <v>217</v>
       </c>
       <c r="G36" s="54">
-        <v>46108</v>
-[...4 lines deleted...]
-      <c r="I36" s="32"/>
+        <v>46101</v>
+      </c>
+      <c r="H36" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" s="32">
+        <v>46296</v>
+      </c>
       <c r="J36" s="54">
         <v>46276</v>
       </c>
       <c r="K36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A37" s="42" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>28</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>29</v>
@@ -3534,51 +3539,51 @@
       <c r="F40" s="17" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="32">
         <v>44326</v>
       </c>
       <c r="H40" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I40" s="32">
         <v>44896</v>
       </c>
       <c r="J40" s="32"/>
       <c r="K40" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A41" s="43" t="s">
         <v>343</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>345</v>
       </c>
       <c r="C41" s="29" t="s">
-        <v>22</v>
+        <v>353</v>
       </c>
       <c r="D41" s="36" t="s">
         <v>330</v>
       </c>
       <c r="E41" s="30" t="s">
         <v>28</v>
       </c>
       <c r="F41" s="31" t="s">
         <v>29</v>
       </c>
       <c r="G41" s="32">
         <v>45960</v>
       </c>
       <c r="H41" s="28" t="s">
         <v>19</v>
       </c>
       <c r="I41" s="32">
         <v>46204</v>
       </c>
       <c r="J41" s="32">
         <v>46185</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A42" s="42" t="s">