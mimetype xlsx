--- v0 (2025-11-04)
+++ v1 (2026-05-30)
@@ -1,75 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20343"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ospalikova\Documents\Martina\2025\Habilitační a Profesorské řízení\WEB_Seznamy\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://utbcz-my.sharepoint.com/personal/ospalikova_utb_cz/Documents/Dokumenty/MARTINA/2026/Habilitace, Profesury/WEB_Seznamy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A85ADC11-8CBD-4809-A02B-8BD9373DEDFD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="71" documentId="8_{72C6D478-0EA3-4E3F-87F6-EC9F35BB243D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{38448FD9-A72F-4D5A-91C9-260BB308FC89}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="135" windowWidth="18195" windowHeight="9690" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
     <sheet name="List2" sheetId="2" r:id="rId2"/>
     <sheet name="List3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$1:$L$59</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$1:$M$65</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="181">
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Hodnosti a tituly</t>
   </si>
   <si>
     <t>Na návrh vědecké či umělecké rady VŠ</t>
   </si>
   <si>
     <t>Fakulta</t>
   </si>
   <si>
     <t>Pro obor</t>
   </si>
   <si>
     <t>Datum zahájení řízení</t>
   </si>
   <si>
     <t>Výsledek řízení</t>
   </si>
   <si>
@@ -408,65 +421,59 @@
   <si>
     <t>MATOUŠEK</t>
   </si>
   <si>
     <t>SAMKOVÁ</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
     <t>doc, Ing. Ph.D.</t>
   </si>
   <si>
     <t>KOMÍNKOVÁ OPLATKOVÁ</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>BAJEROVÁ</t>
   </si>
   <si>
     <t xml:space="preserve">Petra </t>
   </si>
   <si>
-    <t>VR UTB 1. 11. 2022 ok</t>
-[...1 lines deleted...]
-  <si>
     <t>pozn.</t>
   </si>
   <si>
     <t>MĚŘÍNSKÁ</t>
   </si>
   <si>
     <t>Technologie a materiály</t>
   </si>
   <si>
-    <t>profesorské řízení jinde, než na UTB</t>
-[...1 lines deleted...]
-  <si>
     <t>ŠENKEŘÍK</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Informatika</t>
   </si>
   <si>
     <t xml:space="preserve">KALENDA </t>
   </si>
   <si>
     <t>Soňa</t>
   </si>
   <si>
     <t>doc. Mgr., Ph.D.</t>
   </si>
   <si>
     <t>OU</t>
   </si>
   <si>
     <t xml:space="preserve">Sociální práce </t>
   </si>
   <si>
     <t>TUL</t>
@@ -531,51 +538,93 @@
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>SUMCZYNSKI</t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>HOŠOVSKÝ</t>
   </si>
   <si>
     <t>doc Ing. PhD.</t>
   </si>
   <si>
     <t xml:space="preserve">PROKOPOVÁ </t>
   </si>
   <si>
     <t>Zdenka</t>
   </si>
   <si>
     <t>doc.Ing. CSc.</t>
   </si>
   <si>
-    <t>Návrh předán na MŠMT</t>
+    <t>MINAŘÍK</t>
+  </si>
+  <si>
+    <t>Antonín</t>
+  </si>
+  <si>
+    <t>SEDLÁK</t>
+  </si>
+  <si>
+    <t>Univerzita obrany</t>
+  </si>
+  <si>
+    <t>Strojírenství a materiály</t>
+  </si>
+  <si>
+    <t>PODROUŽEK</t>
+  </si>
+  <si>
+    <t>KOVAŘÍK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Termín zasedání Vědecké rady na fakultě </t>
+  </si>
+  <si>
+    <t>RAŠTICOVÁ</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>doc. PhDr., Ph.D.</t>
+  </si>
+  <si>
+    <t>GOGOLA</t>
+  </si>
+  <si>
+    <t>Mgr. MgA</t>
+  </si>
+  <si>
+    <t>AMU</t>
+  </si>
+  <si>
+    <t>doc. M. A.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -632,56 +681,57 @@
       <b/>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="1"/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -730,373 +780,282 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="11" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="11" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="11" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="11" fontId="10" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1230,1968 +1189,2195 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L59"/>
+  <dimension ref="A1:M65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J57" sqref="J57"/>
+      <selection activeCell="E74" sqref="E74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" customWidth="1"/>
     <col min="8" max="8" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="7.28515625" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="19.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="79.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="79.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="30" t="s">
+      <c r="J1" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="L1" t="s">
+        <v>127</v>
+      </c>
+      <c r="M1" s="29" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="D2" s="29" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="31" t="s">
+      <c r="D2" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="F2" s="32" t="s">
+      <c r="F2" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="G2" s="28">
+      <c r="G2" s="12">
         <v>44544</v>
       </c>
-      <c r="H2" s="29" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="28">
+      <c r="H2" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" s="12">
         <v>44894</v>
       </c>
-      <c r="J2" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="26">
+      <c r="J2" s="12"/>
+      <c r="K2" t="s">
+        <v>12</v>
+      </c>
+      <c r="L2">
         <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:12" s="26" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="29" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="G3" s="28">
+      <c r="G3" s="12">
         <v>44700</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="I3" s="28">
+      <c r="I3" s="12">
         <v>45064</v>
       </c>
-      <c r="J3" s="26" t="s">
+      <c r="J3" s="12"/>
+      <c r="K3" t="s">
         <v>93</v>
       </c>
-      <c r="K3" s="26" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="12">
         <v>41408</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="12">
         <v>41901</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="12"/>
+      <c r="K4" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="12">
         <v>41627</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="12">
         <v>42125</v>
       </c>
-      <c r="J5" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="30" t="s">
+      <c r="J5" s="12"/>
+      <c r="K5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C6" s="35" t="s">
+      <c r="C6" s="16" t="s">
         <v>108</v>
       </c>
-      <c r="D6" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="37" t="s">
+      <c r="D6" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="20">
         <v>44341</v>
       </c>
-      <c r="H6" s="29" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="40">
+      <c r="H6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="21">
         <v>44719</v>
       </c>
-      <c r="J6" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="26">
+      <c r="J6" s="21"/>
+      <c r="K6" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="30" t="s">
+    <row r="7" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="C7" s="27" t="s">
+      <c r="C7" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="D7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="31" t="s">
+      <c r="D7" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="32" t="s">
+      <c r="F7" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="12">
         <v>44013</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="12">
         <v>44324</v>
       </c>
-      <c r="J7" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="27" t="s">
+      <c r="J7" s="12"/>
+      <c r="K7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B8" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="27" t="s">
+      <c r="C8" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="D8" s="29" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="31" t="s">
+      <c r="D8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="32" t="s">
+      <c r="F8" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="12">
         <v>45161</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="12">
         <v>45622</v>
       </c>
-      <c r="J8" s="26" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:12" s="26" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="J8" s="12"/>
+      <c r="K8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="12">
         <v>38176</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="12">
         <v>38657</v>
       </c>
-      <c r="J9" s="26" t="s">
+      <c r="J9" s="12"/>
+      <c r="K9" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="26" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="30" t="s">
+    <row r="10" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="12">
+        <v>44973</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="12">
+        <v>45439</v>
+      </c>
+      <c r="J10" s="12"/>
+      <c r="K10" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="12">
+        <v>43775</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="12">
+        <v>43999</v>
+      </c>
+      <c r="J11" s="12"/>
+      <c r="K11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="12">
+        <v>43320</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="12">
+        <v>43797</v>
+      </c>
+      <c r="J12" s="12"/>
+      <c r="K12" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>178</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>179</v>
+      </c>
+      <c r="E13" s="25"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="27">
+        <v>45622</v>
+      </c>
+      <c r="J13" s="27"/>
+      <c r="K13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="12">
+        <v>39969</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="12">
+        <v>40940</v>
+      </c>
+      <c r="J14" s="12"/>
+      <c r="K14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G15" s="12">
+        <v>45265</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="12">
+        <v>45622</v>
+      </c>
+      <c r="J15" s="12"/>
+      <c r="K15" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="12">
+        <v>38176</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="12">
+        <v>38839</v>
+      </c>
+      <c r="J16" s="12"/>
+      <c r="K16" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="12">
+        <v>43865</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="12">
+        <v>44180</v>
+      </c>
+      <c r="J17" s="12"/>
+      <c r="K17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="12">
+        <v>39750</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="12">
+        <v>40299</v>
+      </c>
+      <c r="J18" s="12"/>
+      <c r="K18" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="12">
+        <v>43565</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="12">
+        <v>44638</v>
+      </c>
+      <c r="J19" s="12"/>
+      <c r="K19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="12">
+        <v>41025</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="12">
+        <v>41436</v>
+      </c>
+      <c r="J20" s="12"/>
+      <c r="K20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="G21" s="27"/>
+      <c r="H21" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="27">
+        <v>44894</v>
+      </c>
+      <c r="J21" s="27"/>
+      <c r="K21" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G22" s="12">
+        <v>44356</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="12">
+        <v>44894</v>
+      </c>
+      <c r="J22" s="12"/>
+      <c r="K22" t="s">
+        <v>93</v>
+      </c>
+      <c r="L22">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G23" s="12">
+        <v>44684</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="12">
+        <v>45259</v>
+      </c>
+      <c r="J23" s="12"/>
+      <c r="K23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="12">
+        <v>46094</v>
+      </c>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12"/>
+      <c r="K24" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="12">
+        <v>40143</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" s="12">
+        <v>40809</v>
+      </c>
+      <c r="J25" s="12"/>
+      <c r="K25" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B26" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" s="12">
+        <v>45034</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="12">
+        <v>45439</v>
+      </c>
+      <c r="J26" s="12"/>
+      <c r="K26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="12">
+        <v>44901</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="12">
+        <v>45259</v>
+      </c>
+      <c r="J27" s="12"/>
+      <c r="K27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="12">
+        <v>39861</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="12">
+        <v>40381</v>
+      </c>
+      <c r="J28" s="12"/>
+      <c r="K28" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="12">
+        <v>45169</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="12">
+        <v>45439</v>
+      </c>
+      <c r="J29" s="12"/>
+      <c r="K29" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G30" s="12">
+        <v>44544</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="12">
+        <v>45064</v>
+      </c>
+      <c r="J30" s="12"/>
+      <c r="K30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31" s="25"/>
+      <c r="F31" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="27"/>
+      <c r="H31" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="27">
+        <v>44894</v>
+      </c>
+      <c r="J31" s="27"/>
+      <c r="K31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" s="12">
+        <v>46073</v>
+      </c>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G33" s="12">
+        <v>43840</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="12">
+        <v>44180</v>
+      </c>
+      <c r="J33" s="12"/>
+      <c r="K33" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G34" s="12">
+        <v>43614</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="12">
+        <v>43999</v>
+      </c>
+      <c r="J34" s="12"/>
+      <c r="K34" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G35" s="12">
+        <v>44880</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="12">
+        <v>45259</v>
+      </c>
+      <c r="J35" s="12"/>
+      <c r="K35" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G36" s="12">
+        <v>44328</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="12">
+        <v>44545</v>
+      </c>
+      <c r="J36" s="12"/>
+      <c r="K36" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G37" s="12">
+        <v>43376</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="12">
+        <v>43797</v>
+      </c>
+      <c r="J37" s="12"/>
+      <c r="K37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="12">
+        <v>39871</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="12">
+        <v>40299</v>
+      </c>
+      <c r="J38" s="12"/>
+      <c r="K38" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G39" s="12">
+        <v>42312</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="12">
+        <v>42905</v>
+      </c>
+      <c r="J39" s="12"/>
+      <c r="K39" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G40" s="12">
+        <v>46098</v>
+      </c>
+      <c r="H40" s="13"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+      <c r="K40" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="27" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="31" t="s">
+      <c r="C41" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G41" s="12">
+        <v>43740</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="12">
+        <v>43999</v>
+      </c>
+      <c r="J41" s="12"/>
+      <c r="K41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="12">
+        <v>43231</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="12">
+        <v>43608</v>
+      </c>
+      <c r="J42" s="12"/>
+      <c r="K42" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="F10" s="32" t="s">
-[...86 lines deleted...]
-      <c r="C13" s="8" t="s">
+      <c r="F43" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G43" s="12">
+        <v>45582</v>
+      </c>
+      <c r="H43" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="I43" s="12">
+        <v>45716</v>
+      </c>
+      <c r="J43" s="12"/>
+      <c r="K43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="12">
+        <v>37924</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="12">
+        <v>38473</v>
+      </c>
+      <c r="J44" s="12"/>
+      <c r="K44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" s="8" t="s">
         <v>11</v>
-      </c>
-[...1026 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="12">
+        <v>43088</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="12">
+        <v>43608</v>
+      </c>
+      <c r="J45" s="12"/>
+      <c r="K45" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="12">
+        <v>46140</v>
+      </c>
+      <c r="H46" s="13"/>
+      <c r="I46" s="12"/>
+      <c r="J46" s="12"/>
+      <c r="K46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="12">
+        <v>44096</v>
+      </c>
+      <c r="H47" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="I47" s="12">
+        <v>44628</v>
+      </c>
+      <c r="J47" s="12"/>
+      <c r="K47" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G48" s="12">
+        <v>44585</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="12">
+        <v>44894</v>
+      </c>
+      <c r="J48" s="12"/>
+      <c r="K48" t="s">
+        <v>93</v>
+      </c>
+      <c r="L48">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="12">
+        <v>45282</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="12">
+        <v>45439</v>
+      </c>
+      <c r="J49" s="12"/>
+      <c r="K49" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="32" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>169</v>
+      </c>
+      <c r="E50" s="25"/>
+      <c r="F50" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="G50" s="27">
+        <v>45217</v>
+      </c>
+      <c r="H50" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="27">
+        <v>45812</v>
+      </c>
+      <c r="J50" s="27"/>
+      <c r="K50" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="12">
         <v>42249</v>
       </c>
-      <c r="H45" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I45" s="12">
+      <c r="H51" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="12">
         <v>42507</v>
       </c>
-      <c r="J45" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="7" t="s">
+      <c r="J51" s="12"/>
+      <c r="K51" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
         <v>52</v>
-      </c>
-[...185 lines deleted...]
-        <v>56</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G52" s="12">
-        <v>41019</v>
+        <v>42648</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="12">
-        <v>41436</v>
-[...12 lines deleted...]
-      <c r="C53" s="42" t="s">
+        <v>43265</v>
+      </c>
+      <c r="J52" s="12"/>
+      <c r="K52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" s="12">
+        <v>37599</v>
+      </c>
+      <c r="H53" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="12">
+        <v>37863</v>
+      </c>
+      <c r="J53" s="12"/>
+      <c r="K53" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C54" s="8" t="s">
         <v>11</v>
-      </c>
-[...29 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G54" s="12">
+        <v>44111</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="12">
+        <v>44324</v>
+      </c>
+      <c r="J54" s="12"/>
+      <c r="K54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G55" s="12">
+        <v>43201</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="12">
+        <v>43608</v>
+      </c>
+      <c r="J55" s="12"/>
+      <c r="K55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G56" s="12">
+        <v>45257</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="12">
+        <v>45812</v>
+      </c>
+      <c r="J56" s="12"/>
+      <c r="K56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G54" s="12">
-[...34 lines deleted...]
-      <c r="H55" s="33" t="s">
+      <c r="G57" s="12">
+        <v>41019</v>
+      </c>
+      <c r="H57" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="I55" s="28">
-[...70 lines deleted...]
-    <row r="58" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="I57" s="12">
+        <v>41122</v>
+      </c>
+      <c r="J57" s="12"/>
+    </row>
+    <row r="58" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A58" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G58" s="12">
+        <v>41019</v>
+      </c>
+      <c r="H58" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="12">
+        <v>41436</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="E59" s="25"/>
+      <c r="F59" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="G59" s="27"/>
+      <c r="H59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="27">
+        <v>44894</v>
+      </c>
+      <c r="J59" s="27"/>
+      <c r="K59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A60" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" s="12">
+        <v>37522</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="12">
+        <v>37935</v>
+      </c>
+      <c r="J60" s="12"/>
+      <c r="K60" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="12">
+        <v>44938</v>
+      </c>
+      <c r="H61" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="I61" s="12">
+        <v>45240</v>
+      </c>
+      <c r="J61" s="12"/>
+      <c r="K61" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" s="12">
+        <v>44216</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="12">
+        <v>44545</v>
+      </c>
+      <c r="J62" s="12"/>
+      <c r="K62" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A63" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="12">
+        <v>42828</v>
+      </c>
+      <c r="H63" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="I63" s="12">
+        <v>43245</v>
+      </c>
+      <c r="J63" s="12"/>
+      <c r="K63" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A64" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" s="12">
         <v>38894</v>
       </c>
-      <c r="H58" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I58" s="12">
+      <c r="H64" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="12">
         <v>39188</v>
       </c>
-      <c r="J58" t="s">
+      <c r="J64" s="12"/>
+      <c r="K64" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A59" s="14" t="s">
+    <row r="65" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A65" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B59" s="15" t="s">
+      <c r="B65" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="C59" s="15" t="s">
+      <c r="C65" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D59" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="17" t="s">
+      <c r="D65" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="F59" s="18" t="s">
+      <c r="F65" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="G59" s="19">
+      <c r="G65" s="12">
         <v>41892</v>
       </c>
-      <c r="H59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I59" s="12">
+      <c r="H65" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="12">
         <v>42309</v>
       </c>
-      <c r="J59" t="s">
+      <c r="J65" s="12"/>
+      <c r="K65" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L59" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:M65" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>