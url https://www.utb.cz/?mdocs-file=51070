--- v3 (2026-07-06)
+++ v4 (2026-10-18)
@@ -8,68 +8,68 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://utbcz-my.sharepoint.com/personal/ospalikova_utb_cz/Documents/Dokumenty/MARTINA/2026/Habilitace, Profesury/WEB_Seznamy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="53" documentId="8_{561805AB-3811-430E-A2DD-F2A6371FCD79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8AFCB126-5CA6-4525-A56A-01EFA4CD4430}"/>
+  <xr:revisionPtr revIDLastSave="57" documentId="8_{561805AB-3811-430E-A2DD-F2A6371FCD79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AF645C2A-456C-42A2-8D68-06A5711638EF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
     <sheet name="List2" sheetId="2" r:id="rId2"/>
     <sheet name="List3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$4:$I$173</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1197" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1197" uniqueCount="339">
   <si>
     <t>Adámek</t>
   </si>
   <si>
     <t>Milan</t>
   </si>
   <si>
     <t>Mgr. Ph.D.</t>
   </si>
   <si>
     <t xml:space="preserve">UTB  </t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
     <t>Bakar</t>
   </si>
   <si>
     <t>Mohamed</t>
   </si>
   <si>
     <t>Ing. Ph.D.</t>
   </si>
   <si>
@@ -1039,50 +1039,53 @@
     <t>Mikeska</t>
   </si>
   <si>
     <t>Papadaki</t>
   </si>
   <si>
     <t>Šárka</t>
   </si>
   <si>
     <t>Vaculčíková</t>
   </si>
   <si>
     <t xml:space="preserve">Pálka </t>
   </si>
   <si>
     <t>Přemysl</t>
   </si>
   <si>
     <t xml:space="preserve">Navrátilová </t>
   </si>
   <si>
     <t xml:space="preserve">Gregor </t>
   </si>
   <si>
     <t>Lukáš</t>
+  </si>
+  <si>
+    <t>Mgr. Ing. Ph.D.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/m/yyyy;@"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
@@ -2144,54 +2147,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I173"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="D41" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="4" topLeftCell="D16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H41" sqref="H41:H163"/>
+      <selection pane="bottomRight" activeCell="K35" sqref="K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="26.28515625" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
       <c r="G1" s="6"/>
       <c r="H1" s="51" t="s">
         <v>182</v>
@@ -3150,56 +3153,58 @@
       </c>
       <c r="I35" s="36">
         <v>43922</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A36" s="32" t="s">
         <v>336</v>
       </c>
       <c r="B36" s="28" t="s">
         <v>337</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>210</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>211</v>
       </c>
       <c r="G36" s="36">
-        <v>46107</v>
-[...4 lines deleted...]
-      <c r="I36" s="36"/>
+        <v>46101</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="I36" s="36">
+        <v>46296</v>
+      </c>
     </row>
     <row r="37" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>197</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>198</v>
       </c>
       <c r="G37" s="16">
         <v>42025</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>4</v>
@@ -3281,51 +3286,51 @@
       </c>
       <c r="E40" s="25" t="s">
         <v>197</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>198</v>
       </c>
       <c r="G40" s="36">
         <v>44326</v>
       </c>
       <c r="H40" s="14" t="s">
         <v>4</v>
       </c>
       <c r="I40" s="36">
         <v>44896</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A41" s="32" t="s">
         <v>327</v>
       </c>
       <c r="B41" s="28" t="s">
         <v>328</v>
       </c>
       <c r="C41" s="28" t="s">
-        <v>7</v>
+        <v>338</v>
       </c>
       <c r="D41" s="29" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>198</v>
       </c>
       <c r="G41" s="36">
         <v>45960</v>
       </c>
       <c r="H41" s="27" t="s">
         <v>4</v>
       </c>
       <c r="I41" s="36">
         <v>46204</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="11" t="s">