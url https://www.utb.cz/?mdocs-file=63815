--- v0 (2025-10-15)
+++ v1 (2026-08-20)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20343"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bycek\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bycek\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{95EE870F-C73E-440E-998B-A0800D8FA8C2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EAAE126-DD1C-423C-A26B-3647A4D4BB26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11625" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FAI" sheetId="4" r:id="rId1"/>
     <sheet name="FAME" sheetId="5" r:id="rId2"/>
     <sheet name="FHS" sheetId="7" r:id="rId3"/>
     <sheet name="FMK" sheetId="8" r:id="rId4"/>
     <sheet name="FT" sheetId="9" r:id="rId5"/>
     <sheet name="FLKŘ" sheetId="10" r:id="rId6"/>
     <sheet name="CPS" sheetId="12" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1525" uniqueCount="903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1747" uniqueCount="1021">
   <si>
     <t>Academy of Arts in Banská Bystrica</t>
   </si>
   <si>
     <t>Bánská Bystrica</t>
   </si>
   <si>
     <t>FMK</t>
   </si>
   <si>
     <t>Academy of Fine Arts in Gdańsk</t>
   </si>
   <si>
     <t>Gdansk</t>
   </si>
   <si>
     <t>Academy of the Police Force in Bratislava</t>
   </si>
   <si>
     <t>Bratislava</t>
   </si>
   <si>
     <t>FAI</t>
   </si>
   <si>
@@ -286,53 +286,50 @@
   <si>
     <t>MARNE-LA-VALLÉE CEDEX 2</t>
   </si>
   <si>
     <t>Hacettepe University</t>
   </si>
   <si>
     <t>HELMo University College</t>
   </si>
   <si>
     <t>Hochschule Kaiserslautern University of Applied Sciences</t>
   </si>
   <si>
     <t>Kaiserslautern</t>
   </si>
   <si>
     <t>Wismar</t>
   </si>
   <si>
     <t>HZ University of Applied Sciences</t>
   </si>
   <si>
     <t>Vlissingen</t>
   </si>
   <si>
-    <t>Nizozemsko</t>
-[...1 lines deleted...]
-  <si>
     <t>Chemnitz University of Technology</t>
   </si>
   <si>
     <t>Chemnitz</t>
   </si>
   <si>
     <t>Inland Norway University of Applied Sciences</t>
   </si>
   <si>
     <t>Elverum</t>
   </si>
   <si>
     <t>Inonu University</t>
   </si>
   <si>
     <t>Malatya</t>
   </si>
   <si>
     <t>INSEEC Business School Bordeaux</t>
   </si>
   <si>
     <t>Bordeaux</t>
   </si>
   <si>
     <t>Instituto Superior Miguel Torga</t>
@@ -1112,53 +1109,50 @@
     <t>Arts</t>
   </si>
   <si>
     <t>Arts, Audio-visual techniques and media production</t>
   </si>
   <si>
     <t>Arts, Audio-visual techniques and media production, Fashion, interior and industrial design</t>
   </si>
   <si>
     <t>Fashion, interior and industrial design</t>
   </si>
   <si>
     <t>Marketing and advertising</t>
   </si>
   <si>
     <t>Arts, Marketing and advertising</t>
   </si>
   <si>
     <t>Audio-visual techniques and media production, Marketing and advertising</t>
   </si>
   <si>
     <t>Fashion, interior and industrial design, Fine arts</t>
   </si>
   <si>
     <t>Audio-visual techniques and media production, Fashion, interior and industrial design, Fine arts</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fashion, interior and industrial design, Chemistry, Food processing</t>
   </si>
   <si>
     <t>Chemistry</t>
   </si>
   <si>
     <t>Chemistry, Food processing</t>
   </si>
   <si>
     <t>Food processing</t>
   </si>
   <si>
     <t>Chemistry, Chemical engineering and processes</t>
   </si>
   <si>
     <t>Chemistry, Chemical engineering and processes, Food processing</t>
   </si>
   <si>
     <t>Engineering and engineering trades, Food processing</t>
   </si>
   <si>
     <t>Engineering and engineering trades</t>
   </si>
   <si>
     <t>Engineering and engineering trades, Mechanics and metal trades</t>
   </si>
@@ -2741,62 +2735,430 @@
     <t>National University of Arts</t>
   </si>
   <si>
     <t>UIC Barcelona International University of Catalonia</t>
   </si>
   <si>
     <t>ESDA Aragon School of Design</t>
   </si>
   <si>
     <t>Compiègne</t>
   </si>
   <si>
     <t>University of Agriculture in Krakow</t>
   </si>
   <si>
     <t>Polytechnic Institute of Guarda</t>
   </si>
   <si>
     <t>University of Leoben</t>
   </si>
   <si>
     <t>The Polytechnic University of Valencia</t>
   </si>
   <si>
     <t xml:space="preserve">Arts </t>
+  </si>
+  <si>
+    <t>Karel de Grote Hogeschool Antwerpen</t>
+  </si>
+  <si>
+    <t>Antwerp</t>
+  </si>
+  <si>
+    <t>https://www.kdg.be/</t>
+  </si>
+  <si>
+    <t>Ignatium Academy in Krakow</t>
+  </si>
+  <si>
+    <t>https://www.ignatianum.edu.pl/</t>
+  </si>
+  <si>
+    <t>Marketing and advertising, Social sciences, journalism and information</t>
+  </si>
+  <si>
+    <t>https://www.han.nl/</t>
+  </si>
+  <si>
+    <t>Han Unievrsity of Applied Sciences</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>Poliarte Accademia di Design</t>
+  </si>
+  <si>
+    <t>https://www.poliarte.net/</t>
+  </si>
+  <si>
+    <t>Ancona</t>
+  </si>
+  <si>
+    <t>Audio-visual techniques and media production, Fashion</t>
+  </si>
+  <si>
+    <t>Cyprus University of Technology</t>
+  </si>
+  <si>
+    <t>https://www.cut.ac.cy/?languageId=1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pädagogische Hochschule Tirol </t>
+  </si>
+  <si>
+    <t>Innsbruck</t>
+  </si>
+  <si>
+    <t>https://ph-tirol.ac.at/</t>
+  </si>
+  <si>
+    <t>Universidad CEU Cardenal Herrera</t>
+  </si>
+  <si>
+    <t>https://www.uchceu.com/en</t>
+  </si>
+  <si>
+    <t>Riga Technical University</t>
+  </si>
+  <si>
+    <t>https://www.rtu.lv/en</t>
+  </si>
+  <si>
+    <t>Education, Languages, Nursing and midwifery</t>
+  </si>
+  <si>
+    <t>Kiel University of Applied Sciences</t>
+  </si>
+  <si>
+    <t>https://www.haw-kiel.de/startseite/</t>
+  </si>
+  <si>
+    <t>Catholic University of Applied Sciences of North Rhine-Westphalia</t>
+  </si>
+  <si>
+    <t>https://katho-nrw.de/en/international</t>
+  </si>
+  <si>
+    <t>ISA Lille</t>
+  </si>
+  <si>
+    <t>https://www.junia.com/</t>
+  </si>
+  <si>
+    <t>Technische Universität Dresden — TU Dresden</t>
+  </si>
+  <si>
+    <t>https://tu-dresden.de/</t>
+  </si>
+  <si>
+    <t>Dresden</t>
+  </si>
+  <si>
+    <t>https://www.uc.pt/en/</t>
+  </si>
+  <si>
+    <t>École d'Ingénieurs de PURPAN</t>
+  </si>
+  <si>
+    <t>https://www.purpan.fr/</t>
+  </si>
+  <si>
+    <t>Environmental protection technology,  Food processing</t>
+  </si>
+  <si>
+    <t>Catholic University in Ružomberok</t>
+  </si>
+  <si>
+    <t>Ružomberok</t>
+  </si>
+  <si>
+    <t>https://www.ku.sk/en/</t>
+  </si>
+  <si>
+    <t>Academy for Applied Studies Belgrade</t>
+  </si>
+  <si>
+    <t>Belgarde</t>
+  </si>
+  <si>
+    <t>https://assb.edu.rs/en/</t>
+  </si>
+  <si>
+    <t>https://uniba.sk/en/</t>
+  </si>
+  <si>
+    <t>The Linguistic-Technical University in Przasnysz</t>
+  </si>
+  <si>
+    <t>Przasnysz</t>
+  </si>
+  <si>
+    <t>https://ult.edu.pl/en/home/</t>
+  </si>
+  <si>
+    <t>Howest, de Hogeschool West-Vlaanderen</t>
+  </si>
+  <si>
+    <t>https://www.howest.be/nl</t>
+  </si>
+  <si>
+    <t>EKA University of Applied Sciences</t>
+  </si>
+  <si>
+    <t>https://www.augstskola.lv/</t>
+  </si>
+  <si>
+    <t>SMK University of Applied Social Sciences</t>
+  </si>
+  <si>
+    <t>https://smk.lt/en/</t>
+  </si>
+  <si>
+    <t>Deggendorf Institute of Technlogy</t>
+  </si>
+  <si>
+    <t>https://www.th-deg.de/en</t>
+  </si>
+  <si>
+    <t>Deggendorf</t>
+  </si>
+  <si>
+    <t>GROUPE ECOLE SUPERIEURE DE COMMERCE DE TROYES</t>
+  </si>
+  <si>
+    <t>Troyes</t>
+  </si>
+  <si>
+    <t>https://yschools.fr/</t>
+  </si>
+  <si>
+    <t>Economics, Business and administration, Travel, tourism and leisure</t>
+  </si>
+  <si>
+    <t>Iceland</t>
+  </si>
+  <si>
+    <t>University of Iceland</t>
+  </si>
+  <si>
+    <t>Reykjavik</t>
+  </si>
+  <si>
+    <t>https://english.hi.is/</t>
+  </si>
+  <si>
+    <t>Information and Communication Technologies (ICTs), Engineering and engineering trades</t>
+  </si>
+  <si>
+    <t>Kristiania University of Applied Sciences</t>
+  </si>
+  <si>
+    <t>https://www.kristiania.no/en/</t>
+  </si>
+  <si>
+    <t>Oslo</t>
+  </si>
+  <si>
+    <t>Óbuda University</t>
+  </si>
+  <si>
+    <t>https://uni-obuda.hu/en/</t>
+  </si>
+  <si>
+    <t>Reykjvaik</t>
+  </si>
+  <si>
+    <t>Engineering, manufacturing</t>
+  </si>
+  <si>
+    <t>University of Salento</t>
+  </si>
+  <si>
+    <t>Lecce</t>
+  </si>
+  <si>
+    <t>https://international.unisalento.it/</t>
+  </si>
+  <si>
+    <t>Business and administration, Engineering</t>
+  </si>
+  <si>
+    <t>https://ionio.gr/en/</t>
+  </si>
+  <si>
+    <t>Kerkira</t>
+  </si>
+  <si>
+    <t>Arts, Social sciences, journalism and information</t>
+  </si>
+  <si>
+    <t>Ecole De Biologie Industrielle</t>
+  </si>
+  <si>
+    <t>https://www.ebi-edu.com/ebi-grande-ecole-ingenieurs-biologie-cergy/</t>
+  </si>
+  <si>
+    <t>Cergy</t>
+  </si>
+  <si>
+    <t>Chemistry, Environmental protection technology</t>
+  </si>
+  <si>
+    <t>https://www.unizg.hr/homepage/</t>
+  </si>
+  <si>
+    <t>Transport services</t>
+  </si>
+  <si>
+    <t>https://yalova.edu.tr/en</t>
+  </si>
+  <si>
+    <t>Yalova</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>ENSEA</t>
+  </si>
+  <si>
+    <t>https://www.ensea.fr/</t>
+  </si>
+  <si>
+    <t>Training for pre-school teachers, Literature and linguistics</t>
+  </si>
+  <si>
+    <t>University of Deusto</t>
+  </si>
+  <si>
+    <t>https://www.deusto.es/en/home</t>
+  </si>
+  <si>
+    <t>https://put.poznan.pl/en</t>
+  </si>
+  <si>
+    <t>Canakkale Onsekiz Mart Üniversitesi</t>
+  </si>
+  <si>
+    <t>https://www.comu.edu.tr/</t>
+  </si>
+  <si>
+    <t>Cankkale</t>
+  </si>
+  <si>
+    <t>https://en.unica.it/en</t>
+  </si>
+  <si>
+    <t>Earth sciences</t>
+  </si>
+  <si>
+    <t>State University of Applied Sciences in Jaroslaw</t>
+  </si>
+  <si>
+    <t>Jaroslaw</t>
+  </si>
+  <si>
+    <t>https://www.pwste.edu.pl/</t>
+  </si>
+  <si>
+    <t>Estonian University of Life Sciences</t>
+  </si>
+  <si>
+    <t>Tartu</t>
+  </si>
+  <si>
+    <t>https://www.emu.ee/en</t>
+  </si>
+  <si>
+    <t>Tallinn University</t>
+  </si>
+  <si>
+    <t>https://www.tlu.ee/en</t>
+  </si>
+  <si>
+    <t>Fashion, interior and industrial design, Marketing and advertising</t>
+  </si>
+  <si>
+    <t>https://www.uni-lj.si/en</t>
+  </si>
+  <si>
+    <t>Yeditepe University</t>
+  </si>
+  <si>
+    <t>Fashion, interior and industrial desig</t>
+  </si>
+  <si>
+    <t>https://www.yeditepe.edu.tr/en</t>
+  </si>
+  <si>
+    <t>Avans University of Applied Sciences</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>https://www.avans.nl/en</t>
+  </si>
+  <si>
+    <t>Environment, Physical Sciences</t>
+  </si>
+  <si>
+    <t>Chemistry, Physics</t>
+  </si>
+  <si>
+    <t>https://ung.si/en/</t>
+  </si>
+  <si>
+    <t>Vaasa</t>
+  </si>
+  <si>
+    <t>https://www.novia.fi/en</t>
+  </si>
+  <si>
+    <t>Novia University of Applied Sciences</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2834,50 +3196,73 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF7800"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBECDD2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2903,51 +3288,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -3044,310 +3429,541 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="10" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="8" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="10" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="8" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="7" fillId="9" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFBECDD2"/>
       <color rgb="FFE65014"/>
       <color rgb="FF46505A"/>
       <color rgb="FFFF7800"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 –⁠ 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 –⁠ 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3409,51 +4025,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 –⁠ 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3551,9064 +4167,10347 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universidadunie.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isen-paris.fr/international/about-isen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.th-koeln.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://int.kocaeli.edu.tr/index_en.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuke.sk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laurea.fi/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vives.be/en/study/welcome" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.tu.kielce.pl/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniza.sk/index.php/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ece.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/it" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kristiania.no/en/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isen-paris.fr/international/about-isen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universidadunie.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smk.lt/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://int.kocaeli.edu.tr/index_en.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avans.nl/en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuke.sk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laurea.fi/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.augstskola.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.tu.kielce.pl/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deusto.es/en/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vives.be/en/study/welcome" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ece.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniza.sk/index.php/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.th-koeln.de/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atilim.edu.tr/en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.beun.edu.tr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oth-aw.de/en/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-fulda.de/en/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://san.edu.pl/en" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isal.pt/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibo.it/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unwe.bg/en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medeniyet.edu.tr/tr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/en/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.um.edu.mt/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-due.de/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tu-chemnitz.de/index.html.en" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aua.gr/en" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usab-tm.ro/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulusofona.pt/en/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tnuni.sk/aktuality" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polsl.pl/en/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaemetz.univ-lorraine.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ktu.edu.tr/en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antalya.edu.tr/en" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhu.es/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.viko.lt/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hnu.de/en/university" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frankfurt-university.de/en/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhstp.ac.at/en" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ue.katowice.pl/en.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipleiria.pt/en/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vives.be/en/vives-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vives.be/en/vives-international" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.h-brs.de/en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essca.fr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuke.sk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.fi/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibz.it/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inonu.edu.tr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euc.ac.cy/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.windesheim.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-wismar.de/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.estg.ipp.pt/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iscte-iul.pt/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.english.hs-mannheim.de/the-university.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal3.ipb.pt/index.php/en/ipben/home" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwm.edu.pl/en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-heilbronn.de/en" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unisa.it/en/home" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uop.gr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junia.com/en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieu.edu.tr/en" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/en-home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lbtu.lv/en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fh-aachen.de/en/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.ase.ro/21/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.tu-varna.bg/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uloyola.es/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educons.edu.rs/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.um.si/en/home-page/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inn.no/english/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w.prz.edu.pl/en/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deu.edu.tr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuzvo.sk/en/technical-university-zvolen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aubg.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aptimasso.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unipu.hr/en" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucavila.es/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucy.ac.cy/?lang=en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-worms.de/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsantarem.pt/en/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unidu.hr/eng/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helmo.be/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laurea.fi/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inseec.com/en/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usal.es/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atilim.edu.tr/en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.beun.edu.tr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oth-aw.de/en/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-fulda.de/en/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://san.edu.pl/en" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isal.pt/en/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.unisalento.it/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibo.it/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unwe.bg/en" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/en/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.um.edu.mt/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aua.gr/en" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usab-tm.ro/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haw-kiel.de/startseite/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tnuni.sk/aktuality" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ktu.edu.tr/en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antalya.edu.tr/en" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhu.es/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.viko.lt/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hnu.de/en/university" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frankfurt-university.de/en/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhstp.ac.at/en" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ue.katowice.pl/en.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipleiria.pt/en/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vives.be/en/vives-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vives.be/en/vives-international" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.h-brs.de/en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essca.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yschools.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://put.poznan.pl/en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuke.sk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.fi/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unibz.it/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inonu.edu.tr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euc.ac.cy/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.windesheim.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-wismar.de/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.estg.ipp.pt/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iscte-iul.pt/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.english.hs-mannheim.de/the-university.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal3.ipb.pt/index.php/en/ipben/home" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwm.edu.pl/en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-heilbronn.de/en" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ku.sk/en/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avans.nl/en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unisa.it/en/home" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uop.gr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junia.com/en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieu.edu.tr/en" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/en-home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lbtu.lv/en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fh-aachen.de/en/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.ase.ro/21/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.tu-varna.bg/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uloyola.es/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educons.edu.rs/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.um.si/en/home-page/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inn.no/english/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w.prz.edu.pl/en/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deu.edu.tr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kdg.be/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kristiania.no/en/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comu.edu.tr/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuzvo.sk/en/technical-university-zvolen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aubg.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aptimasso.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unipu.hr/en" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucavila.es/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucy.ac.cy/?lang=en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hs-worms.de/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsantarem.pt/en/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unidu.hr/eng/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helmo.be/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laurea.fi/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inseec.com/en/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usal.es/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medeniyet.edu.tr/tr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-due.de/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tu-chemnitz.de/index.html.en" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulusofona.pt/en/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-lj.si/en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polsl.pl/en/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni-obuda.hu/en/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaemetz.univ-lorraine.fr/en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.sdu.edu.tr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni.opole.pl/en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istun.edu.tr/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laurea.fi/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hivolda.no/en" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gumushane.edu.tr/?lang=en-us" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfh.ch/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.lt/en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://competence.croix-rouge.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upjs.sk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.sdu.edu.tr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ph-tirol.ac.at/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uc.pt/en/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni.opole.pl/en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pwste.edu.pl/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istun.edu.tr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.han.nl/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laurea.fi/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://katho-nrw.de/en/international" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ult.edu.pl/en/home/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hivolda.no/en" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gumushane.edu.tr/?lang=en-us" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ignatianum.edu.pl/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfh.ch/en/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rtu.lv/en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.lt/en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ku.sk/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://competence.croix-rouge.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upjs.sk/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rtu.lv/en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ung.si/en/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arteveldehogeschool.be/en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hivolda.no/en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unios.hr/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kea.dk/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxl.be/Pub/International/PXL-University-of-Applied-Sciences-and-Arts/About-PXL.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfh.ch/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.th-koeln.de/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulapland.fi/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kdg.be/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.howest.be/nl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avans.nl/en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hivolda.no/en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unios.hr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniba.sk/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tlu.ee/en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kea.dk/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arteveldehogeschool.be/en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxl.be/Pub/International/PXL-University-of-Applied-Sciences-and-Arts/About-PXL.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfh.ch/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uchceu.com/en" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.th-koeln.de/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ionio.gr/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poliarte.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novia.fi/en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulapland.fi/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thomasmore.be/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/portal/en/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ugr.es/en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.lt/en/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deu.edu.tr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tugraz.at/en/home/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipvc.pt/en/internacional/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfh.ch/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupe-esa.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omega.uniwersytetradom.pl/index.seam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upjs.sk/informacie/verejnost-media/vztahy-s-verejnostou/univerzitne-media/universitas-safarikiana/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.put.poznan.pl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://study.gov.pl/university/university-humanities-and-economics-lodz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://study.gov.pl/university/university-humanities-and-economics-lodz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junia.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi-edu.com/ebi-grande-ecole-ingenieurs-biologie-cergy/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.put.poznan.pl/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emu.ee/en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ugr.es/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cut.ac.cy/?languageId=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.hi.is/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.lt/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.th-deg.de/en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalova.edu.tr/en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipvc.pt/en/internacional/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deu.edu.tr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.um.si/en/home-page/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfh.ch/en/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assb.edu.rs/en/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupe-esa.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tugraz.at/en/home/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omega.uniwersytetradom.pl/index.seam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upjs.sk/informacie/verejnost-media/vztahy-s-verejnostou/univerzitne-media/universitas-safarikiana/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purpan.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avans.nl/en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuke.sk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unica.it/en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unizg.hr/homepage/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuke.sk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unican.es/en/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bas.bg/?lang=en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://p.lodz.pl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unican.es/en/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bas.bg/?lang=en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://p.lodz.pl/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.hi.is/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76D490FA-7335-4361-B2EB-822FBE8B2646}">
-  <dimension ref="A1:N72"/>
+  <dimension ref="A1:N78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+      <selection activeCell="C32" sqref="C32:G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" customWidth="1"/>
     <col min="6" max="6" width="84.5703125" customWidth="1"/>
     <col min="7" max="7" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="55"/>
+    </row>
+    <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="56" t="s">
+        <v>868</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="49" t="s">
+        <v>869</v>
+      </c>
+      <c r="D2" s="49" t="s">
+        <v>870</v>
+      </c>
+      <c r="E2" s="49" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="49" t="s">
+        <v>871</v>
+      </c>
+      <c r="G2" s="49" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="52" t="s">
+        <v>850</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="34" t="s">
+        <v>211</v>
+      </c>
+      <c r="D3" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="E3" s="34" t="s">
+        <v>397</v>
+      </c>
+      <c r="F3" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G3" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="52"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="28" t="s">
+        <v>290</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>291</v>
+      </c>
+      <c r="E4" s="28" t="s">
+        <v>398</v>
+      </c>
+      <c r="F4" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G4" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="51" t="s">
+        <v>836</v>
+      </c>
+      <c r="B5" s="51"/>
+      <c r="C5" s="28" t="s">
+        <v>288</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>289</v>
+      </c>
+      <c r="E5" s="50" t="s">
+        <v>376</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G5" s="41">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="51"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="20" t="s">
+        <v>653</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>654</v>
+      </c>
+      <c r="E6" s="22" t="s">
+        <v>655</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G6" s="41">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="52" t="s">
+        <v>842</v>
+      </c>
+      <c r="B7" s="52"/>
+      <c r="C7" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>384</v>
+      </c>
+      <c r="F7" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G7" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="52"/>
+      <c r="B8" s="52"/>
+      <c r="C8" s="34" t="s">
+        <v>229</v>
+      </c>
+      <c r="D8" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" s="34" t="s">
+        <v>385</v>
+      </c>
+      <c r="F8" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G8" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="52" t="s">
+        <v>837</v>
+      </c>
+      <c r="B9" s="52"/>
+      <c r="C9" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" s="20" t="s">
+        <v>635</v>
+      </c>
+      <c r="F9" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G9" s="29">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
+        <v>838</v>
+      </c>
+      <c r="B10" s="51"/>
+      <c r="C10" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" s="34" t="s">
+        <v>378</v>
+      </c>
+      <c r="F10" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G10" s="29">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="51"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="28" t="s">
+        <v>874</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="F11" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G11" s="41">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="51"/>
+      <c r="B12" s="51"/>
+      <c r="C12" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>380</v>
+      </c>
+      <c r="F12" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G12" s="29">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="51"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="20" t="s">
+        <v>642</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>643</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>644</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>645</v>
+      </c>
+      <c r="G13" s="29">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="51"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="28" t="s">
+        <v>875</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>381</v>
+      </c>
+      <c r="F14" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G14" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="51"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="28" t="s">
+        <v>876</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>602</v>
+      </c>
+      <c r="F15" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G15" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="51"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="28" t="s">
+        <v>988</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>981</v>
+      </c>
+      <c r="E16" s="27" t="s">
+        <v>989</v>
+      </c>
+      <c r="F16" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G16" s="41"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17" s="51"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="D17" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="34" t="s">
+        <v>377</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>553</v>
+      </c>
+      <c r="G17" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="51" t="s">
+        <v>839</v>
+      </c>
+      <c r="B18" s="51"/>
+      <c r="C18" s="20" t="s">
+        <v>593</v>
+      </c>
+      <c r="D18" s="20" t="s">
+        <v>594</v>
+      </c>
+      <c r="E18" s="22" t="s">
+        <v>631</v>
+      </c>
+      <c r="F18" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G18" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="51" t="s">
+        <v>851</v>
+      </c>
+      <c r="B19" s="51"/>
+      <c r="C19" s="20" t="s">
+        <v>623</v>
+      </c>
+      <c r="D19" s="20" t="s">
+        <v>624</v>
+      </c>
+      <c r="E19" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="F19" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G19" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="51"/>
+      <c r="B20" s="51"/>
+      <c r="C20" s="34" t="s">
+        <v>273</v>
+      </c>
+      <c r="D20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="34" t="s">
+        <v>399</v>
+      </c>
+      <c r="F20" s="34" t="s">
+        <v>554</v>
+      </c>
+      <c r="G20" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I20" s="1"/>
+      <c r="J20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="57" t="s">
+        <v>854</v>
+      </c>
+      <c r="B21" s="57"/>
+      <c r="C21" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="G21" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I21" s="1"/>
+      <c r="J21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" s="57"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="20" t="s">
+        <v>636</v>
+      </c>
+      <c r="D22" s="20" t="s">
+        <v>637</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>638</v>
+      </c>
+      <c r="F22" s="28" t="s">
+        <v>639</v>
+      </c>
+      <c r="G22" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I22" s="1"/>
+      <c r="J22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" s="51" t="s">
+        <v>845</v>
+      </c>
+      <c r="B23" s="51"/>
+      <c r="C23" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="28" t="s">
+        <v>388</v>
+      </c>
+      <c r="F23" s="28" t="s">
+        <v>308</v>
+      </c>
+      <c r="G23" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" s="52" t="s">
+        <v>840</v>
+      </c>
+      <c r="B24" s="52"/>
+      <c r="C24" s="28" t="s">
+        <v>155</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="E24" s="28" t="s">
+        <v>382</v>
+      </c>
+      <c r="F24" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G24" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I24" s="1"/>
+      <c r="J24" s="1"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" s="51" t="s">
+        <v>841</v>
+      </c>
+      <c r="B25" s="51"/>
+      <c r="C25" s="34" t="s">
+        <v>265</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>266</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>383</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G25" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I25" s="1"/>
+      <c r="J25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="51"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="20" t="s">
+        <v>646</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>647</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>648</v>
+      </c>
+      <c r="F26" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G26" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I26" s="1"/>
+      <c r="J26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="77" t="s">
+        <v>843</v>
+      </c>
+      <c r="B27" s="78"/>
+      <c r="C27" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="E27" s="28" t="s">
+        <v>386</v>
+      </c>
+      <c r="F27" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G27" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" s="79"/>
+      <c r="B28" s="80"/>
+      <c r="C28" s="28" t="s">
+        <v>951</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>287</v>
+      </c>
+      <c r="E28" s="102" t="s">
+        <v>952</v>
+      </c>
+      <c r="F28" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G28" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" s="97" t="s">
+        <v>844</v>
+      </c>
+      <c r="B29" s="98"/>
+      <c r="C29" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>135</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>387</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G29" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I29" s="1"/>
+      <c r="J29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="99"/>
+      <c r="B30" s="100"/>
+      <c r="C30" s="34" t="s">
+        <v>949</v>
+      </c>
+      <c r="D30" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="101" t="s">
+        <v>950</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G30" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I30" s="1"/>
+      <c r="J30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="51" t="s">
+        <v>318</v>
+      </c>
+      <c r="B31" s="51"/>
+      <c r="C31" s="20" t="s">
+        <v>249</v>
+      </c>
+      <c r="D31" s="20" t="s">
+        <v>250</v>
+      </c>
+      <c r="E31" s="20" t="s">
+        <v>649</v>
+      </c>
+      <c r="F31" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G31" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I31" s="1"/>
+      <c r="J31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="93" t="s">
+        <v>846</v>
+      </c>
+      <c r="B32" s="94"/>
+      <c r="C32" s="20" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D32" s="20" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E32" s="67" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F32" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G32" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I32" s="1"/>
+      <c r="J32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="95"/>
+      <c r="B33" s="96"/>
+      <c r="C33" s="34" t="s">
+        <v>296</v>
+      </c>
+      <c r="D33" s="34" t="s">
+        <v>297</v>
+      </c>
+      <c r="E33" s="34" t="s">
+        <v>389</v>
+      </c>
+      <c r="F33" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G33" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" s="51" t="s">
+        <v>847</v>
+      </c>
+      <c r="B34" s="51"/>
+      <c r="C34" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="E34" s="28" t="s">
+        <v>390</v>
+      </c>
+      <c r="F34" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G34" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" s="51"/>
+      <c r="B35" s="51"/>
+      <c r="C35" s="28" t="s">
+        <v>965</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>967</v>
+      </c>
+      <c r="E35" s="102" t="s">
+        <v>966</v>
+      </c>
+      <c r="F35" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G35" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" s="51"/>
+      <c r="B36" s="51"/>
+      <c r="C36" s="28" t="s">
+        <v>798</v>
+      </c>
+      <c r="D36" s="28" t="s">
+        <v>799</v>
+      </c>
+      <c r="E36" s="28" t="s">
+        <v>800</v>
+      </c>
+      <c r="F36" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G36" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="52" t="s">
+        <v>848</v>
+      </c>
+      <c r="B37" s="52"/>
+      <c r="C37" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>391</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G37" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" s="52"/>
+      <c r="B38" s="52"/>
+      <c r="C38" s="20" t="s">
+        <v>628</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>629</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>630</v>
+      </c>
+      <c r="F38" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G38" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I38" s="1"/>
+      <c r="J38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="52"/>
+      <c r="B39" s="52"/>
+      <c r="C39" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="E39" s="28" t="s">
+        <v>392</v>
+      </c>
+      <c r="F39" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G39" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I39" s="1"/>
+      <c r="J39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="52"/>
+      <c r="B40" s="52"/>
+      <c r="C40" s="20" t="s">
+        <v>621</v>
+      </c>
+      <c r="D40" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="20" t="s">
+        <v>622</v>
+      </c>
+      <c r="F40" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G40" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I40" s="1"/>
+      <c r="J40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="52"/>
+      <c r="B41" s="52"/>
+      <c r="C41" s="34" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="E41" s="34" t="s">
+        <v>393</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G41" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" s="52"/>
+      <c r="B42" s="52"/>
+      <c r="C42" s="28" t="s">
+        <v>294</v>
+      </c>
+      <c r="D42" s="28" t="s">
+        <v>295</v>
+      </c>
+      <c r="E42" s="28" t="s">
+        <v>394</v>
+      </c>
+      <c r="F42" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G42" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43" s="51" t="s">
+        <v>849</v>
+      </c>
+      <c r="B43" s="51"/>
+      <c r="C43" s="34" t="s">
+        <v>315</v>
+      </c>
+      <c r="D43" s="34" t="s">
+        <v>316</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>395</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>554</v>
+      </c>
+      <c r="G43" s="29">
+        <v>47483</v>
+      </c>
+      <c r="J43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" s="51"/>
+      <c r="B44" s="51"/>
+      <c r="C44" s="20" t="s">
+        <v>632</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>633</v>
+      </c>
+      <c r="E44" s="20" t="s">
+        <v>634</v>
+      </c>
+      <c r="F44" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G44" s="41">
+        <v>46996</v>
+      </c>
+      <c r="J44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" s="51"/>
+      <c r="B45" s="51"/>
+      <c r="C45" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="D45" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="E45" s="28" t="s">
+        <v>396</v>
+      </c>
+      <c r="F45" s="28" t="s">
+        <v>332</v>
+      </c>
+      <c r="G45" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46" s="52" t="s">
+        <v>852</v>
+      </c>
+      <c r="B46" s="52"/>
+      <c r="C46" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="28" t="s">
+        <v>400</v>
+      </c>
+      <c r="F46" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G46" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47" s="52"/>
+      <c r="B47" s="52"/>
+      <c r="C47" s="34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="34" t="s">
+        <v>401</v>
+      </c>
+      <c r="F47" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G47" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A48" s="52"/>
+      <c r="B48" s="52"/>
+      <c r="C48" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="E48" s="28" t="s">
+        <v>402</v>
+      </c>
+      <c r="F48" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G48" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49" s="52"/>
+      <c r="B49" s="52"/>
+      <c r="C49" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="D49" s="34" t="s">
+        <v>200</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G49" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A50" s="52"/>
+      <c r="B50" s="52"/>
+      <c r="C50" s="28" t="s">
+        <v>282</v>
+      </c>
+      <c r="D50" s="28" t="s">
+        <v>283</v>
+      </c>
+      <c r="E50" s="27" t="s">
+        <v>404</v>
+      </c>
+      <c r="F50" s="103" t="s">
+        <v>964</v>
+      </c>
+      <c r="G50" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I50" s="1"/>
+      <c r="J50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A51" s="51" t="s">
+        <v>853</v>
+      </c>
+      <c r="B51" s="51"/>
+      <c r="C51" s="34" t="s">
+        <v>251</v>
+      </c>
+      <c r="D51" s="34" t="s">
+        <v>252</v>
+      </c>
+      <c r="E51" s="34" t="s">
+        <v>405</v>
+      </c>
+      <c r="F51" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G51" s="29">
+        <v>46996</v>
+      </c>
+      <c r="I51" s="1"/>
+      <c r="J51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A52" s="51" t="s">
+        <v>855</v>
+      </c>
+      <c r="B52" s="51"/>
+      <c r="C52" s="34" t="s">
+        <v>257</v>
+      </c>
+      <c r="D52" s="34" t="s">
+        <v>258</v>
+      </c>
+      <c r="E52" s="34" t="s">
+        <v>408</v>
+      </c>
+      <c r="F52" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G52" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I52" s="1"/>
+      <c r="J52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A53" s="52" t="s">
+        <v>856</v>
+      </c>
+      <c r="B53" s="52"/>
+      <c r="C53" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="D53" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="E53" s="28" t="s">
+        <v>409</v>
+      </c>
+      <c r="F53" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G53" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I53" s="1"/>
+      <c r="J53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54" s="52"/>
+      <c r="B54" s="52"/>
+      <c r="C54" s="20" t="s">
+        <v>640</v>
+      </c>
+      <c r="D54" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="E54" s="22" t="s">
+        <v>641</v>
+      </c>
+      <c r="F54" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G54" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I54" s="1"/>
+      <c r="J54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1"/>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A55" s="52"/>
+      <c r="B55" s="52"/>
+      <c r="C55" s="34" t="s">
+        <v>174</v>
+      </c>
+      <c r="D55" s="34" t="s">
+        <v>175</v>
+      </c>
+      <c r="E55" s="34" t="s">
+        <v>410</v>
+      </c>
+      <c r="F55" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G55" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I55" s="1"/>
+      <c r="J55" s="1"/>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A56" s="52"/>
+      <c r="B56" s="52"/>
+      <c r="C56" s="34" t="s">
+        <v>991</v>
+      </c>
+      <c r="D56" s="34" t="s">
+        <v>272</v>
+      </c>
+      <c r="E56" s="101" t="s">
+        <v>992</v>
+      </c>
+      <c r="F56" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G56" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I56" s="1"/>
+      <c r="J56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A57" s="52"/>
+      <c r="B57" s="52"/>
+      <c r="C57" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="D57" s="28" t="s">
+        <v>240</v>
+      </c>
+      <c r="E57" s="28" t="s">
+        <v>411</v>
+      </c>
+      <c r="F57" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G57" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I57" s="1"/>
+      <c r="J57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58" s="51" t="s">
+        <v>857</v>
+      </c>
+      <c r="B58" s="51"/>
+      <c r="C58" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="E58" s="34" t="s">
+        <v>412</v>
+      </c>
+      <c r="F58" s="34" t="s">
+        <v>555</v>
+      </c>
+      <c r="G58" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I58" s="1"/>
+      <c r="J58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59" s="51"/>
+      <c r="B59" s="51"/>
+      <c r="C59" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D59" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="E59" s="28" t="s">
+        <v>414</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G59" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I59" s="1"/>
+      <c r="J59" s="1"/>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A60" s="51"/>
+      <c r="B60" s="51"/>
+      <c r="C60" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="D60" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="E60" s="34" t="s">
+        <v>413</v>
+      </c>
+      <c r="F60" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G60" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I60" s="1"/>
+      <c r="J60" s="1"/>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A61" s="51"/>
+      <c r="B61" s="51"/>
+      <c r="C61" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E61" s="28" t="s">
+        <v>415</v>
+      </c>
+      <c r="F61" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G61" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I61" s="1"/>
+      <c r="J61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A62" s="51"/>
+      <c r="B62" s="51"/>
+      <c r="C62" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D62" s="34" t="s">
+        <v>105</v>
+      </c>
+      <c r="E62" s="34" t="s">
+        <v>416</v>
+      </c>
+      <c r="F62" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G62" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I62" s="1"/>
+      <c r="J62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" s="51"/>
+      <c r="B63" s="51"/>
+      <c r="C63" s="28" t="s">
+        <v>314</v>
+      </c>
+      <c r="D63" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="E63" s="28" t="s">
+        <v>417</v>
+      </c>
+      <c r="F63" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G63" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I63" s="1"/>
+      <c r="J63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" s="51"/>
+      <c r="B64" s="51"/>
+      <c r="C64" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="D64" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="E64" s="34" t="s">
+        <v>418</v>
+      </c>
+      <c r="F64" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G64" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="51"/>
+      <c r="B65" s="51"/>
+      <c r="C65" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D65" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="E65" s="45" t="s">
+        <v>419</v>
+      </c>
+      <c r="F65" s="28" t="s">
+        <v>556</v>
+      </c>
+      <c r="G65" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1"/>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="51"/>
+      <c r="B66" s="51"/>
+      <c r="C66" s="20" t="s">
+        <v>626</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E66" s="20" t="s">
+        <v>627</v>
+      </c>
+      <c r="F66" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="G66" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="51"/>
+      <c r="B67" s="51"/>
+      <c r="C67" s="34" t="s">
+        <v>128</v>
+      </c>
+      <c r="D67" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="F67" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G67" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" s="51"/>
+      <c r="B68" s="51"/>
+      <c r="C68" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="D68" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="28" t="s">
+        <v>420</v>
+      </c>
+      <c r="F68" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G68" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" s="51"/>
+      <c r="B69" s="51"/>
+      <c r="C69" s="34" t="s">
+        <v>159</v>
+      </c>
+      <c r="D69" s="34" t="s">
+        <v>160</v>
+      </c>
+      <c r="E69" s="34" t="s">
+        <v>421</v>
+      </c>
+      <c r="F69" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G69" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" s="51"/>
+      <c r="B70" s="51"/>
+      <c r="C70" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="D70" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="E70" s="28" t="s">
+        <v>422</v>
+      </c>
+      <c r="F70" s="28" t="s">
+        <v>309</v>
+      </c>
+      <c r="G70" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" s="51"/>
+      <c r="B71" s="51"/>
+      <c r="C71" s="34" t="s">
+        <v>300</v>
+      </c>
+      <c r="D71" s="34" t="s">
+        <v>301</v>
+      </c>
+      <c r="E71" s="34" t="s">
+        <v>423</v>
+      </c>
+      <c r="F71" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G71" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72" s="51"/>
+      <c r="B72" s="51"/>
+      <c r="C72" s="34" t="s">
+        <v>794</v>
+      </c>
+      <c r="D72" s="34" t="s">
+        <v>795</v>
+      </c>
+      <c r="E72" s="34" t="s">
+        <v>796</v>
+      </c>
+      <c r="F72" s="34" t="s">
+        <v>797</v>
+      </c>
+      <c r="G72" s="43">
+        <v>46996</v>
+      </c>
+      <c r="I72" s="1"/>
+      <c r="J72" s="1"/>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A73" s="51"/>
+      <c r="B73" s="51"/>
+      <c r="C73" s="28" t="s">
+        <v>302</v>
+      </c>
+      <c r="D73" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="E73" s="28" t="s">
+        <v>424</v>
+      </c>
+      <c r="F73" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="G73" s="44">
+        <v>46996</v>
+      </c>
+      <c r="I73" s="1"/>
+      <c r="J73" s="1"/>
+      <c r="L73" s="1"/>
+      <c r="M73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="25">
+    <mergeCell ref="A32:B33"/>
+    <mergeCell ref="A53:B57"/>
+    <mergeCell ref="A58:B73"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A46:B50"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A7:B8"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A37:B42"/>
+    <mergeCell ref="A43:B45"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="A34:B36"/>
+    <mergeCell ref="A29:B30"/>
+    <mergeCell ref="A27:B28"/>
+    <mergeCell ref="A21:B22"/>
+    <mergeCell ref="A19:B20"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A10:B17"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="A31:B31"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="E49" r:id="rId1" xr:uid="{9571710E-04C5-49B7-94AD-4F2D6B72001C}"/>
+    <hyperlink ref="E67" r:id="rId2" xr:uid="{03F2FBAE-99E4-4E36-A1A9-AF46A6D6A302}"/>
+    <hyperlink ref="E11" r:id="rId3" xr:uid="{E679D96E-44A4-4ABC-9A9E-9E1F84A0DD04}"/>
+    <hyperlink ref="E15" r:id="rId4" xr:uid="{A4060DB6-81A5-4C0E-B503-C6763F07F9EE}"/>
+    <hyperlink ref="E38" r:id="rId5" xr:uid="{019EB1BD-A983-404B-9317-BAC1035C0799}"/>
+    <hyperlink ref="E18" r:id="rId6" xr:uid="{874177C7-93C4-4867-928E-9BBB7D2BE88E}"/>
+    <hyperlink ref="E54" r:id="rId7" xr:uid="{58C0ED2A-130E-4227-8910-7F604FDC8D5D}"/>
+    <hyperlink ref="E26" r:id="rId8" xr:uid="{A76DE1D2-25BC-4153-AB0B-5A43BDE385FD}"/>
+    <hyperlink ref="E50" r:id="rId9" xr:uid="{FD8622CC-77B0-4D3B-8B76-360C6951D98C}"/>
+    <hyperlink ref="E6" r:id="rId10" xr:uid="{FC2D367F-6C30-4B28-8D07-E32D99100DD7}"/>
+    <hyperlink ref="E30" r:id="rId11" xr:uid="{D7E38E63-A323-46ED-A89F-F9691592026B}"/>
+    <hyperlink ref="E28" r:id="rId12" xr:uid="{74B04227-C8D7-4F3F-A7F1-40F3AA8135C1}"/>
+    <hyperlink ref="E35" r:id="rId13" xr:uid="{2BC939FF-9B99-4641-99BD-B1F20A76E761}"/>
+    <hyperlink ref="E22" r:id="rId14" xr:uid="{49458DE4-D356-4E65-85D8-D876BF0F94C7}"/>
+    <hyperlink ref="E56" r:id="rId15" xr:uid="{7D05702C-DE2C-40FD-BBFC-5BD791C00AA2}"/>
+    <hyperlink ref="E32" r:id="rId16" xr:uid="{48E4EE6B-36AE-4412-A554-2EFCA8E06D51}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId17"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE00F97A-17DD-43CC-9C04-F7D1F4FF0DA9}">
+  <dimension ref="A1:M117"/>
+  <sheetViews>
+    <sheetView topLeftCell="A36" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C55" sqref="C55:G55"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="4.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="54.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="23.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="32.140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="88.7109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="3"/>
+    <col min="10" max="10" width="45.7109375" style="3" customWidth="1"/>
+    <col min="11" max="11" width="13.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="58" t="s">
-        <v>7</v>
+        <v>319</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="60"/>
     </row>
-    <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="61" t="s">
+        <v>868</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="B2" s="61"/>
-[...3 lines deleted...]
-      <c r="D2" s="53" t="s">
+      <c r="E2" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="E2" s="53" t="s">
+      <c r="G2" s="5" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="52" t="s">
+        <v>850</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>449</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="G3" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="M3" s="6"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="52" t="s">
+        <v>836</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="E4" s="37" t="s">
+        <v>563</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G4" s="15">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="52"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>376</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G5" s="17">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="52"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="12" t="s">
+        <v>901</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>902</v>
+      </c>
+      <c r="E6" s="66" t="s">
+        <v>903</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>577</v>
+      </c>
+      <c r="G6" s="17">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="52"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="20" t="s">
+        <v>653</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>654</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>376</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G7" s="17">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="51" t="s">
+        <v>858</v>
+      </c>
+      <c r="B8" s="51"/>
+      <c r="C8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>564</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="G8" s="15">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="51"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="E9" s="23" t="s">
+        <v>565</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G9" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="M9" s="6"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="51"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>566</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G10" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="M10" s="6"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="52" t="s">
+        <v>859</v>
+      </c>
+      <c r="B11" s="52"/>
+      <c r="C11" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="E11" s="23" t="s">
+        <v>433</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G11" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="M11" s="6"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="52"/>
+      <c r="B12" s="52"/>
+      <c r="C12" s="20" t="s">
+        <v>675</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>676</v>
+      </c>
+      <c r="E12" s="23" t="s">
+        <v>677</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G12" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="M12" s="6"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="52"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="20" t="s">
+        <v>680</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>681</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>682</v>
+      </c>
+      <c r="F13" s="16" t="s">
+        <v>683</v>
+      </c>
+      <c r="G13" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="M13" s="6"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="52" t="s">
+        <v>842</v>
+      </c>
+      <c r="B14" s="52"/>
+      <c r="C14" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>384</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>313</v>
+      </c>
+      <c r="G14" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="M14" s="6"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="52"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="G15" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="M15" s="6"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="63" t="s">
+        <v>839</v>
+      </c>
+      <c r="B16" s="63"/>
+      <c r="C16" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>430</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G16" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="M16" s="6"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="63"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>595</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G17" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="51" t="s">
+        <v>838</v>
+      </c>
+      <c r="B18" s="51"/>
+      <c r="C18" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="19" t="s">
+        <v>567</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G18" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="M18" s="6"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="51"/>
+      <c r="B19" s="51"/>
+      <c r="C19" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>568</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>576</v>
+      </c>
+      <c r="G19" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="51"/>
+      <c r="B20" s="51"/>
+      <c r="C20" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E20" s="19" t="s">
+        <v>559</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G20" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="M20" s="6"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="51"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>577</v>
+      </c>
+      <c r="G21" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="51"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G22" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="M22" s="6"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G23" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" s="51"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="16" t="s">
+        <v>615</v>
+      </c>
+      <c r="D24" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>616</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G24" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="M24" s="6"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" s="51"/>
+      <c r="B25" s="51"/>
+      <c r="C25" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="E25" s="19" t="s">
+        <v>432</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G25" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="M25" s="6"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" s="51"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="20" t="s">
+        <v>877</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>670</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>671</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G26" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="M26" s="6"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="51"/>
+      <c r="B27" s="51"/>
+      <c r="C27" s="20" t="s">
+        <v>956</v>
+      </c>
+      <c r="D27" s="20" t="s">
+        <v>957</v>
+      </c>
+      <c r="E27" s="92" t="s">
+        <v>958</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>959</v>
+      </c>
+      <c r="G27" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="M27" s="6"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28" s="51"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="20" t="s">
+        <v>660</v>
+      </c>
+      <c r="D28" s="20" t="s">
+        <v>661</v>
+      </c>
+      <c r="E28" s="19"/>
+      <c r="F28" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G28" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="M28" s="6"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" s="64" t="s">
+        <v>854</v>
+      </c>
+      <c r="B29" s="64"/>
+      <c r="C29" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>453</v>
+      </c>
+      <c r="F29" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G29" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="M29" s="6"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" s="64"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="12" t="s">
+        <v>881</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>454</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="G30" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="M30" s="6"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" s="64"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>455</v>
+      </c>
+      <c r="F31" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G31" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="M31" s="6"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32" s="64"/>
+      <c r="B32" s="64"/>
+      <c r="C32" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>456</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G32" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="M32" s="6"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" s="64"/>
+      <c r="B33" s="64"/>
+      <c r="C33" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="40" t="s">
+        <v>457</v>
+      </c>
+      <c r="F33" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="G33" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="M33" s="6"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" s="64"/>
+      <c r="B34" s="64"/>
+      <c r="C34" s="13" t="s">
+        <v>882</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E34" s="37" t="s">
+        <v>458</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="G34" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="M34" s="6"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" s="64"/>
+      <c r="B35" s="64"/>
+      <c r="C35" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" s="40" t="s">
+        <v>459</v>
+      </c>
+      <c r="F35" s="39" t="s">
+        <v>580</v>
+      </c>
+      <c r="G35" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="M35" s="6"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A36" s="64"/>
+      <c r="B36" s="64"/>
+      <c r="C36" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="E36" s="37" t="s">
+        <v>460</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="G36" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="M36" s="6"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" s="64"/>
+      <c r="B37" s="64"/>
+      <c r="C37" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="D37" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="E37" s="23" t="s">
+        <v>461</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="G37" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="M37" s="6"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38" s="64"/>
+      <c r="B38" s="64"/>
+      <c r="C38" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="E38" s="37" t="s">
+        <v>462</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="G38" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="M38" s="6"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" s="64"/>
+      <c r="B39" s="64"/>
+      <c r="C39" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="E39" s="37" t="s">
+        <v>591</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>580</v>
+      </c>
+      <c r="G39" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="M39" s="6"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" s="64"/>
+      <c r="B40" s="64"/>
+      <c r="C40" s="89" t="s">
+        <v>924</v>
+      </c>
+      <c r="D40" s="89" t="s">
+        <v>158</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="F40" s="90" t="s">
+        <v>310</v>
+      </c>
+      <c r="G40" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="M40" s="6"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" s="64"/>
+      <c r="B41" s="64"/>
+      <c r="C41" s="39" t="s">
+        <v>230</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>231</v>
+      </c>
+      <c r="E41" s="40" t="s">
+        <v>463</v>
+      </c>
+      <c r="F41" s="39" t="s">
+        <v>311</v>
+      </c>
+      <c r="G41" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I41" s="6"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="M41" s="6"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="52" t="s">
+        <v>851</v>
+      </c>
+      <c r="B42" s="52"/>
+      <c r="C42" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="23" t="s">
+        <v>452</v>
+      </c>
+      <c r="F42" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="G42" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="M42" s="6"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" s="52"/>
+      <c r="B43" s="52"/>
+      <c r="C43" s="20" t="s">
+        <v>879</v>
+      </c>
+      <c r="D43" s="20" t="s">
+        <v>665</v>
+      </c>
+      <c r="E43" s="20" t="s">
+        <v>666</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G43" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="M43" s="6"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="52"/>
+      <c r="B44" s="52"/>
+      <c r="C44" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>562</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="G44" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="M44" s="6"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A45" s="87" t="s">
+        <v>845</v>
+      </c>
+      <c r="B45" s="88"/>
+      <c r="C45" s="20" t="s">
+        <v>968</v>
+      </c>
+      <c r="D45" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="E45" s="67" t="s">
+        <v>969</v>
+      </c>
+      <c r="F45" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G45" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="M45" s="6"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A46" s="51" t="s">
+        <v>841</v>
+      </c>
+      <c r="B46" s="51"/>
+      <c r="C46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E46" s="19" t="s">
+        <v>570</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="G46" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="M46" s="6"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" s="51"/>
+      <c r="B47" s="51"/>
+      <c r="C47" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="D47" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="E47" s="23" t="s">
+        <v>435</v>
+      </c>
+      <c r="F47" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G47" s="17">
+        <v>45535</v>
+      </c>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="M47" s="6"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48" s="51"/>
+      <c r="B48" s="51"/>
+      <c r="C48" s="16" t="s">
+        <v>972</v>
+      </c>
+      <c r="D48" s="16" t="s">
+        <v>973</v>
+      </c>
+      <c r="E48" s="68" t="s">
+        <v>974</v>
+      </c>
+      <c r="F48" s="16" t="s">
+        <v>975</v>
+      </c>
+      <c r="G48" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="M48" s="6"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" s="51"/>
+      <c r="B49" s="51"/>
+      <c r="C49" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="G49" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="M49" s="6"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A50" s="51" t="s">
+        <v>843</v>
+      </c>
+      <c r="B50" s="51"/>
+      <c r="C50" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="D50" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="E50" s="23" t="s">
+        <v>436</v>
+      </c>
+      <c r="F50" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="G50" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="M50" s="7"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A51" s="51"/>
+      <c r="B51" s="51"/>
+      <c r="C51" s="20" t="s">
+        <v>684</v>
+      </c>
+      <c r="D51" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="E51" s="20" t="s">
+        <v>685</v>
+      </c>
+      <c r="F51" s="16" t="s">
+        <v>686</v>
+      </c>
+      <c r="G51" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="M51" s="7"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A52" s="52" t="s">
+        <v>844</v>
+      </c>
+      <c r="B52" s="52"/>
+      <c r="C52" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="E52" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="G52" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="M52" s="6"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A53" s="51" t="s">
         <v>318</v>
       </c>
-      <c r="F2" s="53" t="s">
-[...33 lines deleted...]
-      <c r="D4" s="24" t="s">
+      <c r="B53" s="51"/>
+      <c r="C53" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="D53" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="E53" s="23" t="s">
+        <v>437</v>
+      </c>
+      <c r="F53" s="16" t="s">
+        <v>578</v>
+      </c>
+      <c r="G53" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="M53" s="6"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A54" s="93" t="s">
+        <v>846</v>
+      </c>
+      <c r="B54" s="94"/>
+      <c r="C54" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="E54" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="G54" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="M54" s="6"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A55" s="95"/>
+      <c r="B55" s="96"/>
+      <c r="C55" s="20" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D55" s="20" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E55" s="67" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F55" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G55" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="M55" s="6"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A56" s="73" t="s">
+        <v>847</v>
+      </c>
+      <c r="B56" s="74"/>
+      <c r="C56" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D56" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>438</v>
+      </c>
+      <c r="F56" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="G56" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="M56" s="6"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A57" s="75"/>
+      <c r="B57" s="76"/>
+      <c r="C57" s="28" t="s">
+        <v>965</v>
+      </c>
+      <c r="D57" s="28" t="s">
+        <v>967</v>
+      </c>
+      <c r="E57" s="102" t="s">
+        <v>966</v>
+      </c>
+      <c r="F57" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G57" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="M57" s="6"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A58" s="52" t="s">
+        <v>848</v>
+      </c>
+      <c r="B58" s="52"/>
+      <c r="C58" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="E58" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G58" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I58" s="6"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="6"/>
+      <c r="M58" s="7"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A59" s="52"/>
+      <c r="B59" s="52"/>
+      <c r="C59" s="20" t="s">
+        <v>662</v>
+      </c>
+      <c r="D59" s="20" t="s">
+        <v>663</v>
+      </c>
+      <c r="E59" s="20" t="s">
+        <v>664</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G59" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I59" s="6"/>
+      <c r="J59" s="6"/>
+      <c r="K59" s="6"/>
+      <c r="M59" s="7"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60" s="52"/>
+      <c r="B60" s="52"/>
+      <c r="C60" s="16" t="s">
+        <v>187</v>
+      </c>
+      <c r="D60" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="E60" s="23" t="s">
+        <v>440</v>
+      </c>
+      <c r="F60" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="G60" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="M60" s="6"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A61" s="52"/>
+      <c r="B61" s="52"/>
+      <c r="C61" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E61" s="19" t="s">
+        <v>441</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="G61" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="M61" s="6"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A62" s="52"/>
+      <c r="B62" s="52"/>
+      <c r="C62" s="16" t="s">
+        <v>269</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="E62" s="23" t="s">
+        <v>442</v>
+      </c>
+      <c r="F62" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G62" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I62" s="6"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="6"/>
+      <c r="M62" s="6"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" s="52"/>
+      <c r="B63" s="52"/>
+      <c r="C63" s="16" t="s">
+        <v>617</v>
+      </c>
+      <c r="D63" s="16" t="s">
+        <v>618</v>
+      </c>
+      <c r="E63" s="68" t="s">
+        <v>993</v>
+      </c>
+      <c r="F63" s="16" t="s">
+        <v>975</v>
+      </c>
+      <c r="G63" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="M63" s="6"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="52"/>
+      <c r="B64" s="52"/>
+      <c r="C64" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="E64" s="19" t="s">
+        <v>443</v>
+      </c>
+      <c r="F64" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="G64" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="M64" s="6"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A65" s="51" t="s">
+        <v>849</v>
+      </c>
+      <c r="B65" s="51"/>
+      <c r="C65" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="D65" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="E65" s="23" t="s">
+        <v>444</v>
+      </c>
+      <c r="F65" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G65" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="M65" s="6"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" s="51"/>
+      <c r="B66" s="51"/>
+      <c r="C66" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>673</v>
+      </c>
+      <c r="E66" s="22" t="s">
+        <v>674</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="G66" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="M66" s="6"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A67" s="51"/>
+      <c r="B67" s="51"/>
+      <c r="C67" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="E67" s="19" t="s">
+        <v>395</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>579</v>
+      </c>
+      <c r="G67" s="15">
+        <v>47483</v>
+      </c>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="M67" s="6"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A68" s="51"/>
+      <c r="B68" s="51"/>
+      <c r="C68" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="D68" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="E68" s="23" t="s">
+        <v>445</v>
+      </c>
+      <c r="F68" s="16" t="s">
+        <v>343</v>
+      </c>
+      <c r="G68" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="6"/>
+      <c r="M68" s="6"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69" s="51"/>
+      <c r="B69" s="51"/>
+      <c r="C69" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="E69" s="19" t="s">
+        <v>446</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G69" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I69" s="6"/>
+      <c r="J69" s="6"/>
+      <c r="K69" s="6"/>
+      <c r="M69" s="6"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" s="51"/>
+      <c r="B70" s="51"/>
+      <c r="C70" s="16" t="s">
+        <v>168</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E70" s="23" t="s">
+        <v>447</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="G70" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I70" s="6"/>
+      <c r="J70" s="6"/>
+      <c r="K70" s="6"/>
+      <c r="M70" s="6"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" s="51"/>
+      <c r="B71" s="51"/>
+      <c r="C71" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="E71" s="19" t="s">
+        <v>396</v>
+      </c>
+      <c r="F71" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G71" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I71" s="6"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="6"/>
+      <c r="M71" s="6"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A72" s="51"/>
+      <c r="B72" s="51"/>
+      <c r="C72" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="E72" s="23" t="s">
+        <v>448</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="G72" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="M72" s="6"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73" s="51" t="s">
+        <v>860</v>
+      </c>
+      <c r="B73" s="51"/>
+      <c r="C73" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E73" s="23" t="s">
+        <v>450</v>
+      </c>
+      <c r="F73" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="G73" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I73" s="6"/>
+      <c r="J73" s="6"/>
+      <c r="K73" s="6"/>
+      <c r="M73" s="6"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A74" s="51"/>
+      <c r="B74" s="51"/>
+      <c r="C74" s="12" t="s">
+        <v>878</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="E74" s="19" t="s">
+        <v>451</v>
+      </c>
+      <c r="F74" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G74" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I74" s="6"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="6"/>
+      <c r="M74" s="6"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75" s="51" t="s">
+        <v>852</v>
+      </c>
+      <c r="B75" s="51"/>
+      <c r="C75" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E75" s="23" t="s">
+        <v>561</v>
+      </c>
+      <c r="F75" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="G75" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I75" s="6"/>
+      <c r="J75" s="6"/>
+      <c r="K75" s="6"/>
+      <c r="M75" s="6"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A76" s="51"/>
+      <c r="B76" s="51"/>
+      <c r="C76" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="E76" s="37" t="s">
+        <v>402</v>
+      </c>
+      <c r="F76" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G76" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="6"/>
+      <c r="M76" s="6"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" s="51"/>
+      <c r="B77" s="51"/>
+      <c r="C77" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="D77" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="F77" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="G77" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I77" s="6"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="6"/>
+      <c r="M77" s="6"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78" s="51"/>
+      <c r="B78" s="51"/>
+      <c r="C78" s="20" t="s">
+        <v>678</v>
+      </c>
+      <c r="D78" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="E78" s="20" t="s">
+        <v>679</v>
+      </c>
+      <c r="F78" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="G78" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I78" s="6"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="6"/>
+      <c r="M78" s="6"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79" s="51"/>
+      <c r="B79" s="51"/>
+      <c r="C79" s="36" t="s">
+        <v>282</v>
+      </c>
+      <c r="D79" s="36" t="s">
+        <v>283</v>
+      </c>
+      <c r="E79" s="36" t="s">
+        <v>650</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>579</v>
+      </c>
+      <c r="G79" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I79" s="6"/>
+      <c r="J79" s="6"/>
+      <c r="K79" s="6"/>
+      <c r="M79" s="6"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A80" s="51"/>
+      <c r="B80" s="51"/>
+      <c r="C80" s="20" t="s">
+        <v>880</v>
+      </c>
+      <c r="D80" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="E80" s="36" t="s">
+        <v>687</v>
+      </c>
+      <c r="F80" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G80" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I80" s="6"/>
+      <c r="J80" s="6"/>
+      <c r="K80" s="6"/>
+      <c r="M80" s="6"/>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A81" s="51"/>
+      <c r="B81" s="51"/>
+      <c r="C81" s="20" t="s">
+        <v>937</v>
+      </c>
+      <c r="D81" s="20" t="s">
+        <v>938</v>
+      </c>
+      <c r="E81" s="104" t="s">
+        <v>939</v>
+      </c>
+      <c r="F81" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="G81" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I81" s="6"/>
+      <c r="J81" s="6"/>
+      <c r="K81" s="6"/>
+      <c r="M81" s="6"/>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82" s="51"/>
+      <c r="B82" s="51"/>
+      <c r="C82" s="20" t="s">
         <v>656</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="D82" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" s="20" t="s">
         <v>657</v>
       </c>
-      <c r="F4" s="32" t="s">
-[...415 lines deleted...]
-      <c r="D22" s="24" t="s">
+      <c r="F82" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G82" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I82" s="6"/>
+      <c r="J82" s="6"/>
+      <c r="K82" s="6"/>
+      <c r="M82" s="6"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A83" s="52" t="s">
+        <v>853</v>
+      </c>
+      <c r="B83" s="52"/>
+      <c r="C83" s="12" t="s">
         <v>251</v>
       </c>
-      <c r="E22" s="24" t="s">
-[...72 lines deleted...]
-      <c r="D25" s="32" t="s">
+      <c r="D83" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="E83" s="19" t="s">
+        <v>405</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G83" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I83" s="6"/>
+      <c r="J83" s="6"/>
+      <c r="K83" s="6"/>
+      <c r="M83" s="6"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A84" s="52"/>
+      <c r="B84" s="52"/>
+      <c r="C84" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="E84" s="69" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="G84" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="6"/>
+      <c r="M84" s="6"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A85" s="52"/>
+      <c r="B85" s="52"/>
+      <c r="C85" s="20" t="s">
+        <v>667</v>
+      </c>
+      <c r="D85" s="20" t="s">
+        <v>668</v>
+      </c>
+      <c r="E85" s="20" t="s">
+        <v>669</v>
+      </c>
+      <c r="F85" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="G85" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I85" s="6"/>
+      <c r="J85" s="6"/>
+      <c r="K85" s="6"/>
+      <c r="M85" s="6"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A86" s="52" t="s">
+        <v>855</v>
+      </c>
+      <c r="B86" s="52"/>
+      <c r="C86" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D86" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E86" s="37" t="s">
+        <v>464</v>
+      </c>
+      <c r="F86" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="G86" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I86" s="6"/>
+      <c r="J86" s="6"/>
+      <c r="K86" s="6"/>
+      <c r="M86" s="6"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" s="51" t="s">
+        <v>861</v>
+      </c>
+      <c r="B87" s="51"/>
+      <c r="C87" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="E87" s="40" t="s">
+        <v>465</v>
+      </c>
+      <c r="F87" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="G87" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I87" s="6"/>
+      <c r="J87" s="6"/>
+      <c r="K87" s="6"/>
+      <c r="M87" s="6"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A88" s="51"/>
+      <c r="B88" s="51"/>
+      <c r="C88" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="D88" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="E88" s="37" t="s">
+        <v>575</v>
+      </c>
+      <c r="F88" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="G88" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I88" s="6"/>
+      <c r="J88" s="6"/>
+      <c r="K88" s="6"/>
+      <c r="M88" s="6"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A89" s="51"/>
+      <c r="B89" s="51"/>
+      <c r="C89" s="39" t="s">
+        <v>235</v>
+      </c>
+      <c r="D89" s="39" t="s">
+        <v>236</v>
+      </c>
+      <c r="E89" s="40" t="s">
+        <v>574</v>
+      </c>
+      <c r="F89" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="G89" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I89" s="6"/>
+      <c r="J89" s="6"/>
+      <c r="K89" s="6"/>
+      <c r="M89" s="6"/>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A90" s="51"/>
+      <c r="B90" s="51"/>
+      <c r="C90" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D90" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="E90" s="37" t="s">
+        <v>573</v>
+      </c>
+      <c r="F90" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="G90" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I90" s="6"/>
+      <c r="J90" s="6"/>
+      <c r="K90" s="6"/>
+      <c r="M90" s="6"/>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A91" s="51"/>
+      <c r="B91" s="51"/>
+      <c r="C91" s="13" t="s">
+        <v>883</v>
+      </c>
+      <c r="D91" s="13" t="s">
         <v>801</v>
       </c>
-      <c r="E25" s="32" t="s">
+      <c r="E91" s="37" t="s">
         <v>802</v>
       </c>
-      <c r="F25" s="32" t="s">
-[...529 lines deleted...]
-      <c r="A47" s="56" t="s">
+      <c r="F91" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="G91" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I91" s="6"/>
+      <c r="J91" s="6"/>
+      <c r="K91" s="6"/>
+      <c r="M91" s="6"/>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A92" s="51"/>
+      <c r="B92" s="51"/>
+      <c r="C92" s="13" t="s">
+        <v>884</v>
+      </c>
+      <c r="D92" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="E92" s="37" t="s">
+        <v>804</v>
+      </c>
+      <c r="F92" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="G92" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I92" s="6"/>
+      <c r="J92" s="6"/>
+      <c r="K92" s="6"/>
+      <c r="M92" s="6"/>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A93" s="51"/>
+      <c r="B93" s="51"/>
+      <c r="C93" s="39" t="s">
+        <v>271</v>
+      </c>
+      <c r="D93" s="39" t="s">
+        <v>272</v>
+      </c>
+      <c r="E93" s="40" t="s">
+        <v>467</v>
+      </c>
+      <c r="F93" s="39" t="s">
+        <v>311</v>
+      </c>
+      <c r="G93" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I93" s="6"/>
+      <c r="J93" s="6"/>
+      <c r="K93" s="6"/>
+      <c r="M93" s="6"/>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A94" s="52" t="s">
         <v>857</v>
       </c>
-      <c r="B47" s="56"/>
-[...80 lines deleted...]
-      <c r="E50" s="38" t="s">
+      <c r="B94" s="52"/>
+      <c r="C94" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D94" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E94" s="37" t="s">
         <v>412</v>
       </c>
-      <c r="F50" s="38" t="s">
-[...67 lines deleted...]
-      <c r="D53" s="32" t="s">
+      <c r="F94" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="G94" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I94" s="6"/>
+      <c r="J94" s="6"/>
+      <c r="K94" s="6"/>
+      <c r="M94" s="6"/>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A95" s="52"/>
+      <c r="B95" s="52"/>
+      <c r="C95" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="D95" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="E95" s="40" t="s">
+        <v>468</v>
+      </c>
+      <c r="F95" s="39" t="s">
+        <v>311</v>
+      </c>
+      <c r="G95" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I95" s="6"/>
+      <c r="J95" s="6"/>
+      <c r="K95" s="6"/>
+      <c r="M95" s="6"/>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A96" s="52"/>
+      <c r="B96" s="52"/>
+      <c r="C96" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D96" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="E96" s="37" t="s">
+        <v>572</v>
+      </c>
+      <c r="F96" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="G96" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I96" s="6"/>
+      <c r="J96" s="6"/>
+      <c r="K96" s="6"/>
+      <c r="M96" s="6"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97" s="52"/>
+      <c r="B97" s="52"/>
+      <c r="C97" s="39" t="s">
+        <v>103</v>
+      </c>
+      <c r="D97" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="E53" s="32" t="s">
-[...68 lines deleted...]
-      <c r="D56" s="38" t="s">
+      <c r="E97" s="40" t="s">
+        <v>470</v>
+      </c>
+      <c r="F97" s="39" t="s">
+        <v>311</v>
+      </c>
+      <c r="G97" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I97" s="6"/>
+      <c r="J97" s="6"/>
+      <c r="K97" s="6"/>
+      <c r="M97" s="6"/>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A98" s="52"/>
+      <c r="B98" s="52"/>
+      <c r="C98" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="E56" s="38" t="s">
+      <c r="D98" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="E98" s="37" t="s">
+        <v>471</v>
+      </c>
+      <c r="F98" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="G98" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I98" s="6"/>
+      <c r="J98" s="6"/>
+      <c r="K98" s="6"/>
+      <c r="M98" s="6"/>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A99" s="52"/>
+      <c r="B99" s="52"/>
+      <c r="C99" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="D99" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="E99" s="40" t="s">
         <v>418</v>
       </c>
-      <c r="F56" s="38" t="s">
-[...17 lines deleted...]
-      <c r="D57" s="32" t="s">
+      <c r="F99" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="G99" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I99" s="6"/>
+      <c r="J99" s="6"/>
+      <c r="K99" s="6"/>
+      <c r="M99" s="6"/>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A100" s="52"/>
+      <c r="B100" s="52"/>
+      <c r="C100" s="39" t="s">
+        <v>304</v>
+      </c>
+      <c r="D100" s="39" t="s">
+        <v>305</v>
+      </c>
+      <c r="E100" s="40" t="s">
+        <v>571</v>
+      </c>
+      <c r="F100" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="G100" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I100" s="6"/>
+      <c r="J100" s="6"/>
+      <c r="K100" s="6"/>
+      <c r="M100" s="6"/>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A101" s="52"/>
+      <c r="B101" s="52"/>
+      <c r="C101" s="108" t="s">
+        <v>994</v>
+      </c>
+      <c r="D101" s="108" t="s">
+        <v>996</v>
+      </c>
+      <c r="E101" s="109" t="s">
+        <v>995</v>
+      </c>
+      <c r="F101" s="108" t="s">
+        <v>310</v>
+      </c>
+      <c r="G101" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I101" s="6"/>
+      <c r="J101" s="6"/>
+      <c r="K101" s="6"/>
+      <c r="M101" s="6"/>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A102" s="52"/>
+      <c r="B102" s="52"/>
+      <c r="C102" s="20" t="s">
+        <v>658</v>
+      </c>
+      <c r="D102" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="E57" s="32" t="s">
-[...173 lines deleted...]
-      <c r="F64" s="32" t="s">
+      <c r="E102" s="22" t="s">
+        <v>659</v>
+      </c>
+      <c r="F102" s="39" t="s">
         <v>310</v>
       </c>
-      <c r="G64" s="48">
-[...85 lines deleted...]
-      <c r="F72" s="1"/>
+      <c r="G102" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I102" s="6"/>
+      <c r="J102" s="6"/>
+      <c r="K102" s="6"/>
+      <c r="M102" s="7"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I103" s="6"/>
+      <c r="J103" s="6"/>
+      <c r="K103" s="6"/>
+      <c r="M103" s="6"/>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I104" s="6"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="6"/>
+      <c r="M104" s="6"/>
+    </row>
+    <row r="114" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C114"/>
+    </row>
+    <row r="117" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C117"/>
     </row>
   </sheetData>
-  <mergeCells count="25">
-[...5 lines deleted...]
-    <mergeCell ref="A22:B22"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J4:N105">
+    <sortCondition ref="M4:M105"/>
+    <sortCondition ref="J4:J105"/>
+  </sortState>
+  <mergeCells count="26">
+    <mergeCell ref="A94:B102"/>
+    <mergeCell ref="A29:B41"/>
+    <mergeCell ref="A86:B86"/>
+    <mergeCell ref="A87:B93"/>
+    <mergeCell ref="A65:B72"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A73:B74"/>
+    <mergeCell ref="A42:B44"/>
+    <mergeCell ref="A75:B82"/>
+    <mergeCell ref="A83:B85"/>
+    <mergeCell ref="A54:B55"/>
+    <mergeCell ref="A58:B64"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A56:B57"/>
+    <mergeCell ref="A11:B13"/>
+    <mergeCell ref="A50:B51"/>
+    <mergeCell ref="A4:B7"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A35:B36"/>
-[...15 lines deleted...]
-    <mergeCell ref="A45:B46"/>
+    <mergeCell ref="A14:B15"/>
+    <mergeCell ref="A8:B10"/>
+    <mergeCell ref="A46:B49"/>
+    <mergeCell ref="A16:B17"/>
+    <mergeCell ref="A18:B28"/>
+    <mergeCell ref="A45:B45"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E42" r:id="rId1" xr:uid="{9571710E-04C5-49B7-94AD-4F2D6B72001C}"/>
-[...9 lines deleted...]
-    <hyperlink ref="E4" r:id="rId11" xr:uid="{FC2D367F-6C30-4B28-8D07-E32D99100DD7}"/>
+    <hyperlink ref="E49" r:id="rId1" xr:uid="{8F476522-C5C7-4D9E-A331-E424850A843C}"/>
+    <hyperlink ref="E20" r:id="rId2" xr:uid="{B4F01A1F-ACF9-4939-8E08-73010A453898}"/>
+    <hyperlink ref="E77" r:id="rId3" xr:uid="{9BFBDDB1-3A0E-41E4-8B98-2534CB5D0C92}"/>
+    <hyperlink ref="E76" r:id="rId4" xr:uid="{7AE1648A-34E4-4906-A34C-423EE4A1FEBA}"/>
+    <hyperlink ref="E75" r:id="rId5" xr:uid="{BC549FFD-02C1-4317-BAEB-8E37D3CEDB2F}"/>
+    <hyperlink ref="E44" r:id="rId6" xr:uid="{4E92C1FB-7841-47B0-AEAD-46A017936B48}"/>
+    <hyperlink ref="E4" r:id="rId7" xr:uid="{0D4A34CA-A108-4634-8471-8311DCB4C3A1}"/>
+    <hyperlink ref="E5" r:id="rId8" xr:uid="{F1F628D8-4FB3-47F3-AA97-85A22619CC65}"/>
+    <hyperlink ref="E8" r:id="rId9" xr:uid="{0A30B27C-39DA-498E-8C89-60D6DCFEA595}"/>
+    <hyperlink ref="E9" r:id="rId10" xr:uid="{BB977634-75A7-4DEA-9CCA-DEFBDEA278C8}"/>
+    <hyperlink ref="E10" r:id="rId11" xr:uid="{2CF1ECD3-A4E6-4141-832B-CEC692AF087D}"/>
+    <hyperlink ref="E16" r:id="rId12" xr:uid="{B966616C-58C4-49DB-A727-49C075AC9520}"/>
+    <hyperlink ref="E18" r:id="rId13" xr:uid="{A17370C0-CC5F-4680-B493-78CB3A97C644}"/>
+    <hyperlink ref="E19" r:id="rId14" xr:uid="{3C8FDC41-350C-4E53-8FB3-A84BDFCC8C6E}"/>
+    <hyperlink ref="E21" r:id="rId15" xr:uid="{80D91A1F-D933-424E-881C-FB4FDFA8259F}"/>
+    <hyperlink ref="E47" r:id="rId16" xr:uid="{F15EBDC3-3401-473F-93C4-DF7C06E67373}"/>
+    <hyperlink ref="E46" r:id="rId17" xr:uid="{6CD412A0-970F-4465-B79A-5A403EBBD670}"/>
+    <hyperlink ref="E11" r:id="rId18" xr:uid="{EE749094-EA12-41DB-A63A-3AD97AF3DE5D}"/>
+    <hyperlink ref="E25" r:id="rId19" xr:uid="{7B7C18C3-78B7-43F1-89BA-C4EFB308D289}"/>
+    <hyperlink ref="E23" r:id="rId20" xr:uid="{9504AA70-D79E-4E13-A45C-1AFEAD103501}"/>
+    <hyperlink ref="E100" r:id="rId21" xr:uid="{77E2C68A-A7C0-40DB-A342-4F5B1396D807}"/>
+    <hyperlink ref="E99" r:id="rId22" xr:uid="{1DEA4B9E-E1F8-4B70-B85A-5BBB31F11378}"/>
+    <hyperlink ref="E98" r:id="rId23" xr:uid="{7DB45B42-8CF2-4075-90C3-72D9222F3255}"/>
+    <hyperlink ref="E97" r:id="rId24" xr:uid="{839B91CA-F71B-4527-84F8-5DD79DBE879F}"/>
+    <hyperlink ref="E96" r:id="rId25" xr:uid="{851668DC-02A0-4E06-B284-1B200FF9AD73}"/>
+    <hyperlink ref="E95" r:id="rId26" xr:uid="{812B9834-BA8B-46CA-B093-B975A96FEFE1}"/>
+    <hyperlink ref="E94" r:id="rId27" xr:uid="{4993AB88-BCA0-45C2-8152-066C91556B3B}"/>
+    <hyperlink ref="E93" r:id="rId28" xr:uid="{C445F751-FAD7-481A-A824-E22A0E454684}"/>
+    <hyperlink ref="E90" r:id="rId29" xr:uid="{54035F36-F1BB-4254-8F21-A54B113C4F9A}"/>
+    <hyperlink ref="E89" r:id="rId30" xr:uid="{9BC5584F-0AE8-4150-81D8-257AFEBF1B77}"/>
+    <hyperlink ref="E88" r:id="rId31" xr:uid="{913B673F-DAC1-4E45-8E52-7D51C82C6D4B}"/>
+    <hyperlink ref="E22" r:id="rId32" xr:uid="{573199EB-13FB-46EE-8A6D-8D61DB2F8073}"/>
+    <hyperlink ref="E14" r:id="rId33" xr:uid="{C45D1DD7-B403-4065-9679-89ACF16FDBE1}"/>
+    <hyperlink ref="E15" r:id="rId34" xr:uid="{73D89585-E202-45C6-8B8E-97A7F1841AF6}"/>
+    <hyperlink ref="E50" r:id="rId35" xr:uid="{68E63260-96A1-4A86-8F95-EA366E8AF237}"/>
+    <hyperlink ref="E52" r:id="rId36" xr:uid="{BEEAB830-E9F4-47AD-8262-DE6833EE159E}"/>
+    <hyperlink ref="E53" r:id="rId37" xr:uid="{A774A8F7-F53F-483D-9D7B-D45874C48609}"/>
+    <hyperlink ref="E54" r:id="rId38" xr:uid="{CD41BE9E-35AC-4D28-A342-409DAECFD0F1}"/>
+    <hyperlink ref="E87" r:id="rId39" xr:uid="{F3A5682B-529B-4414-92C7-A8E033306AFD}"/>
+    <hyperlink ref="E41" r:id="rId40" xr:uid="{4559A0C4-51EC-43DC-A687-EA3780CAFF6B}"/>
+    <hyperlink ref="E36" r:id="rId41" xr:uid="{7B80E742-7767-48C3-92FB-5919905152DE}"/>
+    <hyperlink ref="E37" r:id="rId42" xr:uid="{C9934CBF-E3B6-4C20-AF98-B9647A238E3D}"/>
+    <hyperlink ref="E38" r:id="rId43" xr:uid="{72E541AC-2E6D-4B42-AE20-B7DA77B20BFF}"/>
+    <hyperlink ref="E86" r:id="rId44" xr:uid="{831DB232-C24F-4CFF-9E19-F5CB4D7FA8F6}"/>
+    <hyperlink ref="E35" r:id="rId45" xr:uid="{B31621EA-C24A-4924-A89A-53332F51B3F2}"/>
+    <hyperlink ref="E34" r:id="rId46" xr:uid="{1F6B8A8A-ED5D-4574-B331-FB8EF6C38C50}"/>
+    <hyperlink ref="E33" r:id="rId47" xr:uid="{B85C3E15-3ED0-4C52-9CA0-0288CDCB13FF}"/>
+    <hyperlink ref="E32" r:id="rId48" xr:uid="{157FB80A-1BC8-438E-BEFB-ACBF41ED9934}"/>
+    <hyperlink ref="E31" r:id="rId49" xr:uid="{91BC58ED-55A5-4132-B52D-FFA5FC04DAA9}"/>
+    <hyperlink ref="E30" r:id="rId50" xr:uid="{003E938D-9EE3-433C-899C-56A2DFCC8842}"/>
+    <hyperlink ref="E29" r:id="rId51" xr:uid="{89910892-220D-4A4F-8D21-248DAE07E27B}"/>
+    <hyperlink ref="E83" r:id="rId52" xr:uid="{C9DE9133-6DD9-416B-8E6F-31A6BA4D90DE}"/>
+    <hyperlink ref="E42" r:id="rId53" xr:uid="{45F4BCC9-6B25-48E2-8610-ED9F08CF8B40}"/>
+    <hyperlink ref="E69" r:id="rId54" xr:uid="{5604FC52-A463-408B-9285-9763A71FF272}"/>
+    <hyperlink ref="E72" r:id="rId55" xr:uid="{8B8690A2-D5D5-43C0-9245-472A6C9BDC93}"/>
+    <hyperlink ref="E3" r:id="rId56" xr:uid="{FBFCA258-B10F-47A9-8B3D-AF1F12138E4B}"/>
+    <hyperlink ref="E73" r:id="rId57" xr:uid="{7CB73F4E-0A72-48EC-8D23-EDE496059107}"/>
+    <hyperlink ref="E74" r:id="rId58" xr:uid="{717C72A2-E921-4889-83CA-FDF015DB3504}"/>
+    <hyperlink ref="E71" r:id="rId59" xr:uid="{CA85A957-7A3E-4465-A693-7C6FE23A5048}"/>
+    <hyperlink ref="E56" r:id="rId60" xr:uid="{0E8D85F6-280C-41CF-B7B9-B1E362D870C5}"/>
+    <hyperlink ref="E60" r:id="rId61" xr:uid="{110E296C-0C89-4F21-AC3C-26DC83503832}"/>
+    <hyperlink ref="E64" r:id="rId62" xr:uid="{D173D199-E620-4347-9B21-4B4305C0EF1F}"/>
+    <hyperlink ref="E62" r:id="rId63" xr:uid="{6B34F52E-D68C-48E1-AE6B-2FF9BD12518D}"/>
+    <hyperlink ref="E61" r:id="rId64" xr:uid="{0B897E10-DA54-4D9F-ADA6-D3A4302282A4}"/>
+    <hyperlink ref="E58" r:id="rId65" xr:uid="{4C41F220-297C-426F-B19F-5E500D76D5A6}"/>
+    <hyperlink ref="E68" r:id="rId66" xr:uid="{E00195F4-1598-480B-B5F4-48B299B6455E}"/>
+    <hyperlink ref="E67" r:id="rId67" xr:uid="{E3969A33-D7A4-4B2C-924A-DB0B4E6D2B69}"/>
+    <hyperlink ref="E65" r:id="rId68" xr:uid="{2A1888C3-C8AE-4FE8-BE00-858B794BB4D6}"/>
+    <hyperlink ref="E70" r:id="rId69" xr:uid="{DE8976BA-AA5B-4C65-8F51-9790F65B0292}"/>
+    <hyperlink ref="E39" r:id="rId70" xr:uid="{342CF813-4235-4E18-BD4A-FCDA0C898F8F}"/>
+    <hyperlink ref="E17" r:id="rId71" xr:uid="{FA1F0A10-98D6-4782-A269-4BB593246577}"/>
+    <hyperlink ref="E24" r:id="rId72" xr:uid="{4EE28B26-2152-4DB3-AEDF-3F3F40C386DE}"/>
+    <hyperlink ref="E102" r:id="rId73" xr:uid="{5FB4B6F4-600D-4C6D-926E-83A5B0D5C642}"/>
+    <hyperlink ref="E26" r:id="rId74" xr:uid="{170B6D3F-EA88-41B3-80E3-3F86FCD56383}"/>
+    <hyperlink ref="E66" r:id="rId75" xr:uid="{3057E394-2AEC-427F-A6AA-56520603AC99}"/>
+    <hyperlink ref="E12" r:id="rId76" xr:uid="{B455CB7E-8B55-49DB-9349-9BB3A859C909}"/>
+    <hyperlink ref="E7" r:id="rId77" xr:uid="{041DF773-4DC1-4F96-8901-240EFC5026BA}"/>
+    <hyperlink ref="E6" r:id="rId78" xr:uid="{B4C8692E-0D2F-4AC9-BD72-4D6A2ACBE2F1}"/>
+    <hyperlink ref="E40" r:id="rId79" xr:uid="{936FC27D-DC90-4FE9-A344-8373880DD329}"/>
+    <hyperlink ref="E27" r:id="rId80" xr:uid="{0EE81A04-D720-437E-804C-530E3577353C}"/>
+    <hyperlink ref="E57" r:id="rId81" xr:uid="{D4BC5926-138F-4C4E-8AC8-AFD17F961B7B}"/>
+    <hyperlink ref="E45" r:id="rId82" xr:uid="{95092256-7A38-4DE9-90B5-077144AB43C9}"/>
+    <hyperlink ref="E81" r:id="rId83" xr:uid="{6855EFFC-4318-48AB-BB92-AE9037CDAB8B}"/>
+    <hyperlink ref="E48" r:id="rId84" xr:uid="{147B4124-B848-48ED-8094-4AF2E7CA3DEE}"/>
+    <hyperlink ref="E63" r:id="rId85" xr:uid="{97156D58-FA02-4544-8E62-9C7285663BAE}"/>
+    <hyperlink ref="E101" r:id="rId86" xr:uid="{980BC1A5-947A-4168-80D1-E92470D7F512}"/>
+    <hyperlink ref="E84" r:id="rId87" xr:uid="{F1F17929-7842-4689-B6EE-E44F6DFE36E0}"/>
+    <hyperlink ref="E55" r:id="rId88" xr:uid="{A4A6F96A-96FE-4E68-80CF-EB697BC02B80}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId12"/>
-[...2263 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId78"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId89"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E750C4DA-0F20-4746-9841-706F4F5BF2B0}">
-  <dimension ref="A1:N71"/>
+  <dimension ref="A1:N82"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:G61"/>
+    <sheetView topLeftCell="A27" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C47" sqref="C47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="8.85546875" style="4"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="8.85546875" style="4"/>
+    <col min="1" max="2" width="8.85546875" style="3"/>
+    <col min="3" max="3" width="62.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="61" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="3"/>
+    <col min="10" max="10" width="26.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="62.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.85546875" style="3"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
-    <col min="14" max="16384" width="8.85546875" style="4"/>
+    <col min="14" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="64"/>
-[...4 lines deleted...]
-      <c r="G1" s="65"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="60"/>
     </row>
     <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="61" t="s">
+        <v>868</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="B2" s="67"/>
-[...3 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="E2" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...6 lines deleted...]
-        <v>875</v>
+      <c r="G2" s="5" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...6 lines deleted...]
-      <c r="D3" s="16" t="s">
+      <c r="A3" s="82" t="s">
+        <v>850</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="81" t="s">
+        <v>916</v>
+      </c>
+      <c r="D3" s="81" t="s">
+        <v>917</v>
+      </c>
+      <c r="E3" s="84" t="s">
+        <v>918</v>
+      </c>
+      <c r="F3" s="81" t="s">
+        <v>331</v>
+      </c>
+      <c r="G3" s="85">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="52" t="s">
+        <v>836</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="12" t="s">
+        <v>885</v>
+      </c>
+      <c r="D4" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="17" t="s">
-[...12 lines deleted...]
-      <c r="C4" s="20" t="s">
+      <c r="E4" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="G4" s="15">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="52"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="D5" s="16" t="s">
         <v>321</v>
       </c>
-      <c r="D4" s="20" t="s">
-[...28 lines deleted...]
-        <v>429</v>
+      <c r="E5" s="16" t="s">
+        <v>426</v>
       </c>
       <c r="F5" s="16" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="G5" s="19">
+        <v>340</v>
+      </c>
+      <c r="G5" s="17">
         <v>46996</v>
       </c>
       <c r="J5" s="1"/>
-      <c r="K5" s="11"/>
+      <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A6" s="55" t="s">
-[...18 lines deleted...]
-      <c r="I6" s="7"/>
+      <c r="A6" s="51" t="s">
+        <v>858</v>
+      </c>
+      <c r="B6" s="51"/>
+      <c r="C6" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="E6" s="32" t="s">
+        <v>427</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="G6" s="15">
+        <v>46996</v>
+      </c>
       <c r="J6" s="1"/>
-      <c r="K6" s="1"/>
+      <c r="K6" s="2"/>
       <c r="L6" s="1"/>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A7" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="69"/>
+      <c r="A7" s="51" t="s">
+        <v>859</v>
+      </c>
+      <c r="B7" s="51"/>
       <c r="C7" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>481</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="G7" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I7" s="6"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="52" t="s">
+        <v>842</v>
+      </c>
+      <c r="B8" s="52"/>
+      <c r="C8" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="G8" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I8" s="6"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="87" t="s">
+        <v>862</v>
+      </c>
+      <c r="B9" s="88"/>
+      <c r="C9" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="G9" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I9" s="6"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="65" t="s">
+        <v>839</v>
+      </c>
+      <c r="B10" s="65"/>
+      <c r="C10" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D10" s="12" t="s">
         <v>234</v>
       </c>
-      <c r="D7" s="16" t="s">
-[...20 lines deleted...]
-      <c r="C8" s="24" t="s">
+      <c r="E10" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="G10" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I10" s="6"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="65"/>
+      <c r="B11" s="65"/>
+      <c r="C11" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>710</v>
+      </c>
+      <c r="E11" s="20" t="s">
         <v>711</v>
       </c>
-      <c r="D8" s="24" t="s">
-[...85 lines deleted...]
-      <c r="I11" s="8"/>
+      <c r="F11" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="G11" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I11" s="6"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="55"/>
-[...2 lines deleted...]
-        <v>608</v>
+      <c r="A12" s="65"/>
+      <c r="B12" s="65"/>
+      <c r="C12" s="20" t="s">
+        <v>237</v>
       </c>
       <c r="D12" s="20" t="s">
-        <v>610</v>
-[...10 lines deleted...]
-      <c r="I12" s="8"/>
+        <v>238</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>815</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>816</v>
+      </c>
+      <c r="G12" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I12" s="6"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="55"/>
-[...16 lines deleted...]
-      <c r="I13" s="8"/>
+      <c r="A13" s="65"/>
+      <c r="B13" s="65"/>
+      <c r="C13" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>595</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G13" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I13" s="6"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="56" t="s">
-[...18 lines deleted...]
-      <c r="I14" s="8"/>
+      <c r="A14" s="52" t="s">
+        <v>838</v>
+      </c>
+      <c r="B14" s="52"/>
+      <c r="C14" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="34" t="s">
+        <v>378</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>324</v>
+      </c>
+      <c r="G14" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I14" s="6"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="55" t="s">
-[...4 lines deleted...]
-        <v>62</v>
+      <c r="A15" s="52"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="35" t="s">
+        <v>606</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>63</v>
-[...10 lines deleted...]
-      <c r="I15" s="8"/>
+        <v>608</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>607</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="G15" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I15" s="6"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="56" t="s">
-[...18 lines deleted...]
-      <c r="I16" s="8"/>
+      <c r="A16" s="52"/>
+      <c r="B16" s="52"/>
+      <c r="C16" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="G16" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I16" s="6"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="56"/>
-[...16 lines deleted...]
-      <c r="I17" s="8"/>
+      <c r="A17" s="57" t="s">
+        <v>854</v>
+      </c>
+      <c r="B17" s="57"/>
+      <c r="C17" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="G17" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I17" s="6"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="56"/>
-[...16 lines deleted...]
-      <c r="I18" s="8"/>
+      <c r="A18" s="57"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="D18" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="E18" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G18" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I18" s="6"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="55" t="s">
-[...18 lines deleted...]
-      <c r="I19" s="8"/>
+      <c r="A19" s="57"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="D19" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="E19" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="G19" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I19" s="6"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="56" t="s">
-[...18 lines deleted...]
-      <c r="I20" s="8"/>
+      <c r="A20" s="57"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="20" t="s">
+        <v>926</v>
+      </c>
+      <c r="D20" s="20" t="s">
+        <v>637</v>
+      </c>
+      <c r="E20" s="67" t="s">
+        <v>927</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G20" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I20" s="6"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A21" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="55"/>
+      <c r="A21" s="57"/>
+      <c r="B21" s="57"/>
       <c r="C21" s="20" t="s">
-        <v>17</v>
+        <v>930</v>
       </c>
       <c r="D21" s="20" t="s">
-        <v>10</v>
-[...10 lines deleted...]
-      <c r="I21" s="8"/>
+        <v>932</v>
+      </c>
+      <c r="E21" s="67" t="s">
+        <v>931</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="G21" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I21" s="6"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A22" s="55"/>
-[...16 lines deleted...]
-      <c r="I22" s="8"/>
+      <c r="A22" s="57"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="G22" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I22" s="6"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A23" s="55"/>
-      <c r="B23" s="55"/>
+      <c r="A23" s="52" t="s">
+        <v>851</v>
+      </c>
+      <c r="B23" s="52"/>
       <c r="C23" s="16" t="s">
-        <v>123</v>
+        <v>274</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>124</v>
+        <v>275</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="F23" s="16" t="s">
-        <v>335</v>
-[...4 lines deleted...]
-      <c r="I23" s="9"/>
+        <v>334</v>
+      </c>
+      <c r="G23" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I23" s="6"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A24" s="55"/>
-[...16 lines deleted...]
-      <c r="I24" s="8"/>
+      <c r="A24" s="52" t="s">
+        <v>845</v>
+      </c>
+      <c r="B24" s="52"/>
+      <c r="C24" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>990</v>
+      </c>
+      <c r="G24" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I24" s="6"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A25" s="55"/>
-[...16 lines deleted...]
-      <c r="I25" s="8"/>
+      <c r="A25" s="97" t="s">
+        <v>844</v>
+      </c>
+      <c r="B25" s="98"/>
+      <c r="C25" s="72" t="s">
+        <v>921</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="69" t="s">
+        <v>922</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>923</v>
+      </c>
+      <c r="G25" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I25" s="6"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A26" s="55"/>
-[...16 lines deleted...]
-      <c r="I26" s="8"/>
+      <c r="A26" s="99"/>
+      <c r="B26" s="100"/>
+      <c r="C26" s="31" t="s">
+        <v>808</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>809</v>
+      </c>
+      <c r="E26" s="31" t="s">
+        <v>810</v>
+      </c>
+      <c r="F26" s="31" t="s">
+        <v>811</v>
+      </c>
+      <c r="G26" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I26" s="6"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="55"/>
-[...16 lines deleted...]
-      <c r="I27" s="8"/>
+      <c r="A27" s="51" t="s">
+        <v>843</v>
+      </c>
+      <c r="B27" s="51"/>
+      <c r="C27" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>482</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>557</v>
+      </c>
+      <c r="G27" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I27" s="6"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A28" s="55"/>
-[...16 lines deleted...]
-      <c r="I28" s="8"/>
+      <c r="A28" s="51"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="16" t="s">
+        <v>886</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="G28" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I28" s="6"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A29" s="55"/>
-[...16 lines deleted...]
-      <c r="I29" s="9"/>
+      <c r="A29" s="51"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>721</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="G29" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I29" s="6"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="N29" s="1"/>
     </row>
-    <row r="30" spans="1:14" ht="1.9" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="I30" s="8"/>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="51" t="s">
+        <v>847</v>
+      </c>
+      <c r="B30" s="51"/>
+      <c r="C30" s="12" t="s">
+        <v>589</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>588</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>651</v>
+      </c>
+      <c r="G30" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I30" s="6"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="56"/>
-[...16 lines deleted...]
-      <c r="I31" s="8"/>
+      <c r="A31" s="70" t="s">
+        <v>846</v>
+      </c>
+      <c r="B31" s="71"/>
+      <c r="C31" s="72" t="s">
+        <v>908</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>909</v>
+      </c>
+      <c r="E31" s="69" t="s">
+        <v>907</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G31" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I31" s="6"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="56"/>
-[...16 lines deleted...]
-      <c r="I32" s="9"/>
+      <c r="A32" s="52" t="s">
+        <v>848</v>
+      </c>
+      <c r="B32" s="52"/>
+      <c r="C32" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>484</v>
+      </c>
+      <c r="F32" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="G32" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I32" s="6"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="56"/>
-      <c r="B33" s="56"/>
+      <c r="A33" s="52"/>
+      <c r="B33" s="52"/>
       <c r="C33" s="20" t="s">
-        <v>889</v>
+        <v>691</v>
       </c>
       <c r="D33" s="20" t="s">
-        <v>95</v>
+        <v>293</v>
       </c>
       <c r="E33" s="20" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="F33" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="F33" s="16" t="s">
         <v>335</v>
       </c>
-      <c r="G33" s="21">
-[...2 lines deleted...]
-      <c r="I33" s="9"/>
+      <c r="G33" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I33" s="6"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="56"/>
-[...20 lines deleted...]
-      <c r="N34" s="3"/>
+      <c r="A34" s="52"/>
+      <c r="B34" s="52"/>
+      <c r="C34" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G34" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I34" s="6"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A35" s="55" t="s">
-[...18 lines deleted...]
-      <c r="I35" s="8"/>
+      <c r="A35" s="52"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="E35" s="16" t="s">
+        <v>486</v>
+      </c>
+      <c r="F35" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="G35" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I35" s="6"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A36" s="56" t="s">
-[...18 lines deleted...]
-      <c r="I36" s="8"/>
+      <c r="A36" s="52"/>
+      <c r="B36" s="52"/>
+      <c r="C36" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>487</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="G36" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I36" s="6"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="56"/>
-[...1 lines deleted...]
-      <c r="C37" s="20" t="s">
+      <c r="A37" s="52"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="16" t="s">
         <v>148</v>
       </c>
-      <c r="D37" s="20" t="s">
-[...11 lines deleted...]
-      <c r="I37" s="8"/>
+      <c r="D37" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>488</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="G37" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I37" s="6"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="56"/>
-      <c r="B38" s="56"/>
+      <c r="A38" s="52"/>
+      <c r="B38" s="52"/>
       <c r="C38" s="16" t="s">
-        <v>210</v>
+        <v>596</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>597</v>
+      </c>
+      <c r="E38" s="23" t="s">
+        <v>598</v>
       </c>
       <c r="F38" s="16" t="s">
-        <v>335</v>
-[...4 lines deleted...]
-      <c r="I38" s="9"/>
+        <v>330</v>
+      </c>
+      <c r="G38" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I38" s="6"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A39" s="56"/>
-      <c r="B39" s="56"/>
+      <c r="A39" s="52"/>
+      <c r="B39" s="52"/>
       <c r="C39" s="20" t="s">
-        <v>263</v>
+        <v>714</v>
       </c>
       <c r="D39" s="20" t="s">
-        <v>264</v>
+        <v>299</v>
       </c>
       <c r="E39" s="20" t="s">
-        <v>497</v>
-[...7 lines deleted...]
-      <c r="I39" s="8"/>
+        <v>715</v>
+      </c>
+      <c r="F39" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="G39" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I39" s="6"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="56"/>
-[...16 lines deleted...]
-      <c r="I40" s="8"/>
+      <c r="A40" s="52"/>
+      <c r="B40" s="52"/>
+      <c r="C40" s="20" t="s">
+        <v>904</v>
+      </c>
+      <c r="D40" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="67" t="s">
+        <v>905</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>651</v>
+      </c>
+      <c r="G40" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I40" s="6"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="56"/>
-[...16 lines deleted...]
-      <c r="I41" s="8"/>
+      <c r="A41" s="52"/>
+      <c r="B41" s="52"/>
+      <c r="C41" s="20" t="s">
+        <v>944</v>
+      </c>
+      <c r="D41" s="20" t="s">
+        <v>945</v>
+      </c>
+      <c r="E41" s="67" t="s">
+        <v>946</v>
+      </c>
+      <c r="F41" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="G41" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I41" s="6"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A42" s="56" t="s">
-[...18 lines deleted...]
-      <c r="I42" s="8"/>
+      <c r="A42" s="52"/>
+      <c r="B42" s="52"/>
+      <c r="C42" s="20" t="s">
+        <v>999</v>
+      </c>
+      <c r="D42" s="20" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E42" s="67" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F42" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="G42" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I42" s="6"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A43" s="57" t="s">
-[...18 lines deleted...]
-      <c r="I43" s="8"/>
+      <c r="A43" s="52"/>
+      <c r="B43" s="52"/>
+      <c r="C43" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="G43" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I43" s="6"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="N43" s="1"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-        <v>704</v>
+    <row r="44" spans="1:14" ht="1.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="51" t="s">
+        <v>863</v>
+      </c>
+      <c r="B44" s="51"/>
+      <c r="C44" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E44" s="16" t="s">
+        <v>490</v>
       </c>
       <c r="F44" s="16" t="s">
-        <v>335</v>
-[...4 lines deleted...]
-      <c r="I44" s="8"/>
+        <v>330</v>
+      </c>
+      <c r="G44" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I44" s="6"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A45" s="57"/>
-[...16 lines deleted...]
-      <c r="I45" s="8"/>
+      <c r="A45" s="51"/>
+      <c r="B45" s="51"/>
+      <c r="C45" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G45" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I45" s="6"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A46" s="57"/>
-[...16 lines deleted...]
-      <c r="I46" s="8"/>
+      <c r="A46" s="51"/>
+      <c r="B46" s="51"/>
+      <c r="C46" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="D46" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="E46" s="16" t="s">
+        <v>491</v>
+      </c>
+      <c r="F46" s="16" t="s">
+        <v>339</v>
+      </c>
+      <c r="G46" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I46" s="6"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A47" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="56"/>
+      <c r="A47" s="51"/>
+      <c r="B47" s="51"/>
       <c r="C47" s="16" t="s">
-        <v>236</v>
+        <v>887</v>
       </c>
       <c r="D47" s="16" t="s">
-        <v>237</v>
+        <v>94</v>
       </c>
       <c r="E47" s="16" t="s">
-        <v>468</v>
+        <v>807</v>
       </c>
       <c r="F47" s="16" t="s">
-        <v>339</v>
-[...4 lines deleted...]
-      <c r="I47" s="8"/>
+        <v>334</v>
+      </c>
+      <c r="G47" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I47" s="6"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A48" s="56"/>
-[...8 lines deleted...]
-        <v>696</v>
+      <c r="A48" s="51"/>
+      <c r="B48" s="51"/>
+      <c r="C48" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="D48" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E48" s="68" t="s">
+        <v>933</v>
       </c>
       <c r="F48" s="16" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-      <c r="I48" s="8"/>
+        <v>334</v>
+      </c>
+      <c r="G48" s="91">
+        <v>46996</v>
+      </c>
+      <c r="I48" s="6"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A49" s="56" t="s">
-[...18 lines deleted...]
-      <c r="I49" s="8"/>
+      <c r="A49" s="51"/>
+      <c r="B49" s="51"/>
+      <c r="C49" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="G49" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I49" s="6"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
-      <c r="N49" s="1"/>
+      <c r="N49" s="2"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A50" s="55" t="s">
-[...22 lines deleted...]
-      <c r="N50" s="2"/>
+      <c r="A50" s="51" t="s">
+        <v>852</v>
+      </c>
+      <c r="B50" s="51"/>
+      <c r="C50" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G50" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I50" s="6"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A51" s="55"/>
-[...20 lines deleted...]
-      <c r="N51" s="2"/>
+      <c r="A51" s="51"/>
+      <c r="B51" s="51"/>
+      <c r="C51" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D51" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E51" s="34" t="s">
+        <v>401</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>558</v>
+      </c>
+      <c r="G51" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I51" s="6"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A52" s="55"/>
-[...16 lines deleted...]
-      <c r="I52" s="8"/>
+      <c r="A52" s="51"/>
+      <c r="B52" s="51"/>
+      <c r="C52" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>494</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G52" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I52" s="6"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="N52" s="1"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A53" s="55"/>
-[...16 lines deleted...]
-      <c r="I53" s="8"/>
+      <c r="A53" s="51"/>
+      <c r="B53" s="51"/>
+      <c r="C53" s="16" t="s">
+        <v>262</v>
+      </c>
+      <c r="D53" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="E53" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="F53" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="G53" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I53" s="6"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="N53" s="1"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A54" s="55"/>
-[...16 lines deleted...]
-      <c r="I54" s="8"/>
+      <c r="A54" s="51"/>
+      <c r="B54" s="51"/>
+      <c r="C54" s="20" t="s">
+        <v>888</v>
+      </c>
+      <c r="D54" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54" s="22" t="s">
+        <v>718</v>
+      </c>
+      <c r="F54" s="16" t="s">
+        <v>719</v>
+      </c>
+      <c r="G54" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I54" s="6"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A55" s="55"/>
-[...8 lines deleted...]
-        <v>701</v>
+      <c r="A55" s="51"/>
+      <c r="B55" s="51"/>
+      <c r="C55" s="20" t="s">
+        <v>937</v>
+      </c>
+      <c r="D55" s="20" t="s">
+        <v>938</v>
+      </c>
+      <c r="E55" s="92" t="s">
+        <v>939</v>
       </c>
       <c r="F55" s="16" t="s">
-        <v>341</v>
-[...4 lines deleted...]
-      <c r="I55" s="8"/>
+        <v>334</v>
+      </c>
+      <c r="G55" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I55" s="6"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A56" s="55"/>
-[...8 lines deleted...]
-        <v>477</v>
+      <c r="A56" s="51"/>
+      <c r="B56" s="51"/>
+      <c r="C56" s="36" t="s">
+        <v>282</v>
+      </c>
+      <c r="D56" s="36" t="s">
+        <v>283</v>
+      </c>
+      <c r="E56" s="36" t="s">
+        <v>650</v>
       </c>
       <c r="F56" s="16" t="s">
-        <v>337</v>
-[...4 lines deleted...]
-      <c r="I56" s="8"/>
+        <v>652</v>
+      </c>
+      <c r="G56" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I56" s="6"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A57" s="55"/>
-[...16 lines deleted...]
-      <c r="I57" s="8"/>
+      <c r="A57" s="73" t="s">
+        <v>853</v>
+      </c>
+      <c r="B57" s="74"/>
+      <c r="C57" s="36" t="s">
+        <v>259</v>
+      </c>
+      <c r="D57" s="36" t="s">
+        <v>668</v>
+      </c>
+      <c r="E57" s="104" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F57" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="G57" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I57" s="6"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="N57" s="1"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A58" s="55"/>
-[...8 lines deleted...]
-        <v>421</v>
+      <c r="A58" s="75"/>
+      <c r="B58" s="76"/>
+      <c r="C58" s="20" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="E58" s="20" t="s">
+        <v>712</v>
       </c>
       <c r="F58" s="16" t="s">
-        <v>349</v>
-[...8 lines deleted...]
-      <c r="N58" s="2"/>
+        <v>713</v>
+      </c>
+      <c r="G58" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I58" s="6"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="N58" s="1"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A59" s="55"/>
-[...16 lines deleted...]
-      <c r="I59" s="8"/>
+      <c r="A59" s="51" t="s">
+        <v>861</v>
+      </c>
+      <c r="B59" s="51"/>
+      <c r="C59" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>338</v>
+      </c>
+      <c r="G59" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I59" s="6"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A60" s="55"/>
-[...16 lines deleted...]
-      <c r="I60" s="8"/>
+      <c r="A60" s="51"/>
+      <c r="B60" s="51"/>
+      <c r="C60" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="D60" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="G60" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I60" s="6"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A61" s="56" t="s">
-[...20 lines deleted...]
-      <c r="L61" s="8"/>
+      <c r="A61" s="51" t="s">
+        <v>864</v>
+      </c>
+      <c r="B61" s="51"/>
+      <c r="C61" s="20" t="s">
+        <v>689</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>688</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>690</v>
+      </c>
+      <c r="F61" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="G61" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I61" s="6"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="I62" s="8"/>
-[...10 lines deleted...]
-      <c r="C71"/>
+      <c r="A62" s="52" t="s">
+        <v>857</v>
+      </c>
+      <c r="B62" s="52"/>
+      <c r="C62" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="F62" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="G62" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I62" s="6"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" s="52"/>
+      <c r="B63" s="52"/>
+      <c r="C63" s="20" t="s">
+        <v>695</v>
+      </c>
+      <c r="D63" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="E63" s="22" t="s">
+        <v>697</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="G63" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I63" s="6"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" s="52"/>
+      <c r="B64" s="52"/>
+      <c r="C64" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>474</v>
+      </c>
+      <c r="F64" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G64" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I64" s="6"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="52"/>
+      <c r="B65" s="52"/>
+      <c r="C65" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D65" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E65" s="16" t="s">
+        <v>469</v>
+      </c>
+      <c r="F65" s="16" t="s">
+        <v>350</v>
+      </c>
+      <c r="G65" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I65" s="6"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="52"/>
+      <c r="B66" s="52"/>
+      <c r="C66" s="20" t="s">
+        <v>706</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="E66" s="22" t="s">
+        <v>708</v>
+      </c>
+      <c r="F66" s="16" t="s">
+        <v>330</v>
+      </c>
+      <c r="G66" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I66" s="6"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="52"/>
+      <c r="B67" s="52"/>
+      <c r="C67" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="D67" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E67" s="22" t="s">
+        <v>699</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="G67" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I67" s="6"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" s="52"/>
+      <c r="B68" s="52"/>
+      <c r="C68" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" s="12" t="s">
+        <v>475</v>
+      </c>
+      <c r="F68" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="G68" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I68" s="6"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" s="52"/>
+      <c r="B69" s="52"/>
+      <c r="C69" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="D69" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="E69" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="F69" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="G69" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I69" s="6"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" s="52"/>
+      <c r="B70" s="52"/>
+      <c r="C70" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="F70" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="G70" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I70" s="6"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" s="52"/>
+      <c r="B71" s="52"/>
+      <c r="C71" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="D71" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="E71" s="16" t="s">
+        <v>476</v>
+      </c>
+      <c r="F71" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="G71" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I71" s="6"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72" s="52"/>
+      <c r="B72" s="52"/>
+      <c r="C72" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="F72" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="G72" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I72" s="6"/>
+      <c r="J72" s="1"/>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I73" s="6"/>
+      <c r="K73" s="6"/>
+      <c r="L73" s="6"/>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C78"/>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C80" s="9"/>
+    </row>
+    <row r="82" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C82"/>
     </row>
   </sheetData>
-  <sortState ref="J4:N60">
-[...1 lines deleted...]
-    <sortCondition ref="K4:K60"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J5:N72">
+    <sortCondition ref="J5:J72"/>
+    <sortCondition ref="K5:K72"/>
   </sortState>
   <dataConsolidate/>
-  <mergeCells count="22">
-[...6 lines deleted...]
-    <mergeCell ref="A61:B61"/>
+  <mergeCells count="24">
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="A57:B58"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A20:B20"/>
-[...6 lines deleted...]
-    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A10:B13"/>
+    <mergeCell ref="A59:B60"/>
+    <mergeCell ref="A27:B29"/>
+    <mergeCell ref="A62:B72"/>
+    <mergeCell ref="A4:B5"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="A11:B13"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A14:B16"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A32:B43"/>
+    <mergeCell ref="A44:B49"/>
+    <mergeCell ref="A17:B22"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A50:B56"/>
+    <mergeCell ref="A31:B31"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E20" r:id="rId1" xr:uid="{B6EFC5F2-27A6-4BDA-B346-9183016A0246}"/>
-[...8 lines deleted...]
-    <hyperlink ref="E18" r:id="rId10" xr:uid="{9FF25919-008B-478D-8116-9EF94402EA30}"/>
+    <hyperlink ref="E30" r:id="rId1" xr:uid="{B6EFC5F2-27A6-4BDA-B346-9183016A0246}"/>
+    <hyperlink ref="E13" r:id="rId2" xr:uid="{7D1FCAE4-E053-4B4A-B870-91D7097F2C35}"/>
+    <hyperlink ref="E38" r:id="rId3" xr:uid="{C5E62A9D-3477-48EC-A8CE-F64070BF05BA}"/>
+    <hyperlink ref="E15" r:id="rId4" xr:uid="{FB8A1B53-6489-42F4-9314-00757CFFF1B5}"/>
+    <hyperlink ref="E61" r:id="rId5" xr:uid="{320F51B1-1918-4619-B2E0-E42C4573993B}"/>
+    <hyperlink ref="E63" r:id="rId6" xr:uid="{EA46270F-2E0C-4570-A182-4FBD1A462B9D}"/>
+    <hyperlink ref="E67" r:id="rId7" xr:uid="{3017ECE3-0A79-4AC2-8337-BA8E07A3E79C}"/>
+    <hyperlink ref="E66" r:id="rId8" xr:uid="{E41D88E5-413D-4FE9-B180-734EC745B27D}"/>
+    <hyperlink ref="E54" r:id="rId9" xr:uid="{201E1615-3408-42A6-9A9B-51BFC2E3E373}"/>
+    <hyperlink ref="E29" r:id="rId10" xr:uid="{9FF25919-008B-478D-8116-9EF94402EA30}"/>
+    <hyperlink ref="E40" r:id="rId11" xr:uid="{D18848AD-21C6-4BBE-B47E-DD6EE2E68883}"/>
+    <hyperlink ref="E31" r:id="rId12" xr:uid="{26302203-2415-4617-9FD0-88DA5B51BB2E}"/>
+    <hyperlink ref="E3" r:id="rId13" xr:uid="{F0E7194A-D1F0-4A92-AD7A-7BF610433F13}"/>
+    <hyperlink ref="C25" r:id="rId14" display="https://www.rtu.lv/en" xr:uid="{869B723F-B6ED-40C8-BBF7-01316D9637C0}"/>
+    <hyperlink ref="E25" r:id="rId15" xr:uid="{13DD5A03-646E-4305-A5FE-48003476EA24}"/>
+    <hyperlink ref="E20" r:id="rId16" xr:uid="{B30C2E3F-1A6C-4C82-99AA-99282C3F76BD}"/>
+    <hyperlink ref="E21" r:id="rId17" xr:uid="{9FFC6E65-60C4-4D98-B180-146A647C1C2F}"/>
+    <hyperlink ref="E48" r:id="rId18" xr:uid="{CE7EB2A2-E03E-47BB-9906-B172E3C16CA4}"/>
+    <hyperlink ref="E55" r:id="rId19" xr:uid="{E72220D2-596A-41ED-A6E1-1DD53A51FD57}"/>
+    <hyperlink ref="E41" r:id="rId20" xr:uid="{AB0846F5-2A22-49D5-86B2-A6EA1E2FF54E}"/>
+    <hyperlink ref="E42" r:id="rId21" xr:uid="{6DAE0165-A5F7-4D0C-994E-C48A517A58CF}"/>
+    <hyperlink ref="E57" r:id="rId22" xr:uid="{2C9DFF9C-15D5-488E-B606-A55517EA6F9E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId11"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId23"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3EDFA2A-8523-4B1B-AAE9-55FD09B4A7A8}">
-  <dimension ref="A1:N73"/>
+  <dimension ref="A1:N83"/>
   <sheetViews>
-    <sheetView zoomScale="107" zoomScaleNormal="107" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C52" sqref="C52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="8.85546875" style="4"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="8.85546875" style="4"/>
+    <col min="1" max="2" width="8.85546875" style="3"/>
+    <col min="3" max="3" width="60" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="111.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="3"/>
+    <col min="10" max="10" width="21.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="60" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.85546875" style="3"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
-    <col min="14" max="16384" width="8.85546875" style="4"/>
+    <col min="14" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="64"/>
-[...4 lines deleted...]
-      <c r="G1" s="65"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="60"/>
     </row>
     <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="61" t="s">
+        <v>868</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="B2" s="67"/>
-[...3 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="E2" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...6 lines deleted...]
-        <v>875</v>
+      <c r="G2" s="5" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...7 lines deleted...]
-        <v>25</v>
+      <c r="A3" s="105" t="s">
+        <v>850</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>193</v>
       </c>
       <c r="E3" s="12" t="s">
-        <v>499</v>
-[...4 lines deleted...]
-      <c r="G3" s="19">
+        <v>449</v>
+      </c>
+      <c r="F3" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="G3" s="15">
         <v>46996</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="55"/>
-[...13 lines deleted...]
-      <c r="G4" s="21">
+      <c r="A4" s="105"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>515</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="G4" s="17">
         <v>46996</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="55"/>
-[...13 lines deleted...]
-      <c r="G5" s="19">
+      <c r="A5" s="82"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>550</v>
+      </c>
+      <c r="G5" s="15">
         <v>46996</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A6" s="55"/>
-[...13 lines deleted...]
-      <c r="G6" s="21">
+      <c r="A6" s="52" t="s">
+        <v>836</v>
+      </c>
+      <c r="B6" s="52"/>
+      <c r="C6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>547</v>
+      </c>
+      <c r="G6" s="15">
         <v>46996</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A7" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="56"/>
+      <c r="A7" s="52"/>
+      <c r="B7" s="52"/>
       <c r="C7" s="16" t="s">
-        <v>41</v>
+        <v>140</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>141</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>498</v>
       </c>
       <c r="F7" s="16" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="G7" s="19">
+        <v>351</v>
+      </c>
+      <c r="G7" s="17">
         <v>46996</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A8" s="56"/>
-[...13 lines deleted...]
-      <c r="G8" s="19">
+      <c r="A8" s="52"/>
+      <c r="B8" s="52"/>
+      <c r="C8" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>499</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G8" s="15">
         <v>46996</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A9" s="56"/>
-[...13 lines deleted...]
-      <c r="G9" s="21">
+      <c r="A9" s="52"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="12" t="s">
+        <v>901</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>902</v>
+      </c>
+      <c r="E9" s="66" t="s">
+        <v>903</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G9" s="15">
         <v>46996</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A10" s="55" t="s">
-[...15 lines deleted...]
-      <c r="G10" s="19">
+      <c r="A10" s="52"/>
+      <c r="B10" s="52"/>
+      <c r="C10" s="12" t="s">
+        <v>947</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="E10" s="66" t="s">
+        <v>948</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G10" s="15">
         <v>46996</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A11" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="55"/>
+      <c r="A11" s="52"/>
+      <c r="B11" s="52"/>
       <c r="C11" s="16" t="s">
-        <v>614</v>
+        <v>207</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>208</v>
+      </c>
+      <c r="E11" s="68" t="s">
+        <v>500</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="G11" s="19">
+        <v>906</v>
+      </c>
+      <c r="G11" s="17">
         <v>46996</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="56"/>
+      <c r="A12" s="51" t="s">
+        <v>859</v>
+      </c>
+      <c r="B12" s="51"/>
       <c r="C12" s="20" t="s">
-        <v>891</v>
+        <v>110</v>
       </c>
       <c r="D12" s="20" t="s">
-        <v>47</v>
-[...7 lines deleted...]
-      <c r="G12" s="21">
+        <v>111</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>738</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="G12" s="15">
         <v>46996</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="56"/>
-[...13 lines deleted...]
-      <c r="G13" s="19">
+      <c r="A13" s="51" t="s">
+        <v>842</v>
+      </c>
+      <c r="B13" s="51"/>
+      <c r="C13" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="G13" s="15">
         <v>46996</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="56"/>
-[...13 lines deleted...]
-      <c r="G14" s="19">
+      <c r="A14" s="51" t="s">
+        <v>862</v>
+      </c>
+      <c r="B14" s="51"/>
+      <c r="C14" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="19" t="s">
+        <v>501</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G14" s="15">
         <v>46996</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="56"/>
-[...13 lines deleted...]
-      <c r="G15" s="19">
+      <c r="A15" s="51"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="20" t="s">
+        <v>736</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="20" t="s">
+        <v>737</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="G15" s="15">
         <v>46996</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="56" t="s">
-[...10 lines deleted...]
-        <v>740</v>
+      <c r="A16" s="51"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>502</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="G16" s="19">
+        <v>351</v>
+      </c>
+      <c r="G16" s="17">
         <v>46996</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="55" t="s">
-[...15 lines deleted...]
-      <c r="G17" s="21">
+      <c r="A17" s="93" t="s">
+        <v>837</v>
+      </c>
+      <c r="B17" s="94"/>
+      <c r="C17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G17" s="15">
         <v>46996</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="55"/>
-[...13 lines deleted...]
-      <c r="G18" s="21">
+      <c r="A18" s="95"/>
+      <c r="B18" s="96"/>
+      <c r="C18" s="12" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" s="69" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G18" s="15">
         <v>46996</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G19" s="19">
+      <c r="A19" s="93" t="s">
+        <v>839</v>
+      </c>
+      <c r="B19" s="94"/>
+      <c r="C19" s="12" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E19" s="69" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F19" s="112" t="s">
+        <v>352</v>
+      </c>
+      <c r="G19" s="15">
         <v>46996</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="55" t="s">
-[...15 lines deleted...]
-      <c r="G20" s="21">
+      <c r="A20" s="95"/>
+      <c r="B20" s="96"/>
+      <c r="C20" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>613</v>
+      </c>
+      <c r="E20" s="19" t="s">
+        <v>614</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G20" s="15">
         <v>46996</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A21" s="55"/>
-      <c r="B21" s="55"/>
+      <c r="A21" s="51" t="s">
+        <v>838</v>
+      </c>
+      <c r="B21" s="51"/>
       <c r="C21" s="16" t="s">
-        <v>181</v>
+        <v>889</v>
       </c>
       <c r="D21" s="16" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="F21" s="16" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="G21" s="19">
+        <v>351</v>
+      </c>
+      <c r="G21" s="17">
         <v>46996</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A22" s="55" t="s">
-[...10 lines deleted...]
-        <v>761</v>
+      <c r="A22" s="51"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="D22" s="20" t="s">
+        <v>734</v>
+      </c>
+      <c r="E22" s="20" t="s">
+        <v>735</v>
       </c>
       <c r="F22" s="16" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="G22" s="19">
+        <v>727</v>
+      </c>
+      <c r="G22" s="15">
         <v>46996</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A23" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="56"/>
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
       <c r="C23" s="20" t="s">
-        <v>152</v>
+        <v>746</v>
       </c>
       <c r="D23" s="20" t="s">
-        <v>36</v>
+        <v>747</v>
       </c>
       <c r="E23" s="20" t="s">
-        <v>510</v>
-[...4 lines deleted...]
-      <c r="G23" s="21">
+        <v>748</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="G23" s="15">
         <v>46996</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="N23" s="1"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G24" s="21">
+    <row r="24" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="51"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="G24" s="15">
         <v>46996</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A25" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G25" s="21">
+      <c r="A25" s="64" t="s">
+        <v>854</v>
+      </c>
+      <c r="B25" s="64"/>
+      <c r="C25" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>521</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G25" s="15">
         <v>46996</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A26" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="55"/>
+      <c r="A26" s="64"/>
+      <c r="B26" s="64"/>
       <c r="C26" s="16" t="s">
-        <v>221</v>
+        <v>145</v>
       </c>
       <c r="D26" s="16" t="s">
-        <v>222</v>
+        <v>146</v>
       </c>
       <c r="E26" s="16" t="s">
-        <v>511</v>
+        <v>460</v>
       </c>
       <c r="F26" s="16" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="G26" s="19">
+        <v>351</v>
+      </c>
+      <c r="G26" s="17">
         <v>46996</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G27" s="21">
+      <c r="A27" s="64"/>
+      <c r="B27" s="64"/>
+      <c r="C27" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="G27" s="15">
         <v>46996</v>
       </c>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="N27" s="1"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G28" s="21">
+    <row r="28" spans="1:14" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="64"/>
+      <c r="B28" s="64"/>
+      <c r="C28" s="20" t="s">
+        <v>636</v>
+      </c>
+      <c r="D28" s="20" t="s">
+        <v>637</v>
+      </c>
+      <c r="E28" s="27" t="s">
+        <v>638</v>
+      </c>
+      <c r="F28" s="28" t="s">
+        <v>351</v>
+      </c>
+      <c r="G28" s="29">
         <v>46996</v>
       </c>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
-      <c r="K28" s="1"/>
       <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
       <c r="N28" s="1"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G29" s="21">
+    <row r="29" spans="1:14" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="64"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="20" t="s">
+        <v>741</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>742</v>
+      </c>
+      <c r="E29" s="20" t="s">
+        <v>743</v>
+      </c>
+      <c r="F29" s="28" t="s">
+        <v>548</v>
+      </c>
+      <c r="G29" s="15">
         <v>46996</v>
       </c>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
-      <c r="K29" s="1"/>
       <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A30" s="56"/>
-[...13 lines deleted...]
-      <c r="G30" s="30">
+      <c r="A30" s="64"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="F30" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="G30" s="17">
         <v>46996</v>
       </c>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="56"/>
-[...15 lines deleted...]
-      </c>
+      <c r="A31" s="70" t="s">
+        <v>851</v>
+      </c>
+      <c r="B31" s="71"/>
+      <c r="C31" s="20" t="s">
+        <v>623</v>
+      </c>
+      <c r="D31" s="20" t="s">
+        <v>977</v>
+      </c>
+      <c r="E31" s="92" t="s">
+        <v>976</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="G31" s="15"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="56"/>
-      <c r="B32" s="56"/>
+      <c r="A32" s="51" t="s">
+        <v>845</v>
+      </c>
+      <c r="B32" s="51"/>
       <c r="C32" s="16" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D32" s="16" t="s">
-        <v>145</v>
+        <v>36</v>
       </c>
       <c r="E32" s="16" t="s">
-        <v>513</v>
-[...4 lines deleted...]
-      <c r="G32" s="19">
+        <v>508</v>
+      </c>
+      <c r="F32" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="G32" s="17">
         <v>46996</v>
       </c>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="55"/>
+      <c r="A33" s="51"/>
+      <c r="B33" s="51"/>
       <c r="C33" s="20" t="s">
-        <v>57</v>
+        <v>728</v>
       </c>
       <c r="D33" s="20" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="E33" s="20" t="s">
-        <v>514</v>
-[...4 lines deleted...]
-      <c r="G33" s="21">
+        <v>729</v>
+      </c>
+      <c r="F33" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="G33" s="17">
         <v>46996</v>
       </c>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="55"/>
-      <c r="B34" s="55"/>
+      <c r="A34" s="52" t="s">
+        <v>841</v>
+      </c>
+      <c r="B34" s="52"/>
       <c r="C34" s="16" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="D34" s="16" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="E34" s="16" t="s">
-        <v>515</v>
-[...4 lines deleted...]
-      <c r="G34" s="19">
+        <v>434</v>
+      </c>
+      <c r="F34" s="16" t="s">
+        <v>585</v>
+      </c>
+      <c r="G34" s="17">
         <v>46996</v>
       </c>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A35" s="55"/>
-[...13 lines deleted...]
-      <c r="G35" s="19">
+      <c r="A35" s="52"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>912</v>
+      </c>
+      <c r="E35" s="68" t="s">
+        <v>911</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>913</v>
+      </c>
+      <c r="G35" s="17">
         <v>46996</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A36" s="55"/>
-[...13 lines deleted...]
-      <c r="G36" s="19">
+      <c r="A36" s="52"/>
+      <c r="B36" s="52"/>
+      <c r="C36" s="20" t="s">
+        <v>890</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>749</v>
+      </c>
+      <c r="E36" s="20" t="s">
+        <v>750</v>
+      </c>
+      <c r="F36" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="G36" s="17">
         <v>46996</v>
       </c>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="55"/>
-[...13 lines deleted...]
-      <c r="G37" s="21">
+      <c r="A37" s="52" t="s">
+        <v>844</v>
+      </c>
+      <c r="B37" s="52"/>
+      <c r="C37" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>506</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="G37" s="17">
         <v>46996</v>
       </c>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G38" s="19">
+      <c r="A38" s="52"/>
+      <c r="B38" s="52"/>
+      <c r="C38" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="G38" s="15">
         <v>46996</v>
       </c>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A39" s="56"/>
-      <c r="B39" s="56"/>
+      <c r="A39" s="52" t="s">
+        <v>843</v>
+      </c>
+      <c r="B39" s="52"/>
       <c r="C39" s="20" t="s">
-        <v>223</v>
+        <v>684</v>
       </c>
       <c r="D39" s="20" t="s">
-        <v>224</v>
+        <v>287</v>
       </c>
       <c r="E39" s="20" t="s">
-        <v>517</v>
-[...4 lines deleted...]
-      <c r="G39" s="21">
+        <v>759</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="G39" s="15">
         <v>46996</v>
       </c>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="56"/>
-      <c r="B40" s="56"/>
+      <c r="A40" s="51" t="s">
+        <v>847</v>
+      </c>
+      <c r="B40" s="51"/>
       <c r="C40" s="16" t="s">
-        <v>291</v>
+        <v>586</v>
       </c>
       <c r="D40" s="16" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-      <c r="G40" s="19">
+        <v>587</v>
+      </c>
+      <c r="E40" s="23" t="s">
+        <v>588</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="G40" s="17">
         <v>46996</v>
       </c>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="55"/>
+      <c r="A41" s="93" t="s">
+        <v>846</v>
+      </c>
+      <c r="B41" s="94"/>
       <c r="C41" s="20" t="s">
-        <v>894</v>
+        <v>1012</v>
       </c>
       <c r="D41" s="20" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="G41" s="21">
+        <v>1013</v>
+      </c>
+      <c r="E41" s="67" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F41" s="28" t="s">
+        <v>355</v>
+      </c>
+      <c r="G41" s="41">
         <v>46996</v>
       </c>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A42" s="55"/>
-[...13 lines deleted...]
-      <c r="G42" s="21">
+      <c r="A42" s="95"/>
+      <c r="B42" s="96"/>
+      <c r="C42" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="G42" s="15">
         <v>46996</v>
       </c>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A43" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="56"/>
+      <c r="A43" s="51" t="s">
+        <v>848</v>
+      </c>
+      <c r="B43" s="51"/>
       <c r="C43" s="16" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D43" s="16" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E43" s="16" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="F43" s="16" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="G43" s="19">
+        <v>358</v>
+      </c>
+      <c r="G43" s="17">
         <v>46996</v>
       </c>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="N43" s="1"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A44" s="56"/>
-[...7 lines deleted...]
-      <c r="E44" s="24" t="s">
+      <c r="A44" s="51"/>
+      <c r="B44" s="51"/>
+      <c r="C44" s="20" t="s">
         <v>725</v>
       </c>
+      <c r="D44" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="E44" s="20" t="s">
+        <v>726</v>
+      </c>
       <c r="F44" s="16" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="G44" s="19">
+        <v>359</v>
+      </c>
+      <c r="G44" s="17">
         <v>46996</v>
       </c>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A45" s="56"/>
-      <c r="B45" s="56"/>
+      <c r="A45" s="51"/>
+      <c r="B45" s="51"/>
       <c r="C45" s="20" t="s">
-        <v>190</v>
+        <v>754</v>
       </c>
       <c r="D45" s="20" t="s">
-        <v>6</v>
+        <v>137</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>520</v>
-[...4 lines deleted...]
-      <c r="G45" s="21">
+        <v>755</v>
+      </c>
+      <c r="F45" s="16" t="s">
+        <v>756</v>
+      </c>
+      <c r="G45" s="17">
         <v>46996</v>
       </c>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A46" s="56"/>
-[...13 lines deleted...]
-      <c r="G46" s="19">
+      <c r="A46" s="51"/>
+      <c r="B46" s="51"/>
+      <c r="C46" s="24" t="s">
+        <v>891</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>821</v>
+      </c>
+      <c r="F46" s="25" t="s">
+        <v>822</v>
+      </c>
+      <c r="G46" s="26">
         <v>46996</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A47" s="56"/>
-[...13 lines deleted...]
-      <c r="G47" s="21">
+      <c r="A47" s="51"/>
+      <c r="B47" s="51"/>
+      <c r="C47" s="24" t="s">
+        <v>714</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>299</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>820</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>727</v>
+      </c>
+      <c r="G47" s="26">
         <v>46996</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A48" s="55" t="s">
-[...15 lines deleted...]
-      <c r="G48" s="19">
+      <c r="A48" s="51"/>
+      <c r="B48" s="51"/>
+      <c r="C48" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="G48" s="15">
         <v>46996</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A49" s="55"/>
-[...13 lines deleted...]
-      <c r="G49" s="21">
+      <c r="A49" s="52" t="s">
+        <v>849</v>
+      </c>
+      <c r="B49" s="52"/>
+      <c r="C49" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D49" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E49" s="16" t="s">
+        <v>512</v>
+      </c>
+      <c r="F49" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="G49" s="17">
         <v>46996</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="N49" s="1"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A50" s="62" t="s">
-[...15 lines deleted...]
-      <c r="G50" s="19">
+      <c r="A50" s="52"/>
+      <c r="B50" s="52"/>
+      <c r="C50" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="F50" s="14" t="s">
+        <v>549</v>
+      </c>
+      <c r="G50" s="15">
         <v>46996</v>
       </c>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A51" s="62"/>
-      <c r="B51" s="62"/>
+      <c r="A51" s="52"/>
+      <c r="B51" s="52"/>
       <c r="C51" s="20" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="D51" s="20" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="E51" s="20" t="s">
-        <v>462</v>
-[...4 lines deleted...]
-      <c r="G51" s="21">
+        <v>744</v>
+      </c>
+      <c r="F51" s="14" t="s">
+        <v>745</v>
+      </c>
+      <c r="G51" s="15">
         <v>46996</v>
       </c>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A52" s="62"/>
-[...13 lines deleted...]
-      <c r="G52" s="19">
+      <c r="A52" s="52"/>
+      <c r="B52" s="52"/>
+      <c r="C52" s="20" t="s">
+        <v>261</v>
+      </c>
+      <c r="D52" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" s="67" t="s">
+        <v>491</v>
+      </c>
+      <c r="F52" s="14" t="s">
+        <v>351</v>
+      </c>
+      <c r="G52" s="15">
         <v>46996</v>
       </c>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="N52" s="1"/>
     </row>
-    <row r="53" spans="1:14" customFormat="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G53" s="33">
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A53" s="52"/>
+      <c r="B53" s="52"/>
+      <c r="C53" s="20" t="s">
+        <v>757</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="E53" s="20" t="s">
+        <v>758</v>
+      </c>
+      <c r="F53" s="14" t="s">
+        <v>727</v>
+      </c>
+      <c r="G53" s="15">
         <v>46996</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
       <c r="L53" s="1"/>
-      <c r="M53" s="1"/>
       <c r="N53" s="1"/>
     </row>
-    <row r="54" spans="1:14" customFormat="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G54" s="19">
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54" s="52"/>
+      <c r="B54" s="52"/>
+      <c r="C54" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="D54" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>514</v>
+      </c>
+      <c r="F54" s="14" t="s">
+        <v>547</v>
+      </c>
+      <c r="G54" s="17">
         <v>46996</v>
       </c>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
       <c r="L54" s="1"/>
-      <c r="M54" s="1"/>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A55" s="62"/>
-[...13 lines deleted...]
-      <c r="G55" s="21">
+      <c r="A55" s="52" t="s">
+        <v>860</v>
+      </c>
+      <c r="B55" s="52"/>
+      <c r="C55" s="16" t="s">
+        <v>892</v>
+      </c>
+      <c r="D55" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E55" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="F55" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="G55" s="17">
         <v>46996</v>
       </c>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A56" s="55" t="s">
-[...15 lines deleted...]
-      <c r="G56" s="19">
+      <c r="A56" s="52"/>
+      <c r="B56" s="52"/>
+      <c r="C56" s="20" t="s">
+        <v>739</v>
+      </c>
+      <c r="D56" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E56" s="20" t="s">
+        <v>740</v>
+      </c>
+      <c r="F56" s="16" t="s">
+        <v>727</v>
+      </c>
+      <c r="G56" s="17">
         <v>46996</v>
       </c>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A57" s="55"/>
-[...13 lines deleted...]
-      <c r="G57" s="19">
+      <c r="A57" s="51" t="s">
+        <v>852</v>
+      </c>
+      <c r="B57" s="51"/>
+      <c r="C57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="G57" s="15">
         <v>46996</v>
       </c>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="N57" s="1"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A58" s="55"/>
-[...14 lines deleted...]
-        <v>45930</v>
+      <c r="A58" s="51"/>
+      <c r="B58" s="51"/>
+      <c r="C58" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="D58" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>724</v>
+      </c>
+      <c r="G58" s="15">
+        <v>46996</v>
       </c>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="N58" s="1"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A59" s="55"/>
-[...13 lines deleted...]
-      <c r="G59" s="19">
+      <c r="A59" s="51"/>
+      <c r="B59" s="51"/>
+      <c r="C59" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="D59" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E59" s="16" t="s">
+        <v>518</v>
+      </c>
+      <c r="F59" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="G59" s="17">
         <v>46996</v>
       </c>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A60" s="55"/>
-[...13 lines deleted...]
-      <c r="G60" s="21">
+      <c r="A60" s="51"/>
+      <c r="B60" s="51"/>
+      <c r="C60" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="G60" s="15">
         <v>46996</v>
       </c>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A61" s="56" t="s">
-[...18 lines deleted...]
-      <c r="I61" s="8"/>
+      <c r="A61" s="51"/>
+      <c r="B61" s="51"/>
+      <c r="C61" s="12" t="s">
+        <v>656</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E61" s="69" t="s">
+        <v>943</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="G61" s="15"/>
+      <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A62" s="56" t="s">
-[...3 lines deleted...]
-      <c r="C62" s="24" t="s">
+      <c r="A62" s="51"/>
+      <c r="B62" s="51"/>
+      <c r="C62" s="16" t="s">
+        <v>270</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>519</v>
+      </c>
+      <c r="F62" s="14" t="s">
+        <v>547</v>
+      </c>
+      <c r="G62" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I62" s="1"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" s="52" t="s">
+        <v>853</v>
+      </c>
+      <c r="B63" s="52"/>
+      <c r="C63" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="E63" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="G63" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I63" s="1"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" s="52"/>
+      <c r="B64" s="52"/>
+      <c r="C64" s="16" t="s">
+        <v>259</v>
+      </c>
+      <c r="D64" s="16" t="s">
+        <v>260</v>
+      </c>
+      <c r="E64" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="F64" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="G64" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="52" t="s">
+        <v>861</v>
+      </c>
+      <c r="B65" s="52"/>
+      <c r="C65" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="F65" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="G65" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="52"/>
+      <c r="B66" s="52"/>
+      <c r="C66" s="20" t="s">
+        <v>751</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>752</v>
+      </c>
+      <c r="E66" s="20" t="s">
+        <v>753</v>
+      </c>
+      <c r="F66" s="14" t="s">
+        <v>727</v>
+      </c>
+      <c r="G66" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="52"/>
+      <c r="B67" s="52"/>
+      <c r="C67" s="24" t="s">
+        <v>893</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>823</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>824</v>
+      </c>
+      <c r="F67" s="14" t="s">
+        <v>900</v>
+      </c>
+      <c r="G67" s="15">
+        <v>45930</v>
+      </c>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" s="52"/>
+      <c r="B68" s="52"/>
+      <c r="C68" s="30" t="s">
+        <v>894</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>817</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>819</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>818</v>
+      </c>
+      <c r="G68" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" s="52"/>
+      <c r="B69" s="52"/>
+      <c r="C69" s="30" t="s">
+        <v>919</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>827</v>
+      </c>
+      <c r="E69" s="86" t="s">
+        <v>920</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="G69" s="15"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" s="52"/>
+      <c r="B70" s="52"/>
+      <c r="C70" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>195</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>479</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="G70" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" s="51" t="s">
+        <v>864</v>
+      </c>
+      <c r="B71" s="51"/>
+      <c r="C71" s="20" t="s">
+        <v>689</v>
+      </c>
+      <c r="D71" s="20" t="s">
+        <v>688</v>
+      </c>
+      <c r="E71" s="22" t="s">
+        <v>690</v>
+      </c>
+      <c r="F71" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="G71" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I71" s="6"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72" s="51" t="s">
+        <v>865</v>
+      </c>
+      <c r="B72" s="51"/>
+      <c r="C72" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="D72" s="20" t="s">
+        <v>731</v>
+      </c>
+      <c r="E72" s="20" t="s">
         <v>732</v>
       </c>
-      <c r="D62" s="24" t="s">
-[...19 lines deleted...]
-      <c r="C73"/>
+      <c r="F72" s="31" t="s">
+        <v>548</v>
+      </c>
+      <c r="G72" s="15">
+        <v>46996</v>
+      </c>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A73" s="51" t="s">
+        <v>857</v>
+      </c>
+      <c r="B73" s="51"/>
+      <c r="C73" s="111" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D73" s="111" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" s="111" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F73" s="111" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G73" s="110">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C79"/>
+    </row>
+    <row r="83" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C83"/>
     </row>
   </sheetData>
-  <mergeCells count="25">
-[...3 lines deleted...]
-    <mergeCell ref="A16:B16"/>
+  <mergeCells count="27">
+    <mergeCell ref="A73:B73"/>
     <mergeCell ref="A41:B42"/>
-    <mergeCell ref="A17:B18"/>
-[...10 lines deleted...]
-    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A19:B20"/>
+    <mergeCell ref="A40:B40"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A11:B11"/>
-[...4 lines deleted...]
-    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A6:B11"/>
+    <mergeCell ref="A14:B16"/>
+    <mergeCell ref="A21:B24"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="A17:B18"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A32:B33"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A55:B56"/>
+    <mergeCell ref="A34:B36"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A57:B62"/>
+    <mergeCell ref="A65:B70"/>
+    <mergeCell ref="A63:B64"/>
+    <mergeCell ref="A25:B30"/>
+    <mergeCell ref="A37:B38"/>
+    <mergeCell ref="A43:B48"/>
+    <mergeCell ref="A49:B54"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E5" r:id="rId1" xr:uid="{E8CCFE2A-DB21-4BE4-B42D-B882B293415E}"/>
-[...6 lines deleted...]
-    <hyperlink ref="E3" r:id="rId8" xr:uid="{1A405FFF-DBD0-4213-B348-6F4F4688D80C}"/>
+    <hyperlink ref="E8" r:id="rId1" xr:uid="{E8CCFE2A-DB21-4BE4-B42D-B882B293415E}"/>
+    <hyperlink ref="E14" r:id="rId2" xr:uid="{66DF3EDC-9D87-4F19-B1B0-E5E1149C9757}"/>
+    <hyperlink ref="E40" r:id="rId3" xr:uid="{51E14CB5-3EB0-4E15-AEC4-0E9E690D4B18}"/>
+    <hyperlink ref="E20" r:id="rId4" xr:uid="{946BFD36-9720-48E7-816C-FC70FA27FE62}"/>
+    <hyperlink ref="E28" r:id="rId5" xr:uid="{BCB40F24-5115-456C-8FFF-7C70BD805F76}"/>
+    <hyperlink ref="E71" r:id="rId6" xr:uid="{CCB98FB5-EFA3-4BC6-8402-201CDB9E540A}"/>
+    <hyperlink ref="E12" r:id="rId7" xr:uid="{7B159F96-2CAE-4C0A-AE11-98455EC883D7}"/>
+    <hyperlink ref="E9" r:id="rId8" xr:uid="{308241F4-C597-4836-857E-D3577F4BDAFB}"/>
+    <hyperlink ref="E11" r:id="rId9" xr:uid="{E21113B8-2EF8-4E6C-95F9-C72EEF01E527}"/>
+    <hyperlink ref="E35" r:id="rId10" xr:uid="{BCB122B5-E839-4C8C-8505-7F8358238E77}"/>
+    <hyperlink ref="E69" r:id="rId11" xr:uid="{340F3331-3875-48DC-9AA8-2DF52D174EEA}"/>
+    <hyperlink ref="E61" r:id="rId12" xr:uid="{942ED694-5C81-40C5-9D33-DFD279BF4437}"/>
+    <hyperlink ref="E10" r:id="rId13" xr:uid="{E9C53E73-87B5-41E8-A61A-FCC594E9C2FA}"/>
+    <hyperlink ref="E52" r:id="rId14" xr:uid="{D0BA9C7E-E5AF-4A5F-9AFC-48E2941E3F76}"/>
+    <hyperlink ref="E31" r:id="rId15" xr:uid="{467C7A4A-470F-481C-AD5B-CA93E32CBC51}"/>
+    <hyperlink ref="E6" r:id="rId16" xr:uid="{1A405FFF-DBD0-4213-B348-6F4F4688D80C}"/>
+    <hyperlink ref="E18" r:id="rId17" xr:uid="{681A6344-CF31-481E-81E2-DEEC917B8890}"/>
+    <hyperlink ref="E41" r:id="rId18" xr:uid="{CB54946F-E5B5-44BF-9246-762914C4B736}"/>
+    <hyperlink ref="E19" r:id="rId19" xr:uid="{D58572B9-435C-4F24-A61D-E1A1F1CFC4A6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7343BDC1-B710-4980-9CCF-58A907E0FFC3}">
-  <dimension ref="A1:N78"/>
+  <dimension ref="A1:N89"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:G66"/>
+    <sheetView topLeftCell="A28" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="J51" sqref="J51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="8.85546875" style="4"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="8.85546875" style="4"/>
+    <col min="1" max="2" width="8.85546875" style="3"/>
+    <col min="3" max="3" width="52.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="67" style="3" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="3"/>
+    <col min="10" max="10" width="45.7109375" style="3" customWidth="1"/>
+    <col min="11" max="11" width="52.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.85546875" style="3"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
-    <col min="14" max="16384" width="8.85546875" style="4"/>
+    <col min="14" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="64"/>
-[...4 lines deleted...]
-      <c r="G1" s="65"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="60"/>
     </row>
     <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="61" t="s">
+        <v>868</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="B2" s="67"/>
-[...3 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="E2" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...6 lines deleted...]
-        <v>875</v>
+      <c r="G2" s="5" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="55"/>
+      <c r="A3" s="51" t="s">
+        <v>850</v>
+      </c>
+      <c r="B3" s="51"/>
       <c r="C3" s="16" t="s">
-        <v>197</v>
+        <v>898</v>
       </c>
       <c r="D3" s="16" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>154</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>540</v>
       </c>
       <c r="F3" s="16" t="s">
-        <v>363</v>
-[...7 lines deleted...]
-      <c r="N3" s="1"/>
+        <v>368</v>
+      </c>
+      <c r="G3" s="17">
+        <v>46996</v>
+      </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="56" t="s">
-[...12 lines deleted...]
-      <c r="F4" s="20" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="16" t="s">
+        <v>603</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>604</v>
+      </c>
+      <c r="E4" s="23" t="s">
+        <v>605</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="G4" s="17">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="51"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="F5" s="12" t="s">
         <v>362</v>
       </c>
-      <c r="G4" s="21">
-[...18 lines deleted...]
-      <c r="E5" s="22" t="s">
+      <c r="G5" s="15">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="51" t="s">
+        <v>859</v>
+      </c>
+      <c r="B6" s="51"/>
+      <c r="C6" s="16" t="s">
+        <v>267</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>268</v>
+      </c>
+      <c r="E6" s="16" t="s">
         <v>527</v>
       </c>
-      <c r="F5" s="16" t="s">
-[...25 lines deleted...]
-      <c r="G6" s="21">
+      <c r="F6" s="16" t="s">
+        <v>366</v>
+      </c>
+      <c r="G6" s="17">
         <v>46996</v>
       </c>
       <c r="I6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A7" s="55"/>
-[...13 lines deleted...]
-      <c r="G7" s="21">
+      <c r="A7" s="77" t="s">
+        <v>842</v>
+      </c>
+      <c r="B7" s="78"/>
+      <c r="C7" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>544</v>
+      </c>
+      <c r="G7" s="17">
         <v>46996</v>
       </c>
       <c r="I7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="N7" s="1"/>
     </row>
-    <row r="8" spans="1:14" ht="45" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G8" s="21">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="79"/>
+      <c r="B8" s="80"/>
+      <c r="C8" s="16" t="s">
+        <v>914</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="E8" s="68" t="s">
+        <v>915</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="G8" s="17">
         <v>46996</v>
       </c>
       <c r="I8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A9" s="55"/>
-[...13 lines deleted...]
-      <c r="G9" s="19">
+      <c r="A9" s="93" t="s">
+        <v>837</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>361</v>
+      </c>
+      <c r="G9" s="15">
         <v>46996</v>
       </c>
       <c r="I9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A10" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G10" s="21">
+      <c r="A10" s="95"/>
+      <c r="B10" s="96"/>
+      <c r="C10" s="12" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="G10" s="15">
         <v>46996</v>
       </c>
       <c r="I10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A11" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="55"/>
+      <c r="A11" s="51" t="s">
+        <v>839</v>
+      </c>
+      <c r="B11" s="51"/>
       <c r="C11" s="16" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>385</v>
+        <v>524</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>367</v>
-[...7 lines deleted...]
-      <c r="N11" s="2"/>
+        <v>360</v>
+      </c>
+      <c r="G11" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G12" s="21">
+      <c r="A12" s="52" t="s">
+        <v>838</v>
+      </c>
+      <c r="B12" s="52"/>
+      <c r="C12" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="G12" s="15">
         <v>46996</v>
       </c>
       <c r="I12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="55"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="52"/>
       <c r="C13" s="16" t="s">
-        <v>287</v>
+        <v>59</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>288</v>
+        <v>895</v>
       </c>
       <c r="E13" s="16" t="s">
-        <v>438</v>
+        <v>526</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>363</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="17">
         <v>46996</v>
       </c>
       <c r="I13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="55"/>
-[...13 lines deleted...]
-      <c r="G14" s="19">
+      <c r="A14" s="52"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="20" t="s">
+        <v>642</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>643</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>644</v>
+      </c>
+      <c r="F14" s="34" t="s">
+        <v>777</v>
+      </c>
+      <c r="G14" s="17">
         <v>46996</v>
       </c>
       <c r="I14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="N14" s="1"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>23</v>
+    <row r="15" spans="1:14" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="52"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="47" t="s">
+        <v>832</v>
+      </c>
+      <c r="D15" s="47" t="s">
+        <v>833</v>
       </c>
       <c r="E15" s="20" t="s">
-        <v>531</v>
-[...4 lines deleted...]
-      <c r="G15" s="21">
+        <v>834</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>835</v>
+      </c>
+      <c r="G15" s="17">
         <v>46996</v>
       </c>
       <c r="I15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="56"/>
-[...13 lines deleted...]
-      <c r="G16" s="19">
+      <c r="A16" s="52"/>
+      <c r="B16" s="52"/>
+      <c r="C16" s="47" t="s">
+        <v>928</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" s="67" t="s">
+        <v>929</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>371</v>
+      </c>
+      <c r="G16" s="17">
         <v>46996</v>
       </c>
       <c r="I16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="56"/>
-[...13 lines deleted...]
-      <c r="G17" s="19">
+      <c r="A17" s="52"/>
+      <c r="B17" s="52"/>
+      <c r="C17" s="47" t="s">
+        <v>934</v>
+      </c>
+      <c r="D17" s="47" t="s">
+        <v>670</v>
+      </c>
+      <c r="E17" s="67" t="s">
+        <v>935</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>936</v>
+      </c>
+      <c r="G17" s="17">
         <v>46996</v>
       </c>
       <c r="I17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G18" s="19">
+      <c r="A18" s="52"/>
+      <c r="B18" s="52"/>
+      <c r="C18" s="47" t="s">
+        <v>979</v>
+      </c>
+      <c r="D18" s="47" t="s">
+        <v>981</v>
+      </c>
+      <c r="E18" s="67" t="s">
+        <v>980</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>982</v>
+      </c>
+      <c r="G18" s="17">
         <v>46996</v>
       </c>
       <c r="I18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="55" t="s">
-[...15 lines deleted...]
-      <c r="G19" s="21">
+      <c r="A19" s="52"/>
+      <c r="B19" s="52"/>
+      <c r="C19" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>377</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="G19" s="15">
         <v>46996</v>
       </c>
       <c r="I19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="55"/>
-      <c r="B20" s="55"/>
+      <c r="A20" s="57" t="s">
+        <v>854</v>
+      </c>
+      <c r="B20" s="57"/>
       <c r="C20" s="16" t="s">
-        <v>297</v>
+        <v>33</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>298</v>
+        <v>34</v>
       </c>
       <c r="E20" s="16" t="s">
-        <v>391</v>
+        <v>453</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="G20" s="19">
+        <v>346</v>
+      </c>
+      <c r="G20" s="17">
         <v>46996</v>
       </c>
       <c r="I20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A21" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G21" s="21">
+      <c r="A21" s="57"/>
+      <c r="B21" s="57"/>
+      <c r="C21" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" s="39" t="s">
+        <v>457</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="G21" s="15">
         <v>46996</v>
       </c>
       <c r="I21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A22" s="56"/>
-      <c r="B22" s="56"/>
+      <c r="A22" s="57"/>
+      <c r="B22" s="57"/>
       <c r="C22" s="16" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="E22" s="16" t="s">
-        <v>534</v>
-[...4 lines deleted...]
-      <c r="G22" s="19">
+        <v>542</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="G22" s="17">
         <v>46996</v>
       </c>
       <c r="I22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A23" s="56"/>
-[...19 lines deleted...]
-      <c r="N23" s="2"/>
+      <c r="A23" s="57"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="16" t="s">
+        <v>953</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>955</v>
+      </c>
+      <c r="E23" s="68" t="s">
+        <v>954</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>366</v>
+      </c>
+      <c r="G23" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A24" s="56"/>
-[...13 lines deleted...]
-      <c r="G24" s="19">
+      <c r="A24" s="57"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>584</v>
+      </c>
+      <c r="G24" s="15">
         <v>46996</v>
       </c>
       <c r="I24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A25" s="56"/>
-[...13 lines deleted...]
-      <c r="G25" s="19">
+      <c r="A25" s="51" t="s">
+        <v>851</v>
+      </c>
+      <c r="B25" s="51"/>
+      <c r="C25" s="20" t="s">
+        <v>764</v>
+      </c>
+      <c r="D25" s="20" t="s">
+        <v>765</v>
+      </c>
+      <c r="E25" s="20" t="s">
+        <v>766</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="G25" s="15">
         <v>46996</v>
       </c>
       <c r="I25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A26" s="56"/>
-      <c r="B26" s="56"/>
+      <c r="A26" s="51"/>
+      <c r="B26" s="51"/>
       <c r="C26" s="20" t="s">
-        <v>242</v>
+        <v>623</v>
       </c>
       <c r="D26" s="20" t="s">
-        <v>243</v>
+        <v>624</v>
       </c>
       <c r="E26" s="20" t="s">
-        <v>536</v>
-[...4 lines deleted...]
-      <c r="G26" s="21">
+        <v>625</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="G26" s="15">
         <v>46996</v>
       </c>
       <c r="I26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="56"/>
-[...13 lines deleted...]
-      <c r="G27" s="19">
+      <c r="A27" s="51" t="s">
+        <v>845</v>
+      </c>
+      <c r="B27" s="51"/>
+      <c r="C27" s="20" t="s">
+        <v>784</v>
+      </c>
+      <c r="D27" s="20" t="s">
+        <v>783</v>
+      </c>
+      <c r="E27" s="20" t="s">
+        <v>785</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="G27" s="15">
         <v>46996</v>
       </c>
       <c r="I27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A28" s="56"/>
-[...13 lines deleted...]
-      <c r="G28" s="19">
+      <c r="A28" s="70" t="s">
+        <v>960</v>
+      </c>
+      <c r="B28" s="71"/>
+      <c r="C28" s="16" t="s">
+        <v>961</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>970</v>
+      </c>
+      <c r="E28" s="68" t="s">
+        <v>963</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G28" s="17">
         <v>46996</v>
       </c>
       <c r="I28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A29" s="56"/>
-[...13 lines deleted...]
-      <c r="G29" s="19">
+      <c r="A29" s="52" t="s">
+        <v>841</v>
+      </c>
+      <c r="B29" s="52"/>
+      <c r="C29" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="G29" s="15">
         <v>46996</v>
       </c>
       <c r="I29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A30" s="56"/>
-[...13 lines deleted...]
-      <c r="G30" s="19">
+      <c r="A30" s="52" t="s">
+        <v>866</v>
+      </c>
+      <c r="B30" s="52"/>
+      <c r="C30" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>361</v>
+      </c>
+      <c r="G30" s="15">
         <v>46996</v>
       </c>
       <c r="I30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="56"/>
-[...13 lines deleted...]
-      <c r="G31" s="19">
+      <c r="A31" s="52"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>610</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>611</v>
+      </c>
+      <c r="G31" s="15">
         <v>46996</v>
       </c>
       <c r="I31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="56"/>
-[...11 lines deleted...]
-      <c r="G32" s="21">
+      <c r="A32" s="51" t="s">
+        <v>844</v>
+      </c>
+      <c r="B32" s="51"/>
+      <c r="C32" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>529</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>545</v>
+      </c>
+      <c r="G32" s="17">
         <v>46996</v>
       </c>
       <c r="I32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="55" t="s">
-[...15 lines deleted...]
-      <c r="G33" s="19">
+      <c r="A33" s="51"/>
+      <c r="B33" s="51"/>
+      <c r="C33" s="20" t="s">
+        <v>774</v>
+      </c>
+      <c r="D33" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="20" t="s">
+        <v>775</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>776</v>
+      </c>
+      <c r="G33" s="15">
         <v>46996</v>
       </c>
       <c r="I33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="55"/>
-[...13 lines deleted...]
-      <c r="G34" s="21">
+      <c r="A34" s="51"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="G34" s="15">
         <v>46996</v>
       </c>
       <c r="I34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A35" s="55"/>
-      <c r="B35" s="55"/>
+      <c r="A35" s="52" t="s">
+        <v>846</v>
+      </c>
+      <c r="B35" s="52"/>
       <c r="C35" s="16" t="s">
-        <v>171</v>
+        <v>83</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>172</v>
+        <v>84</v>
       </c>
       <c r="E35" s="16" t="s">
-        <v>398</v>
+        <v>530</v>
       </c>
       <c r="F35" s="16" t="s">
-        <v>338</v>
-[...7 lines deleted...]
-      <c r="N35" s="2"/>
+        <v>372</v>
+      </c>
+      <c r="G35" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A36" s="55"/>
-[...19 lines deleted...]
-      <c r="N36" s="2"/>
+      <c r="A36" s="52"/>
+      <c r="B36" s="52"/>
+      <c r="C36" s="20" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E36" s="67" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F36" s="28" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G36" s="41">
+        <v>46996</v>
+      </c>
+      <c r="I36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="55"/>
-[...13 lines deleted...]
-      <c r="G37" s="21">
+      <c r="A37" s="52"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="G37" s="15">
         <v>46996</v>
       </c>
       <c r="I37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="55"/>
-[...13 lines deleted...]
-      <c r="G38" s="21">
+      <c r="A38" s="51" t="s">
+        <v>848</v>
+      </c>
+      <c r="B38" s="51"/>
+      <c r="C38" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="D38" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="16" t="s">
+        <v>531</v>
+      </c>
+      <c r="F38" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="G38" s="17">
         <v>46996</v>
       </c>
       <c r="I38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A39" s="55"/>
-[...13 lines deleted...]
-      <c r="G39" s="21">
+      <c r="A39" s="51"/>
+      <c r="B39" s="51"/>
+      <c r="C39" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>532</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>546</v>
+      </c>
+      <c r="G39" s="15">
         <v>46996</v>
       </c>
       <c r="I39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="55"/>
-[...13 lines deleted...]
-      <c r="G40" s="21">
+      <c r="A40" s="51"/>
+      <c r="B40" s="51"/>
+      <c r="C40" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="D40" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="E40" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="G40" s="17">
         <v>46996</v>
       </c>
       <c r="I40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="55"/>
-[...13 lines deleted...]
-      <c r="G41" s="19">
+      <c r="A41" s="51"/>
+      <c r="B41" s="51"/>
+      <c r="C41" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>392</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="G41" s="15">
         <v>46996</v>
       </c>
       <c r="I41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A42" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="56"/>
+      <c r="A42" s="51"/>
+      <c r="B42" s="51"/>
       <c r="C42" s="20" t="s">
-        <v>900</v>
+        <v>781</v>
       </c>
       <c r="D42" s="20" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="G42" s="21">
+        <v>137</v>
+      </c>
+      <c r="E42" s="22" t="s">
+        <v>782</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="G42" s="15">
         <v>46996</v>
       </c>
       <c r="I42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A43" s="56"/>
-[...13 lines deleted...]
-      <c r="G43" s="21">
+      <c r="A43" s="51"/>
+      <c r="B43" s="51"/>
+      <c r="C43" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="D43" s="16" t="s">
+        <v>242</v>
+      </c>
+      <c r="E43" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="F43" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="G43" s="17">
         <v>46996</v>
       </c>
       <c r="I43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="N43" s="1"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A44" s="56"/>
-[...13 lines deleted...]
-      <c r="G44" s="19">
+      <c r="A44" s="51"/>
+      <c r="B44" s="51"/>
+      <c r="C44" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="G44" s="15">
         <v>46996</v>
       </c>
       <c r="I44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A45" s="56" t="s">
-[...6 lines deleted...]
-      <c r="D45" s="24" t="s">
+      <c r="A45" s="51"/>
+      <c r="B45" s="51"/>
+      <c r="C45" s="20" t="s">
         <v>767</v>
       </c>
-      <c r="E45" s="24" t="s">
+      <c r="D45" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="E45" s="20" t="s">
         <v>768</v>
       </c>
-      <c r="F45" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="19">
+      <c r="F45" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="G45" s="15">
         <v>46996</v>
       </c>
       <c r="I45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A46" s="56"/>
-[...8 lines deleted...]
-        <v>627</v>
+      <c r="A46" s="51"/>
+      <c r="B46" s="51"/>
+      <c r="C46" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="E46" s="19" t="s">
+        <v>619</v>
       </c>
       <c r="F46" s="16" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="G46" s="19">
+        <v>366</v>
+      </c>
+      <c r="G46" s="15">
         <v>46996</v>
       </c>
       <c r="I46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A47" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="55"/>
+      <c r="A47" s="51"/>
+      <c r="B47" s="51"/>
       <c r="C47" s="20" t="s">
-        <v>12</v>
+        <v>770</v>
       </c>
       <c r="D47" s="20" t="s">
-        <v>13</v>
+        <v>771</v>
       </c>
       <c r="E47" s="20" t="s">
-        <v>441</v>
-[...4 lines deleted...]
-      <c r="G47" s="21">
+        <v>772</v>
+      </c>
+      <c r="F47" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="G47" s="15">
         <v>46996</v>
       </c>
       <c r="I47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A48" s="55"/>
-[...13 lines deleted...]
-      <c r="G48" s="21">
+      <c r="A48" s="51"/>
+      <c r="B48" s="51"/>
+      <c r="C48" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" s="19" t="s">
+        <v>620</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="G48" s="15">
         <v>46996</v>
       </c>
       <c r="I48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A49" s="55"/>
-      <c r="B49" s="55"/>
+      <c r="A49" s="51"/>
+      <c r="B49" s="51"/>
       <c r="C49" s="16" t="s">
-        <v>190</v>
+        <v>298</v>
       </c>
       <c r="D49" s="16" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="G49" s="19">
+        <v>299</v>
+      </c>
+      <c r="E49" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="F49" s="16"/>
+      <c r="G49" s="17">
         <v>46996</v>
       </c>
       <c r="I49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="N49" s="1"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A50" s="55"/>
-[...13 lines deleted...]
-      <c r="G50" s="21">
+      <c r="A50" s="52" t="s">
+        <v>867</v>
+      </c>
+      <c r="B50" s="52"/>
+      <c r="C50" s="12" t="s">
+        <v>897</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="G50" s="15">
         <v>46996</v>
       </c>
       <c r="I50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A51" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="56"/>
+      <c r="A51" s="52"/>
+      <c r="B51" s="52"/>
       <c r="C51" s="16" t="s">
-        <v>246</v>
+        <v>166</v>
       </c>
       <c r="D51" s="16" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>167</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>446</v>
       </c>
       <c r="F51" s="16" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="G51" s="19">
+        <v>582</v>
+      </c>
+      <c r="G51" s="17">
         <v>46996</v>
       </c>
       <c r="I51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A52" s="57" t="s">
-[...15 lines deleted...]
-      <c r="G52" s="21">
+      <c r="A52" s="52"/>
+      <c r="B52" s="52"/>
+      <c r="C52" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="G52" s="15">
         <v>46996</v>
       </c>
       <c r="I52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="N52" s="1"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A53" s="57"/>
-[...13 lines deleted...]
-      <c r="G53" s="19">
+      <c r="A53" s="52"/>
+      <c r="B53" s="52"/>
+      <c r="C53" s="20" t="s">
+        <v>261</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="E53" s="20" t="s">
+        <v>787</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="G53" s="15">
         <v>46996</v>
       </c>
       <c r="I53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="N53" s="1"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A54" s="57"/>
-[...13 lines deleted...]
-      <c r="G54" s="21">
+      <c r="A54" s="52"/>
+      <c r="B54" s="52"/>
+      <c r="C54" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>538</v>
+      </c>
+      <c r="F54" s="16" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G54" s="17">
         <v>46996</v>
       </c>
       <c r="I54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A55" s="57"/>
-      <c r="B55" s="57"/>
+      <c r="A55" s="52"/>
+      <c r="B55" s="52"/>
       <c r="C55" s="16" t="s">
-        <v>86</v>
+        <v>599</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>601</v>
+      </c>
+      <c r="E55" s="23" t="s">
+        <v>600</v>
       </c>
       <c r="F55" s="16" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="G55" s="19">
+        <v>773</v>
+      </c>
+      <c r="G55" s="17">
         <v>46996</v>
       </c>
       <c r="I55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A56" s="56" t="s">
-[...15 lines deleted...]
-      <c r="G56" s="21">
+      <c r="A56" s="52"/>
+      <c r="B56" s="52"/>
+      <c r="C56" s="47" t="s">
+        <v>228</v>
+      </c>
+      <c r="D56" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>825</v>
+      </c>
+      <c r="F56" s="16" t="s">
+        <v>826</v>
+      </c>
+      <c r="G56" s="17">
         <v>46996</v>
       </c>
       <c r="I56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A57" s="55" t="s">
-[...10 lines deleted...]
-        <v>468</v>
+      <c r="A57" s="52"/>
+      <c r="B57" s="52"/>
+      <c r="C57" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="D57" s="20" t="s">
+        <v>673</v>
+      </c>
+      <c r="E57" s="20" t="s">
+        <v>674</v>
       </c>
       <c r="F57" s="16" t="s">
+        <v>337</v>
+      </c>
+      <c r="G57" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I57" s="1"/>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58" s="52"/>
+      <c r="B58" s="52"/>
+      <c r="C58" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>539</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="G58" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59" s="70" t="s">
+        <v>855</v>
+      </c>
+      <c r="B59" s="71"/>
+      <c r="C59" s="20" t="s">
+        <v>940</v>
+      </c>
+      <c r="D59" s="20" t="s">
+        <v>941</v>
+      </c>
+      <c r="E59" s="67" t="s">
+        <v>942</v>
+      </c>
+      <c r="F59" s="12" t="s">
         <v>362</v>
       </c>
-      <c r="G57" s="19">
-[...51 lines deleted...]
-      <c r="N59" s="2"/>
+      <c r="G59" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I59" s="1"/>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1"/>
+      <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A60" s="55"/>
-[...13 lines deleted...]
-      <c r="G60" s="21">
+      <c r="A60" s="52" t="s">
+        <v>852</v>
+      </c>
+      <c r="B60" s="52"/>
+      <c r="C60" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="F60" s="16" t="s">
+        <v>366</v>
+      </c>
+      <c r="G60" s="17">
         <v>46996</v>
       </c>
       <c r="I60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A61" s="56" t="s">
-[...19 lines deleted...]
-      <c r="J61" s="1"/>
+      <c r="A61" s="52"/>
+      <c r="B61" s="52"/>
+      <c r="C61" s="20" t="s">
+        <v>717</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>788</v>
+      </c>
+      <c r="F61" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="G61" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A62" s="56" t="s">
-[...7 lines deleted...]
-        <v>32</v>
+      <c r="A62" s="52"/>
+      <c r="B62" s="52"/>
+      <c r="C62" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>6</v>
       </c>
       <c r="E62" s="16" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-      <c r="G62" s="19">
+        <v>518</v>
+      </c>
+      <c r="F62" s="12" t="s">
+        <v>769</v>
+      </c>
+      <c r="G62" s="15">
         <v>46996</v>
       </c>
       <c r="I62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="N62" s="1"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A63" s="56"/>
-[...8 lines deleted...]
-        <v>661</v>
+      <c r="A63" s="52"/>
+      <c r="B63" s="52"/>
+      <c r="C63" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="D63" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="E63" s="16" t="s">
+        <v>403</v>
       </c>
       <c r="F63" s="16" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="G63" s="19">
+        <v>366</v>
+      </c>
+      <c r="G63" s="17">
         <v>46996</v>
       </c>
       <c r="I63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="N63" s="1"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A64" s="56"/>
-[...13 lines deleted...]
-      <c r="G64" s="19">
+      <c r="A64" s="77" t="s">
+        <v>853</v>
+      </c>
+      <c r="B64" s="78"/>
+      <c r="C64" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="F64" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="G64" s="15">
         <v>46996</v>
       </c>
       <c r="I64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="N64" s="1"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A65" s="56"/>
-[...13 lines deleted...]
-      <c r="G65" s="19">
+      <c r="A65" s="79"/>
+      <c r="B65" s="80"/>
+      <c r="C65" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="E65" s="69" t="s">
+        <v>405</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="G65" s="15">
         <v>46996</v>
       </c>
       <c r="I65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="N65" s="1"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A66" s="56"/>
-[...13 lines deleted...]
-      <c r="G66" s="21">
+      <c r="A66" s="51" t="s">
+        <v>855</v>
+      </c>
+      <c r="B66" s="51"/>
+      <c r="C66" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D66" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E66" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="F66" s="16" t="s">
+        <v>370</v>
+      </c>
+      <c r="G66" s="17">
         <v>46996</v>
       </c>
       <c r="I66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="N66" s="1"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="J67" s="9"/>
-      <c r="L67" s="10"/>
+      <c r="A67" s="52" t="s">
+        <v>861</v>
+      </c>
+      <c r="B67" s="52"/>
+      <c r="C67" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="G67" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="J68" s="8"/>
-      <c r="L68" s="8"/>
+      <c r="A68" s="52"/>
+      <c r="B68" s="52"/>
+      <c r="C68" s="20" t="s">
+        <v>778</v>
+      </c>
+      <c r="D68" s="20" t="s">
+        <v>779</v>
+      </c>
+      <c r="E68" s="22" t="s">
+        <v>780</v>
+      </c>
+      <c r="F68" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="G68" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="N68" s="1"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="J69" s="8"/>
-      <c r="L69" s="8"/>
+      <c r="A69" s="52"/>
+      <c r="B69" s="52"/>
+      <c r="C69" s="47" t="s">
+        <v>899</v>
+      </c>
+      <c r="D69" s="47" t="s">
+        <v>827</v>
+      </c>
+      <c r="E69" s="47" t="s">
+        <v>828</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>829</v>
+      </c>
+      <c r="G69" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="N69" s="1"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="C70"/>
+      <c r="A70" s="52"/>
+      <c r="B70" s="52"/>
+      <c r="C70" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>279</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>543</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="G70" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" s="51" t="s">
+        <v>864</v>
+      </c>
+      <c r="B71" s="51"/>
+      <c r="C71" s="20" t="s">
+        <v>689</v>
+      </c>
+      <c r="D71" s="20" t="s">
+        <v>688</v>
+      </c>
+      <c r="E71" s="22" t="s">
+        <v>690</v>
+      </c>
+      <c r="F71" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="G71" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I71" s="6"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="N71" s="1"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="C72"/>
+      <c r="A72" s="51" t="s">
+        <v>857</v>
+      </c>
+      <c r="B72" s="51"/>
+      <c r="C72" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="F72" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="G72" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I72" s="1"/>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A73" s="51"/>
+      <c r="B73" s="51"/>
+      <c r="C73" s="20" t="s">
+        <v>658</v>
+      </c>
+      <c r="D73" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="E73" s="19" t="s">
+        <v>659</v>
+      </c>
+      <c r="F73" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="G73" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I73" s="1"/>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1"/>
+      <c r="N73" s="1"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="C74"/>
+      <c r="A74" s="51"/>
+      <c r="B74" s="51"/>
+      <c r="C74" s="20" t="s">
+        <v>760</v>
+      </c>
+      <c r="D74" s="20" t="s">
+        <v>761</v>
+      </c>
+      <c r="E74" s="20" t="s">
+        <v>762</v>
+      </c>
+      <c r="F74" s="12" t="s">
+        <v>763</v>
+      </c>
+      <c r="G74" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I74" s="1"/>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A75" s="51"/>
+      <c r="B75" s="51"/>
+      <c r="C75" s="47" t="s">
+        <v>830</v>
+      </c>
+      <c r="D75" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E75" s="47" t="s">
+        <v>831</v>
+      </c>
+      <c r="F75" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="G75" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I75" s="1"/>
+      <c r="K75" s="1"/>
+      <c r="L75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A76" s="51"/>
+      <c r="B76" s="51"/>
+      <c r="C76" s="47" t="s">
+        <v>300</v>
+      </c>
+      <c r="D76" s="47" t="s">
+        <v>986</v>
+      </c>
+      <c r="E76" s="107" t="s">
+        <v>985</v>
+      </c>
+      <c r="F76" s="12" t="s">
+        <v>987</v>
+      </c>
+      <c r="G76" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I76" s="1"/>
+      <c r="K76" s="1"/>
+      <c r="L76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A77" s="51"/>
+      <c r="B77" s="51"/>
+      <c r="C77" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D77" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="E77" s="16" t="s">
+        <v>478</v>
+      </c>
+      <c r="F77" s="16" t="s">
+        <v>369</v>
+      </c>
+      <c r="G77" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I77" s="1"/>
+      <c r="K77" s="1"/>
+      <c r="L77" s="1"/>
+      <c r="N77" s="1"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="C78" s="14"/>
+      <c r="J78" s="6"/>
+      <c r="L78" s="7"/>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="J79" s="6"/>
+      <c r="L79" s="6"/>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="J80" s="6"/>
+      <c r="L80" s="6"/>
+    </row>
+    <row r="81" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C81"/>
+    </row>
+    <row r="83" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C83"/>
+    </row>
+    <row r="85" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C85"/>
+    </row>
+    <row r="89" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C89" s="10"/>
     </row>
   </sheetData>
-  <sortState ref="I3:N66">
-[...3 lines deleted...]
-  <mergeCells count="23">
+  <mergeCells count="25">
+    <mergeCell ref="A72:B77"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B19"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A32:B34"/>
+    <mergeCell ref="A35:B37"/>
+    <mergeCell ref="A50:B58"/>
+    <mergeCell ref="A60:B63"/>
+    <mergeCell ref="A38:B49"/>
+    <mergeCell ref="A64:B65"/>
+    <mergeCell ref="A7:B8"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A52:B55"/>
-[...19 lines deleted...]
-    <mergeCell ref="A21:B32"/>
+    <mergeCell ref="A20:B24"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A67:B70"/>
+    <mergeCell ref="A30:B31"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="A9:B10"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E38" r:id="rId1" xr:uid="{A746C35D-BF98-4725-A9EA-8795E79FC6BA}"/>
-[...9 lines deleted...]
-    <hyperlink ref="E5" r:id="rId11" xr:uid="{912A20E0-70D8-4BB5-A159-A448EF674ACE}"/>
+    <hyperlink ref="E55" r:id="rId1" xr:uid="{A746C35D-BF98-4725-A9EA-8795E79FC6BA}"/>
+    <hyperlink ref="E31" r:id="rId2" xr:uid="{8AA0AD12-C705-4BFA-9BDA-803718839BC2}"/>
+    <hyperlink ref="E46" r:id="rId3" xr:uid="{D72DE97A-7178-4BD9-BB81-D957B4F9AD7B}"/>
+    <hyperlink ref="E48" r:id="rId4" xr:uid="{E7ADB37A-6F8C-427C-BD06-BA4E442C187D}"/>
+    <hyperlink ref="E71" r:id="rId5" xr:uid="{1977CE3A-E9BA-4D29-A446-A61B46240877}"/>
+    <hyperlink ref="E73" r:id="rId6" xr:uid="{F3973FDB-6BF3-4CB5-A979-5D5F60C8E39A}"/>
+    <hyperlink ref="E68" r:id="rId7" xr:uid="{B91B8929-0C3B-4C5E-BAEC-9BBFF1F9DE18}"/>
+    <hyperlink ref="E42" r:id="rId8" xr:uid="{046D9B66-424C-4AF4-B8C4-3690CE5D0381}"/>
+    <hyperlink ref="E61" r:id="rId9" xr:uid="{DEFCF372-3340-4DF2-84B4-52B93F7E3805}"/>
+    <hyperlink ref="E12" r:id="rId10" xr:uid="{912A20E0-70D8-4BB5-A159-A448EF674ACE}"/>
+    <hyperlink ref="E65" r:id="rId11" xr:uid="{28E1688A-C7B0-497E-82BD-DCF2600B2AA4}"/>
+    <hyperlink ref="E8" r:id="rId12" xr:uid="{9DE211ED-D259-4407-8420-54A8EE6AD374}"/>
+    <hyperlink ref="E16" r:id="rId13" xr:uid="{C7B75465-8806-4305-9933-1B51C3D8F8FC}"/>
+    <hyperlink ref="E17" r:id="rId14" xr:uid="{BEE1D8E4-800E-49C2-998D-F4A2FF3A7001}"/>
+    <hyperlink ref="E59" r:id="rId15" xr:uid="{1C12BC84-A76E-49F2-B553-6978FCF5DD53}"/>
+    <hyperlink ref="E23" r:id="rId16" xr:uid="{CEF9F758-5C62-4A4C-A34B-38910B266374}"/>
+    <hyperlink ref="E28" r:id="rId17" xr:uid="{BAC22ADA-315B-44E6-AE3B-D4E0B3347A5A}"/>
+    <hyperlink ref="E18" r:id="rId18" xr:uid="{2C28F7FA-DFFF-4AC2-9B11-6FE620147D10}"/>
+    <hyperlink ref="E4" r:id="rId19" xr:uid="{002FFE4A-E497-42E9-870B-DA907F7E5435}"/>
+    <hyperlink ref="E76" r:id="rId20" xr:uid="{D352F706-51DB-446B-A21F-96DC83576686}"/>
+    <hyperlink ref="E10" r:id="rId21" xr:uid="{4CD17CD7-3A48-45E3-87F9-E4A353430002}"/>
+    <hyperlink ref="E36" r:id="rId22" xr:uid="{7C52EEBC-83CC-4216-B531-F7C4CC722DA6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId12"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId23"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{683E5FDD-15ED-4815-A2DA-CDFDC7905047}">
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:O7"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:G3"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="8.85546875" style="4"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="8.85546875" style="4"/>
+    <col min="1" max="2" width="8.85546875" style="3"/>
+    <col min="3" max="3" width="52.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="64.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="10" width="8.85546875" style="3"/>
+    <col min="11" max="11" width="52.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.85546875" style="3"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
-    <col min="15" max="16384" width="8.85546875" style="4"/>
+    <col min="15" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="63" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="65"/>
+      <c r="A1" s="58" t="s">
+        <v>322</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="60"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="61" t="s">
+        <v>868</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="B2" s="67"/>
-[...3 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="E2" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...6 lines deleted...]
-        <v>875</v>
+      <c r="G2" s="5" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="56" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="20" t="s">
+      <c r="A3" s="51" t="s">
+        <v>859</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="16" t="s">
+        <v>680</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>681</v>
+      </c>
+      <c r="E3" s="68" t="s">
+        <v>983</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>984</v>
+      </c>
+      <c r="G3" s="17">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="70" t="s">
+        <v>841</v>
+      </c>
+      <c r="B4" s="71"/>
+      <c r="C4" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>647</v>
+      </c>
+      <c r="E4" s="68" t="s">
+        <v>997</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>998</v>
+      </c>
+      <c r="G4" s="17">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="51" t="s">
+        <v>852</v>
+      </c>
+      <c r="B5" s="51"/>
+      <c r="C5" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="D5" s="16" t="s">
         <v>200</v>
       </c>
-      <c r="D3" s="20" t="s">
-[...24 lines deleted...]
-      <c r="O5" s="2"/>
+      <c r="E5" s="23" t="s">
+        <v>375</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>366</v>
+      </c>
+      <c r="G5" s="17">
+        <v>46996</v>
+      </c>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="O5" s="1"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="L6" s="6"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="J7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="O7" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A3:B3"/>
+  <mergeCells count="5">
+    <mergeCell ref="A5:B5"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId1" xr:uid="{7ACCCEFB-4EF5-403A-9528-699DDE82F8F7}"/>
+    <hyperlink ref="E5" r:id="rId1" xr:uid="{7ACCCEFB-4EF5-403A-9528-699DDE82F8F7}"/>
+    <hyperlink ref="E3" r:id="rId2" xr:uid="{5A39DE16-11DB-42C1-87F3-EBB8E634D10C}"/>
+    <hyperlink ref="E4" r:id="rId3" xr:uid="{CD12384B-F5F4-4D59-AEDF-C452F55BE193}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23FD0766-2285-4072-895D-FEB345F7E96C}">
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="8.85546875" style="4"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="8.85546875" style="4"/>
+    <col min="1" max="2" width="8.85546875" style="3"/>
+    <col min="3" max="3" width="52.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="10" width="8.85546875" style="3"/>
+    <col min="11" max="11" width="52.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.85546875" style="3"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
-    <col min="15" max="16384" width="8.85546875" style="4"/>
+    <col min="15" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="63" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="65"/>
+      <c r="A1" s="58" t="s">
+        <v>323</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="60"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="61" t="s">
+        <v>868</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="B2" s="67"/>
-[...3 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="E2" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...6 lines deleted...]
-        <v>875</v>
+      <c r="G2" s="5" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="16" t="s">
+      <c r="A3" s="52" t="s">
+        <v>858</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="20" t="s">
+        <v>789</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>191</v>
+      </c>
+      <c r="E3" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="G3" s="15">
+        <v>46996</v>
+      </c>
+      <c r="L3" s="6"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="87" t="s">
+        <v>960</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="20" t="s">
+        <v>961</v>
+      </c>
+      <c r="D4" s="20" t="s">
+        <v>962</v>
+      </c>
+      <c r="E4" s="92" t="s">
+        <v>963</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="G4" s="15">
+        <v>46996</v>
+      </c>
+      <c r="L4" s="6"/>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="52" t="s">
+        <v>848</v>
+      </c>
+      <c r="B5" s="52"/>
+      <c r="C5" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D5" s="12" t="s">
         <v>137</v>
       </c>
-      <c r="D3" s="16" t="s">
-[...22 lines deleted...]
-      <c r="C4" s="24" t="s">
+      <c r="E5" s="37" t="s">
+        <v>374</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="G5" s="15">
+        <v>46996</v>
+      </c>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="O5" s="1"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="52" t="s">
+        <v>861</v>
+      </c>
+      <c r="B6" s="52"/>
+      <c r="C6" s="20" t="s">
         <v>791</v>
       </c>
-      <c r="D4" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="26" t="s">
+      <c r="D6" s="20" t="s">
         <v>792</v>
       </c>
-      <c r="F4" s="16" t="s">
-[...12 lines deleted...]
-      <c r="C5" s="24" t="s">
+      <c r="E6" s="46" t="s">
         <v>793</v>
       </c>
-      <c r="D5" s="24" t="s">
-[...14 lines deleted...]
-      <c r="O5" s="2"/>
+      <c r="F6" s="31" t="s">
+        <v>366</v>
+      </c>
+      <c r="G6" s="15">
+        <v>46996</v>
+      </c>
+      <c r="J6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="O6" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A5:B5"/>
     <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A6:B6"/>
     <mergeCell ref="A4:B4"/>
-    <mergeCell ref="A5:B5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId1" xr:uid="{C8E2DBD6-9292-4129-A310-E1CF48B18626}"/>
-[...1 lines deleted...]
-    <hyperlink ref="E5" r:id="rId3" xr:uid="{4EF1A120-3316-4CE9-AB65-F75AD673A46D}"/>
+    <hyperlink ref="E5" r:id="rId1" xr:uid="{C8E2DBD6-9292-4129-A310-E1CF48B18626}"/>
+    <hyperlink ref="E3" r:id="rId2" xr:uid="{177F4066-0DFC-43AD-8CE6-ECB1A8D57A27}"/>
+    <hyperlink ref="E6" r:id="rId3" xr:uid="{4EF1A120-3316-4CE9-AB65-F75AD673A46D}"/>
+    <hyperlink ref="E4" r:id="rId4" xr:uid="{3BB82F88-1FB1-4FC9-BD64-49677402A116}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>FAI</vt:lpstr>
       <vt:lpstr>FAME</vt:lpstr>
       <vt:lpstr>FHS</vt:lpstr>
       <vt:lpstr>FMK</vt:lpstr>
       <vt:lpstr>FT</vt:lpstr>