--- v2 (2026-02-21)
+++ v3 (2026-10-22)
@@ -33,74 +33,74 @@
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="084FEB39" w14:textId="1E892FCB" w:rsidR="00534E21" w:rsidRPr="006360B8" w:rsidRDefault="00E65E0B" w:rsidP="006360B8">
+    <w:p w14:paraId="084FEB39" w14:textId="6F2B38B9" w:rsidR="00534E21" w:rsidRPr="006360B8" w:rsidRDefault="00E65E0B" w:rsidP="006360B8">
       <w:pPr>
         <w:pStyle w:val="9556896D55254894825BAA4CFD7290421"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BAC68E" wp14:editId="38C14DF8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BAC68E" wp14:editId="6CCB36D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>73025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4824639</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5939790" cy="3631747"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Skupina 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5939790" cy="3631747"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5939790" cy="3631747"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -273,92 +273,92 @@
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="45412132" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760000" cy="2318385"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="46322F40" w14:textId="2E9ECFCD" w:rsidR="005526E5" w:rsidRPr="00A03478" w:rsidRDefault="005526E5" w:rsidP="00180B16">
+                          <w:p w14:paraId="46322F40" w14:textId="2E9ECFCD" w:rsidR="00CB6B07" w:rsidRPr="00A03478" w:rsidRDefault="00CB6B07" w:rsidP="00180B16">
                             <w:pPr>
                               <w:pStyle w:val="Titulkanzev"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Manuál pro šablonu závěrečných prací</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t>na UTB ve Zlíně</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="15F51588" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:291.75pt;width:453.55pt;height:182.55pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf4PzYLgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8NjPiFFmKDAOK&#10;tkA69KzIUmxAFjVJiZ39+lGy87Fup2E5KKJIPZGPj17ct7UiR2FdBTqnw0FKidAcikrvc/r9dfNp&#10;TonzTBdMgRY5PQlH75cfPywak4kRlKAKYQmCaJc1Jqel9yZLEsdLUTM3ACM0OiXYmnk07T4pLGsQ&#10;vVbJKE1nSQO2MBa4cA5PHzonXUZ8KQX3z1I64YnKKebm42rjugtrslywbG+ZKSvep8H+IYuaVRof&#10;vUA9MM/IwVZ/QNUVt+BA+gGHOgEpKy5iDVjNMH1XzbZkRsRakBxnLjS5/wfLn45b82KJb79Aiw0M&#10;hDTGZQ4PQz2ttHX4x0wJ+pHC04U20XrC8XB6N0vxRwlH32g8nI/n04CTXK8b6/xXATUJm5xa7Euk&#10;ix0fne9CzyHhNQeqKjaVUtEIWhBrZcmRYReVj0ki+G9RSpMmp7PxNI3AGsL1DllpzOVaVNj5dtf2&#10;le6gOCEBFjptOMM3FSb5yJx/YRbFgIWhwP0zLlIBPgL9jpIS7M+/nYd47BF6KWlQXDl1Pw7MCkrU&#10;N43d+zycTIIaozGZ3o3QsLee3a1HH+o1YOVDHCXD4zbEe3XeSgv1G87BKryKLqY5vp1T7u3ZWPtO&#10;9DhJXKxWMQwVaJh/1FvDA3jgOjThtX1j1vSd8tjkJzgLkWXvGtbFhpsaVgcPsordDBR3vPbMo3qj&#10;HvpJC+Nxa8eo6/dg+QsAAP//AwBQSwMEFAAGAAgAAAAhAMrX3gXdAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6gRoSUOcqlTiA5r2A5x4a4fE6yh2mvD3mBPcZjWrmTfF&#10;frE9u+HoW0cC0nUCDKlxqiUt4HL+fMqA+SBJyd4RCvhGD/vy/q6QuXIznfBWBc1iCPlcCjAhDDnn&#10;vjFopV+7ASl6VzdaGeI5aq5GOcdw2/PnJNlyK1uKDUYOeDTYdNVkBVSn+rDS1fR1XpkPOs6XLk11&#10;J8Tjw3J4BxZwCX/P8Isf0aGMTLWbSHnWC4hDgoBN9rIBFu1d8pYCq6N4zbbAy4L/H1D+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB/g/NguAgAAVwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMrX3gXdAAAACAEAAA8AAAAAAAAAAAAAAAAAiAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="46322F40" w14:textId="2E9ECFCD" w:rsidR="005526E5" w:rsidRPr="00A03478" w:rsidRDefault="005526E5" w:rsidP="00180B16">
+                    <w:p w14:paraId="46322F40" w14:textId="2E9ECFCD" w:rsidR="00CB6B07" w:rsidRPr="00A03478" w:rsidRDefault="00CB6B07" w:rsidP="00180B16">
                       <w:pPr>
                         <w:pStyle w:val="Titulkanzev"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Manuál pro šablonu závěrečných prací</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t>na UTB ve Zlíně</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007E4637" w:rsidRPr="006360B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
@@ -379,117 +379,117 @@
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1257340997" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5580000" cy="1472400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0070AB0B" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5" w:rsidP="00937E70">
+                          <w:p w14:paraId="0070AB0B" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titulkaautor"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Jméno a příjmení</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7D5E7000" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00937E70" w:rsidRDefault="005526E5" w:rsidP="00937E70">
+                          <w:p w14:paraId="7D5E7000" w14:textId="3501D553" w:rsidR="00CB6B07" w:rsidRPr="00937E70" w:rsidRDefault="00CB6B07" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titulkainfoprce"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:kern w:val="0"/>
                               </w:rPr>
                               <w:t>Závěrečná práce</w:t>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve"> | 2025</w:t>
+                              <w:t xml:space="preserve"> | 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="436E1244" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:24.1pt;margin-top:518.8pt;width:439.35pt;height:115.95pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAenVVxLgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztpsh9WnFWaVapK&#10;0e5K2WrPBEOMhBkKJHb66zvgfHXbU9UcyAwzPGbePDx96BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;R4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMBiW4hgV03TarHGsR&#10;vdHZKM9vshZcZR1w4T3uPvZBOkv4UgoenqX0IhBdUqwtpNWldRPXbDZlxdYxWyt+LIP9QxUNUwYv&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUXqAbsZ5u+6WdfMitQLkuPtmSb//2D5035tXxwJ3RfocICR&#10;kNb6wuNm7KeTron/WCnBOFJ4ONMmukA4bk4mdzn+KOEYG45vR2N0ECe7HLfOh68CGhKNkjqcS6KL&#10;7Vc+9KmnlHibB62qpdI6OVELYqEd2TOcog6pSAT/LUsb0pb05vMkT8AG4vEeWRus5dJUtEK36Yiq&#10;rhreQHVAHhz0EvGWLxXWumI+vDCHmsD+UOfhGRepAe+Co0VJDe7n3/ZjPo4Ko5S0qLGS+h875gQl&#10;+pvBId4Px+MoyuSMJ7cjdNx1ZHMdMbtmAUjAEF+U5cmM+UGfTOmgecPnMI+3YogZjneXNJzMReiV&#10;j8+Ji/k8JaEMLQsrs7Y8QkfC4yReuzfm7HFcASf9BCc1suLd1PrceNLAfBdAqjTSyHPP6pF+lHAS&#10;xfG5xTdy7aesy0dh9gsAAP//AwBQSwMEFAAGAAgAAAAhAG7o7b7iAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09Pg0AQxe8mfofNmHgxdhEsbZGlMUZt4s3in3jbsiMQ2VnCbgG/veNJbzPvvbz5&#10;Tb6dbSdGHHzrSMHVIgKBVDnTUq3gpXy4XIPwQZPRnSNU8I0etsXpSa4z4yZ6xnEfasEl5DOtoAmh&#10;z6T0VYNW+4Xrkdj7dIPVgdehlmbQE5fbTsZRlEqrW+ILje7xrsHqa3+0Cj4u6vcnPz++Tsky6e93&#10;Y7l6M6VS52fz7Q2IgHP4C8MvPqNDwUwHdyTjRafgeh1zkvUoWaUgOLGJ0w2IA0s8LEEWufz/RPED&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHp1VcS4CAABcBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbujtvuIAAAAMAQAADwAAAAAAAAAAAAAA&#10;AACIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0070AB0B" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5" w:rsidP="00937E70">
+                    <w:p w14:paraId="0070AB0B" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titulkaautor"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Jméno a příjmení</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7D5E7000" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00937E70" w:rsidRDefault="005526E5" w:rsidP="00937E70">
+                    <w:p w14:paraId="7D5E7000" w14:textId="3501D553" w:rsidR="00CB6B07" w:rsidRPr="00937E70" w:rsidRDefault="00CB6B07" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titulkainfoprce"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:kern w:val="0"/>
                         </w:rPr>
                         <w:t>Závěrečná práce</w:t>
                       </w:r>
                       <w:r>
-                        <w:t xml:space="preserve"> | 2025</w:t>
+                        <w:t xml:space="preserve"> | 2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00142361" w:rsidRPr="006360B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C35260" wp14:editId="2C2C6FD2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
@@ -501,100 +501,100 @@
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1213198117" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3884400" cy="730800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1624C6D9" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00104B5A" w:rsidRDefault="005526E5" w:rsidP="00142361">
+                          <w:p w14:paraId="1624C6D9" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="00104B5A" w:rsidRDefault="00CB6B07" w:rsidP="00142361">
                             <w:pPr>
                               <w:pStyle w:val="Titulkauniverzita"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00104B5A">
                               <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1BED4302" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00515B26" w:rsidRDefault="005526E5" w:rsidP="00142361">
+                          <w:p w14:paraId="1BED4302" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="00515B26" w:rsidRDefault="00CB6B07" w:rsidP="00142361">
                             <w:pPr>
                               <w:pStyle w:val="Titulkafakulta"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Knihovna UTB</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="02C35260" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9SWGiMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tM2MOEWWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnDRZt9Owi0yK1BP5+OTZfddochDOKzAlHQ5ySoThUCmzK+n3l9Wn&#10;KSU+MFMxDUaU9Cg8vZ9//DBrbSFGUIOuhCMIYnzR2pLWIdgiyzyvRcP8AKwwGJTgGhbQdbuscqxF&#10;9EZnozy/zVpwlXXAhfe4+9AH6TzhSyl4eJLSi0B0SbG2kFaX1m1cs/mMFTvHbK34qQz2D1U0TBm8&#10;9A3qgQVG9k79AdUo7sCDDAMOTQZSKi5SD9jNMH/XzaZmVqRekBxv32jy/w+WPx429tmR0H2BDgcY&#10;CWmtLzxuxn466Zr4xUoJxpHC4xttoguE4+Z4Op1McgxxjN2N8ynaCJNdTlvnw1cBDYlGSR2OJbHF&#10;Dmsf+tRzSrzMg1bVSmmdnCgFsdSOHBgOUYdUI4L/lqUNaUt6O77JE7CBeLxH1gZrufQUrdBtO6Kq&#10;ko7O/W6hOiINDnqFeMtXCmtdMx+emUNJYHso8/CEi9SAd8HJoqQG9/Nv+zEfJ4VRSlqUWEn9jz1z&#10;ghL9zeAMPw+RNtRkciY3dyN03HVkex0x+2YJSMAQH5TlyYz5QZ9N6aB5xdewiLdiiBmOd5c0nM1l&#10;6IWPr4mLxSIloQotC2uzsTxCR8LjJF66V+bsaVwBB/0IZzGy4t3U+tx40sBiH0CqNNLIc8/qiX5U&#10;cBLF6bXFJ3Ltp6zLP2H+CwAA//8DAFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486M&#10;Zr8ptovtxYSj7xwpiFcRCKTamY4aBS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVt&#10;CEMupa9btNqv3IDE3qcbrQ58jo00o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph&#10;/mmqsjdTKXV+ttzegAi4hL8w/OIzOpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL1JYaIwAgAAWwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1624C6D9" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00104B5A" w:rsidRDefault="005526E5" w:rsidP="00142361">
+                    <w:p w14:paraId="1624C6D9" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="00104B5A" w:rsidRDefault="00CB6B07" w:rsidP="00142361">
                       <w:pPr>
                         <w:pStyle w:val="Titulkauniverzita"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00104B5A">
                         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1BED4302" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00515B26" w:rsidRDefault="005526E5" w:rsidP="00142361">
+                    <w:p w14:paraId="1BED4302" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="00515B26" w:rsidRDefault="00CB6B07" w:rsidP="00142361">
                       <w:pPr>
                         <w:pStyle w:val="Titulkafakulta"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Knihovna UTB</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000A4DB2" w:rsidRPr="006360B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07681F5F" wp14:editId="3FCAA3C8">
@@ -668,73 +668,81 @@
       </w:r>
       <w:r w:rsidR="00413BA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EF0A40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00413BA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00C80ABE">
+      <w:r w:rsidR="0051409E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00EF0A40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00897374">
+      <w:r w:rsidR="0051409E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>24</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00362253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFFAA97" w14:textId="77777777" w:rsidR="00534E21" w:rsidRDefault="00534E21">
       <w:pPr>
         <w:sectPr w:rsidR="00534E21" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="680" w:footer="680" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Upozornění"/>
         <w:tag w:val="POLE_UPOZORNĚNÍ"/>
         <w:id w:val="-1539660429"/>
         <w:placeholder>
           <w:docPart w:val="23B2E4D1E4334D099B8BE6B58A7D1BAC"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
@@ -859,134 +867,134 @@
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Textové pole 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1004082"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="73996006" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="006F644D" w:rsidRDefault="005526E5" w:rsidP="006E02D8">
+                          <w:p w14:paraId="73996006" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="006F644D" w:rsidRDefault="00CB6B07" w:rsidP="006E02D8">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F644D">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Ukázky vloženého zadání práce a prohlášení autora závěrečné práce. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5E05B0CD" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5" w:rsidP="006E02D8">
+                          <w:p w14:paraId="5E05B0CD" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07" w:rsidP="006E02D8">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1B5C9499" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="006E02D8" w:rsidRDefault="005526E5" w:rsidP="006E02D8">
+                          <w:p w14:paraId="1B5C9499" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="006E02D8" w:rsidRDefault="00CB6B07" w:rsidP="006E02D8">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                             </w:pPr>
                             <w:r w:rsidRPr="006E02D8">
                               <w:t xml:space="preserve">Do elektronické verze PDF, která se nahrává do IS/STAG, je nutné vložit </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F644D">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>zadání i prohlášení bez podpisů</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006E02D8">
                               <w:t>. Originál zadání včetně podpisů bude vložen do tištěné verze při samotném tisku závěrečné práce</w:t>
                             </w:r>
                             <w:r>
                               <w:t>, podpisy v prohlášení se doplní později.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="39933FB9" id="Textové pole 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:.05pt;margin-top:544pt;width:411pt;height:79.05pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGnn2WMQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7sQSJMVS0SJqCqh&#10;JBKpcjZem7Xk9bi2YZf++o69fDXtqerFjD2zzzPvPTN96BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;R4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMJiW4hgXcum1WOdYi&#10;eqOzUZ7fZi24yjrgwns8feyTdJbwpRQ8PEvpRSC6pNhbSKtL6yau2WzKiq1jtlb82Ab7hy4apgxe&#10;eoZ6ZIGRnVN/QDWKO/Agw4BDk4GUios0A04zzN9Ns66ZFWkWJMfbM03+/8Hyp/3avjgSui/QoYCR&#10;kNb6wuNhnKeTrom/2CnBPFJ4ONMmukA4Hk5GqESOKY65YZ6P87tRxMkun1vnw1cBDYlBSR3qkuhi&#10;+5UPfempJN7mQatqqbROm+gFsdCO7BmqqENqEsF/q9KGtCW9vZnkCdhA/LxH1gZ7uQwVo9BtOqKq&#10;kt6cBt5AdUAeHPQW8ZYvFfa6Yj68MIeewPnQ5+EZF6kB74JjREkN7uffzmM9SoVZSlr0WEn9jx1z&#10;ghL9zaCI98PxOJoybcaTzyPcuOvM5jpjds0CkIAhvijLUxjrgz6F0kHzhs9hHm/FFDMc7y7p5hQu&#10;Qu98fE5czOepCG1oWViZteUROhIelXjt3pizR7kCKv0EJzey4p1qfW380sB8F0CqJGnkuWf1SD9a&#10;OJni+NziG7nep6rLn8LsFwAAAP//AwBQSwMEFAAGAAgAAAAhAMF+wIrbAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaNOo7ZEIU5VlccVUfIBbrwkgXgdxZs28PVsT3BZaR6a&#10;nSm2s+/VCcfYBTKwXCSgkOrgOmoMVO/PdxmoyJac7QOhgW+MsC2vrwqbu3CmNzwduFESQjG3Blrm&#10;Idc61i16GxdhQBLtI4zessCx0W60Zwn3vU6TZKO97Ug+tHbAfYv112HyBqaJqqf9acfuntbravXy&#10;8/rJj8bc3sy7B1CMM/+Z4VJfqkMpnY5hIhdVf8GK5SZZJpNEz9JUqKNQ6WqzBF0W+v+E8hcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGnn2WMQIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBfsCK2wAAAAoBAAAPAAAAAAAAAAAAAAAAAIsE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="73996006" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="006F644D" w:rsidRDefault="005526E5" w:rsidP="006E02D8">
+                    <w:p w14:paraId="73996006" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="006F644D" w:rsidRDefault="00CB6B07" w:rsidP="006E02D8">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F644D">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Ukázky vloženého zadání práce a prohlášení autora závěrečné práce. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5E05B0CD" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5" w:rsidP="006E02D8">
+                    <w:p w14:paraId="5E05B0CD" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07" w:rsidP="006E02D8">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1B5C9499" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="006E02D8" w:rsidRDefault="005526E5" w:rsidP="006E02D8">
+                    <w:p w14:paraId="1B5C9499" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="006E02D8" w:rsidRDefault="00CB6B07" w:rsidP="006E02D8">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                       </w:pPr>
                       <w:r w:rsidRPr="006E02D8">
                         <w:t xml:space="preserve">Do elektronické verze PDF, která se nahrává do IS/STAG, je nutné vložit </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006F644D">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>zadání i prohlášení bez podpisů</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006E02D8">
                         <w:t>. Originál zadání včetně podpisů bude vložen do tištěné verze při samotném tisku závěrečné práce</w:t>
                       </w:r>
                       <w:r>
                         <w:t>, podpisy v prohlášení se doplní později.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -1396,68 +1404,51 @@
       <w:r w:rsidRPr="00375E73">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">uzavření licenční smlouvy o užití školního díla v rozsahu § 12 odst. 4 autorského zákona; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696A2918" w14:textId="77777777" w:rsidR="004360FF" w:rsidRPr="00375E73" w:rsidRDefault="004360FF" w:rsidP="00511496">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00375E73">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">podle § 60 odst. </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> 3 mohu užít své dílo – </w:t>
+        <w:t xml:space="preserve">podle § 60 odst. 2 a 3 mohu užít své dílo – </w:t>
       </w:r>
       <w:r w:rsidR="0071508D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>závěrečnou</w:t>
       </w:r>
       <w:r w:rsidRPr="00375E73">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> práci – nebo poskytnout licenci k jejímu využití jen s předchozím písemným souhlasem Univerzity Tomáše Bati ve Zlíně, která je oprávněna v takovém případě ode </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00375E73">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mne</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00375E73">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1814,74 +1805,83 @@
     </w:p>
     <w:p w14:paraId="470AC39B" w14:textId="77777777" w:rsidR="00C4574E" w:rsidRDefault="00C4574E">
       <w:pPr>
         <w:sectPr w:rsidR="00C4574E" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId23"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FEDB0B" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRDefault="00F80F00" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Nadpisyostatn"/>
       </w:pPr>
       <w:r w:rsidRPr="00F80F00">
         <w:lastRenderedPageBreak/>
         <w:t>Abstra</w:t>
       </w:r>
       <w:r w:rsidR="00F94A11">
         <w:t>kt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0625DE49" w14:textId="0A9B5A76" w:rsidR="006F644D" w:rsidRDefault="006F644D" w:rsidP="00F94A11">
+    <w:p w14:paraId="0625DE49" w14:textId="21ACD558" w:rsidR="006F644D" w:rsidRDefault="006F644D" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
       <w:r w:rsidRPr="006F644D">
         <w:t xml:space="preserve">Text abstraktu v jazyce práce. </w:t>
       </w:r>
       <w:r w:rsidR="002C0941">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="002C0941" w:rsidRPr="002C0941">
         <w:t>bstrakt obsahuje krátkou, přesnou, konkrétní a výstižnou charakteristiku obsahu práce. Má umožnit zapamatovat si a identifikovat klíčové údaje a</w:t>
       </w:r>
       <w:r w:rsidR="002C0941">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="002C0941" w:rsidRPr="002C0941">
         <w:t>fakta o práci. Měl by podat jasnou informaci o cílech, obsahu, použitých metodách, výsledcích a významu závěrečné práce. Rozsah abstraktu by měl být 5 až 10 řádků. Klíčová slova mají vystihn</w:t>
       </w:r>
       <w:r w:rsidR="002C0941">
         <w:t xml:space="preserve">out to nejdůležitější z textu. </w:t>
       </w:r>
       <w:r w:rsidR="002C0941" w:rsidRPr="002C0941">
-        <w:t>Zpravidla se jedná o jednoslovné či víceslovné výrazy a ustálená slovní spojení, jména osob, názvy organizací, pojmenování předmětů atd. Klíčová slova se oddělují čárkou a začínají malým písmenem (pokud se nejedná o vlastní název). Práce by měla obsahovat 3 až 8 klíčových slov. Abstrakt a klíčová slova jsou uvedena v jazyce práce, s anglickými ekvivalenty. U prací psaných v jiném než českém jazyce, ma</w:t>
+        <w:t>Zpravidla se jedná o jednoslovné či víceslovné výrazy a ustálená slovní spojení, jména osob, názvy organizací, pojmenování předmětů atd. Klíčová slova se oddělují čárkou a začínají malým písmenem (pokud se nejedná o vlastní název). Práce by měla obsahovat 3 až 8 klíčových slov. Abstrakt a klíčová slova jsou uvedena v jazyce práce, s anglickými ekvivalenty. U prací psaných v jiném než českém jazyce</w:t>
+      </w:r>
+      <w:r w:rsidR="00362253">
+        <w:t xml:space="preserve"> (s </w:t>
+      </w:r>
+      <w:r w:rsidR="0051409E">
+        <w:t>výjimkou slovenštiny)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0941" w:rsidRPr="002C0941">
+        <w:t>, ma</w:t>
       </w:r>
       <w:r w:rsidR="002C0941">
         <w:t>jí abstrakt a klíčová slova rov</w:t>
       </w:r>
       <w:r w:rsidR="002C0941" w:rsidRPr="002C0941">
         <w:t>něž české, příp. slovenské ekvivalenty</w:t>
       </w:r>
       <w:r w:rsidR="00D57F55">
         <w:t>. Na ústavu</w:t>
       </w:r>
       <w:r w:rsidR="002C0941">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D75EA">
         <w:t xml:space="preserve">ÚMJL </w:t>
       </w:r>
       <w:r w:rsidR="00D57F55">
         <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:r w:rsidR="003661C8">
         <w:t xml:space="preserve">FHS </w:t>
       </w:r>
       <w:r w:rsidR="003D75EA">
         <w:t xml:space="preserve">obsahují závěrečné práce studijního oboru </w:t>
       </w:r>
@@ -1892,52 +1892,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D75EA">
         <w:t xml:space="preserve">tři abstrakty: český, anglický a německý. </w:t>
       </w:r>
       <w:r w:rsidR="002C0941" w:rsidRPr="002C0941">
         <w:t xml:space="preserve">Nástroj a nápověda pro tvorbu klíčových slov je na internetové adrese </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="002C0941" w:rsidRPr="00B62803">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://keywords.k.utb.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C0941" w:rsidRPr="002C0941">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002C0941">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F644D">
         <w:t xml:space="preserve">Shodný text abstraktu </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">a shodná klíčová slova </w:t>
+      <w:r w:rsidR="00362253">
+        <w:t>a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shodná klíčová slova </w:t>
       </w:r>
       <w:r w:rsidRPr="006F644D">
         <w:t>musí být vložen</w:t>
       </w:r>
       <w:r>
         <w:t>y do IS/STAG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CD4D37" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRDefault="00556EAF" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60183EBD" w14:textId="77777777" w:rsidR="00D92785" w:rsidRDefault="00D92785" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2134,5536 +2137,6032 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="1308208389"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="63081450" w14:textId="77777777" w:rsidR="000F709C" w:rsidRDefault="000F709C">
           <w:pPr>
             <w:pStyle w:val="Nadpisobsahu"/>
           </w:pPr>
           <w:r>
             <w:t>Obsah</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3572CEE9" w14:textId="65025085" w:rsidR="008E3BE4" w:rsidRDefault="000F709C">
+        <w:p w14:paraId="481FAEFF" w14:textId="690C3FB5" w:rsidR="006042A4" w:rsidRDefault="000F709C">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc220356602" w:history="1">
-            <w:r w:rsidR="008E3BE4" w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375740" w:history="1">
+            <w:r w:rsidR="006042A4" w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam obrázků</w:t>
             </w:r>
-            <w:r w:rsidR="008E3BE4">
+            <w:r w:rsidR="006042A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008E3BE4">
+            <w:r w:rsidR="006042A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008E3BE4">
+            <w:r w:rsidR="006042A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356602 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="008E3BE4">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375740 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006042A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008E3BE4">
+            <w:r w:rsidR="006042A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008E3BE4">
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="008E3BE4">
+            <w:r w:rsidR="006042A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10788ECC" w14:textId="08D6D956" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="02894A00" w14:textId="0D4A582C" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356603" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375741" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam tabulek</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356603 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375741 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C0AECE4" w14:textId="3383BBB3" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="67E8A1E9" w14:textId="4718A8DE" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356604" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375742" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam použitých symbolů a zkratek</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356604 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375742 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A2EDD4A" w14:textId="150C8048" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="62986586" w14:textId="33EBC1BC" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356605" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375743" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam příloh</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356605 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375743 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02EC4078" w14:textId="2F63EED8" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="0B7BBC85" w14:textId="60130BC8" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356606" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375744" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Úvod</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356606 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375744 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C71F43D" w14:textId="3F4F7AE1" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="24FBF0F1" w14:textId="0B9B9C65" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356607" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375745" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pokyny k úpravě závěrečných prací na jednotlivých fakultách</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356607 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375745 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7AB3AE49" w14:textId="4D8DD09E" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="705710FC" w14:textId="77E34D96" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356608" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375746" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fakulta technologická</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356608 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375746 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A322D77" w14:textId="2B30669E" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="57337FAB" w14:textId="1CB9E4F8" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356609" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375747" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fakulta managementu a ekonomiky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356609 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375747 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52070D50" w14:textId="1ED617D0" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="6DB5A127" w14:textId="4C86867E" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356610" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375748" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Fakulta multimediálních komunikací</w:t>
+              <w:t>Fakulta humanitních studií</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356610 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375748 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7396A328" w14:textId="6D5EC9F4" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="6BF453CB" w14:textId="0C36DAFF" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356611" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375749" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Fakulta logistiky a krizového řízení</w:t>
+              <w:t>Fakulta multimediálních komunikací</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356611 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375749 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74FE215A" w14:textId="27FD959D" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="173F920D" w14:textId="45C587ED" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356612" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375750" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fakulta aplikované informatiky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356612 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375750 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54526238" w14:textId="24BAABD1" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="7CD2C793" w14:textId="7DA08462" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356613" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375751" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Fakulta humanitních studií</w:t>
+              <w:t>Fakulta logistiky a krizového řízení</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356613 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375751 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="778EE72A" w14:textId="430B4286" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="3D3F3DDA" w14:textId="31E379AC" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356614" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375752" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Obecná doporučení k formální a typografické úpravě prací</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356614 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375752 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40473AE2" w14:textId="0AE7E8E6" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="3E3499F4" w14:textId="13E7E453" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356615" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375753" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Odborný styl závěrečné práce</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356615 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375753 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07AAB710" w14:textId="58717CC7" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="0303039B" w14:textId="1DCAB994" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356616" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375754" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Základní typografická pravidla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356616 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375754 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B3D94D0" w14:textId="0E58EFAA" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="25ADFC3F" w14:textId="3BA2C648" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356617" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375755" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dělení slov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356617 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375755 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4482CBA6" w14:textId="5E61E10E" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="1EB2B370" w14:textId="2AC65A0A" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356618" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375756" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vypnutí automatického dělení slov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356618 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375756 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>29</w:t>
+              <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68CB8235" w14:textId="67F08132" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="489AA328" w14:textId="39D453FF" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah2"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375757" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kopírování a vkládání objektů z jiných zdrojů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375757 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6F721CB4" w14:textId="255328A7" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356619" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375758" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Příprava šablony a práce se šablonou</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356619 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375758 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="624F2277" w14:textId="613FB146" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="07C42A2B" w14:textId="1E07022A" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356620" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375759" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Instalace šablony</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356620 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375759 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10EA08B3" w14:textId="5C49D8C9" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="0B926201" w14:textId="041C462E" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356621" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375760" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Znovupropojení se šablonou</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356621 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375760 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D5C69DB" w14:textId="7DC47150" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="09C6848D" w14:textId="2AE8B08A" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356622" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375761" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Úprava úvodních a závěrečných stran šablony</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356622 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375761 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D55E48D" w14:textId="3F095CF3" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="1FD7D3F1" w14:textId="35D3B944" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356623" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375762" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Převod práce do PDF/A</w:t>
+              <w:t>Úprava šablony pro slovensky píšící studenty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356623 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375762 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="432DE7F0" w14:textId="56FE0473" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="35EA794D" w14:textId="77746D2D" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356624" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375763" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Náhled a tisk práce</w:t>
+              <w:t>Převod práce do PDF/A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356624 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375763 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5327BF8C" w14:textId="3FCBB61A" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="7F3C5403" w14:textId="6D795B07" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah2"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375764" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Náhled a tisk práce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375764 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="486FFD83" w14:textId="7383C296" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356625" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375765" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Styly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356625 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375765 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>39</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36EC4423" w14:textId="35103196" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="0B5D5F56" w14:textId="6FEE5830" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356626" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375766" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nadpisy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356626 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375766 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>39</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20FECA3C" w14:textId="60AC9E2C" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="181F2A6E" w14:textId="72AE20CE" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356627" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375767" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nadpisy pro dělenou a nedělenou šablonu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356627 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375767 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69A11944" w14:textId="10D12D11" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="7EAB7CAC" w14:textId="76470A9A" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356628" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375768" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Odstavce</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356628 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375768 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>38</w:t>
+              <w:t>42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64532BC1" w14:textId="67A49A2B" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="13DAD3F7" w14:textId="17EA0601" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356629" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375769" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznamy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356629 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375769 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>38</w:t>
+              <w:t>42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65C27416" w14:textId="1B11DF74" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="4D025969" w14:textId="6287833E" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356630" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375770" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam použité literatury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356630 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375770 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FEC5C30" w14:textId="435C0EB9" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="6E2CF133" w14:textId="65775875" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356631" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375771" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Citáty a poezie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356631 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375771 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5999825D" w14:textId="4732E5F3" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="4D2E2C7C" w14:textId="69163436" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356632" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375772" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Jazykové příklady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356632 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375772 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>42</w:t>
+              <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="712B1D66" w14:textId="210A5217" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="7F6D6DBB" w14:textId="4568E097" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356633" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375773" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Poznámky pod čarou</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356633 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375773 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>43</w:t>
+              <w:t>47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E13B650" w14:textId="1593B461" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="24179339" w14:textId="49BEBABD" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356634" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375774" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Zdrojový kód</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356634 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375774 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>44</w:t>
+              <w:t>47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7545D009" w14:textId="47D15E27" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="3777C7F3" w14:textId="11F6E2F1" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356635" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375775" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vložené objekty, bloky a rychlé části</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356635 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375775 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>49</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="124AD339" w14:textId="4EFB572C" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="093E91BE" w14:textId="3A3EC92C" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356636" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375776" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Obrázky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356636 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375776 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B95DF30" w14:textId="5338226C" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="4069DF0B" w14:textId="5CE4DA2A" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356637" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375777" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grafy a schémata</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356637 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375777 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>47</w:t>
+              <w:t>51</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FA01818" w14:textId="6B2CD56A" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="389E8B9A" w14:textId="557730FC" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356638" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375778" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tabulky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356638 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375778 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>49</w:t>
+              <w:t>53</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BC91A86" w14:textId="6805761B" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="355E6E49" w14:textId="6764510F" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356639" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375779" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rovnice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356639 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375779 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>50</w:t>
+              <w:t>55</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D0B5D4C" w14:textId="31BF9CB1" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="02B9AA1C" w14:textId="5D7B0CC8" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356640" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375780" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Křížové odkazy</w:t>
+              <w:t>Titulky (popisky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356640 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375780 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>50</w:t>
+              <w:t>55</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4807058D" w14:textId="38FE811B" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="27BFA181" w14:textId="07FEDC8B" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356641" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375781" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Automaticky generované seznamy</w:t>
+              <w:t>Křížové odkazy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356641 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375781 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>51</w:t>
+              <w:t>56</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="506CBD00" w14:textId="55D5D1CC" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
-[...263 lines deleted...]
-        <w:p w14:paraId="41FEBF28" w14:textId="6E56F97B" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="7DA3A795" w14:textId="03D70A4C" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356645" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375782" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Seznam použité literatury</w:t>
+              <w:t>Automaticky generované seznamy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356645 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375782 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>53</w:t>
+              <w:t>56</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64F83E97" w14:textId="3D8DFE7D" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="0A60E82F" w14:textId="423135A4" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356646" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375783" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Obecné zásady pro tvorbu citací</w:t>
+              <w:t>Aktualizace seznamu s přílohami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356646 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375783 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>53</w:t>
+              <w:t>57</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="228617A0" w14:textId="4E9C2FD9" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="42B7F9AA" w14:textId="5A8DB43C" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356647" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375784" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.6.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Základní pojmy</w:t>
+              <w:t>Vytvoření nových seznamů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356647 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375784 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>54</w:t>
+              <w:t>57</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D4516C4" w14:textId="4E1D8E56" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="26F1B724" w14:textId="36CDC3BA" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="left" w:pos="1200"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356648" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375785" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.6.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Citační etika</w:t>
+              <w:t>Odstranění seznamů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356648 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375785 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>55</w:t>
+              <w:t>58</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E87152D" w14:textId="620B9590" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
-[...263 lines deleted...]
-        <w:p w14:paraId="71254B29" w14:textId="39E84FDA" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="220BA564" w14:textId="71B4DFE2" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356652" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375786" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Přílohy</w:t>
+              <w:t>Seznam použité literatury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356652 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375786 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>64</w:t>
+              <w:t>58</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3EC168E5" w14:textId="24F7DAFF" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="33D4A17B" w14:textId="1F0A127C" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1200"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375787" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.7.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Obecné zásady pro tvorbu citací</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375787 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7F43AF57" w14:textId="5800FD99" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1200"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375788" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.7.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Základní pojmy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375788 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="62AA9DA1" w14:textId="5F94759E" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1200"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375789" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.7.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Citační etika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375789 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="466E2199" w14:textId="5630287E" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1200"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375790" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.7.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Příklady citování nejčastějších typů dokumentů podle ČSN ISO 690</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375790 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0A0BCAF2" w14:textId="3E48BE40" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1200"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375791" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.7.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Odkazy na citace v textu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375791 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="017549A9" w14:textId="216C810B" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1200"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375792" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.7.6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Nástroj pro tvorbu citací Citace PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375792 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0B977E29" w14:textId="2A5B21B9" w:rsidR="006042A4" w:rsidRDefault="006042A4">
+          <w:pPr>
+            <w:pStyle w:val="Obsah2"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240375793" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D615E9">
+              <w:rPr>
+                <w:rStyle w:val="Hypertextovodkaz"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Přílohy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375793 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CF17E5">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4DCFB35A" w14:textId="253D5CE8" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356653" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375794" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00972610">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Typografický nástroj TeX/LaTeX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356653 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375794 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>65</w:t>
+              <w:t>70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CE1DC8E" w14:textId="396A1610" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="34205B7A" w14:textId="37226484" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356654" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375795" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Závěr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356654 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375795 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>66</w:t>
+              <w:t>71</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FD6F261" w14:textId="01E3D4BE" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+        <w:p w14:paraId="586215F6" w14:textId="18D711E0" w:rsidR="006042A4" w:rsidRDefault="006042A4">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220356655" w:history="1">
-            <w:r w:rsidRPr="00972610">
+          <w:hyperlink w:anchor="_Toc240375796" w:history="1">
+            <w:r w:rsidRPr="00D615E9">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam použité literatury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc220356655 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240375796 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>67</w:t>
+              <w:t>73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A36B2D6" w14:textId="141D2EF6" w:rsidR="000F709C" w:rsidRDefault="000F709C">
+        <w:p w14:paraId="5A36B2D6" w14:textId="22C058E9" w:rsidR="000F709C" w:rsidRDefault="000F709C">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7F779281" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="002135B9">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="293C6C1B" w14:textId="77777777" w:rsidR="00070282" w:rsidRDefault="00070282" w:rsidP="002135B9">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E0C0A6C" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="002135B9">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:sectPr w:rsidR="002135B9" w:rsidSect="006A200B">
           <w:footerReference w:type="default" r:id="rId27"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF89710" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="009A41D4">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc220356602"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc240375740"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam obrázků</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="53668A9A" w14:textId="6EBBFF05" w:rsidR="008E3BE4" w:rsidRDefault="00BF40AD">
+    <w:p w14:paraId="77FC9B00" w14:textId="2D8230E3" w:rsidR="00CB6B07" w:rsidRDefault="00BF40AD">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Obr." </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc220356656" w:history="1">
-        <w:r w:rsidR="008E3BE4" w:rsidRPr="00FC3D57">
+      <w:hyperlink w:anchor="_Toc240373496" w:history="1">
+        <w:r w:rsidR="00CB6B07" w:rsidRPr="00E36482">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Obr. 1: Ukázka rozložení dokumentu s vloženou prázdnou stranou</w:t>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CB6B07">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CB6B07">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CB6B07">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356656 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240373496 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CB6B07">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CB6B07">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>34</w:t>
+          <w:t>37</w:t>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CB6B07">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FE02794" w14:textId="729C3FE9" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="30D35858" w14:textId="1872FB3E" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FC3D57">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240373497" w:history="1">
+        <w:r w:rsidRPr="00E36482">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Obr. 2: Ukázka dělené šablony s využitím nadpisů pro části</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356657 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240373497 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>37</w:t>
+          <w:t>41</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="755B0AAA" w14:textId="715965F4" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="36F0FFDC" w14:textId="1436BDEE" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FC3D57">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240373498" w:history="1">
+        <w:r w:rsidRPr="00E36482">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Obr. 3: Ukázka odstranění zalomení stránky ve Writeru</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356658 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240373498 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>41</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40B51AE9" w14:textId="2D44FBC6" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="5694773C" w14:textId="740B82C1" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FC3D57">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240373499" w:history="1">
+        <w:r w:rsidRPr="00E36482">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Obr. 4: Ukázka funkce vložení automatického textu v systému macOS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356659 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240373499 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>45</w:t>
+          <w:t>49</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7ED63FEC" w14:textId="05E9E5B8" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="18AF0A3F" w14:textId="4BA10BB5" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FC3D57">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240373500" w:history="1">
+        <w:r w:rsidRPr="00E36482">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Obr. 5: Titulek obrázku</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356660 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240373500 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>46</w:t>
+          <w:t>50</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C5F346C" w14:textId="1F0B4B07" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="0E28D760" w14:textId="64B0DF8F" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FC3D57">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240373501" w:history="1">
+        <w:r w:rsidRPr="00E36482">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Obr. 6: Titulek obrázku s uvedením zdroje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356661 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240373501 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>47</w:t>
+          <w:t>51</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B6AFE74" w14:textId="2530AFD6" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="4FDB3219" w14:textId="1514D1BE" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FC3D57">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240373502" w:history="1">
+        <w:r w:rsidRPr="00E36482">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Obr. 7: Ukázka seznamu použité literatury s nutnou úpravou šířky sloupců</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356662 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240373502 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>63</w:t>
+          <w:t>69</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AC3A4B5" w14:textId="02B0A5A6" w:rsidR="002135B9" w:rsidRDefault="00BF40AD">
+    <w:p w14:paraId="0AC3A4B5" w14:textId="09F786D7" w:rsidR="002135B9" w:rsidRDefault="00BF40AD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004D523E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CC443BE" wp14:editId="332A2E90">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:align>bottom</wp:align>
                 </wp:positionV>
                 <wp:extent cx="5220000" cy="1004082"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1520256369" name="Textové pole 1520256369"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1004082"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2818E188" w14:textId="5A55AADE" w:rsidR="005526E5" w:rsidRPr="006E02D8" w:rsidRDefault="005526E5" w:rsidP="004D523E">
+                          <w:p w14:paraId="2818E188" w14:textId="5A55AADE" w:rsidR="00CB6B07" w:rsidRPr="006E02D8" w:rsidRDefault="00CB6B07" w:rsidP="004D523E">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003D75EA">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Seznam </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">obrázků </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>je generován automaticky</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> (titulek Obr.)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>, po dokončení práce je nutné ho aktualizovat (kliknout pravým tlačítkem myši na seznam a zvolit možnost Aktualizovat pole).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1CC443BE" id="Textové pole 1520256369" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4iwDRMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQSNMVS0SJqCqh&#10;JBKpcjZem7Xk9bi2YZf++o69fDXJqerFjD2zzzPvPTO96xpN9sJ5Baakw0FOiTAcKmW2Jf35vPx0&#10;S4kPzFRMgxElPQhP72YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMJiW4hgXcum1WOdYi&#10;eqOzUZ7fZC24yjrgwns8ve+TdJbwpRQ8PErpRSC6pNhbSKtL6yau2WzKiq1jtlb82Ab7hy4apgxe&#10;eoa6Z4GRnVNvoBrFHXiQYcChyUBKxUWaAacZ5q+mWdfMijQLkuPtmSb//2D5w35tnxwJ3TfoUMBI&#10;SGt94fEwztNJ18Rf7JRgHik8nGkTXSAcDycjVCLHFMfcMM/H+e0o4mSXz63z4buAhsSgpA51SXSx&#10;/cqHvvRUEm/zoFW1VFqnTfSCWGhH9gxV1CE1ieB/VWlD2pLefJ7kCdhA/LxH1gZ7uQwVo9BtOqKq&#10;ko5PA2+gOiAPDnqLeMuXCntdMR+emENP4Hzo8/CIi9SAd8ExoqQG9/u981iPUmGWkhY9VlL/a8ec&#10;oET/MCji1+F4HE2ZNuPJlxFu3HVmc50xu2YBSMAQX5TlKYz1QZ9C6aB5wecwj7diihmOd5d0cwoX&#10;oXc+Picu5vNUhDa0LKzM2vIIHQmPSjx3L8zZo1wBlX6AkxtZ8Uq1vjZ+aWC+CyBVkjTy3LN6pB8t&#10;nExxfG7xjVzvU9XlT2H2BwAA//8DAFBLAwQUAAYACAAAACEAmoJ2/dkAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTiEIU4lRV+bkiSh7AjZckEK+jeJMGnp6FC1xWGs1o&#10;9ptiu/hezTjGLpCB9SoBhVQH11FjoHp9vMpARbbkbB8IDXxihG15flbY3IUTveB84EZJCcXcGmiZ&#10;h1zrWLfobVyFAUm8tzB6yyLHRrvRnqTc9zpNkhvtbUfyobUD7lusPw6TNzBNVD3s5x27W9psquun&#10;r+d3vjfm8mLZ3YFiXPgvDD/4gg6lMB3DRC6q3oAM4d8rXpamIo8S2mRr0GWh/9OX3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA4iwDRMAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCagnb92QAAAAUBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2818E188" w14:textId="5A55AADE" w:rsidR="005526E5" w:rsidRPr="006E02D8" w:rsidRDefault="005526E5" w:rsidP="004D523E">
+                    <w:p w14:paraId="2818E188" w14:textId="5A55AADE" w:rsidR="00CB6B07" w:rsidRPr="006E02D8" w:rsidRDefault="00CB6B07" w:rsidP="004D523E">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003D75EA">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Seznam </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">obrázků </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>je generován automaticky</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> (titulek Obr.)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>, po dokončení práce je nutné ho aktualizovat (kliknout pravým tlačítkem myši na seznam a zvolit možnost Aktualizovat pole).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002135B9">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E926895" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="009A41D4">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc220356603"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc240375741"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam tabulek</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2D82D0FE" w14:textId="56864696" w:rsidR="008E3BE4" w:rsidRDefault="00257894">
+    <w:p w14:paraId="1C39A852" w14:textId="722ABF2F" w:rsidR="006042A4" w:rsidRDefault="00257894">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Tab." </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc220356663" w:history="1">
-        <w:r w:rsidR="008E3BE4" w:rsidRPr="008D7589">
+      <w:hyperlink w:anchor="_Toc240375797" w:history="1">
+        <w:r w:rsidR="006042A4" w:rsidRPr="005F277A">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tab. 1: Styly pro nadpisy</w:t>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="006042A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="006042A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="006042A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356663 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240375797 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="006042A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="006042A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>39</w:t>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="006042A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E987672" w14:textId="0236F4E6" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="6AFB14FF" w14:textId="1D01FDA6" w:rsidR="006042A4" w:rsidRDefault="006042A4">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="008D7589">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240375798" w:history="1">
+        <w:r w:rsidRPr="005F277A">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tab. 2: Titulek tabulky</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220356664 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240375798 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>50</w:t>
+          <w:t>55</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49F69B3B" w14:textId="0A04A28C" w:rsidR="002135B9" w:rsidRDefault="00257894">
+    <w:p w14:paraId="49F69B3B" w14:textId="269E268D" w:rsidR="002135B9" w:rsidRDefault="00257894">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002135B9">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="003D75EA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FB5D053" wp14:editId="11E439D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:align>bottom</wp:align>
                 </wp:positionV>
@@ -7671,141 +8170,141 @@
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Textové pole 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1004082"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2A2D13EF" w14:textId="7C65F675" w:rsidR="005526E5" w:rsidRPr="006E02D8" w:rsidRDefault="005526E5" w:rsidP="003D75EA">
+                          <w:p w14:paraId="2A2D13EF" w14:textId="7C65F675" w:rsidR="00CB6B07" w:rsidRPr="006E02D8" w:rsidRDefault="00CB6B07" w:rsidP="003D75EA">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003D75EA">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Seznam </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">tabulek </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>je generován automaticky</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> (titulek Tab.)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>, po dokončení práce je nutné ho aktualizovat (kliknout pravým tlačítkem myši na seznam a zvolit možnost Aktualizovat pole).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4FB5D053" id="Textové pole 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOU8EMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQSNMVS0SJqCqh&#10;JBKpcjZem7Xk9bi2YZf++o69fDXJqerFjD2zzzPvPTO96xpN9sJ5Baakw0FOiTAcKmW2Jf35vPx0&#10;S4kPzFRMgxElPQhP72YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMJiW4hgXcum1WOdYi&#10;eqOzUZ7fZC24yjrgwns8ve+TdJbwpRQ8PErpRSC6pNhbSKtL6yau2WzKiq1jtlb82Ab7hy4apgxe&#10;eoa6Z4GRnVNvoBrFHXiQYcChyUBKxUWaAacZ5q+mWdfMijQLkuPtmSb//2D5w35tnxwJ3TfoUMBI&#10;SGt94fEwztNJ18Rf7JRgHik8nGkTXSAcDycjVCLHFMfcMM/H+e0o4mSXz63z4buAhsSgpA51SXSx&#10;/cqHvvRUEm/zoFW1VFqnTfSCWGhH9gxV1CE1ieB/VWlD2pLefJ7kCdhA/LxH1gZ7uQwVo9BtOqIq&#10;7P008AaqA/LgoLeIt3ypsNcV8+GJOfQEzoc+D4+4SA14FxwjSmpwv987j/UoFWYpadFjJfW/dswJ&#10;SvQPgyJ+HY7H0ZRpM558GeHGXWc21xmzaxaABAzxRVmewlgf9CmUDpoXfA7zeCummOF4d0k3p3AR&#10;eufjc+JiPk9FaEPLwsqsLY/QkfCoxHP3wpw9yhVQ6Qc4uZEVr1Tra+OXBua7AFIlSSPPPatH+tHC&#10;yRTH5xbfyPU+VV3+FGZ/AAAA//8DAFBLAwQUAAYACAAAACEAmoJ2/dkAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTiEIU4lRV+bkiSh7AjZckEK+jeJMGnp6FC1xWGs1o&#10;9ptiu/hezTjGLpCB9SoBhVQH11FjoHp9vMpARbbkbB8IDXxihG15flbY3IUTveB84EZJCcXcGmiZ&#10;h1zrWLfobVyFAUm8tzB6yyLHRrvRnqTc9zpNkhvtbUfyobUD7lusPw6TNzBNVD3s5x27W9psquun&#10;r+d3vjfm8mLZ3YFiXPgvDD/4gg6lMB3DRC6q3oAM4d8rXpamIo8S2mRr0GWh/9OX3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBHOU8EMAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCagnb92QAAAAUBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2A2D13EF" w14:textId="7C65F675" w:rsidR="005526E5" w:rsidRPr="006E02D8" w:rsidRDefault="005526E5" w:rsidP="003D75EA">
+                    <w:p w14:paraId="2A2D13EF" w14:textId="7C65F675" w:rsidR="00CB6B07" w:rsidRPr="006E02D8" w:rsidRDefault="00CB6B07" w:rsidP="003D75EA">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003D75EA">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Seznam </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">tabulek </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>je generován automaticky</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> (titulek Tab.)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>, po dokončení práce je nutné ho aktualizovat (kliknout pravým tlačítkem myši na seznam a zvolit možnost Aktualizovat pole).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ADFB68" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="009A41D4">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc220356604"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240375742"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Seznam </w:t>
       </w:r>
       <w:r w:rsidR="00CE6344">
         <w:t>použitých symbolů</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a zkratek</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Seznam zkratek"/>
         <w:tag w:val="ZKRATKY"/>
         <w:id w:val="1914736146"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="293645189"/>
             <w:placeholder>
@@ -7883,101 +8382,89 @@
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Textové pole 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="2210435"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2DDB22C6" w14:textId="3050AA73" w:rsidR="005526E5" w:rsidRPr="003D75EA" w:rsidRDefault="005526E5" w:rsidP="003D75EA">
+                          <w:p w14:paraId="2DDB22C6" w14:textId="3050AA73" w:rsidR="00CB6B07" w:rsidRPr="003D75EA" w:rsidRDefault="00CB6B07" w:rsidP="003D75EA">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D75EA">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Seznam </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">použitých symbolů a </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">zkratek </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t xml:space="preserve">včetně jejich vysvětlení je vytvořen pomocí tabulátorů. K levému okraji budou zarovnány zkratky/symboly, po tabulátoru následuje jejich vysvětlení. </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">Další zkratku/symbol lze přidat kliknutím na ikonku plus po najetí myši na řádek se seznamem. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>V případě, že je zkratka v cizím jazyce, uvede se její originální znění a do závorky pak český překlad. Seznam je seřazen abecedně.</w:t>
                             </w:r>
-                            <w:r w:rsidR="008A4626">
-[...12 lines deleted...]
-                              <w:t>a nakonec jej zde vložit při dokončení práce.</w:t>
+                            <w:r>
+                              <w:t xml:space="preserve"> Doporučujeme jej tvořit průběžně v jiném dokumentu, seznam následně seřadit abecedně, a nakonec jej zde vložit při dokončení práce.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5FDB12DF" w14:textId="214E9482" w:rsidR="005526E5" w:rsidRPr="003D75EA" w:rsidRDefault="005526E5" w:rsidP="003D75EA">
+                          <w:p w14:paraId="5FDB12DF" w14:textId="214E9482" w:rsidR="00CB6B07" w:rsidRPr="003D75EA" w:rsidRDefault="00CB6B07" w:rsidP="003D75EA">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>Poznámka: V samotném textu práce musí být zkratky vysvětleny vždy u prvního výskytu zkratky v</w:t>
                             </w:r>
                             <w:r>
                               <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>textu</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>(v závorce nebo v poznámce pod čarou, pokud se jedná o</w:t>
                             </w:r>
                             <w:r>
                               <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>složitěj</w:t>
                             </w:r>
                             <w:r>
@@ -7987,310 +8474,306 @@
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0A59E0F6" id="Textové pole 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:448.75pt;width:411pt;height:174.05pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzX0vxMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+y4SbcZcYosRYYB&#10;RVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiLfIz2761tN9sJ5Baai41FOiTAcamW2Ff3+svrw&#10;iRIfmKmZBiMqehCe3s3fv5t1thQFNKBr4QiCGF92tqJNCLbMMs8b0TI/AisMOiW4lgXcum1WO9Yh&#10;equzIs9vsw5cbR1w4T2e3g9OOk/4UgoenqT0IhBdUcwtpNWldRPXbD5j5dYx2yh+TIP9QxYtUwYf&#10;PUPds8DIzqk/oFrFHXiQYcShzUBKxUWqAasZ52+qWTfMilQLkuPtmSb//2D5435tnx0J/RfoUcBI&#10;SGd96fEw1tNL18YvZkrQjxQezrSJPhCOh9MClcjRxdFXFON8cjONONnlunU+fBXQkmhU1KEuiS62&#10;f/BhCD2FxNc8aFWvlNZpE3tBLLUje4Yq6pCSRPDforQhXUVvb6Z5AjYQrw/I2mAul6KiFfpNT1SN&#10;F04Fb6A+IA8Ohhbxlq8U5vrAfHhmDnsC68M+D0+4SA34FhwtShpwP/92HuNRKvRS0mGPVdT/2DEn&#10;KNHfDIr4eTyZxKZMm8n0Y4Ebd+3ZXHvMrl0CEjDGibI8mTE+6JMpHbSvOA6L+Cq6mOH4dkU3J3MZ&#10;hs7HceJisUhB2IaWhQeztjxCR8KjEi/9K3P2KFdApR/h1I2sfKPaEBtvGljsAkiVJI08D6we6ccW&#10;Tk1xHLc4I9f7FHX5Kcx/AQAA//8DAFBLAwQUAAYACAAAACEA2lk8q90AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOo6YNIU5VtcAVUfIBbmySQLyO4k0a+HqWExx3ZjT7&#10;Jt/PrhOTHULrUcF6FYGwWHnTYq2gfHu6S0EE0mh059Eq+LIB9sXiJteZ8Vd8tdOZasElGDKtoCHq&#10;MylD1Vinw8r3Ftl794PTxOdQSzPoK5e7TsZRtJVOt8gfGt3bY2Orz/PoFIwjlo/H6UBmh0lSbp6/&#10;Xz7opNTtcj48gCA7018YfvEZHQpmuvgRTRCdAh5CCtL7XQKC7TSOWblwLt4kW5BFLv8vKH4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA819L8TACAABcBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2lk8q90AAAAJAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2DDB22C6" w14:textId="3050AA73" w:rsidR="005526E5" w:rsidRPr="003D75EA" w:rsidRDefault="005526E5" w:rsidP="003D75EA">
+                    <w:p w14:paraId="2DDB22C6" w14:textId="3050AA73" w:rsidR="00CB6B07" w:rsidRPr="003D75EA" w:rsidRDefault="00CB6B07" w:rsidP="003D75EA">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D75EA">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Seznam </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">použitých symbolů a </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">zkratek </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t xml:space="preserve">včetně jejich vysvětlení je vytvořen pomocí tabulátorů. K levému okraji budou zarovnány zkratky/symboly, po tabulátoru následuje jejich vysvětlení. </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">Další zkratku/symbol lze přidat kliknutím na ikonku plus po najetí myši na řádek se seznamem. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>V případě, že je zkratka v cizím jazyce, uvede se její originální znění a do závorky pak český překlad. Seznam je seřazen abecedně.</w:t>
                       </w:r>
-                      <w:r w:rsidR="008A4626">
-[...12 lines deleted...]
-                        <w:t>a nakonec jej zde vložit při dokončení práce.</w:t>
+                      <w:r>
+                        <w:t xml:space="preserve"> Doporučujeme jej tvořit průběžně v jiném dokumentu, seznam následně seřadit abecedně, a nakonec jej zde vložit při dokončení práce.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5FDB12DF" w14:textId="214E9482" w:rsidR="005526E5" w:rsidRPr="003D75EA" w:rsidRDefault="005526E5" w:rsidP="003D75EA">
+                    <w:p w14:paraId="5FDB12DF" w14:textId="214E9482" w:rsidR="00CB6B07" w:rsidRPr="003D75EA" w:rsidRDefault="00CB6B07" w:rsidP="003D75EA">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>Poznámka: V samotném textu práce musí být zkratky vysvětleny vždy u prvního výskytu zkratky v</w:t>
                       </w:r>
                       <w:r>
                         <w:t> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>textu</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>(v závorce nebo v poznámce pod čarou, pokud se jedná o</w:t>
                       </w:r>
                       <w:r>
                         <w:t> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>složitěj</w:t>
                       </w:r>
                       <w:r>
                         <w:t>ší vysvětlení pojmu či zkratky), neuvádějí se ale zaužívaná ustálená spojení.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002135B9">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="591B8FC9" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="001214C2">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc220356605"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240375743"/>
       <w:r w:rsidRPr="001214C2">
         <w:lastRenderedPageBreak/>
         <w:t>Seznam příloh</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="116802DD" w14:textId="77777777" w:rsidR="000E02B6" w:rsidRPr="004E55B8" w:rsidRDefault="000E5AC6" w:rsidP="000E5AC6">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E55B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Přílohy </w:t>
       </w:r>
       <w:r w:rsidR="001C734B" w:rsidRPr="004E55B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>vložené v</w:t>
       </w:r>
       <w:r w:rsidRPr="004E55B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> závěrečné prác</w:t>
       </w:r>
       <w:r w:rsidR="001C734B" w:rsidRPr="004E55B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F35DA94" w14:textId="77777777" w:rsidR="008E3BE4" w:rsidRDefault="000E02B6">
+    <w:p w14:paraId="4403D328" w14:textId="59DDBAC6" w:rsidR="006042A4" w:rsidRDefault="000E02B6">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3F9F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve">\n </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText>\h \z \t "Příloha 1</w:instrText>
       </w:r>
       <w:r w:rsidR="003205B0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText>;</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve">9" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc220356665" w:history="1">
-        <w:r w:rsidR="008E3BE4" w:rsidRPr="004B69A1">
+      <w:hyperlink w:anchor="_Toc240375799" w:history="1">
+        <w:r w:rsidR="006042A4" w:rsidRPr="00E8624C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Příloha A:</w:t>
         </w:r>
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="006042A4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
-            <w:szCs w:val="24"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
             <w:lang w:eastAsia="cs-CZ"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008E3BE4" w:rsidRPr="004B69A1">
+        <w:r w:rsidR="006042A4" w:rsidRPr="00E8624C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Seznam stylů šablony</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="500F49F0" w14:textId="77777777" w:rsidR="008E3BE4" w:rsidRDefault="008E3BE4">
+    <w:p w14:paraId="61C87E78" w14:textId="54196BD4" w:rsidR="006042A4" w:rsidRDefault="006042A4">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004B69A1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240375800" w:history="1">
+        <w:r w:rsidRPr="00E8624C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Příloha B:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
-            <w:szCs w:val="24"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
             <w:lang w:eastAsia="cs-CZ"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B69A1">
+        <w:r w:rsidRPr="00E8624C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Seznam rychlých částí a stavebních bloků</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D23250B" w14:textId="759464DC" w:rsidR="00CB55F3" w:rsidRDefault="000E02B6" w:rsidP="00920DCC">
+    <w:p w14:paraId="3D23250B" w14:textId="7C82E122" w:rsidR="00CB55F3" w:rsidRDefault="000E02B6" w:rsidP="00920DCC">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0850E526" w14:textId="77777777" w:rsidR="001C734B" w:rsidRPr="004E55B8" w:rsidRDefault="000E5AC6" w:rsidP="001C734B">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E55B8">
         <w:rPr>
@@ -8317,117 +8800,96 @@
               <w:docPart w:val="DCDB7CC88CC345F28042EDA8D9DBB4CD"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ostatní přílohy"/>
                 <w:tag w:val="PŘÍLOHY OSTATNÍ"/>
                 <w:id w:val="1919681759"/>
                 <w15:color w:val="FF6600"/>
                 <w15:repeatingSection/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="883135104"/>
                     <w:placeholder>
                       <w:docPart w:val="D7138E63DEC54C439ECA68E2891BB6E1"/>
                     </w:placeholder>
                     <w15:color w:val="FF6600"/>
                     <w15:repeatingSectionItem/>
                   </w:sdtPr>
                   <w:sdtContent>
-                    <w:p w14:paraId="2273A797" w14:textId="669C608E" w:rsidR="00FB0680" w:rsidRDefault="00000000" w:rsidP="001A3F9F">
+                    <w:p w14:paraId="2273A797" w14:textId="4990BDC4" w:rsidR="00FB0680" w:rsidRDefault="00000000" w:rsidP="001A3F9F">
                       <w:pPr>
                         <w:pStyle w:val="Seznamploh"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1134"/>
                         </w:tabs>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="315386950"/>
                           <w:placeholder>
                             <w:docPart w:val="B67DC71B1AAB462EB416AF55CBE5D168"/>
                           </w:placeholder>
-                          <w:showingPlcHdr/>
                           <w:comboBox>
                             <w:listItem w:value="Označení"/>
                             <w:listItem w:displayText="Příloha A:" w:value="Příloha A:"/>
                             <w:listItem w:displayText="Příloha B:" w:value="Příloha B:"/>
                             <w:listItem w:displayText="Příloha C:" w:value="Příloha C:"/>
                             <w:listItem w:displayText="Příloha D:" w:value="Příloha D:"/>
                             <w:listItem w:displayText="Příloha E:" w:value="Příloha E:"/>
                             <w:listItem w:displayText="Příloha F:" w:value="Příloha F:"/>
                             <w:listItem w:displayText="Příloha G:" w:value="Příloha G:"/>
                             <w:listItem w:displayText="Příloha H:" w:value="Příloha H:"/>
                             <w:listItem w:displayText="Příloha I:" w:value="Příloha I:"/>
                             <w:listItem w:displayText="Příloha J:" w:value="Příloha J:"/>
                             <w:listItem w:displayText="Příloha K:" w:value="Příloha K:"/>
                             <w:listItem w:displayText="Příloha L:" w:value="Příloha L:"/>
                             <w:listItem w:displayText="Příloha M:" w:value="Příloha M:"/>
                             <w:listItem w:displayText="Příloha N:" w:value="Příloha N:"/>
                             <w:listItem w:displayText="Příloha O:" w:value="Příloha O:"/>
                             <w:listItem w:displayText="Příloha P:" w:value="Příloha P:"/>
                             <w:listItem w:displayText="Příloha Q:" w:value="Příloha Q:"/>
                             <w:listItem w:displayText="Příloha R:" w:value="Příloha R:"/>
                             <w:listItem w:displayText="Příloha S:" w:value="Příloha S:"/>
                             <w:listItem w:displayText="Příloha T:" w:value="Příloha T:"/>
                             <w:listItem w:displayText="Příloha U:" w:value="Příloha U:"/>
                             <w:listItem w:displayText="Příloha V:" w:value="Příloha V:"/>
                             <w:listItem w:displayText="Příloha W:" w:value="Příloha W:"/>
                             <w:listItem w:displayText="Příloha X:" w:value="Příloha X:"/>
                             <w:listItem w:displayText="Příloha Y:" w:value="Příloha Y:"/>
                             <w:listItem w:displayText="Příloha Z:" w:value="Příloha Z:"/>
                           </w:comboBox>
                         </w:sdtPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="001A3F9F">
-[...20 lines deleted...]
-                            <w:t>]</w:t>
+                          <w:r w:rsidR="00910820">
+                            <w:t>Příloha A:</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="001A3F9F">
                         <w:tab/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="68854165"/>
                           <w:placeholder>
                             <w:docPart w:val="133F884E972B49C3B6E10D4C948F9FBB"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtContent>
                           <w:r w:rsidR="001A3F9F">
                             <w:rPr>
                               <w:rStyle w:val="Zstupntext"/>
                             </w:rPr>
                             <w:t>[Název přílohy</w:t>
                           </w:r>
                           <w:r w:rsidR="001A3F9F">
                             <w:rPr>
                               <w:rStyle w:val="Zstupntext"/>
@@ -8505,51 +8967,51 @@
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Textové pole 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1004082"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="794888EA" w14:textId="5E189488" w:rsidR="005526E5" w:rsidRPr="00693CEE" w:rsidRDefault="005526E5" w:rsidP="00693CEE">
+                          <w:p w14:paraId="794888EA" w14:textId="5E189488" w:rsidR="00CB6B07" w:rsidRPr="00693CEE" w:rsidRDefault="00CB6B07" w:rsidP="00693CEE">
                             <w:pPr>
                               <w:pStyle w:val="Upozornn"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D75EA">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Seznam </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">příloh </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">vložených v závěrečné práci </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D75EA">
                               <w:t>je generován automaticky</w:t>
                             </w:r>
                             <w:r>
@@ -8565,106 +9027,106 @@
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="33A1CEB6" id="Textové pole 12" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4W6F1MAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztpsh9WnFWaVapK&#10;0e5K2WrPBEOMhBkKJHb66zvgfHXbU9ULGZjxY+a9R6YPXaPJXjivwJR0OMgpEYZDpcy2pN9fl5/u&#10;KPGBmYppMKKkB+Hpw+zjh2lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBpATXsIBbt80qx1pE&#10;b3Q2yvObrAVXWQdceI+nj32SzhK+lIKHZym9CESXFHsLaXVp3cQ1m01ZsXXM1oof22D/0EXDlMFL&#10;z1CPLDCyc+oPqEZxBx5kGHBoMpBScZFmwGmG+btp1jWzIs2C5Hh7psn/P1j+tF/bF0dC9wU6FDAS&#10;0lpfeDyM83TSNfEXOyWYRwoPZ9pEFwjHw8kIlcgxxTE3zPNxfjeKONnlc+t8+CqgITEoqUNdEl1s&#10;v/KhLz2VxNs8aFUtldZpE70gFtqRPUMVdUhNIvhvVdqQtqQ3nyd5AjYQP++RtcFeLkPFKHSbjqiq&#10;pLengTdQHZAHB71FvOVLhb2umA8vzKEncD70eXjGRWrAu+AYUVKD+/m381iPUmGWkhY9VlL/Y8ec&#10;oER/Myji/XA8jqZMm/HkdoQbd53ZXGfMrlkAEjDEF2V5CmN90KdQOmje8DnM462YYobj3SXdnMJF&#10;6J2Pz4mL+TwVoQ0tCyuztjxCR8KjEq/dG3P2KFdApZ/g5EZWvFOtr41fGpjvAkiVJI0896we6UcL&#10;J1Mcn1t8I9f7VHX5U5j9AgAA//8DAFBLAwQUAAYACAAAACEAmoJ2/dkAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTiEIU4lRV+bkiSh7AjZckEK+jeJMGnp6FC1xWGs1o&#10;9ptiu/hezTjGLpCB9SoBhVQH11FjoHp9vMpARbbkbB8IDXxihG15flbY3IUTveB84EZJCcXcGmiZ&#10;h1zrWLfobVyFAUm8tzB6yyLHRrvRnqTc9zpNkhvtbUfyobUD7lusPw6TNzBNVD3s5x27W9psquun&#10;r+d3vjfm8mLZ3YFiXPgvDD/4gg6lMB3DRC6q3oAM4d8rXpamIo8S2mRr0GWh/9OX3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD4W6F1MAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCagnb92QAAAAUBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="794888EA" w14:textId="5E189488" w:rsidR="005526E5" w:rsidRPr="00693CEE" w:rsidRDefault="005526E5" w:rsidP="00693CEE">
+                    <w:p w14:paraId="794888EA" w14:textId="5E189488" w:rsidR="00CB6B07" w:rsidRPr="00693CEE" w:rsidRDefault="00CB6B07" w:rsidP="00693CEE">
                       <w:pPr>
                         <w:pStyle w:val="Upozornn"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D75EA">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Seznam </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">příloh </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">vložených v závěrečné práci </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>je generován automaticky</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> (nadpis Příloha 1)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D75EA">
                         <w:t>, po dokončení práce je nutné ho aktualizovat (kliknout pravým tlačítkem myši na seznam a zvolit možnost Aktualizovat pole).</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> Seznam ostatních příloh se vytváří ručně.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4B4DB7" w14:textId="77777777" w:rsidR="00B2455C" w:rsidRDefault="009B7C67" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Nadpisyvodazvr"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc220356606"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240375744"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Úvod</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="65F1550C" w14:textId="63988805" w:rsidR="009B7C67" w:rsidRDefault="00E911C4" w:rsidP="00504AE1">
+    <w:p w14:paraId="65F1550C" w14:textId="18538172" w:rsidR="009B7C67" w:rsidRDefault="00E911C4" w:rsidP="00504AE1">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk196338036"/>
       <w:r>
         <w:t>Š</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>ablona je určena pro bakalářské, diplomové či rigorózní</w:t>
       </w:r>
       <w:r w:rsidR="003D75EA">
         <w:t xml:space="preserve"> práce</w:t>
       </w:r>
       <w:r>
         <w:t>, které se odevzdávají na Univerzitě Tomáše Bati ve Zlíně</w:t>
       </w:r>
       <w:r w:rsidR="0044277B">
         <w:t xml:space="preserve"> (dále jen UTB)</w:t>
       </w:r>
       <w:r>
         <w:t>. Vychá</w:t>
@@ -8690,68 +9152,74 @@
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00BB61FC" w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/</w:t>
         </w:r>
         <w:r w:rsidR="00BB61FC" w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:br/>
           <w:t>univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB61FC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765898F4" w14:textId="67DEBD78" w:rsidR="00E911C4" w:rsidRDefault="00395B9B" w:rsidP="00E911C4">
+    <w:p w14:paraId="765898F4" w14:textId="3ACFD805" w:rsidR="00E911C4" w:rsidRDefault="00395B9B" w:rsidP="00E911C4">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E911C4">
         <w:t xml:space="preserve">oporučujeme prostudovat tuto směrnici, případně příslušnou </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">směrnici fakulty </w:t>
       </w:r>
       <w:r w:rsidR="00E911C4">
-        <w:t>na jejích webových stránkách. Manuál a šablony byly aktualizovány v září 2025.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02A76835" w14:textId="3D7E1E9B" w:rsidR="008D45B6" w:rsidRPr="008D45B6" w:rsidRDefault="0044277B" w:rsidP="00E85605">
+        <w:t>na jejích webových stránkách. Manuál a šablony byly aktualizovány v září 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0051409E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E911C4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A76835" w14:textId="5699A4B1" w:rsidR="008D45B6" w:rsidRPr="008D45B6" w:rsidRDefault="0044277B" w:rsidP="00E85605">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aktuální verze šablon pro závěrečné práce jsou dostupné na </w:t>
       </w:r>
       <w:r w:rsidR="00395B9B">
         <w:t xml:space="preserve">webových stránkách UTB </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v sekci </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00AA14AD">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/student/dokumenty-a-sablony</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Pro studenty všech fakult je připraveno několik verzí šablon: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8797,51 +9265,51 @@
         </w:rPr>
         <w:t xml:space="preserve">a verze pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(česká a anglická verze, jazyk šablony i prohlášení se nastaví pomocí přepínače).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B555B45" w14:textId="77777777" w:rsidR="00A34071" w:rsidRDefault="0044277B" w:rsidP="0044277B">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc220356607"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240375745"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pokyny k úpravě závěrečných prací na jednotlivých fakultách</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="6A0F9FCD" w14:textId="18ED8D10" w:rsidR="00252B67" w:rsidRDefault="0044277B" w:rsidP="00004917">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Šablona pro závěrečné práce je určena pro univerzální </w:t>
       </w:r>
       <w:r w:rsidR="00076353">
         <w:t>použití na všech fakultách UTB. Nedoporučuje se zasahovat do navrženého nastavení jednotné šablony (oboustrann</w:t>
       </w:r>
       <w:r w:rsidR="00252B67">
         <w:t xml:space="preserve">é rozložení, </w:t>
       </w:r>
       <w:r w:rsidR="00363AF6">
         <w:t>nastavení písma a jeho velikosti</w:t>
       </w:r>
       <w:r w:rsidR="00252B67">
         <w:t xml:space="preserve">, řádkový proklad atd.). Šablona </w:t>
       </w:r>
@@ -8907,51 +9375,51 @@
         <w:t>Součástí následující k</w:t>
       </w:r>
       <w:r w:rsidR="00252B67">
         <w:t xml:space="preserve">apitoly jsou alespoň základní fakultní pokyny, se kterými by se studenti měli na začátku seznámit. I přes snahu autorů šablony, aby šablona splňovala veškeré požadavky a nároky, </w:t>
       </w:r>
       <w:r w:rsidR="00252B67" w:rsidRPr="00252B67">
         <w:t xml:space="preserve">je možné, že </w:t>
       </w:r>
       <w:r w:rsidR="00252B67">
         <w:t xml:space="preserve">nastane situace, kdy si </w:t>
       </w:r>
       <w:r w:rsidR="00252B67" w:rsidRPr="00252B67">
         <w:t xml:space="preserve">povaha </w:t>
       </w:r>
       <w:r w:rsidR="00252B67">
         <w:t xml:space="preserve">závěrečné práce vyžádá </w:t>
       </w:r>
       <w:r w:rsidR="00252B67" w:rsidRPr="00252B67">
         <w:t>úpravy některých stylů. V takovém případě doporučujeme obrátit se o radu na vedoucího závěrečné práce, příp. řídit se zvyklostmi v daném oboru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159BB12E" w14:textId="77777777" w:rsidR="000E2CEE" w:rsidRDefault="000E2CEE" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc220356608"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240375746"/>
       <w:r>
         <w:t>Fakulta technologická</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="10E8EC4F" w14:textId="589F7F5B" w:rsidR="000E2CEE" w:rsidRDefault="000E2CEE" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti Fakulty technologické ve svých závěrečných pracích využívají </w:t>
       </w:r>
       <w:r w:rsidR="00004917">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>citační normu</w:t>
       </w:r>
       <w:r>
@@ -9094,1096 +9562,1138 @@
       <w:r>
         <w:t>Teoretická část práce (teoretická východiska práce)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722BAE95" w14:textId="285DD670" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Cíle práce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238DEDBA" w14:textId="522C707A" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Experimentální část práce (metodika práce)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE3D8AE" w14:textId="20638359" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
-        <w:t>Výsledky a jejich diskuze</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Výsledky a jejich </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>diskuze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="24B2AD19" w14:textId="14F5D068" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Závěr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3548E971" w14:textId="66BFA4A4" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="00950AE2">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t>Doporučená struktura hlavního obsahu rešeršní práce:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611C0563" w14:textId="03061E4F" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Úvod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC57559" w14:textId="7F35F634" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Teoretická analýza (podrobné zpracování zkoumané oblasti)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54332C8A" w14:textId="1093A4A0" w:rsidR="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Diskuze</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0B1F3BE9" w14:textId="70792877" w:rsidR="007B7A93" w:rsidRPr="007B7A93" w:rsidRDefault="007B7A93" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Závěr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BE47D3" w14:textId="77777777" w:rsidR="000E2CEE" w:rsidRDefault="000E2CEE" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc220356609"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240375747"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Fakulta managementu a ekonomiky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="68D63B2C" w14:textId="1E3C1849" w:rsidR="000E2CEE" w:rsidRDefault="00BB4096" w:rsidP="000E2CEE">
+    <w:p w14:paraId="348B896E" w14:textId="77777777" w:rsidR="005B575C" w:rsidRDefault="005B575C" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Studenti Fakulty managementu a ekonomiky ve svých závěrečných pracích využívají citační normu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E2435A">
+        <w:t xml:space="preserve">V závěrečných pracích (BP/DP) studenti </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4096">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Fakulty managementu a ekonomiky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>FaME</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4096">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> využívají citační normu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4096" w:rsidRPr="00E2435A">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ČSN ISO 690</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BB4096">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (v aktuální verzi)</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Z</w:t>
+      </w:r>
       <w:r w:rsidR="001E74E6">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, závaznou metodou odkazování je </w:t>
+        <w:t xml:space="preserve">ávaznou metodou odkazování je </w:t>
       </w:r>
       <w:r w:rsidR="001E74E6" w:rsidRPr="00E2435A">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>harvardský systém</w:t>
       </w:r>
       <w:r w:rsidR="001E74E6">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F8036B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(metoda jméno–</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BB4096">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>datum). V seznamu použité literatury jsou b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00004917">
+      <w:r w:rsidR="00BB4096" w:rsidRPr="00004917">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ibliografické citace uspořádány </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00004917">
+      <w:r w:rsidR="00BB4096">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v abecedním pořadí </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4096">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seznam se nečísluje</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4096" w:rsidRPr="00004917">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00772E22">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Každý citovaný zdroj v textu BP/DP musí být uveden v seznamu literatury a naopak. Pokud student při zpracování BP/DP po dohodě s vedoucím práce použije jako podpůrný nástroj generativní model umělé inteligence (dále jen AI), musí v úvodu práce uvést název a </w:t>
+        <w:t xml:space="preserve"> Každý citovaný zdroj v textu BP/DP musí být uveden v seznamu literatury a naopak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D63B2C" w14:textId="203D0C41" w:rsidR="000E2CEE" w:rsidRDefault="005B575C" w:rsidP="005B575C">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Je-li po dohodě s vedoucím práce použit v </w:t>
+      </w:r>
+      <w:r w:rsidR="00772E22">
+        <w:t xml:space="preserve">BP/DP jako podpůrný nástroj generativní model umělé inteligence (dále jen AI), musí </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">být </w:t>
+      </w:r>
+      <w:r w:rsidR="00772E22">
+        <w:t xml:space="preserve">v úvodu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BP/DP uveden</w:t>
+      </w:r>
+      <w:r w:rsidR="00772E22">
+        <w:t xml:space="preserve"> název</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> modelu (popř. názvy modelů)</w:t>
+      </w:r>
+      <w:r w:rsidR="00772E22">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:r w:rsidR="004126C4">
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00772E22" w:rsidRPr="00772E22">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>webovou stránku aplikace, popř. aplikací a zdůvodnit účel použití. V textu práce a Seznamu použité literatury je třeba využití AI řádně citov</w:t>
+        <w:t>účel použití. V textu práce a Seznamu použité literatury je třeba využití AI řádně citov</w:t>
       </w:r>
       <w:r w:rsidR="00772E22">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>at podle citační normy. Při vyu</w:t>
+        <w:t>at podle citační normy</w:t>
+      </w:r>
+      <w:r w:rsidR="004126C4">
+        <w:t xml:space="preserve"> a do přílohy doložit zadané prompty</w:t>
+      </w:r>
+      <w:r w:rsidR="00772E22">
+        <w:t>. Při vyu</w:t>
       </w:r>
       <w:r w:rsidR="00772E22" w:rsidRPr="00772E22">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>žívání AI se student řídí dostupnými zásadami a</w:t>
+        <w:t xml:space="preserve">žívání AI </w:t>
+      </w:r>
+      <w:r w:rsidR="004126C4">
+        <w:t>je nutné se řídit</w:t>
+      </w:r>
+      <w:r w:rsidR="00772E22" w:rsidRPr="00772E22">
+        <w:t xml:space="preserve"> dostupnými zásadami a</w:t>
       </w:r>
       <w:r w:rsidR="00772E22">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00772E22" w:rsidRPr="00772E22">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>doporučeními UTB k využívání nástrojů AI. Za kontrolu obsahu nese plnou zodpovědnost autor BP/DP</w:t>
+        <w:t xml:space="preserve">doporučeními UTB k využívání nástrojů AI. Za kontrolu obsahu </w:t>
+      </w:r>
+      <w:r w:rsidR="004126C4">
+        <w:t xml:space="preserve">je plně zodpovědný </w:t>
+      </w:r>
+      <w:r w:rsidR="00772E22" w:rsidRPr="00772E22">
+        <w:t>autor BP/DP</w:t>
       </w:r>
       <w:r w:rsidR="00772E22">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AE67E3" w14:textId="77777777" w:rsidR="00B70EF7" w:rsidRDefault="008D7373" w:rsidP="008D7373">
+    <w:p w14:paraId="18AE67E3" w14:textId="258945A2" w:rsidR="00B70EF7" w:rsidRDefault="008D7373" w:rsidP="008D7373">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7373">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Formální úprava závěrečné práce vychází z připravené šablony a stylů, které šablona obsahuje.</w:t>
       </w:r>
       <w:r w:rsidR="007A0900">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="68C886E5" w14:textId="77777777" w:rsidR="00B70EF7" w:rsidRPr="00505759" w:rsidRDefault="007A0900" w:rsidP="00B70EF7">
+      <w:r w:rsidR="004126C4" w:rsidRPr="004126C4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Při zpracování BP/DP ve slovenštině (se souhlasem vedoucího) se v šabloně převede do slovenštiny kompletní struktura práce (názvy kapitol, podkapitol apod.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C886E5" w14:textId="43E3DDB3" w:rsidR="00B70EF7" w:rsidRPr="00505759" w:rsidRDefault="00DC36E1" w:rsidP="00B70EF7">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
-      <w:r w:rsidRPr="00505759">
-        <w:t>Text BP/DP musí být logicky provázán, obsahovat správnou odbornou terminologii, používat předepsanou normu citování zdrojů a mít odpovídající jazykovou a grafickou úroveň.</w:t>
+      <w:r w:rsidRPr="00DC36E1">
+        <w:t xml:space="preserve">Text BP/DP musí být logicky provázán, obsahovat správnou odbornou terminologii, dodržovat předepsanou normu citování zdrojů a vykazovat odpovídající jazykovou i grafickou úroveň. V textu BP/DP musí být dodržena jednotná forma psaní BP/DP včetně stylu osoby psaní. Autorský plurál není na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC36E1">
+        <w:t>FaME</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC36E1">
+        <w:t xml:space="preserve"> používán</w:t>
       </w:r>
       <w:r w:rsidR="00B70EF7" w:rsidRPr="00505759">
-        <w:t xml:space="preserve"> V průběhu psaní BP/DP musí být splněn požadavek minimálně tří konzultací s vedoucím práce.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7470B758" w14:textId="03846498" w:rsidR="00186FDC" w:rsidRDefault="008D7373" w:rsidP="00186FDC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515C094A" w14:textId="77777777" w:rsidR="00DC36E1" w:rsidRDefault="00DC36E1" w:rsidP="00186FDC">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="007A0900" w:rsidRPr="007A0900">
+      <w:r w:rsidRPr="00DC36E1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tabulky i obrázky musí obsahovat zdroj (i kdyby se jednalo o zdroj vlastní). Naskenované či vyfocené obrázky lze použít se souhlasem původního autora nebo vydavatele, jinak hrozí porušení autorských práv. Na každý obrázek, tabulku i přílohu musí být v samotném textu BP/DP uveden odkaz. V šabloně je doporučeno pro správné zobrazení zdrojů u tabulek či obrázků využívat tzv. rychlých částí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28956BC8" w14:textId="22D656B1" w:rsidR="00BD5FC6" w:rsidRDefault="00DC36E1" w:rsidP="00DC36E1">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Obrázky:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FC6">
+        <w:t xml:space="preserve"> využije se </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373">
+        <w:t xml:space="preserve">rychlý blok „OBRÁZEK (s uvedením zdroje)“. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FC6" w:rsidRPr="00BD5FC6">
+        <w:t>Grafy se považují za obrázky (označují se shodným titulkem jako obrázky, musí být řádně citovány a zapisují se do seznamu obrázků)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FC6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7470B758" w14:textId="69109573" w:rsidR="00186FDC" w:rsidRDefault="00BD5FC6" w:rsidP="00DC36E1">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabulky: využije se</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373">
+        <w:t xml:space="preserve"> rychlý blok „</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373" w:rsidRPr="008D7373">
+        <w:t>TABULKA (popisek nad)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373">
+        <w:t>“, který</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC538A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A0900" w:rsidRPr="007A0900">
-[...44 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008D7373">
+        <w:t xml:space="preserve">obsahuje </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373" w:rsidRPr="008D7373">
+        <w:t>připravený titulek pro tabulku a prázdný odstavec, kam tabulku vložíte běžným způsobem</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373" w:rsidRPr="008D7373">
+        <w:t>Do odstavce pod tabulkou vepište zdro</w:t>
+      </w:r>
+      <w:r>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7373" w:rsidRPr="008D7373">
+        <w:t xml:space="preserve"> a označte text stylem Zdroj obrázku/tabulky.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> V případě, že se jedná o vlastní zpracování, je možné pro tyto účely využít předpřipravený rychlý blok „</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4146">
+        <w:t>ZDROJ VLASTNÍ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F57C6E" w14:textId="03457980" w:rsidR="00966398" w:rsidRDefault="0099199F" w:rsidP="00BD5FC6">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Doporučená struktura </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FC6">
+        <w:t>hlavního obsahu BP/DP</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00772E22">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>Na každý obrázek, tabulku i</w:t>
+        <w:t>vychází z nedělené šablony</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (tj. práce neobsahuje děl</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FC6">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cí </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FC6">
+        <w:t xml:space="preserve">části </w:t>
+      </w:r>
+      <w:r>
+        <w:t>teoretická/praktická část):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA8BC57" w14:textId="4AC2C9CD" w:rsidR="0099199F" w:rsidRDefault="00BD5FC6" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Úvod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F03CC1A" w14:textId="697AAEE8" w:rsidR="0099199F" w:rsidRDefault="00BD5FC6" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0099199F">
+        <w:t>Teoretická východiska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C9B348" w14:textId="443E280D" w:rsidR="0099199F" w:rsidRDefault="00BD5FC6" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00772E22">
-        <w:rPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="295458C6" w14:textId="791026C7" w:rsidR="008D7373" w:rsidRDefault="008D7373" w:rsidP="008D7373">
+        <w:t>Metodika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8EE4ED" w14:textId="73E055CF" w:rsidR="0099199F" w:rsidRDefault="00BD5FC6" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="0099199F">
+        <w:t xml:space="preserve">Výsledky </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E15270" w14:textId="496F60A1" w:rsidR="0099199F" w:rsidRDefault="0099199F" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Závěr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC4B3EC" w14:textId="2A5D3AF6" w:rsidR="00772E22" w:rsidRDefault="00BD5FC6" w:rsidP="007A0900">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Upřesnění k</w:t>
+      </w:r>
+      <w:r w:rsidR="00352B63">
+        <w:t> jednotlivým kapitolám:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212BF946" w14:textId="42CC2A4A" w:rsidR="0099199F" w:rsidRDefault="007A0900" w:rsidP="0099199F">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
-        <w:rPr>
-[...113 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F551F">
         <w:t xml:space="preserve">(Ad </w:t>
       </w:r>
       <w:r w:rsidR="0099199F">
-        <w:t>Úvod) Úvod BP/DP by měl obsahovat zdůvodnění výběru tématu, jeho aktuálnosti, vymezení řešeného problému, očekávaných přínosů a struktury práce. Nedílnou</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> součástí</w:t>
+        <w:t xml:space="preserve">Úvod) </w:t>
+      </w:r>
+      <w:r w:rsidR="00352B63" w:rsidRPr="00352B63">
+        <w:t>Úvod BP/DP by měl obsahovat vymezení řešeného problému, zdůvodnění výběru tématu a jeho aktuálnosti, vymezení hlavního cíle, popis struktury práce a očekávaných přínosů práce. V případě, že za účelem naplnění cíle byla se souhlasem vedoucího práce využita AI, je nutné modely AI vyjmenovat a sumarizovat účel jejich použití (bližší specifikace použití se uvádí v kapitole Metodika)</w:t>
+      </w:r>
+      <w:r w:rsidR="0099199F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76782A3F" w14:textId="1AC1E95B" w:rsidR="0099199F" w:rsidRDefault="007F551F" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(Ad </w:t>
+      </w:r>
+      <w:r w:rsidR="0099199F">
+        <w:t>Teoret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ická východiska) </w:t>
+      </w:r>
+      <w:r w:rsidR="00352B63" w:rsidRPr="00352B63">
+        <w:t>Nedílnou součástí je kritická diskuse relevantních domácích a zahraničních literárních zdrojů, citovaných adekvátním způsobem. Opakovanou parafrázi jednoho či často opakovaného zdroje nelze považovat za kvalitní literární rešerši. U</w:t>
+      </w:r>
+      <w:r w:rsidR="00352B63">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00352B63" w:rsidRPr="00352B63">
+        <w:t>výzkumně zaměřené BP/DP je vhodné formulovat na základě zpracované literární rešerše pracovní hypotézy. Doporučený minimální počet relevantních zdrojů je stanoven směrnicí děkana</w:t>
+      </w:r>
+      <w:r w:rsidR="0099199F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607074C8" w14:textId="2A5CAEFF" w:rsidR="00352B63" w:rsidRDefault="00352B63" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(Ad Metodika) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B63">
+        <w:t>Kapitola Metodika by měla tvořit metodický rámec BP/DP. Obsahuje povinné stanovení hlavního cíle a doporučené vymezení dílčích cílů, výzkumných otázek a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B63">
+        <w:t>popř. pracovních hypotéz. Dále uvádí a zdůvodňuje zdroje dat, použité metody sběru dat, použité metody zpracování dat a jejich aplikace. Postup aplikace metod práce musí být podrobně popsán</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123E0F21" w14:textId="77777777" w:rsidR="00352B63" w:rsidRDefault="00352B63" w:rsidP="00352B63">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(Ad Výsledky) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B63">
+        <w:t>Kapitola výsledky zahrnuje výsledky analýzy i navazující návrhové/výzkumné výsledky, které musí být interpretovány a podloženy odpovídajícími argumenty. Výsledky analýzy musí vycházet z teoretických východisek BP/DP a být zakončeny shrnutím se zaměřením na zhodnocení současného stavu. Návrhové/výzkumné výsledky musí vycházet z teoretických východisek i z výsledků analýz a vést ke splnění stanovených cílů BP/DP. Návrhy/výzkumné výsledky BP/DP musí přinášet nová nebo inovovaná řešení podložená odpovídajícími argumenty. DP musí nad rámec analýzy přinést také realizovatelný návrh řešení v praxi (projekt či scénář). Součástí kapitoly Výsledky je rovněž zhodnocení naplnění hlavního cíle (popř. dílčích cílů, zodpovězení výzkumných otázek či verifikace pracovních hypotéz, pokud byly v práci formulovány). V případě výzkumně zaměřené BP/DP je povinnou součástí diskuse empirických výsledků (kvalitativního či kvantitativního výzkumu) a vyvození závěrů pro rozšíření poznání v dané oblasti. Pro tento účel se doporučená struktura rozšiřuje o samostatnou kapitolu 4 Diskuse výsledků, která zpravidla obsahuje rovněž limity BP/DP a směry navazujícího výzkumu</w:t>
+      </w:r>
+      <w:r w:rsidR="0099199F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037633FF" w14:textId="4D7AB880" w:rsidR="0099199F" w:rsidRDefault="00352B63" w:rsidP="00352B63">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(Ad Závěr) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B63">
+        <w:t>Nedílnou součástí závěru je shrnutí nejvýznamnějších poznatků, výstupů a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B63">
+        <w:t>doporučení</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0099199F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F551F">
-[...3 lines deleted...]
-        <w:t>je uvedení hlavního cíle</w:t>
+    </w:p>
+    <w:p w14:paraId="1E0903F5" w14:textId="33DA77A0" w:rsidR="0099199F" w:rsidRDefault="00352B63" w:rsidP="0099199F">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00352B63">
+        <w:t>Rozsahy doporučených kapitol stanovuje směrnice děkana. Během psaní BP/DP musí student absolvovat a v IS/STAG mít vedoucím práce zaevidované nejméně tři odborné konzultace s vedoucím práce (výhradně osobně či přes MS Teams). Podrobnosti včetně lhůt stanoví směrnice děkana</w:t>
       </w:r>
       <w:r w:rsidR="0099199F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76782A3F" w14:textId="32CFB81A" w:rsidR="0099199F" w:rsidRDefault="007F551F" w:rsidP="0099199F">
+    <w:p w14:paraId="6C20ACC4" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc240375748"/>
+      <w:r>
+        <w:t>Fakulta humanitních studií</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="3C90BE8F" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studenti Fakulty humanitních studií ve svých závěrečných pracích využívají citační styl nebo normu podle pravidel konkrétního ústavu, proto je nutné se s těmito pravidly důsledně </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">seznámit. Na ústavu ÚMJL se používají citační styly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Chicago notes-and-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>bibliography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (angličtina – práce literární a kulturologické), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chicago </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>author-date</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (angličtina – práce lingvistické, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>translatologické</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ekonomické) a citační norma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ČSN ISO 690</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (němčina). Na ústavech ÚPV a ÚŠP se využívá citační styl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>APA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Na ústavu ÚZV se používá citační norma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ČSN ISO 690</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(v aktuální verzi)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59069220" w14:textId="383F59A0" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="7AC63BE7" w14:textId="15D65881" w:rsidR="0099199F" w:rsidRDefault="0099199F" w:rsidP="0099199F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bližší informace ke struktuře práce či specifické formální úpravě obsahují vnitřní normy fakulty (směrnice děkana a pokyny jednotlivých ústavů). Specifikem je dělení slov. U anglicky a německy psaných textů je dělení slov vypnuté. V případě potřeby je možné slova rozdělit ručně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA8F8CC" w14:textId="77777777" w:rsidR="000E2CEE" w:rsidRDefault="000E2CEE" w:rsidP="000E2CEE">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc240375749"/>
+      <w:r>
+        <w:t>Fakulta multimediálních komunikací</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="565DA6F0" w14:textId="64F14C6C" w:rsidR="000E2CEE" w:rsidRDefault="001E74E6" w:rsidP="000E2CEE">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studenti Fakulty </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multimediálních komunikací </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve svých závěrečných pracích využívají </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>citační normu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ČSN ISO 690</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (v aktuální verzi)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pro studijní programy z oblasti vzdělávání Mediální a komunikační studia je závaznou metodou odkazování </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>harvardský systém</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8036B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (metoda jméno–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>datum). V seznamu použité literatury jsou b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ibliografické citace uspořádány </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>v abecedním pořadí (seznam literatury se nečísluje)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pro studijní programy z oblasti vzdělávání Umění je závaznou metodou odkazování </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>metoda průběžných poznámek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. V seznamu použité literatury jsou b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ibliografické citace uspořádány </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>taktéž v abecedním pořadí (seznam literatury se nečísluje)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D3C09E" w14:textId="5F5634DE" w:rsidR="002A5E8E" w:rsidRDefault="002A5E8E" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
-      </w:pPr>
-[...221 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Doporučená struktura </w:t>
       </w:r>
       <w:r w:rsidR="007B7A93">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">hlavního obsahu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>práce pro oblast vzdělávání Mediální a komunikační studia, studijní programy Mediální a komunikační studia, Marketingová komunikace:</w:t>
+        <w:t>práce pro oblast vzdělávání Mediální a komunikační studia, studijní programy Marketingová komunikace</w:t>
+      </w:r>
+      <w:r w:rsidR="00910A7B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Marketing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00910A7B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Communication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4814CD24" w14:textId="7347962D" w:rsidR="002A5E8E" w:rsidRDefault="002A5E8E" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Úvod</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C593296" w14:textId="1D2C99DE" w:rsidR="002A5E8E" w:rsidRDefault="007B7A93" w:rsidP="002A5E8E">
+    <w:p w14:paraId="1C593296" w14:textId="33A734F6" w:rsidR="002A5E8E" w:rsidRDefault="007B7A93" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
-        <w:t>Teoretická část</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DF268F8" w14:textId="5721CA1E" w:rsidR="002A5E8E" w:rsidRDefault="007B7A93" w:rsidP="002A5E8E">
+        <w:t>Teoreti</w:t>
+      </w:r>
+      <w:r w:rsidR="00910A7B">
+        <w:t>cko-metodologická</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> část</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF268F8" w14:textId="65BAC012" w:rsidR="002A5E8E" w:rsidRDefault="00910A7B" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
-        <w:t>Praktická část</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A378CF2" w14:textId="18407186" w:rsidR="002A5E8E" w:rsidRDefault="007B7A93" w:rsidP="002A5E8E">
+        <w:t>Analytická</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7A93">
+        <w:t xml:space="preserve"> část</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A378CF2" w14:textId="133B7774" w:rsidR="002A5E8E" w:rsidRDefault="007B7A93" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Projektová část</w:t>
       </w:r>
       <w:r w:rsidR="002A5E8E">
-        <w:t xml:space="preserve"> (pro navazující magisterské studijní programy)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00910A7B" w:rsidRPr="00910A7B">
+        <w:t>lze vynechat po dohodě s vedoucím práce</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5E8E">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DBB5D7" w14:textId="72991376" w:rsidR="002A5E8E" w:rsidRDefault="002A5E8E" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Závěr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758C99BD" w14:textId="4BB19EFC" w:rsidR="002A5E8E" w:rsidRDefault="002A5E8E" w:rsidP="00CA1D14">
+    <w:p w14:paraId="758C99BD" w14:textId="386A902A" w:rsidR="002A5E8E" w:rsidRDefault="002A5E8E" w:rsidP="00CA1D14">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t>Doporučená struktura práce pro oblast vzdělávání Umění, studijní programy Multimédia a</w:t>
       </w:r>
       <w:r w:rsidR="00CA1D14">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">design, Multimedia, Design, Teorie a praxe audiovizuální tvorby, Teorie a praxe animované tvorby, Animovaná tvorba, </w:t>
+        <w:t>design, Multim</w:t>
+      </w:r>
+      <w:r w:rsidR="00910A7B">
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dia, Design, Teorie a praxe audiovizuální tvorby, Teorie a praxe animované tvorby, Animovaná tvorba, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Arts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Management, Kreativní odvětví a digitální kultura a</w:t>
       </w:r>
       <w:r w:rsidR="00CA1D14">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>další neuvedené:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B298C26" w14:textId="408B1B86" w:rsidR="002A5E8E" w:rsidRDefault="002A5E8E" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Úvod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33ABA7DE" w14:textId="6BA18AA4" w:rsidR="002A5E8E" w:rsidRDefault="007B7A93" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Textová a dokumentační část</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120B95CC" w14:textId="3B33E2E8" w:rsidR="002A5E8E" w:rsidRDefault="002A5E8E" w:rsidP="002A5E8E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Závěr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587635A7" w14:textId="77777777" w:rsidR="00EA4134" w:rsidRDefault="00EA4134" w:rsidP="00EA4134">
+    <w:p w14:paraId="78131E99" w14:textId="0432D545" w:rsidR="00910A7B" w:rsidRDefault="00910A7B" w:rsidP="00910A7B">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00910A7B">
+        <w:t xml:space="preserve">Konkrétnější struktura práce je v kompetenci ateliérů a je specifikována v zadání práce. Nedílnou součástí práce pro studijní programy z oblasti vzdělávání Umění je praktický tvůrčí výstup/projekt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FA618A" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRPr="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DA36B4" w14:textId="77777777" w:rsidR="000E2CEE" w:rsidRDefault="000E2CEE" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc220356611"/>
-[...191 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc220356612"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240375750"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Fakulta aplikované informatiky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="0B71785A" w14:textId="77777777" w:rsidR="000E2CEE" w:rsidRDefault="00004917" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004917">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti Fakulty </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">aplikované informatiky </w:t>
       </w:r>
@@ -10423,344 +10933,256 @@
         <w:t xml:space="preserve">Experimentální část (techniky analýzy dat, výzkumná </w:t>
       </w:r>
       <w:r w:rsidR="002D19FF">
         <w:t>metoda</w:t>
       </w:r>
       <w:r w:rsidR="007F551F">
         <w:t xml:space="preserve"> atd.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D98EAD" w14:textId="77777777" w:rsidR="00377A34" w:rsidRDefault="00377A34" w:rsidP="00377A34">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Výsledky</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55433413" w14:textId="77777777" w:rsidR="00377A34" w:rsidRPr="00E2435A" w:rsidRDefault="00377A34" w:rsidP="00377A34">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Závěr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E31A3B5" w14:textId="77777777" w:rsidR="000E2CEE" w:rsidRDefault="000E2CEE" w:rsidP="000E2CEE">
+    <w:p w14:paraId="7E6E9047" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc220356613"/>
-[...1 lines deleted...]
-        <w:t>Fakulta humanitních studií</w:t>
+      <w:bookmarkStart w:id="12" w:name="_Toc240375751"/>
+      <w:r>
+        <w:t>Fakulta logistiky a krizového řízení</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="21621253" w14:textId="2DD18C5B" w:rsidR="000E2CEE" w:rsidRDefault="00E12D03" w:rsidP="000E2CEE">
+    <w:p w14:paraId="72A1F7BD" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Studenti Fakulty humanitních studií ve svých závěrečných pracích využívají citační styl nebo normu podle pravidel konkrétního ústavu</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Studenti Fakulty logistiky a krizového řízení ve svých závěrečných pracích využívají citační normu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ČSN ISO 690</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (v aktuální verzi), závaznou metodou odkazování je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2435A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>harvardský systém</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (metoda jméno–datum). V seznamu použité literatury jsou b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ibliografické citace uspořádány </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>v abecedním pořadí (tento seznam se nečísluje)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004917">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A71CA3">
-[...233 lines deleted...]
-    <w:p w14:paraId="4A65BD23" w14:textId="64AF45C7" w:rsidR="00E654B7" w:rsidRPr="00E654B7" w:rsidRDefault="00E654B7" w:rsidP="00E654B7">
+    </w:p>
+    <w:p w14:paraId="4AAA08EB" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Bližší informace ke struktuře práce či specifické formální úpravě obsahují vnitřní normy fakulty (směrnice děkana a pokyny jednotlivých ústavů).</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Specifikem je dělení slov. U anglicky a německy psaných textů je dělení slov vypnuté. V případě potřeby je možné slova rozdělit ručně.</w:t>
+        <w:t>Formální úprava závěrečné práce vychází z připravené šablony a stylů, které šablona obsahuje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7824F190" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Doporučená struktura hlavního obsahu bakalářské práce:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C542B7B" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Úvod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0414E56E" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TEORETICKÁ ČÁST (Teoretická východiska práce)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B254F9" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Závěrečná kapitola teoretické části</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4472AE25" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PRAKTICKÁ ČÁST (analyticko-empirická a návrhová část)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8FAB89" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Závěr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B4AEC3" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Doporučená struktura hlavního obsahu diplomové práce:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A162C0" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Úvod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28565FE1" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TEORETICKÁ ČÁST (Teoretická východiska práce)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A90572" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Závěrečná kapitola teoretické části</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33429D90" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cíl práce a použité metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA36B2A" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PRAKTICKÁ ČÁST (analyticko-empirická a aplikační část)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2152F989" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Diskuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073BB6FE" w14:textId="77777777" w:rsidR="007D4ED0" w:rsidRDefault="007D4ED0" w:rsidP="007D4ED0">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Závěr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2A7B61" w14:textId="4C8E5A29" w:rsidR="00757EE9" w:rsidRDefault="00757EE9" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc220356614"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240375752"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Obecná doporučení k formální a typografické úpravě prací</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3BC0C9BC" w14:textId="0C6627F0" w:rsidR="009D1C8B" w:rsidRDefault="0098139C" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098139C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tvorba závěrečných prací a dalších odborných prací či textů je doprovázena různými typografickými pravidly a formálními požadavky.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10791,51 +11213,51 @@
       <w:r w:rsidRPr="0098139C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> snížit dobrý dojem i z jinak vysoce kval</w:t>
       </w:r>
       <w:r w:rsidR="009D1C8B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>itní práce. Doporučujeme proto ponechat si na celkovou formální úpravu a korekturu práce (nejlépe odborníkem v oboru) dostatek časového prostoru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE0FB86" w14:textId="6992B1ED" w:rsidR="000E2CEE" w:rsidRDefault="0098139C" w:rsidP="009D1C8B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>Následující pokyny k úpravě textů jsou jednoduchou pomůckou upozorňující na typické chyby a nedostatky vyskytující se v úpravách akademických prací realizovaných v českém jazyce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03775CD7" w14:textId="78D70639" w:rsidR="0098139C" w:rsidRDefault="0098139C" w:rsidP="0098139C">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc220356615"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240375753"/>
       <w:r>
         <w:t>Odborný styl závěrečné práce</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="79379BDE" w14:textId="77777777" w:rsidR="009D1C8B" w:rsidRDefault="009D1C8B" w:rsidP="009D1C8B">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Při psaní závěrečné práce je důležité snažit se o co největší srozumitelnost a čtivost textu a samozřejmě dbát pravidel českého pravopisu (či jiného jazyka). Častým problémem, se kterým se potýká řada studentů a studentek při psaní svých závěrečných prací je, že jejich text se těžce čte a působí chaotickým dojmem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E80A82" w14:textId="159110A1" w:rsidR="009D1C8B" w:rsidRDefault="009D1C8B" w:rsidP="009D1C8B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>Obvykle je tato situace způsobena tím, že autor práce si dopředu nezvolil, v jaké osobě a jakým stylem bude text psát, popř. osoby a styl textu mění a přeskakuje. Např.: „Má bakalářská práce se bude věnovat problematice… Autor práce provedl dotazníkové šetření… Domnívám se, že výstup práce… Na základě výsledků bychom měli definovat…“</w:t>
@@ -11375,57 +11797,57 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="70AD47"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>odstavcovou zarážku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="70AD47"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="581E08B0" w14:textId="3775A8B1" w:rsidR="00D67E43" w:rsidRDefault="0098139C" w:rsidP="0098139C">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc220356616"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240375754"/>
       <w:r>
         <w:t>Základní typografická pravidla</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="6B44DB18" w14:textId="738CFBAF" w:rsidR="0019673E" w:rsidRDefault="0019673E" w:rsidP="0019673E">
+    <w:p w14:paraId="6B44DB18" w14:textId="18A682A4" w:rsidR="0019673E" w:rsidRDefault="0019673E" w:rsidP="0019673E">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Úpravu česky psaných elektronických dokumentů a písemností, které se zpracovávají na počítači, řeší podrobně norma ČSN 01 6910 (2014) Úprava dokumentů zpracovaných textovými procesory (v plném znění lze dohledat na </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00C857B1">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>ČSN online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -11433,51 +11855,51 @@
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00C857B1">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Internetovou jazykovou příručku</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, kde je možné jednoduše ověřit a nastudovat jednotlivá pravidla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D57135" w14:textId="68CD9E36" w:rsidR="0019673E" w:rsidRDefault="0019673E" w:rsidP="0019673E">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>Následující řádky uvádí alespoň základní zásady, které jsou součástí příručky a ve kterých se nejčastěji chybuje. Pokud je práce v jiném jazyce, je důležité řídit se pravidly sazby v daném jazyce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0D76E2" w14:textId="5F5366DD" w:rsidR="00C857B1" w:rsidRDefault="00C857B1" w:rsidP="006D4D47">
+    <w:p w14:paraId="2D0D76E2" w14:textId="46EE95CF" w:rsidR="00C857B1" w:rsidRDefault="00C857B1" w:rsidP="006D4D47">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="008D52D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pevná mezera</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> se používá všude tam, kde je nežádoucí řádkový zlom, kterým vznikají nevhodná zalomení na konci řádků (podrobnosti o zalomení řádků a nevhodných výrazech na jejich konci jsou uvedeny na </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="008D52D1" w:rsidRPr="00704A67">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://prirucka.ujc.cas.cz/?id=880</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). Pevná mezera se ve Wordu </w:t>
       </w:r>
       <w:r w:rsidR="008D52D1">
@@ -12096,51 +12518,59 @@
       </w:r>
       <w:r w:rsidR="001F61F5">
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r>
         <w:t>rozsah, v takovém případě se píše bez mezer a nesmí se objevit na konci řádku (např. zkouškové období leden–únor 2024, 8.–⁠⁠⁠⁠⁠⁠9. 8. 2025, 18.–19. září 2025, 1939–1945, s. 15–24, otevřeno 9–15 hodin, železniční trať Zlín–Otrokovice),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307A52F3" w14:textId="3B065643" w:rsidR="00C857B1" w:rsidRDefault="00C857B1" w:rsidP="00233B06">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>pomlčka může také nahrazovat vztah „versus“ či spojku „a“, v takovém případě se píše bez mezer a nesmí se objevit na konci řádku (např. zápas Sparta–Slavia, dvojice Voskovec–Werich),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCCFA42" w14:textId="2619B906" w:rsidR="00C857B1" w:rsidRDefault="00C857B1" w:rsidP="00233B06">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">pokud se stane, že je některý výraz víceslovný, pak je vhodné oddělit pomlčku mezerami z obou </w:t>
       </w:r>
       <w:r w:rsidR="006360B8">
-        <w:t>stran (18. září – 20. října 2025, 18. 9. – 20. 10. 2025</w:t>
+        <w:t xml:space="preserve">stran (18. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006360B8">
+        <w:t>září – 20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006360B8">
+        <w:t>. října 2025, 18. 9. – 20. 10. 2025</w:t>
       </w:r>
       <w:r>
         <w:t>, fotbalový zápas Sparta – České Budějovice, dvojice M. Zikmund –⁠⁠⁠⁠⁠⁠ J. Hanzelka).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A9A8D7" w14:textId="77777777" w:rsidR="00C857B1" w:rsidRDefault="00C857B1" w:rsidP="00CA1D14">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t>Pokud je pomlčka od okolního textu oddělena z obou stran mezerami, pomlčka se ponechává na konci řádku (pozor, na dalším řádku se už neopakuje).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F97CDD0" w14:textId="495878D6" w:rsidR="0061177B" w:rsidRDefault="0061177B" w:rsidP="00C857B1">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>Mezi další základní typografická pravidla, která by se měla p</w:t>
       </w:r>
       <w:r w:rsidR="006360B8">
         <w:t>ři psaní akademických prací</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dodržovat</w:t>
@@ -12373,51 +12803,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Používat správný </w:t>
       </w:r>
       <w:r w:rsidR="0061177B">
         <w:t xml:space="preserve">zápis procent/procentní, promile a stupně. </w:t>
       </w:r>
       <w:r>
         <w:t>Je potřeba dávat p</w:t>
       </w:r>
       <w:r w:rsidR="0061177B">
         <w:t>ozor na mezery mezi číslicí a značkou</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E82FB4C" w14:textId="77777777" w:rsidR="00BB23EE" w:rsidRDefault="00BB23EE" w:rsidP="00BB23EE">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Používat správný zápis zkratek, iniciálových zkratek, zkratkových slov a značek.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD7E598" w14:textId="7C583A29" w:rsidR="0061177B" w:rsidRDefault="00BB23EE" w:rsidP="0061177B">
+    <w:p w14:paraId="7CD7E598" w14:textId="25C5790B" w:rsidR="0061177B" w:rsidRDefault="00BB23EE" w:rsidP="0061177B">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Seznámit se s</w:t>
       </w:r>
       <w:r w:rsidR="00195DA8">
         <w:t xml:space="preserve"> pravidly pro </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00BB23EE">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>psaní výčtů</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00BB23EE">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
@@ -12510,51 +12940,51 @@
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E06790">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005B51A9" w:rsidRPr="00E06790">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005B51A9">
         <w:t xml:space="preserve"> Vložit – Formátovací značka nebo pro širší nabídku Vložit – Speciální znak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710EB91E" w14:textId="201768C9" w:rsidR="00BB23EE" w:rsidRDefault="00BB23EE" w:rsidP="00BB23EE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc220356617"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240375755"/>
       <w:r>
         <w:t>Dělení slov</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="6BC594F9" w14:textId="47C1BAD3" w:rsidR="00BB23EE" w:rsidRDefault="00807231" w:rsidP="00BB23EE">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>V české šabloně je v běžných textových odstavcích povoleno dělení slov (výjimkou jsou speciální bloky textu</w:t>
       </w:r>
       <w:r w:rsidR="006360B8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -12617,51 +13047,51 @@
     <w:p w14:paraId="7E93812F" w14:textId="77777777" w:rsidR="00663C3D" w:rsidRDefault="00663C3D" w:rsidP="00663C3D">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dělit by se měla jen víceslabičná slova, a to na hranicích slabik. Na nový řádek by se měla přenášet alespoň tři písmena. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132E087F" w14:textId="2EAB43E5" w:rsidR="00663C3D" w:rsidRDefault="00663C3D" w:rsidP="00663C3D">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Počet pod sebou rozdělených slov na konci řádku by neměl překročit tři.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A9B41D" w14:textId="77777777" w:rsidR="00663C3D" w:rsidRDefault="00663C3D" w:rsidP="0032052C">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Dělit by se neměla zkrácená jména a příjmení, titul a příjmení, čísla a čísla s jednotkou, datum či zkratky.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1D1FEE" w14:textId="4E1CC61C" w:rsidR="008271E4" w:rsidRDefault="008271E4" w:rsidP="0032052C">
+    <w:p w14:paraId="5D1D1FEE" w14:textId="4B1CFBEC" w:rsidR="008271E4" w:rsidRDefault="008271E4" w:rsidP="0032052C">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00291EE0">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>nutných</w:t>
       </w:r>
       <w:r w:rsidR="00291EE0">
         <w:t xml:space="preserve"> případech je možné také přejít na ruční dělení slov, v takovém případě je vhodné nastudovat si návod pro konkrétní textový editor </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00291EE0" w:rsidRPr="00291EE0">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>Word</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00291EE0">
         <w:t xml:space="preserve"> nebo </w:t>
@@ -12882,51 +13312,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(tzv. měkký konec řádku).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C485151" w14:textId="45133498" w:rsidR="00B96229" w:rsidRDefault="00B96229" w:rsidP="00B96229">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>Pro další informace o formátování odborných textů, typografii či pravidlech pravopisu doporučujeme prostudovat následující zdroje:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3321FD58" w14:textId="77777777" w:rsidR="00AA3569" w:rsidRDefault="00AA3569" w:rsidP="00B96229">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16B3DC1B" w14:textId="48302FB5" w:rsidR="004343FF" w:rsidRDefault="004343FF" w:rsidP="00AA3569">
+    <w:p w14:paraId="16B3DC1B" w14:textId="31F9574A" w:rsidR="004343FF" w:rsidRDefault="004343FF" w:rsidP="00AA3569">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="004343FF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Internetová jazyková příručka</w:t>
       </w:r>
       <w:r w:rsidRPr="004343FF">
         <w:t>. Online. Praha: Ústav pro jazyk český AV ČR, 2008–2025. Dostupné z: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="004343FF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://prirucka.ujc.cas.cz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004343FF">
         <w:t>. [cit. 2025-08-21].</w:t>
       </w:r>
     </w:p>
@@ -12978,87 +13408,87 @@
       <w:r w:rsidRPr="009D7504">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pravidla českého pravopisu</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7504">
         <w:t xml:space="preserve">. 4. vydání. </w:t>
       </w:r>
       <w:r w:rsidR="004343FF">
         <w:t>Brno</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7504">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D7504">
         <w:t>Edika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D7504">
         <w:t>, 2023. ISBN 978-80-266-1868-3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CDD239" w14:textId="368C12E5" w:rsidR="008271E4" w:rsidRDefault="004343FF" w:rsidP="00AA3569">
+    <w:p w14:paraId="08CDD239" w14:textId="45968175" w:rsidR="008271E4" w:rsidRDefault="004343FF" w:rsidP="00AA3569">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="004343FF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pravidla českého pravopisu</w:t>
       </w:r>
       <w:r w:rsidRPr="004343FF">
         <w:t xml:space="preserve">. Online. </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004343FF">
         <w:t>2025. Dostupné z: </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="004343FF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.pravidla.cz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004343FF">
         <w:t>. [cit. 2025-08-21].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25163F93" w14:textId="66642C77" w:rsidR="008271E4" w:rsidRDefault="008271E4" w:rsidP="008271E4">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc220356618"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240375756"/>
       <w:r>
         <w:t>Vypnutí automatického dělení slov</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3D058EA3" w14:textId="27F810FC" w:rsidR="00291EE0" w:rsidRDefault="008271E4" w:rsidP="00291EE0">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud </w:t>
       </w:r>
       <w:r w:rsidR="00E06790">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
@@ -13103,100 +13533,218 @@
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Wordu pro tyto případy stačí označit vybrané odstavce, popř. celý dokument (zkratka </w:t>
       </w:r>
       <w:r w:rsidRPr="003E651F">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ctrl + A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) a na panelu Rozložení vybrat přes tlačítko Dělení slov možnost Žádné.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3837D695" w14:textId="6487ABE6" w:rsidR="00291EE0" w:rsidRPr="00291EE0" w:rsidRDefault="00291EE0" w:rsidP="00291EE0">
+    <w:p w14:paraId="3837D695" w14:textId="6487ABE6" w:rsidR="00291EE0" w:rsidRDefault="00291EE0" w:rsidP="00291EE0">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pak opět vybrat konkrétní odstavce nebo celou práci a přes nabídku Formát zvolit možnost </w:t>
       </w:r>
       <w:r w:rsidR="00656CFF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Odstavec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Na záložce Tok textu pak v části Dělení slov zrušit zaškrtnutí položky Automaticky.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3A2FE8AE" w14:textId="016A5EBB" w:rsidR="002E2D83" w:rsidRDefault="002E2D83" w:rsidP="002E2D83">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc240375757"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kopírování a vkládání objektů z jiných zdrojů</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="00E65848">
+        <w:t xml:space="preserve"> a jejich formátování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7116E5FA" w14:textId="5518F368" w:rsidR="002E2D83" w:rsidRDefault="002E2D83" w:rsidP="002E2D83">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pokud se do šablony vkládají texty z jiných dokumentů, dochází při jejich vkládání také k přenosu formátování, což často působí potíže. Nejlepší možností je psát rovnou do šablony. Nicméně pokud je nutné vložit nějaký text odjinud, doporučujeme využívat při vložení funkci „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2D83">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Zachovat pouze text“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C21503" w14:textId="18C71A89" w:rsidR="002E2D83" w:rsidRDefault="002E2D83" w:rsidP="002E2D83">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Word na zařízeních s Windows: kliknout pravým tlačítkem myši a vybrat možnost „Zachovat jenom text“,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D34D650" w14:textId="216CE57C" w:rsidR="002E2D83" w:rsidRDefault="002E2D83" w:rsidP="002E2D83">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Word na zařízeních s macOS: kliknout pravým tlačítkem myši a vybrat možnost „Vložit jinak…“ a zvolit Neformátovaný text,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D8AEE2" w14:textId="7474BE17" w:rsidR="002E2D83" w:rsidRDefault="002E2D83" w:rsidP="002E2D83">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">program </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Writer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: kliknout pravým tlačítkem myši a vybrat možnost Vložit jinak – Neformátovaný text). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D20948" w14:textId="05E659CE" w:rsidR="002E2D83" w:rsidRDefault="002E2D83" w:rsidP="002E2D83">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">V balíčku Microsoft 365 lze také použít klávesovou zkratku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362253">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ctrl + Shift + </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362253">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, která s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2D83">
+        <w:t>louží k</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2D83">
+        <w:t>vložení textu bez formátování</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1302B9" w14:textId="07EDB379" w:rsidR="002E2D83" w:rsidRPr="002E2D83" w:rsidRDefault="002E2D83" w:rsidP="002E2D83">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Při vkládání např. obrázků z jiného dokumentu doporučujeme vložit obrázky jako nové soubory, tj. nekopírovat je, ale znovu vložit, aby nedošlo k přenosu chybných typů titulků a špatného formátování.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="13402CF2" w14:textId="7483C6A4" w:rsidR="00C9199F" w:rsidRDefault="00757EE9" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc220356619"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc240375758"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Příprava šablony a práce se šablonou</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7E686EBF" w14:textId="2127456A" w:rsidR="00202A3E" w:rsidRPr="00202A3E" w:rsidRDefault="007F374A" w:rsidP="00202A3E">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Následující kapitola je věnována informacím o instalaci šablony, úpravách úvodních a závěrečných stránek šablony, oboustranném tisku a převodu závěrečné práce do PDF/A. Měla by obsahovat vše, co by studenti mohli potřebovat k tomu, aby mohli se šablonou pro závěrečné práce bez problémů pracovat. Je určena výhradně těm studentům, kteří si zvolili šablony pro MS Word či </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E40352">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E40352">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -13208,109 +13756,109 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LibreOffice</w:t>
       </w:r>
       <w:r w:rsidR="000A744C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000A744C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>OpenOffice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F1468D" w14:textId="77777777" w:rsidR="00202A3E" w:rsidRDefault="00202A3E" w:rsidP="00202A3E">
+    <w:p w14:paraId="13F1468D" w14:textId="512CA0D8" w:rsidR="00202A3E" w:rsidRDefault="00202A3E" w:rsidP="00202A3E">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85605">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Upozornění pro práci se šablonou v programu MS Word:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85605">
         <w:t xml:space="preserve"> šablona byla vytvořena pro MS Word 2016 (příp. novější verze). Bude fungovat také ve verzi 2013. Ve verzích 2007 a 2010 mohou nastat menší problémy, šablona by však měla být použitelná. Šablonu nelze použít s programem MS Word 2003 a starší. Tyto verze nejsou podporovány. Word Online (v rámci Office 365) a Word pro Android/iOS nejsou plnohodnotné aplikace jako desktopový Word, šablona v těchto aplikacích nebude funkční.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367B97E8" w14:textId="1B41BE7D" w:rsidR="00A53D78" w:rsidRPr="00E85605" w:rsidRDefault="00A53D78" w:rsidP="00202A3E">
+    <w:p w14:paraId="367B97E8" w14:textId="2EF162C0" w:rsidR="00A53D78" w:rsidRPr="00E85605" w:rsidRDefault="00A53D78" w:rsidP="00202A3E">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Šablona je připravena jako DOTX soubor, k jejímu používání je tedy potřeba instalace šablony (viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:instrText xml:space="preserve"> REF _Ref206949140 \w \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:instrText xml:space="preserve"> REF _Ref206949168 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Instalace šablony</w:t>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CC31FE">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2C4240" w14:textId="6D072F3A" w:rsidR="00202A3E" w:rsidRPr="00E85605" w:rsidRDefault="00202A3E" w:rsidP="00202A3E">
+    <w:p w14:paraId="2A2C4240" w14:textId="5C55920A" w:rsidR="00202A3E" w:rsidRPr="00E85605" w:rsidRDefault="00202A3E" w:rsidP="00202A3E">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85605">
         <w:t xml:space="preserve">Každý student UTB má možnost využívat kancelářský balík Microsoft 365. Přístup lze získat na </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00E85605">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>portal.office.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E85605">
         <w:t>, kde je možné stáhnout si instalační balíček do svého zařízení (pro přihlášení slouží univerzitní přihlašovací údaje). Software lze instalovat až na pět různých zařízení (Windows nebo macOS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF65F79" w14:textId="372C26A3" w:rsidR="00202A3E" w:rsidRDefault="00202A3E" w:rsidP="00202A3E">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -13363,84 +13911,84 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LibreOffice či </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007F374A" w:rsidRPr="007F374A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>OpenOffice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007F374A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A53D78">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Šablona je připravena jako ODT soubor, není tedy potřeba žádná další instalace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337C8FB1" w14:textId="23EBBF4C" w:rsidR="00DC03C7" w:rsidRPr="00DC03C7" w:rsidRDefault="00DC03C7" w:rsidP="00DC03C7">
+    <w:p w14:paraId="337C8FB1" w14:textId="59D08051" w:rsidR="00DC03C7" w:rsidRPr="00DC03C7" w:rsidRDefault="00DC03C7" w:rsidP="00DC03C7">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aktuální verze šablon pro závěrečné práce jsou dostupné na webových stránkách UTB v sekci </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00AA14AD">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/student/dokumenty-a-sablony</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A68DA9" w14:textId="27267908" w:rsidR="00D341A9" w:rsidRDefault="00D341A9" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref206949129"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc220356620"/>
+      <w:bookmarkStart w:id="20" w:name="_Ref206949129"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref206949140"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref206949168"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240375759"/>
       <w:r>
         <w:t>Instalace šablony</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="48A60DEE" w14:textId="1F99EE0B" w:rsidR="00CC31FE" w:rsidRDefault="00CC31FE" w:rsidP="00DC03C7">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak již </w:t>
       </w:r>
       <w:r w:rsidR="000424CE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>bylo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> uvedeno výše, šablona pro použití ve volně dostupných kancelářských balících </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC03C7">
         <w:rPr>
@@ -13558,51 +14106,51 @@
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>dokument uložit (soubor DOCX) do stejné složky, kde je uložena také šablona,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AF8DA2" w14:textId="77D35320" w:rsidR="00B7172E" w:rsidRDefault="00B7172E" w:rsidP="00CC31FE">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>závěrečnou práci psát a tvořit v tomto dokumentu</w:t>
       </w:r>
       <w:r w:rsidR="00A53219">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A070BA1" w14:textId="1F52F50E" w:rsidR="00A53219" w:rsidRDefault="00A53219" w:rsidP="00CC31FE">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>v případě přenosu dokumentu na jiný počítač přenést také soubor se šablonou (vždy ve stejné složce).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577CD04A" w14:textId="65325A1E" w:rsidR="00B7172E" w:rsidRDefault="00A53D78" w:rsidP="00A53D78">
+    <w:p w14:paraId="577CD04A" w14:textId="34018831" w:rsidR="00B7172E" w:rsidRDefault="00A53D78" w:rsidP="00A53D78">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Šablona obsahuje </w:t>
       </w:r>
       <w:r w:rsidR="00DC03C7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">tzv. </w:t>
       </w:r>
       <w:r w:rsidR="00DC03C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -13656,58 +14204,56 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>přístup k</w:t>
       </w:r>
       <w:r w:rsidR="00DC03C7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">šabloně. Pokud </w:t>
       </w:r>
       <w:r w:rsidR="00E06790">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">studenti </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003679CC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>píšou</w:t>
+      </w:r>
       <w:r w:rsidR="007E07D4">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> práci na různých </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>počítačích</w:t>
       </w:r>
       <w:r w:rsidR="007E07D4">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B7172E">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">např. </w:t>
       </w:r>
       <w:r w:rsidR="007E07D4">
@@ -13828,155 +14374,155 @@
       </w:pPr>
       <w:r w:rsidRPr="00B7172E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Šablona není nutná pro finální podobu ani odevzdání.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zároveň ji není nutné posílat vedoucímu své závěrečné práce ke kontrole. Jako finální soubor bude vždy plně dostačující v</w:t>
       </w:r>
       <w:r w:rsidR="00A53D78">
         <w:t>ýsledný dokument ve Wordu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (soubor DOCX), který se před samotným odevzdáním převede do PDF</w:t>
       </w:r>
       <w:r w:rsidR="00A53D78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FBEB4F" w14:textId="58933A92" w:rsidR="00801365" w:rsidRDefault="0069365F" w:rsidP="00801365">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc220356621"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240375760"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Znovupropojení</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> se šablonou</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0574490C" w14:textId="22A7E464" w:rsidR="0069365F" w:rsidRDefault="0069365F" w:rsidP="0069365F">
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="0574490C" w14:textId="458EBC67" w:rsidR="0069365F" w:rsidRDefault="0069365F" w:rsidP="0069365F">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud uživatelé Wordu budou šablonu i dokumenty založené na ní používat podle pokynů výše uvedených (viz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref206949129 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref206949129 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Instalace šablony</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>), problémy by neměly nastat. Může se ovšem stát, že po neodborných úpravách dokument, ve kterém uživatel pracuje na své práci, ztratí cestu k šabloně, popř. ji nějaký nevyžádaný zásah přepíše na úplně jinou šablonu. Pak nebudou v dokumentu fungovat tzv. rychlé části a mohou nastat další problémy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21951590" w14:textId="7B9983D6" w:rsidR="0069365F" w:rsidRDefault="0069365F" w:rsidP="0069365F">
+    <w:p w14:paraId="21951590" w14:textId="06CDBCBB" w:rsidR="0069365F" w:rsidRDefault="0069365F" w:rsidP="0069365F">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Náprava je v tomto případě ovšem snadná, jelikož Word umožňuje načtení cesty ke správné šabloně. Je nutné si zkontrolovat, zda se ve Wordu zobrazuje karta Vývojář. Pokud ne, je možné si ji podle </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="0069365F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>oficiálního návodu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F71113">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -13991,55 +14537,55 @@
     </w:p>
     <w:p w14:paraId="3A907BB7" w14:textId="2F0C7A49" w:rsidR="0069365F" w:rsidRPr="0069365F" w:rsidRDefault="0069365F" w:rsidP="0069365F">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pak je nutné si kliknout na tuto kartu a zvolit položku Šablona dokumentu. </w:t>
       </w:r>
       <w:r w:rsidR="00F71113">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Následně se zobrazí cesta, ve které je možné najít cestu ke správné šabloně, a to přes tlačítko Připojit. Po výběru šablony pak stačí tento výběr potvrdit a dokument by měl být opětovně propojený s dokumentem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347BD658" w14:textId="67CE5B9A" w:rsidR="00D341A9" w:rsidRDefault="00D341A9" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc220356622"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240375761"/>
       <w:r>
         <w:t>Úprava úvodních a závěrečných stran šablony</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="251EE921" w14:textId="64D3CD7A" w:rsidR="000424CE" w:rsidRDefault="000424CE" w:rsidP="000424CE">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Šablony pro MS Word i pro volně dostupné alternativy od LibreOffice či </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>OpenOffice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -14144,51 +14690,51 @@
       <w:r w:rsidR="00CA13C7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">je nutné </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">před odevzdáním práce </w:t>
       </w:r>
       <w:r w:rsidR="00CA13C7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>odstranit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677087E5" w14:textId="77777777" w:rsidR="00162BC8" w:rsidRDefault="00044CF7" w:rsidP="000424CE">
+    <w:p w14:paraId="677087E5" w14:textId="1DCE03C3" w:rsidR="00162BC8" w:rsidRDefault="00044CF7" w:rsidP="000424CE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Důležité jsou pak stránky, které obsahují formulářové prvky </w:t>
       </w:r>
       <w:r w:rsidR="00E40352">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pro vložení </w:t>
       </w:r>
       <w:r w:rsidR="00E40352" w:rsidRPr="000A744C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>zadání práce</w:t>
@@ -14203,50 +14749,71 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00044CF7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E40352" w:rsidRPr="000A744C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>v podobě obrázku</w:t>
       </w:r>
+      <w:r w:rsidR="004E4890">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s převodem PDF dokumentu do formátu obrázku vám pomohou on-line převodníky, např. nástroj od Adobe </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="004E4890" w:rsidRPr="00316388">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://www.adobe.com/acrobat/online/pdf-to-jpg.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004E4890">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00E40352">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A744C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E40352" w:rsidRPr="00E40352">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">V programu MS Word stačí kliknout do modrého ovládacího prvku formuláře myší na tlačítko pro vložení obrázků a pomocí dialogového okna vybrat naskenovaný obrázek zadání. Tímto způsobem se do šablony </w:t>
       </w:r>
       <w:r w:rsidR="00E40352">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">postupně </w:t>
       </w:r>
       <w:r w:rsidR="00E40352" w:rsidRPr="00E40352">
@@ -14325,51 +14892,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="03978B8D" w14:textId="04D8166F" w:rsidR="000A744C" w:rsidRDefault="000A744C" w:rsidP="000424CE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pokud by bylo nutné vložit</w:t>
       </w:r>
       <w:r w:rsidR="00162BC8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> do závěrečné práce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> třístránkové zadání, pak doporučujeme postupovat následovně:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4890">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>třístránkové zadání</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, pak doporučujeme postupovat následovně:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6537CEB9" w14:textId="4E11D019" w:rsidR="000A744C" w:rsidRDefault="000A744C" w:rsidP="000A744C">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>vložit podle návodu první dvě strany zadání,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07BB89C6" w14:textId="7A9B8091" w:rsidR="000A744C" w:rsidRDefault="000A744C" w:rsidP="000A744C">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>kliknout myší do obrázku s druhou stranou zadání a pravým tlačítkem vybrat možnost Kopírovat,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21870409" w14:textId="10998F74" w:rsidR="009D11F3" w:rsidRDefault="00044CF7" w:rsidP="0032052C">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>myší kliknout</w:t>
       </w:r>
@@ -14457,454 +15038,822 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">V </w:t>
       </w:r>
       <w:r w:rsidR="009D11F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prohlášení autora </w:t>
       </w:r>
       <w:r w:rsidR="009D11F3">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>práce stačí pouze vybrat správné místo (Zlín nebo Uherské Hradiště). Do elektronické verze PDF, která se nahrává do IS/STAG, se vkládá prohlášení bez podpisu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40523ABC" w14:textId="245BD784" w:rsidR="009D11F3" w:rsidRDefault="009D11F3" w:rsidP="009D11F3">
+    <w:p w14:paraId="40523ABC" w14:textId="06E807F6" w:rsidR="009D11F3" w:rsidRDefault="009D11F3" w:rsidP="009D11F3">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Stránka s </w:t>
+        <w:t>Stránka s</w:t>
+      </w:r>
+      <w:r w:rsidR="0005779A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D11F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>anotací a klíčovými slovy</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0005779A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>bstraktem (a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D11F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>notací</w:t>
+      </w:r>
+      <w:r w:rsidR="0005779A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D11F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a klíčovými slovy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> v českém a anglickém jazyce</w:t>
       </w:r>
       <w:r w:rsidR="00C40BC5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (příp. dalším jazyce)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> obsahuje shodné texty</w:t>
       </w:r>
       <w:r w:rsidR="005732BA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a klíčová slova, kter</w:t>
       </w:r>
       <w:r w:rsidR="00162BC8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidR="005732BA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> budou následně vložen</w:t>
       </w:r>
       <w:r w:rsidR="00162BC8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="005732BA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> do IS/STAG. Stačí kliknout do hranatých závorek a vložit vlastní texty.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7C20480E" w14:textId="3FDF2730" w:rsidR="0005779A" w:rsidRDefault="0005779A" w:rsidP="009D11F3">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>V případě, že je abstrakt (anotace) delší než jeho požadovaný rozsah, nebo obsahuje tři jazykové varianty (v německy psaných pracích), je možné upravit odsazení nadpisů, aby se abstrakt zobrazovat pohromadě s příslušnými klíčovými slovy. Pokud by se na další stranu přenesla pouze anglická klíčová slova, kliknutím do anglického nadpisu „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ je možné </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>upravit odsazení tohoto nadpisu od předchozího textu (kliknout pravým tlačítkem, vybrat možnost Odstavec a upravit velikost mezery před: přednastavená hodnota je 60 bodů, novou hodnotu lze nastavit podle potřeby např. na 30 nebo 15 bodů). Pokud by bylo potřeba přenést na novou stranu celý anglický (popř. německý) abstrakt s klíčovými slovy, postup je stejný, velikost mezery před se ovšem nastaví na 0 bodů.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6F8B2AB2" w14:textId="40C3E6B8" w:rsidR="005732BA" w:rsidRDefault="005732BA" w:rsidP="009D11F3">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Následuje stránka s </w:t>
       </w:r>
       <w:r w:rsidRPr="005732BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>poděkováním</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, které není povinnou součástí práce. V případě vynechání tohoto bloku stačí kliknout do rámečku a podle pokynů, které jsou v něm uvedené, celý blok i stránku odstranit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61199223" w14:textId="3B8D6598" w:rsidR="002D18F7" w:rsidRDefault="005732BA" w:rsidP="002D18F7">
+    <w:p w14:paraId="61199223" w14:textId="174B8F7C" w:rsidR="002D18F7" w:rsidRDefault="005732BA" w:rsidP="002D18F7">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Po úvodních stránkách následují stránky s automaticky generovaným </w:t>
       </w:r>
       <w:r w:rsidRPr="0048380F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>obsahem a seznamy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Některé seznamy jsou rovněž generované automaticky (obrázky, tabulky, přílohy),</w:t>
       </w:r>
       <w:r w:rsidR="0048380F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> některé je potřeba vytvořit ručně (zkratky, ostatní přílohy).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Po dokončení práce je nutné </w:t>
+      </w:r>
+      <w:r w:rsidR="0048380F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">automaticky generovaný </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obsah a seznamy aktualizovat (kliknout pravým tlačítkem do obsahu nebo seznamu a vybrat možnost Aktualizovat). </w:t>
+      </w:r>
+      <w:r w:rsidR="00162BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Seznamy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nejsou povinnou součástí práce, proto je možné je odstranit. Zároveň je možné vytvořit vlastní seznamy (např. grafů). </w:t>
+      </w:r>
+      <w:r w:rsidR="0048380F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Podrobný návod pro tvorbu vlastního seznamu či jeho odstranění je možné najít v</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kapitole </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref207222974 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5.6</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00162BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref207222981 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>Automaticky generované seznamy</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0300">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0048380F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638EB4B7" w14:textId="19AD55F3" w:rsidR="002D18F7" w:rsidRDefault="002D18F7" w:rsidP="002D18F7">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Po hlavním obsahu práce </w:t>
+      </w:r>
+      <w:r w:rsidR="00162BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>následuje v šabloně</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0048380F">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidR="00162BC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>eznam použité literatury</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, který </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D18F7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>musí být vždy vypracován podle použité citační normy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40BC5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo citačního stylu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D18F7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v rámci závěrečné práce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Je možné jej zpracovat ručně, popř. pomocí doplňku pro MS Word, a to Citace PRO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52017D9D" w14:textId="2C9729F0" w:rsidR="000424CE" w:rsidRDefault="002D18F7" w:rsidP="002A4AF3">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šablona závěrečné práce obsahuje připravené stránky pro případné </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>přílohy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Pokud práce přílohy neobsahuje, je možné tuto část odstranit podle pokynů, které jsou uvedené v bloku pro vložení příloh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF9F100" w14:textId="3A636040" w:rsidR="00BC53C6" w:rsidRDefault="00BC53C6" w:rsidP="00BC53C6">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc240375762"/>
+      <w:r>
+        <w:t>Úprava šablony pro slovensky píšící studenty</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1906DD85" w14:textId="153F8E9E" w:rsidR="00BC53C6" w:rsidRDefault="00BC53C6" w:rsidP="00BC53C6">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při zpracování </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">závěrečné práce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve slovenštině (se souhlasem vedoucího) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>studenti dodržují následující pravidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1258FF" w14:textId="150485DD" w:rsidR="00BC53C6" w:rsidRDefault="00BC53C6" w:rsidP="00BC53C6">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>název práce na titulní straně šablony: čeština (podle oficiálního zadání závěrečné práce),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B07C90" w14:textId="09DC0E7A" w:rsidR="00BB58AC" w:rsidRDefault="00BB58AC" w:rsidP="00BC53C6">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>prohlášení autora závěrečné kvalifikační práce: zůstává v češtině,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D7313F" w14:textId="1444F67B" w:rsidR="00BC53C6" w:rsidRDefault="00BC53C6" w:rsidP="00BC53C6">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>abstrakt práce: slovensky a anglicky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5155BDC3" w14:textId="252DBF6F" w:rsidR="00BC53C6" w:rsidRDefault="00BC53C6" w:rsidP="00BC53C6">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>elektronické odevzdání do IS/STAG: všechna pole, která se zde vyplňují, musí být shodná s těmi, která jsou v dokumentu závěrečné práce, tj. pole „název práce“ je v češtině, ostatní pole (abstrakt, klíčová slova apod.) ve slovenštině.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C89A6A7" w14:textId="5A242700" w:rsidR="00BC53C6" w:rsidRDefault="00BC53C6" w:rsidP="00BC53C6">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t>Šablonu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a její strukturu je možné jednoduše upravit do slovenštiny</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB58AC">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6855311A" w14:textId="044CB8FC" w:rsidR="00BB58AC" w:rsidRDefault="00BB58AC" w:rsidP="00BB58AC">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00910820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nadpisy seznamů</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> jako Seznam obrázků, Seznam tabulek, Seznam příloh nebo Seznam použité literatury stačí označit a přepsat na slovenské ekvivalenty (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB58AC">
+        <w:t>Zoznam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB58AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB58AC">
+        <w:t>obrázkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> atd.),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AD9C3C" w14:textId="77E59782" w:rsidR="00BB58AC" w:rsidRDefault="00BB58AC" w:rsidP="00BB58AC">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">stejným způsobem je možné označit a přepsat </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve">nadpis </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kapitol</w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Závěr,</w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve"> nebo podnadpisy jako Přílohy vložené v závěrečné práci nebo Ostatní přílohy (jednotlivé položky z rozevíracího seznamu lze přepisovat ručně), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34562EF6" w14:textId="62AF065D" w:rsidR="00BB58AC" w:rsidRPr="00BB58AC" w:rsidRDefault="00BB58AC" w:rsidP="00910820">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00910820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>některé je potřeba vytvořit ručně (zkratky, ostatní přílohy).</w:t>
-[...145 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">nadpisy jednotlivých příloh </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820" w:rsidRPr="00910820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>na konci dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00162BC8">
-[...71 lines deleted...]
-        <w:t>. Pokud práce přílohy neobsahuje, je možné tuto část odstranit podle pokynů, které jsou uvedené v bloku pro vložení příloh.</w:t>
+      <w:r>
+        <w:t>jsou nastavené j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t>ako číslovan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>é položky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v případě jejich nastavení do slovenštiny (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Príloha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve"> stačí kliknout do </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samotného </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">nadpisu, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tedy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve"> slova Příloha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve"> pravým tlačítkem (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>položka by měla zešednout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">) a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">následně </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t>zvolit Upravit odsazení seznamu</w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00910820" w:rsidRPr="00910820">
+        <w:t>na zařízení s macOS je nutné vybrat Odrážky a číslování</w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve"> a pak tlačítko Změnit)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve">v dialogovém okně vybrat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">vlevo dole Formát </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve">a následně </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t>Číslování</w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve"> (na zařízení s macOS bude ještě mezikrok s tlačítkem Přizpůsobit)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E32A7">
+        <w:t xml:space="preserve">Ve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003E32A7">
+        <w:t>Writeru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003E32A7">
+        <w:t xml:space="preserve"> se zvolí z nabídky Seznam – Odrážky a číslování a možnost Přizpůsobit. </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">ak </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve">už </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">jen </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve">stačí v poli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">formátu </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t xml:space="preserve">přepsat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC53C6">
+        <w:t xml:space="preserve">slovo Příloha na </w:t>
+      </w:r>
+      <w:r w:rsidR="00910820">
+        <w:t>slovensky ekvivalent. Vše se potvrdí a číslování příloh by odteď mělo fungovat i pro slovenskou variantu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D802CE6" w14:textId="300A2429" w:rsidR="00D341A9" w:rsidRDefault="00D341A9" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc220356623"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc240375763"/>
       <w:r>
         <w:t>Převod práce do PDF/A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="039A3B10" w14:textId="1E4EF5B9" w:rsidR="00D341A9" w:rsidRDefault="00D341A9" w:rsidP="00D341A9">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="039A3B10" w14:textId="66883F78" w:rsidR="00D341A9" w:rsidRDefault="00D341A9" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Podle aktuálně platné směrnice rektora k závěrečným pracím dostupné na adrese </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> mají studenti povinnost odevzdávat elektronické verze textů svých kvalifikačních (bakalářských, diplomových a rigorózních) prací ve formátu PDF/A (standard PDF/A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>1b).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DA6314" w14:textId="77777777" w:rsidR="00BB55D2" w:rsidRDefault="001C42AD" w:rsidP="00BB55D2">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Upozornění: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>šablona je připravena pro oboustranný tisk, proto jsou některé strany nastavené tak, aby byly vždy liché (jedná se především o úvodní strany a seznamy</w:t>
       </w:r>
@@ -14963,69 +15912,69 @@
         <w:t xml:space="preserve"> Není to chyba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001C42AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Při exportu do PDF vloží Word (či jeho alternativa) prázdnou stránku mezi tyto liché strany.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prázdné strany jsou součástí práce a studenti je musí v práci ponechat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A417302" w14:textId="5BDA3771" w:rsidR="00BB55D2" w:rsidRPr="00BB55D2" w:rsidRDefault="00BB55D2" w:rsidP="00BB55D2">
+    <w:p w14:paraId="1A417302" w14:textId="13F7CF10" w:rsidR="00BB55D2" w:rsidRPr="00BB55D2" w:rsidRDefault="00BB55D2" w:rsidP="00BB55D2">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C42AD">
         <w:t>Přehledné</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> návody jsou dostupné také na webu knihovny </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>http://iva.k.utb.cz/wp-content/</w:t>
         </w:r>
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:br/>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>uploads</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
@@ -15107,86 +16056,89 @@
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t>Aplikace Microsoft Office pro macOS neumí vytvářet soubory ve formátu PDF/A. Je proto nutné provést export dokumentu do PDF a tento soubor následně převést do PDF/A.</w:t>
       </w:r>
       <w:r w:rsidR="001C42AD">
         <w:t xml:space="preserve"> Upozorňujeme, že v případě operačního systému macOS vždy záleží na konkrétním typu operačního systému i dalším hardwarovém vybavení počítače.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328E2863" w14:textId="77777777" w:rsidR="00D341A9" w:rsidRPr="00AC0B4B" w:rsidRDefault="00D341A9" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC0B4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Převod pomocí aplikace Náhled:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0B4B">
         <w:t xml:space="preserve"> Otevřít PDF dokument v aplikaci Náhled a zvolit možnost Soubor – Exportovat. V nabídce typu formátu vybrat PDF a zaškrtnout položku PDF/A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5933E4" w14:textId="0203BFA1" w:rsidR="00BB55D2" w:rsidRPr="00AC0B4B" w:rsidRDefault="00D341A9" w:rsidP="00BB55D2">
+    <w:p w14:paraId="484B99BE" w14:textId="329DD58E" w:rsidR="00BB55D2" w:rsidRDefault="00D341A9" w:rsidP="00BB55D2">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC0B4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Převod pomocí aplikace Adobe Acrobat Pro:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0B4B">
+        <w:t xml:space="preserve"> Otevřít PDF dokument v aplikaci Adobe Acrobat Pro a zvolit možnost Soubor – Uložit jako. V nabídce typu formátu vybrat PDF/A. Pomocí tlačítka Možnosti/Nastavení zobrazit nabídku a zaškrtnout položku Uložit jako PDF/A-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC0B4B">
+        <w:t>1b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC0B4B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773D24BC" w14:textId="056268F1" w:rsidR="00D341A9" w:rsidRPr="001C42AD" w:rsidRDefault="00D341A9" w:rsidP="00D341A9">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C42AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Převod pomocí aplikace Adobe Acrobat Pro:</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C42AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000A744C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> od LibreOffice</w:t>
       </w:r>
       <w:r w:rsidRPr="001C42AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
@@ -15197,124 +16149,137 @@
     <w:p w14:paraId="7FB74777" w14:textId="18C63BA6" w:rsidR="00D341A9" w:rsidRPr="00AC0B4B" w:rsidRDefault="00D341A9" w:rsidP="001C42AD">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC0B4B">
         <w:t xml:space="preserve">V programu LibreOffice </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AC0B4B">
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AC0B4B">
         <w:t xml:space="preserve"> zvolit možnost Soubor – Exportovat jako </w:t>
       </w:r>
       <w:r w:rsidR="00C708ED" w:rsidRPr="00AC0B4B">
         <w:t>a v nabídce vybrat</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0B4B">
         <w:t xml:space="preserve"> Exportovat do PDF</w:t>
       </w:r>
       <w:r w:rsidR="00C708ED" w:rsidRPr="00AC0B4B">
         <w:t>. V dialogovém okně s možnostmi uložení přejít do části Obecné a zaškrtnout</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0B4B">
-        <w:t xml:space="preserve"> Archivní PDF – PDF/A-1</w:t>
+        <w:t xml:space="preserve"> Archivní PDF – PDF/A-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC0B4B">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BB55D2" w:rsidRPr="00AC0B4B">
         <w:t>b</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC0B4B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C708ED" w:rsidRPr="00AC0B4B">
         <w:t xml:space="preserve"> V části Struktura nezapomenout zaškrtnout volbu Exportovat automaticky vložené prázdné stránky.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3A56B3" w14:textId="77777777" w:rsidR="00BB55D2" w:rsidRDefault="00BB55D2" w:rsidP="00BB55D2">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="353D9425" w14:textId="77777777" w:rsidR="00D341A9" w:rsidRPr="001C42AD" w:rsidRDefault="00D341A9" w:rsidP="001C42AD">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C42AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Systém </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C42AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="16692949" w14:textId="77777777" w:rsidR="00D341A9" w:rsidRDefault="00D341A9" w:rsidP="001C42AD">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Šablona připravená pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> už export pomocí standardu PDF/A-1b obsahuje.</w:t>
+        <w:t xml:space="preserve"> už export pomocí standardu PDF/A-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> obsahuje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9FCB52" w14:textId="2CEA65E9" w:rsidR="00D341A9" w:rsidRDefault="002A4AF3" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Ref207049812"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc220356624"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref207049812"/>
+      <w:bookmarkStart w:id="29" w:name="_Ref207049820"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240375764"/>
       <w:r>
         <w:t>Náhled a t</w:t>
       </w:r>
       <w:r w:rsidR="00D341A9">
         <w:t>isk práce</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="0DD317D9" w14:textId="1EA1C48C" w:rsidR="00FC538A" w:rsidRDefault="000E6EDF" w:rsidP="00202A3E">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6EDF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Šablona je navržena tak, aby bylo možné práci vytisknout oboustranně: šablona má zrcadlové okraje a zrcadlová záhlaví</w:t>
       </w:r>
       <w:r w:rsidR="006360B8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> i zápatí</w:t>
       </w:r>
       <w:r w:rsidRPr="000E6EDF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -15373,112 +16338,112 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB55D2">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB55D2">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D0E0C4" w14:textId="77777777" w:rsidR="002A4AF3" w:rsidRDefault="002A4AF3" w:rsidP="002A4AF3">
       <w:pPr>
         <w:pStyle w:val="Obrzek"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0537E404" wp14:editId="1B315C78">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="4445" b="1270"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0537E404" wp14:editId="214319CB">
+            <wp:extent cx="5580000" cy="3821605"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="7620"/>
             <wp:docPr id="1" name="Obrázek 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Snímek obrazovky 2025-08-25 092155.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47" cstate="print">
+                    <a:blip r:embed="rId48" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4644000" cy="3180560"/>
+                      <a:ext cx="5580000" cy="3821605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516F460F" w14:textId="43F595F7" w:rsidR="002A4AF3" w:rsidRPr="002A4AF3" w:rsidRDefault="002A4AF3" w:rsidP="002A4AF3">
+    <w:p w14:paraId="516F460F" w14:textId="52C4306F" w:rsidR="002A4AF3" w:rsidRPr="002A4AF3" w:rsidRDefault="002A4AF3" w:rsidP="002A4AF3">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc220356656"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc240373496"/>
       <w:r>
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>: Ukázka rozložení dokumentu s vloženou prázdnou stranou</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="0DE3CC36" w14:textId="0514E648" w:rsidR="00202A3E" w:rsidRPr="00162BC8" w:rsidRDefault="000E6EDF" w:rsidP="004C0300">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Může se tedy </w:t>
       </w:r>
       <w:r w:rsidRPr="000E6EDF">
         <w:t xml:space="preserve">stát, že po liché stránce (např. 7) následuje opět lichá stránka (např. 9). Není to chyba. Při </w:t>
       </w:r>
       <w:r>
         <w:t>tisku</w:t>
       </w:r>
       <w:r w:rsidRPr="000E6EDF">
         <w:t xml:space="preserve"> vloží Word (či jeho alternativa) prázdnou stránku mezi tyto liché strany. Obdobně to platí při exportu do PDF.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -15667,56 +16632,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> je pak potřeba vybrat z hlavní nabídky možnost Nástroje a zvolit Aktualizovat a</w:t>
       </w:r>
       <w:r w:rsidR="00590A08">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A77431">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aktualizovat vše.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B688984" w14:textId="77777777" w:rsidR="009C71AA" w:rsidRPr="00202A3E" w:rsidRDefault="009C71AA" w:rsidP="00FC538A">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC87D65" w14:textId="75010A21" w:rsidR="00757EE9" w:rsidRDefault="00757EE9" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc220356625"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc240375765"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Styly</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="11C3EED7" w14:textId="2E53A40E" w:rsidR="00237B13" w:rsidRDefault="0098139C" w:rsidP="00237B13">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098139C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Při práci se šablonou závěrečné práce doporučujeme používat předpřipravené styly a formátování, aby byla dodržena jednotná úprava práce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00237B13">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Studenti by se měli vyvarovat používání přímého formátu (změna písma, jeho velikosti nebo vlastnosti nadpisů). </w:t>
@@ -15846,51 +16811,51 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B1BCF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> je nutné se řídit příkazy a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1BCF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>instrukcemi tohoto programu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174A6273" w14:textId="53311162" w:rsidR="009F62EB" w:rsidRPr="003B1BCF" w:rsidRDefault="000D0AC0" w:rsidP="003B1BCF">
+    <w:p w14:paraId="174A6273" w14:textId="138520DF" w:rsidR="009F62EB" w:rsidRPr="003B1BCF" w:rsidRDefault="000D0AC0" w:rsidP="003B1BCF">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Seznam připravených stylů </w:t>
       </w:r>
       <w:r w:rsidR="00190113">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pro textové editory </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>je umístěn v příloze tohoto manuálu</w:t>
       </w:r>
       <w:r w:rsidR="005D5650">
@@ -15900,136 +16865,136 @@
         <w:t xml:space="preserve">, viz </w:t>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207392044 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Příloha A:</w:t>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207392053 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Název přílohy"/>
           <w:tag w:val="NÁZEV PŘÍLOHY"/>
-          <w:id w:val="-720288785"/>
+          <w:id w:val="-646668529"/>
           <w:placeholder>
-            <w:docPart w:val="81DE3CF9993B48B4A39BCB9AA798B328"/>
+            <w:docPart w:val="A3E7191ED7114547AE2ED339FFE53B38"/>
           </w:placeholder>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="008E3BE4">
+          <w:r w:rsidR="00CF17E5">
             <w:t>Seznam stylů šablony</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D5650">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A30C8D2" w14:textId="7D9A2740" w:rsidR="00360743" w:rsidRDefault="00360743" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Ref207390344"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc220356626"/>
+      <w:bookmarkStart w:id="33" w:name="_Ref207390344"/>
+      <w:bookmarkStart w:id="34" w:name="_Ref207390362"/>
+      <w:bookmarkStart w:id="35" w:name="_Ref207390370"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc240375766"/>
       <w:r>
         <w:t>Nadpisy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-      <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="1DE0C60D" w14:textId="3D979979" w:rsidR="003B1BCF" w:rsidRDefault="003B1BCF" w:rsidP="003B1BCF">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F62EB">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">V šabloně je možné najít čtyři sady stylů pro nadpisy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedná se o nečíslované nadpisy (úvodní a závěrečné části práce, seznamy), číslované nadpisy pro hlavní text práce, </w:t>
       </w:r>
       <w:r w:rsidR="0032052C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -16077,74 +17042,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00741D1A" w:rsidRPr="00741D1A">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Do </w:t>
       </w:r>
       <w:r w:rsidR="0047438D">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">generovaného </w:t>
       </w:r>
       <w:r w:rsidR="00741D1A" w:rsidRPr="00741D1A">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>obsahu práce se přenáší nadpisy označené *.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529403D9" w14:textId="49DC9767" w:rsidR="0032052C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
+    <w:p w14:paraId="529403D9" w14:textId="684BABBF" w:rsidR="0032052C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
       <w:pPr>
         <w:pStyle w:val="Titulektabulky"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Ref207221101"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc220356663"/>
+      <w:bookmarkStart w:id="37" w:name="_Ref207221101"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc240375797"/>
       <w:r>
         <w:t xml:space="preserve">Tab. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tab. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkStart w:id="37" w:name="_Ref207221083"/>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:id="39" w:name="_Ref207221083"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:t>: Styly pro nadpisy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
       <w:tr w:rsidR="00664C10" w:rsidRPr="00257894" w14:paraId="4F5F3F4B" w14:textId="77777777" w:rsidTr="00241610">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16783,57 +17748,64 @@
           <w:tcPr>
             <w:tcW w:w="1534" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D5294E" w14:textId="0FACA817" w:rsidR="0032052C" w:rsidRPr="00E36137" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nadpis 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479E8BCC" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="00E36137" w:rsidRDefault="0032052C" w:rsidP="0032052C">
+          <w:p w14:paraId="479E8BCC" w14:textId="49D0CB8B" w:rsidR="0032052C" w:rsidRPr="00E36137" w:rsidRDefault="00ED406A" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Podnadpis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2865F1B2" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="00E36137" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F5F24F" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="00E36137" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17075,51 +18047,51 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadpisy pro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">přílohy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>jsou určené pro případ, kdy jsou součástí práce vložené přílohy. Nadpisy příloh první úrovně se přenáší do Seznamu příloh</w:t>
       </w:r>
       <w:r w:rsidR="009F62EB">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C07F9BC" w14:textId="040DCA2D" w:rsidR="003B1BCF" w:rsidRDefault="003B1BCF" w:rsidP="003B1BCF">
+    <w:p w14:paraId="3C07F9BC" w14:textId="25340B53" w:rsidR="003B1BCF" w:rsidRDefault="003B1BCF" w:rsidP="003B1BCF">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Všechny nadpisy </w:t>
       </w:r>
       <w:r w:rsidR="009F62EB">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">z obsahu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">se projeví </w:t>
       </w:r>
       <w:r w:rsidR="009F62EB">
@@ -17139,59 +18111,135 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> se tzv. navigátor spustí pomocí klávesy </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5133">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>F5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1BA0E1C8" w14:textId="7809C334" w:rsidR="00B872B5" w:rsidRPr="00B872B5" w:rsidRDefault="00CB6B07" w:rsidP="00B872B5">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B872B5">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tip pro práci s nadpisy:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> někdy se může stát, že je potřeba vložit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92CDC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>podnadpis</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92CDC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s tučným řezem písma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, který </w:t>
+      </w:r>
+      <w:r w:rsidR="00B872B5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nebude číslovaný, ale pomůže s rozlišením textu (např. v situacích, kdy je potřeba vypisovat jednotlivé definice). V takovém případě stačí podnadpis vepsat pomocí </w:t>
+      </w:r>
+      <w:r w:rsidR="00B872B5" w:rsidRPr="00B872B5">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>stylu „Podnadpis“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B872B5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, který vloží nečíslovaný podnadpis s odsazením od předchozího textu, takže není potřeba ručně nastavovat odsazení ani vkládat prázdné řádky. Ukázka takového textu je na dalších řádcích.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D89A8FA" w14:textId="794CE115" w:rsidR="00B872B5" w:rsidRPr="00B872B5" w:rsidRDefault="00B872B5" w:rsidP="00B872B5">
+      <w:pPr>
+        <w:pStyle w:val="Podnadpis"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B872B5">
+        <w:t>Knihovna UTB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4688CE90" w14:textId="082E6A10" w:rsidR="00B872B5" w:rsidRPr="00B872B5" w:rsidRDefault="00B872B5" w:rsidP="00B872B5">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B872B5">
+        <w:t>Knihovna Univerzity Tomáše Bati, sídlící v Univerzitním centru, představuje pomyslné srdce akademického života univerzity. Jako největší odborná knihovna ve Zlínském kraji poskytuje své služby nejen studentům a zaměstnancům, ale také široké veřejnosti.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7E7D32C6" w14:textId="7F51863C" w:rsidR="009B0C1E" w:rsidRDefault="009B0C1E" w:rsidP="001209D8">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc220356627"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc240375767"/>
       <w:r>
         <w:t>Nadpisy pro dělenou a nedělenou šablonu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="39ABF0E3" w14:textId="57C6C162" w:rsidR="00B34D50" w:rsidRDefault="00B34D50" w:rsidP="00B34D50">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Podle pokynů jednotlivých fakult, ale také ústavů, je možné pracovat se šablonou jako dělenou a nedělenou. Dělená šablona využívá vizuální dělení závěrečné práce na jednotlivé části, např. teoretická a praktická. Ve Wordu a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -17294,358 +18342,371 @@
         </w:rPr>
         <w:t xml:space="preserve">, který využívá stejné vlastnosti jako rodičovský </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5133">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nadpis 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, ale nezačíná na nové straně. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A66AC83" w14:textId="77777777" w:rsidR="00346F53" w:rsidRDefault="00346F53" w:rsidP="00346F53">
       <w:pPr>
         <w:pStyle w:val="Obrzek"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="772823FE" wp14:editId="5C1E1AD4">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="10160" b="21590"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="772823FE" wp14:editId="7526CE74">
+            <wp:extent cx="2700000" cy="2968864"/>
+            <wp:effectExtent l="19050" t="19050" r="24765" b="22225"/>
             <wp:docPr id="545179185" name="Obrázek 7" descr="Obsah obrázku text, snímek obrazovky, Písmo, dokument&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="545179185" name="Obrázek 7" descr="Obsah obrázku text, snímek obrazovky, Písmo, dokument&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48" cstate="print">
+                    <a:blip r:embed="rId49" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2774004" cy="3050237"/>
+                      <a:ext cx="2700000" cy="2968864"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1943F719" w14:textId="5EFFF175" w:rsidR="00346F53" w:rsidRPr="00346F53" w:rsidRDefault="00346F53" w:rsidP="00346F53">
+    <w:p w14:paraId="1943F719" w14:textId="1BBD89A1" w:rsidR="00346F53" w:rsidRPr="00346F53" w:rsidRDefault="00346F53" w:rsidP="00346F53">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Ref207376804"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc220356657"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref207376804"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc240373497"/>
       <w:r>
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:t>: Ukázka dělené šablony s využitím nadpisů pro části</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="093DD796" w14:textId="3AFE7BF5" w:rsidR="00B34D50" w:rsidRDefault="00B34D50" w:rsidP="00346F53">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="093DD796" w14:textId="335FD275" w:rsidR="00B34D50" w:rsidRDefault="00B34D50" w:rsidP="00346F53">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> je nutné si s nadpisy pohrát ručně: po stylu </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1940">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nadpisy část</w:t>
       </w:r>
       <w:r w:rsidR="00162332">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> následuje </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1940">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nadpis 1</w:t>
       </w:r>
       <w:r>
         <w:t>, u</w:t>
       </w:r>
       <w:r w:rsidR="00346F53">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>kterého je ale nastavené, že začíná vždy na nové straně, jelikož se jedná o nadpis první úrovně</w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:t xml:space="preserve"> a toto nastavení bude nutné pro další kapitoly v práci</w:t>
       </w:r>
       <w:r>
         <w:t>. Proto se musí v tomto případě ručně odebrat zalomení stránky.</w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
-        <w:t xml:space="preserve"> V zalomení mezi stránkami, kdy na jedné bude nadpis s označením části a na druhé kapitola se stylem pro </w:t>
+        <w:t xml:space="preserve"> V zalomení mezi stránkami, kdy na jedné bude nadpis s označením části a na druhé</w:t>
+      </w:r>
+      <w:r w:rsidR="000501DE">
+        <w:t xml:space="preserve"> straně</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1940">
+        <w:t xml:space="preserve"> kapitola se stylem pro </w:t>
       </w:r>
       <w:r w:rsidR="006D1940" w:rsidRPr="002B5133">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nadpis 1</w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:t xml:space="preserve">, je nutné podle </w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:instrText xml:space="preserve"> REF _Ref207376739 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:t xml:space="preserve"> kliknout na rozbalovací nabídku </w:t>
       </w:r>
       <w:r w:rsidR="002B5133">
         <w:t xml:space="preserve">mezi stránkami </w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:t xml:space="preserve">a vybrat možnost Smazat zalomení stránky. </w:t>
       </w:r>
       <w:r w:rsidR="002B5133">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:t xml:space="preserve">ento Nadpis 1 </w:t>
       </w:r>
       <w:r w:rsidR="002B5133">
         <w:t xml:space="preserve">se pak přesune </w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:t>na stránku za nadpisem s označení</w:t>
       </w:r>
       <w:r w:rsidR="002B5133">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
-        <w:t xml:space="preserve"> části, jak ukazuje </w:t>
+        <w:t xml:space="preserve"> části</w:t>
+      </w:r>
+      <w:r w:rsidR="000501DE">
+        <w:t xml:space="preserve"> podobně</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1940">
+        <w:t xml:space="preserve">, jak ukazuje </w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:instrText xml:space="preserve"> REF _Ref207376804 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006D1940">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0C8DC1" w14:textId="77777777" w:rsidR="006D1940" w:rsidRDefault="006D1940" w:rsidP="006D1940">
       <w:pPr>
         <w:pStyle w:val="Obrzek"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F54E462" wp14:editId="35F06556">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="27940" b="18415"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F54E462" wp14:editId="724C535B">
+            <wp:extent cx="3960000" cy="2560237"/>
+            <wp:effectExtent l="19050" t="19050" r="21590" b="12065"/>
             <wp:docPr id="924408857" name="Obrázek 8" descr="Obsah obrázku text, snímek obrazovky, Písmo, řada/pruh&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="924408857" name="Obrázek 8" descr="Obsah obrázku text, snímek obrazovky, Písmo, řada/pruh&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49">
+                    <a:blip r:embed="rId50" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4392000" cy="2839530"/>
+                      <a:ext cx="3960000" cy="2560237"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245A840B" w14:textId="23CF21F2" w:rsidR="006D1940" w:rsidRPr="006D1940" w:rsidRDefault="006D1940" w:rsidP="006D1940">
+    <w:p w14:paraId="245A840B" w14:textId="191E0CF1" w:rsidR="006D1940" w:rsidRPr="006D1940" w:rsidRDefault="006D1940" w:rsidP="006D1940">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Ref207376739"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc220356658"/>
+      <w:bookmarkStart w:id="43" w:name="_Ref207376739"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc240373498"/>
       <w:r>
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:t xml:space="preserve">: Ukázka odstranění zalomení stránky ve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Writeru</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4F6DD859" w14:textId="56E1720A" w:rsidR="00360743" w:rsidRDefault="00360743" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Ref207390398"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="45" w:name="_Ref207390398"/>
+      <w:bookmarkStart w:id="46" w:name="_Ref207390405"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc240375768"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Odstavce</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-      <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="4351B58B" w14:textId="6946E9B0" w:rsidR="009F62EB" w:rsidRDefault="009F62EB" w:rsidP="009F62EB">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro základní text jsou v šabloně připravené dva styly: </w:t>
       </w:r>
       <w:r w:rsidRPr="009F62EB">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>První odstavec práce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -17723,59 +18784,59 @@
         <w:t>, který je</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vyznačen odstavcovou zarážkou 0,8 cm</w:t>
       </w:r>
       <w:r w:rsidRPr="009F62EB">
         <w:t xml:space="preserve"> a je určen pro ostatní odstavce kromě prvního. Je nastaven jako styl následujícího odstavce</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> po stylu </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5133">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>První odstavec práce</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F90EAF" w14:textId="68FCC5FB" w:rsidR="00360743" w:rsidRDefault="00360743" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Ref207390869"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc220356629"/>
+      <w:bookmarkStart w:id="48" w:name="_Ref207390869"/>
+      <w:bookmarkStart w:id="49" w:name="_Ref207390875"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc240375769"/>
       <w:r>
         <w:t>Seznamy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="4444295E" w14:textId="6B67597D" w:rsidR="009F62EB" w:rsidRDefault="009F62EB" w:rsidP="009F62EB">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">V šabloně jsou připravené styly pro </w:t>
       </w:r>
       <w:r w:rsidRPr="009F62EB">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Abecední seznam, Číslovaný seznam, Seznam s odrážkami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -17791,63 +18852,62 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA61B7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Předsazení jednotlivých položek je nastaveno na 0,8 cm. Styly automaticky přidávají mezery před první a za poslední řádek seznamu</w:t>
       </w:r>
       <w:r w:rsidR="000C760D">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mezera je nastavena na 6 bodů)</w:t>
       </w:r>
       <w:r w:rsidR="00BA61B7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B86D88E" w14:textId="7D2F7D0D" w:rsidR="00BA61B7" w:rsidRDefault="007E1633" w:rsidP="00BA61B7">
+    <w:p w14:paraId="4B86D88E" w14:textId="128F46F6" w:rsidR="00BA61B7" w:rsidRDefault="007E1633" w:rsidP="00BA61B7">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abecední a Číslovan</w:t>
       </w:r>
       <w:r w:rsidR="00647243">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ý</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> seznam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> jsou připravené jako jednoúrovňové seznamy. </w:t>
       </w:r>
       <w:r w:rsidR="00BA61B7" w:rsidRPr="00BA61B7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -17926,179 +18986,222 @@
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidR="00BA61B7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>volba</w:t>
       </w:r>
       <w:r w:rsidR="00BA61B7" w:rsidRPr="00BA61B7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Znovu začít od</w:t>
       </w:r>
       <w:r w:rsidR="00876D1F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BA61B7" w:rsidRPr="00BA61B7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1“.</w:t>
+        <w:t>1“</w:t>
+      </w:r>
+      <w:r w:rsidR="00083667">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (na zařízeních s macOS se vybere „Číslovat od začátku“)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA61B7" w:rsidRPr="00BA61B7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00876D1F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00876D1F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00876D1F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> se po označení seznamu myší klikne do seznamu pravým tlačítkem a z nabídky se vybere položka Seznam a možnost Restartovat seznam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4859BFDC" w14:textId="0067464A" w:rsidR="00BC045D" w:rsidRPr="00BA61B7" w:rsidRDefault="00BC045D" w:rsidP="00BA61B7">
+    <w:p w14:paraId="4859BFDC" w14:textId="45B74423" w:rsidR="00BC045D" w:rsidRPr="00BA61B7" w:rsidRDefault="00BC045D" w:rsidP="00BA61B7">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC045D">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Upozorňujeme ovšem na to, že se ve Wordu může kvůli množství seznamů připravených v šabloně stát, že se po restartu číslování celý seznam odsadí jinak, než bylo požadováno. Náprava je jednoduchá: označit tento seznam, na kartě Domů rozkliknout část Odstavec (pomocí šipky), a nastavit odsazení ručně na hodnoty: vlevo 0 cm, předsazení 0,8 cm.</w:t>
+        <w:t xml:space="preserve">Upozorňujeme ovšem na to, že se ve Wordu může kvůli množství seznamů připravených v šabloně stát, že se po restartu číslování celý seznam odsadí jinak, než bylo požadováno. Náprava je jednoduchá: označit tento seznam, </w:t>
+      </w:r>
+      <w:r w:rsidR="00083667">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>kliknout pravým tlačítkem a vybrat možnost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC045D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Odstavec</w:t>
+      </w:r>
+      <w:r w:rsidR="00083667">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pak už jen stačí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC045D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nastavit odsazení ručně na hodnoty: vlevo 0 cm, předsazení 0,8 cm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2154E485" w14:textId="076958FD" w:rsidR="00BA61B7" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Abecední seznam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F87A09F" w14:textId="08469158" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Abecední seznam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16429FF5" w14:textId="7698B3BF" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Abecední seznam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D759E04" w14:textId="2C75E9B0" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="slovanseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Číslovaný seznam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4292DFD3" w14:textId="2C75E9B0" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="slovanseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Číslovaný seznam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB0D72D" w14:textId="6E188835" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="slovanseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Číslovaný seznam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2E3ABC" w14:textId="1026CCB3" w:rsidR="00876D1F" w:rsidRDefault="007E1633" w:rsidP="00BC045D">
+    <w:p w14:paraId="3E2E3ABC" w14:textId="045BFEC5" w:rsidR="00876D1F" w:rsidRDefault="007E1633" w:rsidP="00BC045D">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="007E1633">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Seznam s odrážkami</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> je připravený jako jednoúrovňový seznam, ale pomocí tabulátoru je možné ho využít také pro více úrovní.</w:t>
+        <w:t xml:space="preserve"> je připravený jako jednoúrovňový seznam, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00083667">
+        <w:t>le pomocí tabulátoru je možné jej</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> využít také pro více úrovní.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBFFD93" w14:textId="4E22C93B" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Seznam s odrážkami</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39285A01" w14:textId="4C3708A9" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Seznam s odrážkami</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1829A684" w14:textId="26F9E73F" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Seznam s odrážkami</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B763910" w14:textId="25B8F8EE" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:ind w:left="908"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Ukázka možného odsazení (s využitím tabulátoru)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA25AF6" w14:textId="777EE7E0" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:ind w:left="908"/>
       </w:pPr>
       <w:r>
         <w:t>Ukázka možného odsazení (s využitím tabulátoru)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9281AC" w14:textId="3C63964E" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:ind w:left="1361"/>
       </w:pPr>
       <w:r>
         <w:t>Ukázka dalšího možného odsazení (s využitím tabulátoru)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C249C0" w14:textId="32ED9D76" w:rsidR="00876D1F" w:rsidRDefault="00876D1F" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:ind w:left="1361"/>
@@ -18210,82 +19313,81 @@
       </w:pPr>
       <w:r>
         <w:t>Další úroveň</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2744DAD1" w14:textId="65891DBF" w:rsidR="007E1633" w:rsidRDefault="007E1633" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Vcerovovseznam"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Další úroveň víceúrovňového seznamu (vytvoří se tabulátorem)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584702E6" w14:textId="073D495F" w:rsidR="007E1633" w:rsidRDefault="007E1633" w:rsidP="007E1633">
       <w:pPr>
         <w:pStyle w:val="Vcerovovseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Víceúrovňový seznam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55346F97" w14:textId="309117EE" w:rsidR="007E1633" w:rsidRPr="007E1633" w:rsidRDefault="007E1633" w:rsidP="007E1633">
+    <w:p w14:paraId="57F0D14F" w14:textId="7EEFFFA3" w:rsidR="00083667" w:rsidRPr="007E1633" w:rsidRDefault="007E1633" w:rsidP="008C4704">
       <w:pPr>
         <w:pStyle w:val="Vcerovovseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Víceúrovňový seznam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8B2751" w14:textId="0BA41B39" w:rsidR="00360743" w:rsidRDefault="00360743" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Ref207227533"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="51" w:name="_Ref207227533"/>
+      <w:bookmarkStart w:id="52" w:name="_Ref207227537"/>
+      <w:bookmarkStart w:id="53" w:name="_Ref207227614"/>
+      <w:bookmarkStart w:id="54" w:name="_Ref207227621"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc240375770"/>
+      <w:r>
         <w:t xml:space="preserve">Seznam </w:t>
       </w:r>
       <w:r w:rsidR="002B5133">
         <w:t xml:space="preserve">použité </w:t>
       </w:r>
       <w:r>
         <w:t>literatury</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="49F45D77" w14:textId="12AA5505" w:rsidR="00902AC8" w:rsidRDefault="00902AC8" w:rsidP="00902AC8">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro vytvoření seznamu </w:t>
       </w:r>
       <w:r w:rsidR="00D66BCA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">iteratury </w:t>
@@ -18402,51 +19504,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Následuje ukázka abecedního seznamu použitých zdrojů (podle ČSN ISO 690</w:t>
       </w:r>
       <w:r w:rsidR="005A2870">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:2022</w:t>
       </w:r>
       <w:r w:rsidR="00B415AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F716F20" w14:textId="77777777" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00902AC8">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C4B4919" w14:textId="7FD4B96B" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
+    <w:p w14:paraId="7C4B4919" w14:textId="61A34AF3" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BREGNHØJ, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mikkel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>; THORNING, Frederik a OGILBY, Peter R.</w:t>
@@ -18511,92 +19613,92 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Chemical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Reviews</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Roč. 124, č. 17, s. 9949-10051. ISSN 0009-2665. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.chemrev.4c00105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [cit. 2024-10-28].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4033DF" w14:textId="3405423D" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
+    <w:p w14:paraId="6F4033DF" w14:textId="507F455C" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00804EAF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KALENDA, Jan</w:t>
       </w:r>
       <w:r w:rsidRPr="00804EAF">
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
       <w:r w:rsidRPr="00647243">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vratký triumf: vývoj účasti na neformálním vzdělávání dospělých v České republice v letech 1997 až 2016.</w:t>
       </w:r>
       <w:r w:rsidRPr="00804EAF">
         <w:t xml:space="preserve"> Online. Zl</w:t>
       </w:r>
       <w:r>
         <w:t>ín: Univerzita Tomáše Bati</w:t>
       </w:r>
       <w:r w:rsidRPr="00804EAF">
         <w:t xml:space="preserve">. ISBN 978-80-7454-986-1. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00665B7C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.7441/978-80-7454-986-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00804EAF">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00804EAF">
         <w:t>[cit. 2024-02-19].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D12F284" w14:textId="77777777" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -18652,91 +19754,92 @@
       <w:r w:rsidR="00251447">
         <w:t xml:space="preserve"> a velikost písma 11 bodů</w:t>
       </w:r>
       <w:r w:rsidR="007D6B18">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B415AE">
         <w:t xml:space="preserve"> Následuje ukázka</w:t>
       </w:r>
       <w:r w:rsidR="00DD3FD5">
         <w:t xml:space="preserve"> seznamu použitých zdrojů s číslovaným seznamem (podle ČSN ISO 690</w:t>
       </w:r>
       <w:r w:rsidR="005A2870">
         <w:t>:2022</w:t>
       </w:r>
       <w:r w:rsidR="00DD3FD5">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABE962A" w14:textId="1A8C168E" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F3806B" w14:textId="2C54184A" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
+    <w:p w14:paraId="71F3806B" w14:textId="3D94C8A4" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ŠVAMBERG, Michal.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Seriál Jak na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Online. Root.cz. 2001-2003. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00BF3A13">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.root.cz/serialy/jak-na-latex/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. [cit. 2024-07-23]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25927080" w14:textId="77777777" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ANTON, Kelly </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
@@ -18761,87 +19864,87 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Adobe InDesign CC: oficiální výukový kurz.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Brno: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, 2017. ISBN 978-80-251-4857-0. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF29A11" w14:textId="4734ACB0" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
+    <w:p w14:paraId="7DF29A11" w14:textId="0FE21CD7" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>KALENDA, Jan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vratký triumf: vývoj účasti na neformálním vzdělávání dospělých v České republice v letech 1997 až 2016.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Online. Zlín: Univerzita Tomáše Bati, 2021. ISBN 978-80-7454-986-1. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00BF3A13">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.7441/978-80-7454-986-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. [cit. 2024-02-19]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0D6786" w14:textId="6A400493" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
+    <w:p w14:paraId="5F0D6786" w14:textId="70790EBD" w:rsidR="00DD3FD5" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">JANISSEN, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Brendan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A1022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a HUYNH, Tien.</w:t>
@@ -18930,74 +20033,74 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F51BD2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F51BD2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Conservation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F51BD2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and Recycling. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1022">
         <w:t xml:space="preserve">2018, roč. 128, s. 110-117. ISSN 09213449. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00BF3A13">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.resconrec.2017.10.001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A1022">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1022">
         <w:t xml:space="preserve">[cit. 2022-05-09]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624C67B6" w14:textId="77777777" w:rsidR="00B415AE" w:rsidRPr="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4941410C" w14:textId="67A9BBE8" w:rsidR="00B415AE" w:rsidRPr="007D6B18" w:rsidRDefault="00B415AE" w:rsidP="00BA4E44">
+    <w:p w14:paraId="4941410C" w14:textId="7A4FBCB1" w:rsidR="00B415AE" w:rsidRPr="007D6B18" w:rsidRDefault="00B415AE" w:rsidP="00BA4E44">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seznam </w:t>
       </w:r>
       <w:r w:rsidR="00BA4E44">
         <w:t xml:space="preserve">použité </w:t>
       </w:r>
       <w:r>
         <w:t>literatury je možné</w:t>
       </w:r>
       <w:r w:rsidRPr="00B415AE">
         <w:t xml:space="preserve"> zpracovat ručně, popř. pomocí doplňku pro MS Word, a to Citace PRO.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Následně se pak upravuje pomocí příslušného stylu</w:t>
       </w:r>
       <w:r w:rsidR="00D661D9">
         <w:t xml:space="preserve"> v textovém editoru</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007D6B18">
@@ -19026,92 +20129,91 @@
       </w:r>
       <w:r w:rsidR="00BA4E44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD3FD5">
         <w:t>Více o citačních normách a stylech, citování a tvorbě seznamu použité literatury je uvedeno v</w:t>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD3FD5">
         <w:t>kapitole</w:t>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:instrText xml:space="preserve"> REF _Ref207226439 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>5.6</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.7</w:t>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:instrText xml:space="preserve"> REF _Ref207226447 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznam použité literatury</w:t>
       </w:r>
       <w:r w:rsidR="00912F9C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DD3FD5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F294E84" w14:textId="416C0201" w:rsidR="00360743" w:rsidRDefault="00360743" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Ref207390437"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="56" w:name="_Ref207390437"/>
+      <w:bookmarkStart w:id="57" w:name="_Ref207390468"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc240375771"/>
+      <w:r>
         <w:t>Citáty a poezie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="6795C417" w14:textId="00CA806A" w:rsidR="00B33392" w:rsidRDefault="00B33392" w:rsidP="00B33392">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kratší citáty (obvykle do tří řádků, na</w:t>
       </w:r>
       <w:r w:rsidR="000F1970">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ústavu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ÚŠP </w:t>
@@ -19347,50 +20449,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, který je určen pro potřeby studentů ÚŠP na Fakultě humanitních studií. Tento styl využívá obdobné vlastnosti jako hlavní styl pro citáty, nicméně velikost písma je nastavena na </w:t>
       </w:r>
       <w:r w:rsidR="0047438D">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bodů.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430897C2" w14:textId="2C6E198A" w:rsidR="007D092B" w:rsidRDefault="007D092B" w:rsidP="007D092B">
       <w:pPr>
         <w:pStyle w:val="CittUP-FHS"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D092B">
+        <w:lastRenderedPageBreak/>
         <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D092B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D092B">
         <w:t>Ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D092B">
         <w:t xml:space="preserve"> je demonstrativní výplňový text používaný v tiskařském a knihařském průmyslu. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D092B">
         <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D092B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D092B">
         <w:t>Ipsum</w:t>
@@ -19555,51 +20658,50 @@
       <w:pPr>
         <w:pStyle w:val="Cittpokraovnvceodstavc"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>„Věta odsazená tabulátorem.“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27431C46" w14:textId="16926B86" w:rsidR="00B04A10" w:rsidRDefault="00B04A10" w:rsidP="00AB6824">
       <w:pPr>
         <w:pStyle w:val="Cittpokraovnvceodstavc"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>„Věta odsazená tabulátorem.“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DD6135" w14:textId="4333A054" w:rsidR="00B04A10" w:rsidRDefault="00B04A10" w:rsidP="00B04A10">
       <w:pPr>
         <w:pStyle w:val="Cittkonecvceodstavc"/>
       </w:pPr>
       <w:r w:rsidRPr="00B04A10">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nejvíce popularizováno bylo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B04A10">
         <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B04A10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B04A10">
         <w:t>Ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B04A10">
         <w:t xml:space="preserve"> v šedesátých letech 20. století, kdy byly vydávány speciální vzorníky s jeho pasážemi a později pak díky počítačovým DTP programům jako Aldus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B04A10">
         <w:t>PageMaker</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B04A10">
         <w:t>.</w:t>
@@ -19915,59 +21017,60 @@
       <w:r>
         <w:t>tempor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>eros</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="499DF807" w14:textId="4BD7F953" w:rsidR="00360743" w:rsidRDefault="00360743" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Ref207390565"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="59" w:name="_Ref207390565"/>
+      <w:bookmarkStart w:id="60" w:name="_Ref207390571"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc240375772"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Jazykové příklady</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="40742878" w14:textId="4543F8F9" w:rsidR="000C49D2" w:rsidRDefault="000C49D2" w:rsidP="000C49D2">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C49D2">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ukázka formátování jazykových příkladů v lingvistice, které mají průběžné číslovaní v celé práci (číslování se uvádí v kulatých závorkách). Předsazení jednotlivých příkladů je nastaveno na 0,8 cm. Používá se styl </w:t>
       </w:r>
       <w:r w:rsidRPr="000C49D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Příklady v lingvistice (číslování)</w:t>
       </w:r>
       <w:r w:rsidRPr="000C49D2">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -20143,51 +21246,59 @@
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> text </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>ever</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>since</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
-        <w:t xml:space="preserve"> 1500s, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
+        <w:t>1500s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>when</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>an</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>unknown</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20231,51 +21342,51 @@
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>it</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t xml:space="preserve"> to make a type specimen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>book</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D66BCA" w:rsidRPr="00D66BCA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22343346" w14:textId="722A558E" w:rsidR="000C49D2" w:rsidRDefault="000C49D2" w:rsidP="002D2C8D">
       <w:pPr>
         <w:pStyle w:val="Pkladyvlingvisticeslovn"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Ref207049743"/>
+      <w:bookmarkStart w:id="62" w:name="_Ref207049743"/>
       <w:r w:rsidRPr="000C49D2">
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>Ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
@@ -20321,51 +21432,51 @@
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>typesetting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>industry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000C49D2">
         <w:t>*</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>Ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D2C8D" w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -20464,51 +21575,50 @@
       </w:r>
       <w:r w:rsidRPr="00647243">
         <w:t>t volbu „Pokračovat v číslování“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; ve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> označit příklad myší, kliknout do něj pravým tlačítkem myši a z nabídky vybrat Seznam a možnost Přidat k seznamu</w:t>
       </w:r>
       <w:r w:rsidRPr="00647243">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B63DC81" w14:textId="5A55DAA7" w:rsidR="00241610" w:rsidRDefault="00241610" w:rsidP="002D2C8D">
       <w:pPr>
         <w:pStyle w:val="Pkladyvlingvisticeslovn"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00241610">
-        <w:lastRenderedPageBreak/>
         <w:t>a. [řádek 1]</w:t>
       </w:r>
       <w:r w:rsidRPr="00241610">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00241610">
         <w:tab/>
         <w:t>poznámka odsazená tabulátorem</w:t>
       </w:r>
       <w:r>
         <w:t>, řádek zalomen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>b. [řádek 2]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>poznámka odsazená tabulátorem, řádek ukončen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EF26C4" w14:textId="77777777" w:rsidR="00241610" w:rsidRDefault="00241610" w:rsidP="002D2C8D">
@@ -20521,51 +21631,51 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00241610">
         <w:t>poznámka odsazená tabulátorem</w:t>
       </w:r>
       <w:r>
         <w:t>, řádek zalomen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>b. [řádek 2]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>poznámka odsazená tabulátorem, řádek ukončen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37303F54" w14:textId="65A9AB74" w:rsidR="00E27907" w:rsidRDefault="00241610" w:rsidP="00241610">
+    <w:p w14:paraId="37303F54" w14:textId="0F3B784A" w:rsidR="00E27907" w:rsidRDefault="00241610" w:rsidP="00241610">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">V některých případech je pro lepší orientaci v textu </w:t>
       </w:r>
       <w:r w:rsidR="0047438D">
         <w:t xml:space="preserve">vhodné </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">využít </w:t>
       </w:r>
       <w:r w:rsidRPr="00241610">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>křížových odkazů na jednotlivé příklady</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Na panelu Vložení stačí klepnout na tlačítko Křížový odkaz (obdobný postup platí také pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Writer</w:t>
@@ -20578,141 +21688,141 @@
         <w:t xml:space="preserve"> (ve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E27907">
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E27907">
         <w:t xml:space="preserve"> číslovaný odstavec)</w:t>
       </w:r>
       <w:r>
         <w:t>, např.</w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:instrText xml:space="preserve"> REF _Ref207049743 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, a v nabídce „Vložit odkaz na“ vybrat „Číslo odstavce“. </w:t>
       </w:r>
       <w:r w:rsidR="009D57C5">
         <w:t xml:space="preserve">Více informací o křížových odkazech je uvedeno v kapitole </w:t>
       </w:r>
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009D57C5">
-[...2 lines deleted...]
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240371828 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-[...2 lines deleted...]
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00335960">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009D57C5">
-[...2 lines deleted...]
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240371835 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Křížové odkazy</w:t>
       </w:r>
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D57C5">
+      <w:r w:rsidR="00335960">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Důležité je si pohlídat aktualizaci tohoto křížového odkazu v</w:t>
       </w:r>
       <w:r w:rsidR="0047438D">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>případě dodatečných úprav</w:t>
       </w:r>
       <w:r w:rsidR="009D57C5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:t xml:space="preserve">viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:instrText xml:space="preserve"> REF _Ref207049812 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>3.5</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:instrText xml:space="preserve"> REF _Ref207049820 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Náhled a tisk práce</w:t>
       </w:r>
       <w:r w:rsidR="00E27907">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EC6FB4" w14:textId="0A864BF3" w:rsidR="00241610" w:rsidRDefault="00241610" w:rsidP="00E27907">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Je možné uvádět také příklady bez automatického číslování. V takovém případě je připravený styl </w:t>
       </w:r>
       <w:r w:rsidRPr="00E27907">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Příklady v lingvistice</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
@@ -20876,55 +21986,56 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D2C8D">
         <w:t>typesetting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D2C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D2C8D">
         <w:t>industry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E27907" w:rsidRPr="00E27907">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E21ABB3" w14:textId="77777777" w:rsidR="00565E58" w:rsidRDefault="00565E58" w:rsidP="00565E58">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc220356633"/>
-      <w:r>
+      <w:bookmarkStart w:id="63" w:name="_Toc240375773"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Poznámky pod čarou</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="1CC4DA7B" w14:textId="77777777" w:rsidR="00565E58" w:rsidRDefault="00565E58" w:rsidP="00565E58">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">K doplnění hlavního textu práce o dodatečné komentáře, poznámky, citace nebo odkazy slouží poznámky, které se umísťují pod čarou ve spodní části stránky. Poznámky jsou svázány s konkrétní částí textu, takže se v rámci dokumentu posouvají společně s ním. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FE5C40" w14:textId="77777777" w:rsidR="00565E58" w:rsidRDefault="00565E58" w:rsidP="00565E58">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -20966,51 +22077,51 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003661C8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> za interpunkčním znaménkem, jako je tečka nebo čárka.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Samotný text poznámky pod čarou je zarovnán vlevo a má velikost písma 10 bodů.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2725EC9A" w14:textId="77777777" w:rsidR="00565E58" w:rsidRPr="0031788D" w:rsidRDefault="00565E58" w:rsidP="00565E58">
+    <w:p w14:paraId="0441DF56" w14:textId="0BA80495" w:rsidR="00565E58" w:rsidRPr="00241610" w:rsidRDefault="00565E58" w:rsidP="00F447BE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vložení poznámky pod čarou je jednoduché. V textu se umístí kurzor na místo, kam se má vložit číslo (odkaz) na poznámku. Ve Wordu se p</w:t>
       </w:r>
       <w:r w:rsidRPr="002659C1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">řes panel Reference </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
       <w:r w:rsidRPr="002659C1">
@@ -21048,70 +22159,63 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a následně </w:t>
       </w:r>
       <w:r w:rsidRPr="002659C1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Poznámka pod čarou a vysvětlivka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="002659C1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vložit poznámku pod čarou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0441DF56" w14:textId="77777777" w:rsidR="00565E58" w:rsidRPr="00241610" w:rsidRDefault="00565E58" w:rsidP="00565E58">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4B51EE4D" w14:textId="32151BAE" w:rsidR="00360743" w:rsidRDefault="00360743" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Ref207390597"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="64" w:name="_Ref207390597"/>
+      <w:bookmarkStart w:id="65" w:name="_Ref207390613"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc240375774"/>
+      <w:r>
         <w:t>Zdrojový kód</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-      <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="2FD77215" w14:textId="66CA49AA" w:rsidR="00360743" w:rsidRDefault="00CA1475" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro zápis zdrojového kódu je možné využít připravený styl </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1475">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Zdrojový kód</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -21229,51 +22333,59 @@
       <w:pPr>
         <w:pStyle w:val="Zdrojovkd"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>else</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C366E94" w14:textId="77777777" w:rsidR="0017403D" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Zdrojovkd"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">return n * </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>factorial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>(n - 1)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>n - 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3CF3DE" w14:textId="77777777" w:rsidR="0017403D" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Zdrojovkd"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="306445CB" w14:textId="77777777" w:rsidR="0017403D" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Zdrojovkd"/>
       </w:pPr>
       <w:r>
         <w:t># Získání vstupu od uživatele</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D654CA" w14:textId="77777777" w:rsidR="0017403D" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Zdrojovkd"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>number</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -21358,74 +22470,75 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>f"Faktoriál</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> čísla {</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>number</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>} je {</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>result</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>}")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49754D25" w14:textId="08981DC0" w:rsidR="0017403D" w:rsidRDefault="00C85577" w:rsidP="00CC3B50">
+    <w:p w14:paraId="49754D25" w14:textId="36E073F8" w:rsidR="0017403D" w:rsidRDefault="00C85577" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Titulekzdrojovkd"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Výpis </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Výpis \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>: Ukázkový popisek pro výpis zdrojového kódu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FAE17C" w14:textId="3078DB83" w:rsidR="00067C21" w:rsidRDefault="00067C21" w:rsidP="00067C21">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Součástí šablony je také připravený speciální typ popisku pro zdrojové kódy s označením </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85577">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Výpis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Povaha některých prací vyžaduje, aby byl zdrojový kód označen popiskem pro lepší přehlednost a srozumitelnost. </w:t>
       </w:r>
       <w:r w:rsidR="00842FAC">
         <w:t xml:space="preserve">Pro tento typ popisku není nicméně nutné vytvářet vlastní seznam. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Popisek pro zdrojové kódy využívá styl </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85577">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Titulek zdrojový kód</w:t>
       </w:r>
@@ -21492,62 +22605,62 @@
         <w:t xml:space="preserve">Pokud není číslování řádků žádoucí, ať už pro konkrétní příklady nebo v celé práci, je možné využívat styl </w:t>
       </w:r>
       <w:r w:rsidRPr="0017403D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zdrojový kód (bez čísel řádků)</w:t>
       </w:r>
       <w:r>
         <w:t>, který využívá stejné vlastnosti jako rodičovský styl, ale nemá nastaveno číslování řádků.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C964DD9" w14:textId="77777777" w:rsidR="00C85577" w:rsidRPr="00C85577" w:rsidRDefault="00C85577" w:rsidP="00C85577">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A2AD56" w14:textId="3000A884" w:rsidR="00757EE9" w:rsidRDefault="00253500" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc220356635"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc240375775"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vložené objekty, </w:t>
       </w:r>
       <w:r w:rsidR="009D1C8B">
         <w:t>bloky</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a rychlé části</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="14BB61D1" w14:textId="4B18F505" w:rsidR="00783CE6" w:rsidRDefault="00783CE6" w:rsidP="00783CE6">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pátá kapitola manuálu je věnována objektům a blokům, které se do závěrečných prací vkládají. Jedná se zejména o </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA68F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>obrázky, tabulky, rovnice, ale také křížové odkazy, automati</w:t>
       </w:r>
       <w:r w:rsidR="00A47214">
         <w:rPr>
           <w:b/>
@@ -21565,51 +22678,51 @@
         <w:t xml:space="preserve">ky generované seznamy, seznamy </w:t>
       </w:r>
       <w:r w:rsidR="00AB7235">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">použité </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA68F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>literatury či přílohy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Smyslem je zajistit, aby vložené objekty byly co nejvíce v souladu s ostatními částmi šablony.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE34ED7" w14:textId="582C90D7" w:rsidR="00AA68F2" w:rsidRDefault="00783CE6" w:rsidP="00170923">
+    <w:p w14:paraId="7EE34ED7" w14:textId="1F17A91B" w:rsidR="00AA68F2" w:rsidRDefault="00783CE6" w:rsidP="00170923">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zvláštní pozornost je pak věnována tzv. </w:t>
       </w:r>
       <w:r w:rsidRPr="001D570A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rychlých částem</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00783CE6">
         <w:t xml:space="preserve"> což jsou předpřipravené </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">speciální </w:t>
       </w:r>
       <w:r w:rsidRPr="00783CE6">
         <w:t>bloky textu</w:t>
       </w:r>
@@ -21665,79 +22778,79 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>průběžně aktualizovat číslování u titulků</w:t>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">. Může se stát, že pokud se při dodatečných úpravách vkládají nové objekty, číslování pak nemusí sedět. Podrobnější informace o aktualizaci </w:t>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:t xml:space="preserve">číslování u popisků jsou dostupné v kapitole </w:t>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:instrText xml:space="preserve"> REF _Ref207049812 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>3.5</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:instrText xml:space="preserve"> REF _Ref207049820 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Náhled a tisk práce</w:t>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AA68F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635A90C4" w14:textId="3183A380" w:rsidR="008D5A5A" w:rsidRDefault="008D5A5A" w:rsidP="008D5A5A">
+    <w:p w14:paraId="635A90C4" w14:textId="42F2683F" w:rsidR="008D5A5A" w:rsidRDefault="008D5A5A" w:rsidP="008D5A5A">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E337FD">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Upozornění pro uživatele macO</w:t>
       </w:r>
       <w:r w:rsidR="00936C26">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00E337FD">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -21794,57 +22907,57 @@
         <w:t xml:space="preserve"> (viz </w:t>
       </w:r>
       <w:r w:rsidR="00D11913">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D11913">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref214909516 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00D11913">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00D11913">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4" w:rsidRPr="004B1363">
+      <w:r w:rsidR="00CF17E5" w:rsidRPr="004B1363">
         <w:t>Obr</w:t>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D11913">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D11913">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> podle názvu vyhledat příslušný stavební blok (v češtině nebo angličtině podle šablony), nebo je možné v části </w:t>
       </w:r>
       <w:r w:rsidR="00F92A7A">
         <w:rPr>
@@ -21875,306 +22988,309 @@
     </w:p>
     <w:p w14:paraId="0B378201" w14:textId="77777777" w:rsidR="004B1363" w:rsidRDefault="004B1363" w:rsidP="004B1363">
       <w:pPr>
         <w:pStyle w:val="Obrzek"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23E068AF" wp14:editId="68537646">
             <wp:extent cx="5226050" cy="1992406"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="1365944982" name="Obrázek 11" descr="Obsah obrázku text, snímek obrazovky, software, číslo&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1365944982" name="Obrázek 11" descr="Obsah obrázku text, snímek obrazovky, software, číslo&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId55" cstate="print">
+                    <a:blip r:embed="rId56" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1252" t="19391" r="-1252" b="5073"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5242770" cy="1998780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DD379C" w14:textId="0260F2EF" w:rsidR="004E1907" w:rsidRDefault="004B1363" w:rsidP="004B1363">
+    <w:p w14:paraId="28DD379C" w14:textId="167A98AE" w:rsidR="004E1907" w:rsidRDefault="004B1363" w:rsidP="004B1363">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Ref214909516"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc220356659"/>
+      <w:bookmarkStart w:id="68" w:name="_Ref214909516"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc240373499"/>
       <w:r w:rsidRPr="004B1363">
         <w:t>Obr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidR="001C0D57">
         <w:t>: Ukázka funkce vložení automatického textu v systému macO</w:t>
       </w:r>
       <w:r w:rsidR="00936C26">
         <w:t>S</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="770F1303" w14:textId="220E9CB3" w:rsidR="00783CE6" w:rsidRDefault="00783CE6" w:rsidP="001C0D57">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00783CE6">
         <w:t xml:space="preserve">Následující </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">instrukce </w:t>
       </w:r>
       <w:r w:rsidRPr="00783CE6">
         <w:t xml:space="preserve">se týkají především práce s programem MS Word (obdobně lze postupovat také u </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00783CE6">
         <w:t>Writeru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00783CE6">
         <w:t xml:space="preserve"> od LibreOffice). V případě šablony pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00783CE6">
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00783CE6">
         <w:t xml:space="preserve"> je nutné se řídit příkaz</w:t>
       </w:r>
       <w:r>
         <w:t>y a instrukcemi tohoto programu. Pro práci s vloženými objekty ovšem platí i jistá obecná pravidla, která by studenti měli znát, ať už využívají pro úpravu svých závěrečných prací jakýkoliv program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F70E19D" w14:textId="4CAFF3C3" w:rsidR="00E23407" w:rsidRDefault="00E23407" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc220356636"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc240375776"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Obrázky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="50617677" w14:textId="2526B358" w:rsidR="00135660" w:rsidRDefault="00135660" w:rsidP="00135660">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Je třeba dbát na dostatečné rozlišení rastrové grafiky/fotografií vkládaných do formátovaného textu. Obrázky stažené z internetových zdrojů často nemají dostatečnou kvalitu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00135660">
         <w:t>Při vkládání obrázků je důležité si pohlídat, že neobsahují alfa kanál (průhlednost). Vzhledem k</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00135660">
         <w:t>tomu, že je nutné závěrečnou práci ve finální podobě převést do PDF v požadovaném standardu PDF/A, je potřeba toto dodržovat, tj. vkládat obrázky jako JPG nebo PNG bez průhledného pozadí.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590D7A4D" w14:textId="1AC51525" w:rsidR="00135660" w:rsidRPr="00135660" w:rsidRDefault="00135660" w:rsidP="00135660">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00135660">
         <w:t xml:space="preserve">Obrázky, které jsou důležité pro textovou část, by měly být součástí textu. Seznam těchto obrázků je pak uveden na začátku práce jako </w:t>
       </w:r>
       <w:r w:rsidRPr="00135660">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Seznam obrázků</w:t>
       </w:r>
       <w:r w:rsidRPr="00135660">
         <w:t xml:space="preserve">, po dokončení práce je nutné ho pouze aktualizovat. Větší obrazový materiál, který s textem přímo nesouvisí, </w:t>
       </w:r>
       <w:r w:rsidR="008529D0">
         <w:t xml:space="preserve">by se měl </w:t>
       </w:r>
       <w:r w:rsidRPr="00135660">
         <w:t>umístit do příloh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF2A3C6" w14:textId="0817E1DB" w:rsidR="009D57C5" w:rsidRDefault="009D57C5" w:rsidP="00B1039C">
+    <w:p w14:paraId="6EF2A3C6" w14:textId="1E776B97" w:rsidR="009D57C5" w:rsidRDefault="009D57C5" w:rsidP="00335960">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pokud je to v textu vhodné, doporučujeme na obrázek v textu odkázat prostřednictvím </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1039C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>křížového odkazu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Ten je možné vložit přes panel </w:t>
       </w:r>
       <w:r w:rsidRPr="009D57C5">
         <w:t xml:space="preserve">Vložení </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009D57C5">
         <w:t xml:space="preserve">tlačítko Křížový odkaz (obdobný postup platí také pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D57C5">
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D57C5">
         <w:t>).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Více informací o křížových odkazech je uvedeno v kapitole </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Více informací o </w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
+        <w:t xml:space="preserve">křížových odkazech je uvedeno v kapitole </w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240372302 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240372308 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Křížové odkazy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>. Důležité je si pohlídat aktualizaci tohoto křížového odkazu v</w:t>
       </w:r>
       <w:r w:rsidR="00B1039C">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">případě dodatečných úprav, viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207049812 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>3.5</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>3.6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207049820 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Náhled a tisk práce</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297B7B1F" w14:textId="738546FE" w:rsidR="00B1039C" w:rsidRDefault="00B1039C" w:rsidP="00B1039C">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1039C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Obrázky se umísťují do samostatných odstavců a jsou zarovnány na střed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> K jejich umístění </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1039C">
         <w:t xml:space="preserve">slouží styl </w:t>
       </w:r>
@@ -22387,112 +23503,112 @@
           <w:pPr>
             <w:pStyle w:val="Obrzek"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66C6A66B" wp14:editId="5F1B4F6F">
                 <wp:extent cx="1476000" cy="1476000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId56">
+                        <a:blip r:embed="rId57">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1476000" cy="1476000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="79F27D87" w14:textId="3F8EEBC9" w:rsidR="00C04C30" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
+    <w:p w14:paraId="79F27D87" w14:textId="3421067E" w:rsidR="00C04C30" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc220356660"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc240373500"/>
       <w:r w:rsidRPr="00BF40AD">
         <w:t>Obr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FA1C26">
         <w:t>Titulek obrázku</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1A19E044" w14:textId="7E5B319A" w:rsidR="00C04C30" w:rsidRPr="00C04C30" w:rsidRDefault="00C2056E" w:rsidP="00C04C30">
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="1A19E044" w14:textId="02225AB6" w:rsidR="00C04C30" w:rsidRPr="00C04C30" w:rsidRDefault="00C2056E" w:rsidP="00C04C30">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Všechny obrázky, zejména ty převzaté, musí být v práci odcitovány (u vlastních fotografií a výtvorů je </w:t>
       </w:r>
       <w:r w:rsidR="00FA1C26">
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
       <w:r w:rsidR="004B10F4">
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> uvést z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
@@ -22537,165 +23653,184 @@
       </w:r>
       <w:r w:rsidR="00C04C30" w:rsidRPr="009310FE">
         <w:t xml:space="preserve">Pro vložení takového obrázku </w:t>
       </w:r>
       <w:r w:rsidR="00FA1C26">
         <w:t xml:space="preserve">s uvedením zdroje </w:t>
       </w:r>
       <w:r w:rsidR="00C04C30" w:rsidRPr="009310FE">
         <w:t xml:space="preserve">doporučujeme </w:t>
       </w:r>
       <w:r w:rsidR="008529D0">
         <w:t xml:space="preserve">ve Wordu </w:t>
       </w:r>
       <w:r w:rsidR="00C04C30" w:rsidRPr="009310FE">
         <w:t xml:space="preserve">použít stavební blok </w:t>
       </w:r>
       <w:r w:rsidR="00C04C30" w:rsidRPr="009310FE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OBRÁZEK (s uvedením zdroje)</w:t>
       </w:r>
       <w:r w:rsidR="00C04C30" w:rsidRPr="009310FE">
         <w:t>, kde jsou již odstavce naformátovány potřebnými styly a kde je připraven titulek</w:t>
       </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:t xml:space="preserve"> (podle potřeby je možné využít také stavební blok </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBRÁZEK (zdroj vlastní)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:t xml:space="preserve">, kde je </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33B11">
+        <w:t xml:space="preserve">uveden </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:t>vlastní zdroj, aby jej nebylo nutné pokaždé vypisovat ručně)</w:t>
+      </w:r>
       <w:r w:rsidR="00C04C30">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="70" w:name="_Hlk209025191" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="72" w:name="_Hlk209025191" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-396364219"/>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="6DBD5B41" w14:textId="77777777" w:rsidR="00C04C30" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
           <w:pPr>
             <w:pStyle w:val="Obrzek"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29E3BEB2" wp14:editId="36AEA9F8">
                 <wp:extent cx="1476000" cy="1476000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId56">
+                        <a:blip r:embed="rId57">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1476000" cy="1476000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1462C28E" w14:textId="712657C3" w:rsidR="00C04C30" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
+    <w:p w14:paraId="1462C28E" w14:textId="4B91680C" w:rsidR="00C04C30" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
       <w:pPr>
         <w:pStyle w:val="Titulekobrzkusezdrojem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc220356661"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc240373501"/>
       <w:r>
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FA1C26">
         <w:t>Titulek obrázku s uvedením zdroje</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCE7177" w14:textId="408E2F2B" w:rsidR="00C04C30" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
       <w:pPr>
         <w:pStyle w:val="Zdrojobrzkutabulky"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(zdroj: </w:t>
       </w:r>
       <w:r w:rsidR="00FA1C26">
         <w:t>vlastní</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p w14:paraId="20552A7C" w14:textId="126924B5" w:rsidR="00FA1C26" w:rsidRDefault="00B76B68" w:rsidP="00395557">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">Tento způsob je vhodný </w:t>
       </w:r>
       <w:r w:rsidR="00CC6991">
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">v případě, že se využívá např. </w:t>
       </w:r>
       <w:r w:rsidR="00CC6991">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">harvardský způsob odkazování </w:t>
       </w:r>
       <w:r w:rsidR="008F1791">
@@ -22791,1113 +23926,1370 @@
       <w:r w:rsidRPr="00DE4E22">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2AB39F" w14:textId="7144D864" w:rsidR="009D57C5" w:rsidRDefault="009310FE" w:rsidP="00FA1C26">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upozorňujeme ovšem, že zdroje (odkazy) </w:t>
       </w:r>
       <w:r w:rsidR="00FA1C26">
         <w:t xml:space="preserve">v závorkách </w:t>
       </w:r>
       <w:r>
         <w:t>se pak přenesou i do Seznamu obrázků, kde jejich zobrazení není zcela žádoucí a měly by být po aktualizaci celého seznamu ručně odstraněny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133FBDCC" w14:textId="39C32D35" w:rsidR="00F175DB" w:rsidRDefault="00F175DB" w:rsidP="00F175DB">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc220356637"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc240375777"/>
       <w:r>
         <w:t>Grafy a schémata</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0BC78EF3" w14:textId="2DDDA477" w:rsidR="00F175DB" w:rsidRDefault="00DE4E22" w:rsidP="00F175DB">
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="0BC78EF3" w14:textId="44CF269B" w:rsidR="00F175DB" w:rsidRDefault="00DE4E22" w:rsidP="00F175DB">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Obdobně jako u tabulek je i grafů a schémat vhodné vytvářet je přímo v textovém editoru</w:t>
+        <w:t xml:space="preserve">Obdobně jako u tabulek je i grafů a schémat vhodné </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4207A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vytvářet je přímo v textovém editoru</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD63CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo je vkládat jako obrázkové soubory </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD63CA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(JPG apod.)</w:t>
       </w:r>
       <w:r w:rsidR="00122221">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, aby byla zajištěna jednotná úprava a nedocházelo k deformacím a problémům při exportu do formátu PDF. Word i </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, aby byla zajištěna jednotná úprava a nedocházelo k</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2FE2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidR="00122221">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>deformacím</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2FE2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, chybám s propojením s další aplikací</w:t>
+      </w:r>
+      <w:r w:rsidR="00122221">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a problémům při exportu do formátu PDF. Word i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00122221">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00122221">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> využívají na pozadí své tabulkové procesory Excel a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00122221">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Calc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00122221">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>. Výhodou vytváření grafů přímo v textových editorech je ovšem to, že je možné je nadále upravovat (grafy vytvořené přímo v tabulkových procesorech se při exportu nejčastěji přenesou jako obrázky). U různých statistických či pokročilejších nástrojů se doporučuje vkládat grafy přímo z těchto programů (i kdyby to měly být</w:t>
+        <w:t xml:space="preserve">. Výhodou vytváření grafů přímo v textových editorech je ovšem to, že je možné je nadále </w:t>
+      </w:r>
+      <w:r w:rsidR="00122221">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>upravovat (grafy vytvořené přímo v tabulkových procesorech se při exportu nejčastěji přenesou jako obrázky). U různých statistických či pokročilejších nástrojů se doporučuje vkládat grafy přímo z těchto programů (i kdyby to měly být</w:t>
       </w:r>
       <w:r w:rsidR="004B10F4">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> obrázky), jelikož jejich znovu</w:t>
       </w:r>
       <w:r w:rsidR="00122221">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>vytvoření by bylo obtížnější.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="05F82888" w14:textId="49566CC5" w:rsidR="00427711" w:rsidRPr="00427711" w:rsidRDefault="00427711" w:rsidP="00427711">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Grafy by měly mít </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122221">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>jednotnou úpravu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (jednotný styl písma a vhodná velikost písma, aby bylo dobře čitelné). V textových editorech doporučujeme využívat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9598B">
+        <w:t>bezpatkové písmo Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, které se využívá i na jiných místech šablony. Doporučené velikosti písma jsou: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2D52">
+        <w:t>11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9598B">
+        <w:t>bodů</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pro název grafu (tučný řez)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9598B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9 bodů pro legendu či popisky. V grafech by se nemělo příliš experimentovat s barevnými škálami. Barvy by nicméně měly mít dobrý kontrast, aby byl graf dobře čitelný i při vytištění. Proto není dobré používat barevné odstíny jedné barvy. Grafy musí být přehledné a jeho součástí by měla být čitelná legenda. Vždy je důležité zvolit vhodný typ graf pro dané výsledky.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0B015995" w14:textId="77777777" w:rsidR="00A9598B" w:rsidRDefault="00A9598B" w:rsidP="00A9598B">
       <w:pPr>
         <w:pStyle w:val="Obrzek"/>
       </w:pPr>
       <w:r w:rsidRPr="00A9598B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="569859E2" wp14:editId="7CF98F67">
             <wp:extent cx="5486400" cy="2232000"/>
             <wp:effectExtent l="0" t="0" r="0" b="16510"/>
             <wp:docPr id="333400728" name="Graf 11"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId57"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId58"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F60C39E" w14:textId="3B2AE680" w:rsidR="00A9598B" w:rsidRPr="00A9598B" w:rsidRDefault="00A9598B" w:rsidP="00A9598B">
+    <w:p w14:paraId="7F60C39E" w14:textId="2783FF1C" w:rsidR="00A9598B" w:rsidRPr="00A9598B" w:rsidRDefault="00A9598B" w:rsidP="00A9598B">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Graf </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Graf \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidR="00883182">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Titulek grafu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5170C9F0" w14:textId="1BBA1CED" w:rsidR="00122221" w:rsidRDefault="00122221" w:rsidP="00A87690">
+    <w:p w14:paraId="5BD07FD6" w14:textId="4DF91516" w:rsidR="00122221" w:rsidRDefault="00122221" w:rsidP="00427711">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Grafy by měly mít </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">Každý graf by měl mít jasný název, popisek a v případě, že je převzatý z jiného zdroje, pak také zdroj. </w:t>
       </w:r>
       <w:r w:rsidR="00A87690">
-        <w:t>V textových editorech d</w:t>
-[...5 lines deleted...]
-        <w:t>bezpatkové písmo Arial</w:t>
+        <w:t xml:space="preserve">Při vytváření grafů by se mělo postupovat obdobně jako u obrázků. </w:t>
       </w:r>
       <w:r w:rsidR="00A87690">
-        <w:t xml:space="preserve">, které se využívá i na jiných místech šablony. Doporučené velikosti písma jsou: </w:t>
-[...2 lines deleted...]
-        <w:t>11 bodů</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grafy </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87690" w:rsidRPr="00A87690">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">se umísťují do samostatných odstavců a jsou zarovnány na střed. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87690" w:rsidRPr="00A87690">
+        <w:t xml:space="preserve">K jejich umístění </w:t>
       </w:r>
       <w:r w:rsidR="00A87690">
-        <w:t xml:space="preserve"> pro název grafu (tučný řez)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A9598B" w:rsidRPr="00A9598B">
+        <w:t xml:space="preserve">je možné využít </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87690" w:rsidRPr="00A87690">
+        <w:t xml:space="preserve">styl </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87690" w:rsidRPr="00A87690">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obrázek. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87690" w:rsidRPr="00A87690">
+        <w:t>Podobně by se mělo postupovat také při vytváření popisků</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87690">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A87690">
-[...84 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004B10F4">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tj. popisky se umístí pod graf a jsou zarovnány vlevo</w:t>
       </w:r>
       <w:r w:rsidR="00D46420" w:rsidRPr="004B10F4">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D46420">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D46420">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>přičemž za popiskem se neuvádí tečka</w:t>
       </w:r>
       <w:r w:rsidR="00680597">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Stejná pravidla platí i pro uvádění zdroje.</w:t>
       </w:r>
       <w:r w:rsidR="00A47214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Popisek se uvádí ve tvaru </w:t>
       </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="00A47214">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Graf X: Pop</w:t>
       </w:r>
       <w:r w:rsidR="004B10F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>isek grafu</w:t>
       </w:r>
+      <w:r w:rsidR="00D33B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33B11">
+        <w:t xml:space="preserve">(s výjimkou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D33B11">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="003679CC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33B11">
+        <w:t>ME</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D33B11">
+        <w:t>, kde se pro popisek grafu využívá titulek Obr.)</w:t>
+      </w:r>
       <w:r w:rsidR="00A47214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="00A47214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pro úpravu těchto titulků slouží styl </w:t>
       </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="0076383C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Titulek</w:t>
       </w:r>
       <w:r w:rsidR="000243FC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> nebo</w:t>
       </w:r>
       <w:r w:rsidR="00A47214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="0076383C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Titulek obrázku (se zdrojem)</w:t>
       </w:r>
       <w:r w:rsidR="00A47214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00D46420">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A47214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">následný styl </w:t>
       </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="0076383C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Zdroj obrázku/tabulky</w:t>
       </w:r>
       <w:r w:rsidR="00A47214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693705B9" w14:textId="55365C79" w:rsidR="00A47214" w:rsidRPr="00F61DAC" w:rsidRDefault="00A47214" w:rsidP="00A47214">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titulek"/>
+    <w:p w14:paraId="693705B9" w14:textId="55365C79" w:rsidR="00A47214" w:rsidRDefault="00A47214" w:rsidP="00427711">
+      <w:pPr>
+        <w:pStyle w:val="Titulekobrzkusezdrojem"/>
       </w:pPr>
       <w:r>
         <w:t>Graf</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DAC">
         <w:t xml:space="preserve"> X: Titulek </w:t>
       </w:r>
       <w:r>
         <w:t>grafu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE2290F" w14:textId="7719DCAF" w:rsidR="00A47214" w:rsidRDefault="00A47214" w:rsidP="00A47214">
+    <w:p w14:paraId="67C2E32D" w14:textId="13CA2EAB" w:rsidR="00427711" w:rsidRDefault="00427711" w:rsidP="00427711">
+      <w:pPr>
+        <w:pStyle w:val="Zdrojobrzkutabulky"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(zdroj: vlastní)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEBBFE1" w14:textId="51C8348E" w:rsidR="00D33B11" w:rsidRDefault="00D33B11" w:rsidP="00D33B11">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pro jednodušší práci s umísťováním grafů a titulků a jejich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formátováním</w:t>
+      </w:r>
+      <w:r w:rsidR="00427711">
+        <w:t xml:space="preserve"> (platí pro situace, kdy se grafy vkládají </w:t>
+      </w:r>
+      <w:r w:rsidR="00427711" w:rsidRPr="00427711">
+        <w:t>jako obrázkové soubory</w:t>
+      </w:r>
+      <w:r w:rsidR="00427711">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t>, je v</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t>šabloně</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pro Word připraven stavební </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">blok v rychlých částech pro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t xml:space="preserve">vložení </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grafu s příslušným titulkem (obdobně jako u obrázků)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Na panelu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t xml:space="preserve"> Vložení </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">je nutné klepnout </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t>na tlačítko Rychlé části</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a vybrat blok </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>GRAF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2D7D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (popisek dole)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t xml:space="preserve">. Pak klepnout do titulku a napsat název </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grafu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t xml:space="preserve">. Titulky </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grafů</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t xml:space="preserve"> vložených přes stavební blok už jsou označeny </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">titulkem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Graf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1039C">
+        <w:t>, odpadá tak potřeba vytvářet nový titulek.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>Pokud je potřeba grafy a schémata citovat a odkázat na původní zdroj, pro tyto situace je v šabloně připravený</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009310FE">
+        <w:t xml:space="preserve"> stavební blok </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>GRAF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009310FE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s uvedením zdroje)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009310FE">
+        <w:t>, kde jsou již odstavce naformátovány potřebnými styly a kde je připraven titulek</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (podle potřeby je možné využít také stavební blok </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GRAF (zdroj vlastní)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, kde je uveden vlastní zdroj, aby jej nebylo nutné pokaždé vypisovat ručně).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F78B8F9" w14:textId="5C446135" w:rsidR="00D33B11" w:rsidRDefault="00D33B11" w:rsidP="00D33B11">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>Pokud je vyžadováno</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, aby byl zdroj, resp. odkaz na něj, uveden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009310FE">
+        <w:t xml:space="preserve">přímo </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na řádku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009310FE">
+        <w:t>za titulkem/popiskem, nikoliv na novém řádku</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (jedná se především o situace, kdy se cituje pomocí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1C26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>číselných odkazů v hranatých závorkách nebo metodou průběžných poznámek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1C26">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">není potřeba využívat tyto stavební bloky nevyužijí a postupuje se podle základního návodu pro vložení titulku (tj. styl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1C26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Titulek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBF887B" w14:textId="7902B613" w:rsidR="00D33B11" w:rsidRPr="00F61DAC" w:rsidRDefault="00D33B11" w:rsidP="00D33B11">
+      <w:pPr>
+        <w:pStyle w:val="Titulek"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Graf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61DAC">
+        <w:t xml:space="preserve"> X: Titulek </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grafu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61DAC">
+        <w:t xml:space="preserve"> s uvedením zdroje na řádku titulku v hranaté závorce [1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE3A31C" w14:textId="7498DFD1" w:rsidR="00D33B11" w:rsidRPr="00F61DAC" w:rsidRDefault="00D33B11" w:rsidP="00D33B11">
+      <w:pPr>
+        <w:pStyle w:val="Titulek"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Graf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61DAC">
+        <w:t xml:space="preserve"> X: Titulek </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grafu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61DAC">
+        <w:t xml:space="preserve"> s uvedením zdroje na řádku titulku pomocí poznámky pod čarou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4E22">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D70D59C" w14:textId="0C1F17B2" w:rsidR="00D33B11" w:rsidRPr="00D33B11" w:rsidRDefault="00D33B11" w:rsidP="00D33B11">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Upozorňujeme ovšem, že zdroje (odkazy) v závorkách se pak přenesou i do Seznamu </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6FC9">
+        <w:t>grafů</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, kde jejich zobrazení není zcela žádoucí a měly by být po aktualizaci celého seznamu ručně odstraněny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE2290F" w14:textId="3E39967F" w:rsidR="00A47214" w:rsidRDefault="00A47214" w:rsidP="00335960">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pokud je to v textu vhodné, doporučujeme na </w:t>
       </w:r>
       <w:r w:rsidR="00A9598B">
         <w:t>graf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> v textu odkázat prostřednictvím </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1039C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>křížového odkazu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Ten je možné vložit přes panel </w:t>
       </w:r>
       <w:r w:rsidRPr="009D57C5">
         <w:t xml:space="preserve">Vložení </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009D57C5">
         <w:t xml:space="preserve">tlačítko Křížový odkaz (obdobný postup platí také pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D57C5">
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D57C5">
         <w:t>).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Více informací o křížových odkazech je uvedeno v kapitole </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Více informací o křížových odkazech je uvedeno v</w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kapitole</w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240372197 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240372203 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Křížové odkazy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">. Důležité je si pohlídat aktualizaci tohoto křížového odkazu v případě dodatečných úprav, viz kapitola </w:t>
+      <w:r w:rsidR="00335960">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Důležité je si pohlídat aktualizaci tohoto křížového odkazu v případě dodatečných úprav, viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207049812 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>3.5</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>3.6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207049820 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Náhled a tisk práce</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1461062F" w14:textId="5634C350" w:rsidR="00A47214" w:rsidRPr="00122221" w:rsidRDefault="00A47214" w:rsidP="00A47214">
+    <w:p w14:paraId="1461062F" w14:textId="01274896" w:rsidR="00A47214" w:rsidRPr="00122221" w:rsidRDefault="00A47214" w:rsidP="00A47214">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>Pokud je v prác</w:t>
       </w:r>
       <w:r w:rsidR="00D46420">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> velký počet grafů, pak je vhodné vytvořit </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47214">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Seznam grafů</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> v úvodních seznamech práce a umístit jej </w:t>
       </w:r>
       <w:r w:rsidR="000243FC">
         <w:t xml:space="preserve">na novou stránku </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">za Seznam obrázků. Postup pro vytvoření automaticky generovaného seznamu pro grafy je uveden v kapitole </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207219488 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>5.5</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207219495 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Automaticky generované seznamy</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D3B3D3" w14:textId="0040DCC1" w:rsidR="00E23407" w:rsidRDefault="00E23407" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc220356638"/>
-      <w:r>
+      <w:bookmarkStart w:id="75" w:name="_Toc240375778"/>
+      <w:r>
+        <w:t>Tabulky</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="349DC65A" w14:textId="729A6647" w:rsidR="00C2056E" w:rsidRDefault="00C2056E" w:rsidP="00C2056E">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2056E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2056E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do textu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vkládají </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2056E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tabulky, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doporučujeme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2056E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sjednotit jejich vzhled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2056E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pravidelné rozestupy sloupců a řádků, omezená</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2056E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>arevná škála výplní buněk, omezená škála velikostí písma a jeho řezů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2056E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Word i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Writer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nabízí širokou </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE26F2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nabídku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stylů pro formátování tabulek, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE26F2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nesmí se ovšem zapomínat na to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, že u tabulek je důležitý především jejich obsah, ne různorodé barvy, rámečky a stínování. Proto doporučujeme </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>černobílé provedení</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9598B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87690">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V textových editorech </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9598B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>doporučujeme využívat bezpatkové písmo Arial (pro záhlaví je vhodnou velikostí 11 bodů, pro obsah samotných buněk doporučujeme zvolit velikost písma 9 bodů, která zaručuje dobrou čitelnost i při rozsáhlejších tabulkách).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333CF35B" w14:textId="30B72C4D" w:rsidR="00C2056E" w:rsidRDefault="00C2056E" w:rsidP="00C2056E">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tabulky</w:t>
-[...78 lines deleted...]
-      <w:r w:rsidRPr="00C2056E">
+        <w:t>Z toho důvodu je také vhodné všechny přebírané tabulky přepsat a vytvořit v textovém editoru, aby měly jednotné formátování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A14AC4B" w14:textId="654984FB" w:rsidR="00F175DB" w:rsidRDefault="00F175DB" w:rsidP="00C2056E">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tabulka nesmí přesáhnout nastavené okraje. Rozměrné tabulky je vhodné umístit do samostatných příloh</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7410">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3DE194B9" w14:textId="1CD6A9F6" w:rsidR="00353B46" w:rsidRDefault="00353B46" w:rsidP="00C2056E">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulky tabulek se umisťují nad </w:t>
+      </w:r>
+      <w:r w:rsidR="004B10F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tabulky</w:t>
+      </w:r>
+      <w:r w:rsidR="00680597">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, jsou zarovnány vlevo a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00680597">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>značeny</w:t>
+      </w:r>
+      <w:r w:rsidR="00680597">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jako</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B10F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tab. X: Popisek tabulky</w:t>
+      </w:r>
+      <w:r w:rsidR="00680597">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00680597">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00091B1E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v anglické šabloně Table, v německé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00091B1E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tabelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00091B1E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>). Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00680597">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a popiskem se neuvádí tečka)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61DAC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61DAC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šabloně je </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61DAC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pro tento typ popisku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">připraven </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61DAC" w:rsidRPr="00F61DAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61DAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>eznam tabulek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61DAC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Po dokončení práce je nutné tento seznam pouze aktualizovat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353B46">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A9598B">
-[...226 lines deleted...]
-    <w:p w14:paraId="427536DB" w14:textId="30719D46" w:rsidR="00F61DAC" w:rsidRDefault="00F61DAC" w:rsidP="00F61DAC">
+    </w:p>
+    <w:p w14:paraId="427536DB" w14:textId="3741E323" w:rsidR="00F61DAC" w:rsidRDefault="00F61DAC" w:rsidP="00335960">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pokud je to v textu vhodné, doporučujeme na tabulku v textu odkázat prostřednictvím </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1039C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>křížového odkazu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Ten je možné vložit přes panel </w:t>
       </w:r>
       <w:r w:rsidRPr="009D57C5">
         <w:t xml:space="preserve">Vložení </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009D57C5">
         <w:t xml:space="preserve">tlačítko Křížový odkaz (obdobný postup platí také pro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D57C5">
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D57C5">
         <w:t>).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Více informací o křížových odkazech je uvedeno v kapitole </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Více informací o křížových</w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
+        <w:t xml:space="preserve"> odkazech je uvedeno v kapitole </w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240372234 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00335960">
+        <w:instrText xml:space="preserve"> REF _Ref240372239 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Křížové odkazy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00335960">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">. Důležité je si pohlídat aktualizaci tohoto křížového odkazu v případě dodatečných úprav, viz kapitola </w:t>
+      <w:r w:rsidR="00335960">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Důležité je si pohlídat aktualizaci tohoto křížového odkazu v případě dodatečných úprav, viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207049812 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>3.5</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>3.6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207049820 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Náhled a tisk práce</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E90B1A" w14:textId="485BB9CA" w:rsidR="00AE6A23" w:rsidRDefault="00AE6A23" w:rsidP="00AE6A23">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6A23">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro vložení tabulky je připraven </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -24034,51 +25426,51 @@
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B10F4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Writer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B10F4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00257C0F">
         <w:t xml:space="preserve"> označit v tabulce první řádek tabulky a z hlavní nabídky vybrat</w:t>
       </w:r>
       <w:r w:rsidR="004B10F4">
         <w:t xml:space="preserve"> možnost Tabulka, kde se zvolí </w:t>
       </w:r>
       <w:r w:rsidR="00257C0F">
         <w:t xml:space="preserve">Opakovat řádky záhlaví přes stránky. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1541D0A8" w14:textId="41CE9D23" w:rsidR="0038058F" w:rsidRDefault="00AE6A23" w:rsidP="0038416E">
+    <w:p w14:paraId="1541D0A8" w14:textId="4DB1C648" w:rsidR="0038058F" w:rsidRPr="00D33B11" w:rsidRDefault="00AE6A23" w:rsidP="0038416E">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6A23">
         <w:t xml:space="preserve">Pod </w:t>
       </w:r>
       <w:r w:rsidR="00353B46">
         <w:t xml:space="preserve">vloženou </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6A23">
         <w:t xml:space="preserve">tabulkou </w:t>
       </w:r>
       <w:r w:rsidR="00353B46">
         <w:t xml:space="preserve">je vhodné ponechat </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6A23">
         <w:t xml:space="preserve">prázdný odstavec, aby tabulka nebyla </w:t>
       </w:r>
       <w:r>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6A23">
@@ -24128,171 +25520,191 @@
         <w:t xml:space="preserve">(je nutné se kurzorem přemístit na řádek pod tabulkou, viz </w:t>
       </w:r>
       <w:r w:rsidR="000814A1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="000814A1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref214908153 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="000814A1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000814A1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t xml:space="preserve">Tab. </w:t>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000814A1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000814A1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0038416E">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038416E">
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">Tento způsob je vhodný v případě, že se využívá např. </w:t>
       </w:r>
       <w:r w:rsidR="0038416E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">harvardský způsob odkazování </w:t>
       </w:r>
       <w:r w:rsidR="0038416E">
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">nebo i u jiných způsobů odkazování (např. číselné odkazy), kdy je potřeba zdůraznit vlastní zdroj. </w:t>
       </w:r>
+      <w:r w:rsidR="00D33B11">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud se využívá vlastní zdroj, je možné využít stavební blok </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33B11" w:rsidRPr="00D33B11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>ZDROJ VLASTNÍ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33B11">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>, který obsahuje připravenou definici vlastního zdroje i se správným formátováním.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6F3B76E2" w14:textId="07F0434C" w:rsidR="00353B46" w:rsidRDefault="00E54CE9" w:rsidP="0038058F">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54CE9">
-        <w:lastRenderedPageBreak/>
         <w:t>V jiných případech může být naopak vyžadováno</w:t>
       </w:r>
       <w:r w:rsidR="00353B46">
         <w:t xml:space="preserve">, aby byl zdroj, resp. odkaz na něj, uveden přímo na řádku za titulkem/popiskem, nikoliv na novém řádku. Jedná se především o situace, kdy se cituje pomocí číselných odkazů v hranatých závorkách nebo metodou průběžných poznámek. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574CABBE" w14:textId="5B6D4971" w:rsidR="00353B46" w:rsidRDefault="00353B46" w:rsidP="00F61DAC">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:r>
         <w:t>Tab. X: Titulek tabulky s uvedením zdroje na řádku titulku v hranaté závorce [1]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33658ABD" w14:textId="7D4C52B2" w:rsidR="00353B46" w:rsidRDefault="00353B46" w:rsidP="00F61DAC">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:r>
         <w:t>Tab. X: Titulek tabulky s uvedením zdroje na řádku titulku pomocí poznámky pod čarou</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DAC">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B9BA0D" w14:textId="7DC1E4F7" w:rsidR="00353B46" w:rsidRPr="00353B46" w:rsidRDefault="00353B46" w:rsidP="00353B46">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Upozorňujeme ovšem, že zdroje (odkazy) v závorkách se pak přenesou i do Seznamu tabulek, kde jejich zobrazení není zcela žádoucí a měly by být po aktualizaci celého seznamu ručně odstraněny.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FE6489" w14:textId="54C767DC" w:rsidR="00AE6A23" w:rsidRDefault="00AE6A23" w:rsidP="00AE6A23">
+    <w:p w14:paraId="24FE6489" w14:textId="72113A2F" w:rsidR="00AE6A23" w:rsidRDefault="00AE6A23" w:rsidP="00AE6A23">
       <w:pPr>
         <w:pStyle w:val="Titulektabulky"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Ref214908153"/>
-      <w:bookmarkStart w:id="75" w:name="_Toc220356664"/>
+      <w:bookmarkStart w:id="76" w:name="_Ref214908153"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc240375798"/>
       <w:r>
         <w:t xml:space="preserve">Tab. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tab. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F61DAC">
         <w:t>Titulek tabulky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1022"/>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1164"/>
         <w:gridCol w:w="1317"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE6A23" w:rsidRPr="00257894" w14:paraId="676B2F41" w14:textId="77777777" w:rsidTr="006360B8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24980,59 +26392,59 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BCA5E27" w14:textId="77777777" w:rsidR="00AE6A23" w:rsidRPr="00E36137" w:rsidRDefault="00AE6A23" w:rsidP="006360B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54877FA3" w14:textId="7CE35415" w:rsidR="00AE6A23" w:rsidRDefault="00AE6A23" w:rsidP="00AE6A23">
       <w:pPr>
         <w:pStyle w:val="Zdrojobrzkutabulky"/>
       </w:pPr>
       <w:r>
         <w:t>(zdroj: vlastní)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7CDDE5" w14:textId="204A4CB4" w:rsidR="00E23407" w:rsidRDefault="00E23407" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Ref207391279"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="78" w:name="_Toc220356639"/>
+      <w:bookmarkStart w:id="78" w:name="_Ref207391279"/>
+      <w:bookmarkStart w:id="79" w:name="_Ref207391285"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc240375779"/>
       <w:r>
         <w:t>Rovnice</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="5729204D" w14:textId="77777777" w:rsidR="0076383C" w:rsidRPr="0076383C" w:rsidRDefault="00A47214" w:rsidP="00680597">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t>Rovnice a vzorečky jsou umístěné samostatně na řádku, zarovnány na střed a očíslovány (číslo rovnice je zarovnané vpravo).</w:t>
       </w:r>
       <w:r w:rsidR="0076383C">
         <w:t xml:space="preserve"> Pro vizuální úpravu rovnice a vzorečků je připraven </w:t>
       </w:r>
       <w:r w:rsidR="0076383C" w:rsidRPr="0076383C">
         <w:t>styl</w:t>
       </w:r>
       <w:r w:rsidR="0076383C" w:rsidRPr="0076383C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Rovnice</w:t>
       </w:r>
       <w:r w:rsidR="0076383C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -25120,1804 +26532,1906 @@
     <w:p w14:paraId="5EF3D0D6" w14:textId="77777777" w:rsidR="0076383C" w:rsidRDefault="0076383C" w:rsidP="0076383C">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabulkarovnice"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7508"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076383C" w14:paraId="42245823" w14:textId="77777777" w:rsidTr="008E3BE4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="79" w:name="_Hlk209028923"/>
+          <w:bookmarkStart w:id="81" w:name="_Hlk209028923"/>
           <w:p w14:paraId="4A9F8BD7" w14:textId="77777777" w:rsidR="0076383C" w:rsidRDefault="00000000" w:rsidP="006360B8">
             <w:pPr>
               <w:pStyle w:val="Rovnice"/>
               <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2121951270"/>
                 <w:placeholder>
                   <w:docPart w:val="F1A1661E17344D9AAF7CF045C94EE351"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w:equation/>
               </w:sdtPr>
               <w:sdtContent>
                 <m:oMathPara>
                   <m:oMath>
                     <m:r>
                       <m:t>Sem zadejte rovnici.</m:t>
                     </m:r>
                   </m:oMath>
                 </m:oMathPara>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C498BC" w14:textId="3C52614B" w:rsidR="0076383C" w:rsidRDefault="0076383C" w:rsidP="008E3BE4">
+          <w:p w14:paraId="65C498BC" w14:textId="0E7CFC0B" w:rsidR="0076383C" w:rsidRDefault="0076383C" w:rsidP="008E3BE4">
             <w:pPr>
               <w:pStyle w:val="Rovnicetitulek"/>
               <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
-            <w:bookmarkStart w:id="80" w:name="Rovnice1"/>
+            <w:bookmarkStart w:id="82" w:name="Rovnice1"/>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> SEQ ROVNICE \* ARABIC </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008E3BE4">
+            <w:r w:rsidR="00CF17E5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
+            <w:bookmarkEnd w:id="82"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45BC30DF" w14:textId="44C34EA9" w:rsidR="00E23407" w:rsidRDefault="00E23407" w:rsidP="00E23407">
+    <w:p w14:paraId="25DE7A01" w14:textId="0ADC3710" w:rsidR="00F86DD2" w:rsidRDefault="00F86DD2" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Ref207103364"/>
-[...4 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="83" w:name="_Ref240367404"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc240375780"/>
+      <w:bookmarkStart w:id="85" w:name="_Ref207103364"/>
       <w:bookmarkEnd w:id="81"/>
-      <w:bookmarkEnd w:id="82"/>
-[...381 lines deleted...]
-        <w:t>Automaticky generované seznamy</w:t>
+      <w:r>
+        <w:t>Titulky (popisky)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="2A07493B" w14:textId="5F96032A" w:rsidR="00F86DD2" w:rsidRPr="00F86DD2" w:rsidRDefault="00F86DD2" w:rsidP="00BE57E0">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t>Nejpoužívanější titulky by v šabloně už měly být</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (např. pro obrázky Obr., pro tabulky Tab. apod.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Pokud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t xml:space="preserve"> se ve Wordu využívají tzv. rychlé části pro vkládání objektů, neměl by nastat žádný problém. Ten může nastat v situaci, kdy se titulky vkládají ručně, popř. se v</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t>práci používají křížové odkazy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t xml:space="preserve">Word bohužel </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v některých případech</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t xml:space="preserve"> „nezjist</w:t>
+      </w:r>
+      <w:r>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t>“, že jsou v</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DD2">
+        <w:t>dokumentu nové typy titulků, proto je nutné mu napovědět</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: v dokumentu stačí kliknout na libovolné místo a přes panel Reference vybrat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4801">
+        <w:t xml:space="preserve">možnost Vložit titulek. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pokud se zde nové titulky nenachází, pak se přes tlačítko Nový popisek vepíše nový typ titulku (Obr. nebo Tab. včetně tečky). Stisknutím tlačítka OK se nový typ popisku uloží (postup je možné zopakovat pro další nové popisky podle potřeby). Následně se dialogové okno s titulky zavře tlačítkem Zrušit (žádný titulek se nikam nevkládá). Pak už by se </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:t xml:space="preserve">tyto titulky měly zobrazovat i např. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v nabídce pro vložení konkrétního typu křížového odkaz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0" w:rsidRPr="00BE57E0">
+        <w:t xml:space="preserve">Vzhledem k tomu, že Word i po opětovném uložení práce nemusí správně načíst nově vytvořené titulky do své paměti, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0" w:rsidRPr="00BE57E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">doporučujeme vytvářet křížové odkazy </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">na vložené objekty </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0" w:rsidRPr="00BE57E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>až při závěrečné finalizaci a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0" w:rsidRPr="00BE57E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>úpravě textu závěrečné práce</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0" w:rsidRPr="00BE57E0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BC30DF" w14:textId="4BAC2399" w:rsidR="00E23407" w:rsidRDefault="00E23407" w:rsidP="00E23407">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Ref240371828"/>
+      <w:bookmarkStart w:id="87" w:name="_Ref240371835"/>
+      <w:bookmarkStart w:id="88" w:name="_Ref240372197"/>
+      <w:bookmarkStart w:id="89" w:name="_Ref240372203"/>
+      <w:bookmarkStart w:id="90" w:name="_Ref240372234"/>
+      <w:bookmarkStart w:id="91" w:name="_Ref240372239"/>
+      <w:bookmarkStart w:id="92" w:name="_Ref240372302"/>
+      <w:bookmarkStart w:id="93" w:name="_Ref240372308"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc240375781"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Křížové odkazy</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
-    </w:p>
-[...318 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="88"/>
-    </w:p>
-[...255 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="89"/>
-    </w:p>
-[...114 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="90"/>
-    </w:p>
-[...254 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="4B9C8E40" w14:textId="0E7C410D" w:rsidR="0076383C" w:rsidRDefault="0076383C" w:rsidP="0076383C">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Křížové odkazy zajistí v elektronické verzi práce </w:t>
+      </w:r>
+      <w:r w:rsidR="00A605BC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rychlou a snadnou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5A1A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cestu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A605BC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ke konkrétnímu objektu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Odkazy lze vytvářet pro konkrétní kapitoly, obrázky, grafy, tabulky, rovnice, jazykové příklady i pro odkazy na citace (vhodné zejména u metody číselného odkazu v hranatých závorkách). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Křížový odkaz je možné vložit přes panel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D57C5">
+        <w:t xml:space="preserve">Vložení </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D57C5">
+        <w:t xml:space="preserve">tlačítko Křížový odkaz (obdobný postup platí také pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D57C5">
+        <w:t>Writer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D57C5">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D10F927" w14:textId="06D2807B" w:rsidR="00590A08" w:rsidRDefault="00590A08" w:rsidP="00590A08">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>V nabídce je pak nutné vybrat vhodný Typ odkazu, na který se odkazuje (nadpis kapitoly, obrázek, tabulka, číslovaný seznam atd.). Následně se v nabídce Vložit odkaz vybere, v jaké podobě se má tento odkaz vložit (číslo, text atd.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC9A037" w14:textId="005ACC22" w:rsidR="00831C62" w:rsidRDefault="00831C62" w:rsidP="00831C62">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V případě, že se poprvé vkládá </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0AAF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>křížový odkaz na vložený objekt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (obrázek, tabulka atd.), je možné, že se v seznamu typů odkaz</w:t>
+      </w:r>
+      <w:r w:rsidR="003B28F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>u ve Wordu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neobjeví položka „Obr.“ nebo „Tab.“, ačkoliv práce obsahuje správně vložené titulky (zejména formou rychlých částí) a</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0AAF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>problém nenastal ani při aktualizaci seznamu obrázků/tabulek. Word bohužel v této situaci „nezjistil“, že jsou v dokumentu nové typy titulků, proto je nutné mu napovědět</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, viz kapitola </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240367404 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240367404 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>Titulky (popisky)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004E591E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3393086A" w14:textId="0CCE847C" w:rsidR="00E60734" w:rsidRDefault="00E60734" w:rsidP="00A8237D">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rovnic a vzorců</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8237D" w:rsidRPr="00A8237D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ve Wordu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8237D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je možné křížové odkazy vytvářet pomocí záložek, kdy se z čísla rovnice vytvoří záložka a na tu se následně vytvoří </w:t>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>křížový odkaz. V bloku s rovnicí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je nutné vybrat číslo rovnice (pokud je to žádoucí, tak vybrat i závorky, ale je nutné udělat přesný výběr bez okolních mezer) a následně na panelu Vložení </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8237D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vybrat tlačítko Záložka. Záložka musí mít své jméno, které nesmí začínat číslem a nesmí obsahovat speciální znaky (správně je Rovnice1, nikoliv Rovnice 1). Tlačítkem Přidat se následně nová záložka vytvoří. Pak už je možné vytvořit křížový odkaz, a to běžným způsobem přes panel Vložení a tlačítko Křížový odkaz. V nabídce je pak nutné vybrat vhodný Typ odkazu, na který se odkazuje (v tomto případě to bude záložka). Následně se v nabídce Vložit odkaz vybere, v jaké podobě se má tento odkaz vložit (v tomto případě to bude text záložky).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B062762" w14:textId="6AD990BD" w:rsidR="005D0AFA" w:rsidRPr="005D0AFA" w:rsidRDefault="005D0AFA" w:rsidP="00A8237D">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vzhledem k tomu, že Word i po opětovném uložení práce nemusí správně načíst nově vytvořené titulky do své paměti, doporučujeme </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vytvářet křížové odkazy</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na vložené objekty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> až při závěrečné finalizaci a úpravě textu závěrečné práce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64343D8B" w14:textId="46280F36" w:rsidR="00E23407" w:rsidRDefault="00E23407" w:rsidP="00E23407">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="_Ref207219488"/>
+      <w:bookmarkStart w:id="96" w:name="_Ref207219495"/>
+      <w:bookmarkStart w:id="97" w:name="_Ref207222974"/>
+      <w:bookmarkStart w:id="98" w:name="_Ref207222981"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc240375782"/>
+      <w:r>
+        <w:t>Automaticky generované seznamy</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="2378FA1F" w14:textId="285280B5" w:rsidR="00590A08" w:rsidRDefault="00590A08" w:rsidP="00590A08">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>V šabloně je předpřipraveno několik automaticky generovaných seznamů, a to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3479B3DB" w14:textId="7C6F841A" w:rsidR="00590A08" w:rsidRDefault="00590A08" w:rsidP="00590A08">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>obsah,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D35541" w14:textId="66075429" w:rsidR="00590A08" w:rsidRDefault="00590A08" w:rsidP="00590A08">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>seznam obrázků,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A19446" w14:textId="6F642902" w:rsidR="00590A08" w:rsidRDefault="00590A08" w:rsidP="00590A08">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>seznam tabulek a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E17FBEC" w14:textId="70861B13" w:rsidR="00590A08" w:rsidRDefault="00590A08" w:rsidP="00590A08">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t>seznam příloh vložených v závěrečné práci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDDF5AB" w14:textId="60613C3B" w:rsidR="00C30CDA" w:rsidRDefault="00C30CDA" w:rsidP="00590A08">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obsah </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">je generován z nadpisů </w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:t xml:space="preserve">označených v </w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:instrText xml:space="preserve"> REF _Ref207221101 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t xml:space="preserve">Tab. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seznam obrázků </w:t>
+      </w:r>
+      <w:r w:rsidR="004B10F4">
+        <w:t>je generován z popisků Obr.</w:t>
+      </w:r>
+      <w:r w:rsidR="005124B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(v anglické šabloně </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, v německé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Abbildung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC" w:rsidRPr="000243FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Seznam tabulek</w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B10F4">
+        <w:t>je generován z popisků Tab.</w:t>
+      </w:r>
+      <w:r w:rsidR="005124B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(v anglické šabloně Table, v německé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tabelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005124B1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC" w:rsidRPr="000243FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Seznam příloh vložených v závěrečné práci</w:t>
+      </w:r>
+      <w:r w:rsidR="000243FC">
+        <w:t xml:space="preserve"> je generován z nadpisu Příloha 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F62F66" w14:textId="7458FF1B" w:rsidR="005656A0" w:rsidRPr="009C4801" w:rsidRDefault="005656A0" w:rsidP="008F444A">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4801" w:rsidRPr="009C4801">
+        <w:t>ejpoužív</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45304">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4801" w:rsidRPr="009C4801">
+        <w:t>nější titulky by v šabloně už měly být</w:t>
+      </w:r>
+      <w:r w:rsidR="00A420E9">
+        <w:t>. V případě, že se ve Wordu využívají tzv. rychlé části pro vkládání objektů, neměl by nastat žádný problém. Ten může nastat v </w:t>
+      </w:r>
+      <w:r w:rsidR="00851E93">
+        <w:t>situaci</w:t>
+      </w:r>
+      <w:r w:rsidR="00A420E9">
+        <w:t xml:space="preserve">, kdy se titulky vkládají ručně, popř. se v práci používají křížové odkazy. Pokud by tato situace nastala, </w:t>
+      </w:r>
+      <w:r w:rsidR="0033518D">
+        <w:t xml:space="preserve">náprava je jednoduchá, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>viz kapitola</w:t>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:instrText xml:space="preserve"> REF _Ref240371828 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:instrText xml:space="preserve"> REF _Ref240371828 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>Křížové odkazy</w:t>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008F444A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAE4382" w14:textId="43C75AE7" w:rsidR="006D5DB0" w:rsidRDefault="006D5DB0" w:rsidP="006D5DB0">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE1B2A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Důležité je si pohlídat aktualizaci všech těchto seznamů před odevzdáním či vytištěním práce.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Podrobnější informace jsou uvedené v kapitole </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref207049812 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref207049820 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>Náhled a tisk práce</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AB183F" w14:textId="03B1144C" w:rsidR="006D5DB0" w:rsidRDefault="006D5DB0" w:rsidP="006D5DB0">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc240375783"/>
+      <w:r>
+        <w:t>Aktualizace seznamu s přílohami</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="0F6F8D01" w14:textId="57505AB7" w:rsidR="006D5DB0" w:rsidRDefault="006D5DB0" w:rsidP="006D5DB0">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Při aktualizaci všech automaticky generovaných seznamů ve Wordu by nemělo docházet k problémům a seznamy i obsah by se měly zaktualizovat bez ohledu na jazykovou verzi textového editoru či operačního systému.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E845ABE" w14:textId="57561859" w:rsidR="00442EFB" w:rsidRDefault="006D5DB0" w:rsidP="006D5DB0">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Jedinou výjimkou je seznam příloh vložených v závěrečné práci</w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Může se stát, že v případě aktualizace seznamu s přílohami z</w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB" w:rsidRPr="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mizí jednotlivé položky a objeví se chybová hláška</w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Nebyla nalezena položka obsahu.“ nebo „No table </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>contents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>entries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.“ v angličtině. Je to způsobeno tím, že se šablona </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56CEC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">používá v prostředí, kde jsou </w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB" w:rsidRPr="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">různé jazykové preference pro systém, klávesnici a rozhraní MS Office (např. </w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uživatel používá </w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB" w:rsidRPr="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>anglické rozhraní Wordu nebo celého operačního systému Windows).</w:t>
+      </w:r>
+      <w:r w:rsidR="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9C0504" w14:textId="02449E5B" w:rsidR="006D5DB0" w:rsidRDefault="00442EFB" w:rsidP="006D5DB0">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Náprava je jednoduchá: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B10F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kliknout </w:t>
+      </w:r>
+      <w:r w:rsidR="003205B0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do chybové hlášky (měla by zešednout) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pravým tlačítkem myš</w:t>
+      </w:r>
+      <w:r w:rsidR="0012273D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vybrat možnost „Přepnout zobrazení polí“. Místo jednotlivých řádků seznamu se zobrazí kód { TOC \n \h \z \t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Příloha 1;9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> }. Místo středníku </w:t>
+      </w:r>
+      <w:r w:rsidR="003205B0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>je nutné vložit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpunkční </w:t>
+      </w:r>
+      <w:r w:rsidR="003205B0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">znaménko čárky, takže výsledek bude { TOC \n \h \z \t </w:t>
+      </w:r>
+      <w:r w:rsidR="003205B0" w:rsidRPr="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003205B0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Příloha 1,9</w:t>
+      </w:r>
+      <w:r w:rsidR="003205B0" w:rsidRPr="00442EFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003205B0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> }. Následně znovu přepnout zobrazení polí a aktualizovat obsah (kliknout do něj pravým tlačítkem a vybrat Aktualizovat pole). Po těchto úpravách by se měl zobrazit správně vygenerovaný seznam příloh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2442E186" w14:textId="6E9452F9" w:rsidR="003C0BC8" w:rsidRPr="003C0BC8" w:rsidRDefault="003C0BC8" w:rsidP="003C0BC8">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Ref239882381"/>
+      <w:bookmarkStart w:id="102" w:name="_Ref239882388"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc240375784"/>
+      <w:r>
+        <w:t>Vytvoření nových seznamů</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="7EA28816" w14:textId="3CBFFAD9" w:rsidR="000243FC" w:rsidRDefault="000243FC" w:rsidP="005A4181">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pokud je nutné vložit nový automaticky generovaný obsah, postup je v jednotlivých textových editorech následující:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F55210C" w14:textId="17317136" w:rsidR="000243FC" w:rsidRDefault="000243FC" w:rsidP="000243FC">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B10F4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Word:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> za seznamy obrázků nebo tabulek (podle toho, kde je to vhodnější) umístit novou prázdnou stránku (zkratka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000243FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ctrl + Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), pomocí stylu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000243FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nadpisy seznamy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vložit název seznamu (např. Seznam grafů) a klávesou Enter přejít na nový řádek. Přes panel Reference vybrat tlačítko Vložit seznam obrázků a v kontextové nabídce, která se zobrazí, vybrat v nabídce Popisek titulku příslušný popisek, pro který se bude vytvářet seznam (v tomto případě to je Graf). Důležité je, že popisek už musí být předem vytvořen a</w:t>
+      </w:r>
+      <w:r w:rsidR="00132DE6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>používán v</w:t>
+      </w:r>
+      <w:r w:rsidR="00132DE6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>práci</w:t>
+      </w:r>
+      <w:r w:rsidR="00132DE6">
+        <w:t xml:space="preserve"> (nejpoužívanější titulky by v šabloně už měly být)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617D69CC" w14:textId="383E298B" w:rsidR="00132DE6" w:rsidRDefault="00132DE6" w:rsidP="000243FC">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B10F4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Writer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B10F4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> za seznamy obrázků nebo tabulek (podle toho, kde je to vhodnější) umístit novou prázdnou stránku (zkratka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000243FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ctrl + Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). Přes hlavní nabídku Vložit zvolit možnost Obsah a rejstřík a následně Obsah, rejstřík nebo seznam literatury. V části Nadpis vložit název seznamu (např. Seznam grafů) a </w:t>
+      </w:r>
+      <w:r w:rsidR="001E28DB">
+        <w:t xml:space="preserve">v </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nabídce Typ zvolit Tabulka obrázků. V části Kategorie </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1B2A">
+        <w:t xml:space="preserve">vybrat příslušný popisek, pro který se bude nový seznam vytvářet </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1B2A">
+        <w:lastRenderedPageBreak/>
+        <w:t>(v</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF07B5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1B2A">
+        <w:t>tomto případě to je Graf). Důležité je, že popisek už musí být předem vytvořen a používán v práci (nejpoužívanější titulky by v šabloně už měly být).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F55B05" w14:textId="698BF216" w:rsidR="003C0BC8" w:rsidRDefault="003C0BC8" w:rsidP="003C0BC8">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc240375785"/>
+      <w:r>
+        <w:t>Odstranění seznamů</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="1946142D" w14:textId="5876CFDE" w:rsidR="003C0BC8" w:rsidRDefault="003C0BC8" w:rsidP="003C0BC8">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seznamy z práce odstraňují (nejsou povinnou součástí práce), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doporučujeme nejdříve zobrazit si v dokumentu všechny znaky (tlačítko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>¶</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zkratka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ctrl + Shift + 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve Wordu či </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ctrl + F10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Writeru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aby se zabránilo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rozhození celého dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0BC8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Návod pro odstranění seznamů v jednotlivých textových editorech je </w:t>
+      </w:r>
+      <w:r w:rsidR="00321504">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>následující:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F665F6" w14:textId="2B39992D" w:rsidR="00321504" w:rsidRDefault="00321504" w:rsidP="00321504">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B10F4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Word:</w:t>
+      </w:r>
+      <w:r w:rsidR="005A42A7">
+        <w:t xml:space="preserve"> zobrazit si skryté znaky, označit text od nadpisu seznamu po poslední znak na stránce (ve většině seznamů to je značka Konec stránky) a zmáčknout klávesu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A42A7">
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A42A7">
+        <w:t xml:space="preserve">. V případě seznamu pro přílohy je nutné vybrat pouze znaky před značkou Konec oddílu (lichá stránka), tato značka nesmí být vybrána, a pak zmáčknout klávesu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CE7252">
+        <w:t>Backspace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED53D1">
+        <w:t>, dokud vám nezmizí prázdná strana a oddíl pro lichou stránku se nepřenese na předchozí stranu</w:t>
+      </w:r>
+      <w:r w:rsidR="005A42A7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13709248" w14:textId="1B62B42B" w:rsidR="00321504" w:rsidRPr="00321504" w:rsidRDefault="00321504" w:rsidP="00321504">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B10F4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Writer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B10F4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E55B8">
+        <w:t xml:space="preserve"> zobrazit si skryté znaky a podle typu seznamu zvolit vhodný postup. U seznamů obrázků a tabulek kliknout do seznamu pravým tlačítkem a vybrat možnost Smazat seznam. Pak klávesou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E55B8">
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E55B8">
+        <w:t xml:space="preserve"> smazat prázdnou stra</w:t>
+      </w:r>
+      <w:r w:rsidR="00693CEE">
+        <w:t>nu. U seznamu použitých zkratek</w:t>
+      </w:r>
+      <w:r w:rsidR="004E55B8">
+        <w:t xml:space="preserve"> označit text od nadpisu seznamu po poslední znak na stránce a zmáčknout dvakrát klávesu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E55B8">
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E55B8">
+        <w:t>, dokud nezmizí prázdná strana. V případě seznamu pro přílohy je nutná kombinace obou postupů: kliknout do seznamu pravým tlačítkem a vybrat možnost Smazat seznam</w:t>
+      </w:r>
+      <w:r w:rsidR="00A808A8">
+        <w:t>. Následně označit text od nadpisu pro ostatní přílohy až po poslední znak a</w:t>
+      </w:r>
+      <w:r w:rsidR="00693CEE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A808A8">
+        <w:t xml:space="preserve">zmáčknout klávesou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A808A8">
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A808A8">
+        <w:t xml:space="preserve"> tento obsah smazat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674915F1" w14:textId="78C70748" w:rsidR="00357EEB" w:rsidRDefault="00357EEB" w:rsidP="00357EEB">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Ref207226439"/>
+      <w:bookmarkStart w:id="106" w:name="_Ref207226447"/>
+      <w:bookmarkStart w:id="107" w:name="_Ref207227568"/>
+      <w:bookmarkStart w:id="108" w:name="_Ref207227572"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc240375786"/>
+      <w:r>
+        <w:t>Seznam</w:t>
+      </w:r>
+      <w:r w:rsidR="004908EB">
+        <w:t xml:space="preserve"> použité</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> literatury</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="78B9F5D2" w14:textId="38187AB9" w:rsidR="000A1B75" w:rsidRDefault="000A1B75" w:rsidP="000A1B75">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1B75">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Citování použitých informačních zdrojů se řídí pravidly konkrétních citačních norem nebo stylů. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Seznam </w:t>
       </w:r>
       <w:r w:rsidR="00F91A23">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">použité </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">literatury musí být vždy vypracován podle použité citační normy nebo citačního stylu v rámci závěrečné práce. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0719B3BC" w14:textId="387BC6A6" w:rsidR="007C6C60" w:rsidRDefault="007747C0" w:rsidP="007C6C60">
+    <w:p w14:paraId="0719B3BC" w14:textId="506F46B9" w:rsidR="007C6C60" w:rsidRDefault="007747C0" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t>Pro vytvoření seznamu</w:t>
       </w:r>
       <w:r w:rsidR="00F91A23">
         <w:t xml:space="preserve"> použité</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> literatury jsou v šabloně připravené dva styly, a to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Použité zdroje (abecední seznam)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Použité zdroje (číslovaný seznam)</w:t>
       </w:r>
       <w:r>
         <w:t>. Styly se použijí podle použité citační normy či stylu</w:t>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:t xml:space="preserve"> (více informací o stylech pro formátování seznamu literatury je v kapitole </w:t>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:instrText xml:space="preserve"> REF _Ref207227614 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>4.5</w:t>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:instrText xml:space="preserve"> REF _Ref207227621 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznam použité literatury</w:t>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002C26A1">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007C6C60">
         <w:t>V </w:t>
       </w:r>
       <w:r w:rsidR="007C6C60" w:rsidRPr="007747C0">
         <w:t>obou</w:t>
       </w:r>
       <w:r w:rsidR="007C6C60">
         <w:t xml:space="preserve"> stylech se využívá </w:t>
       </w:r>
       <w:r w:rsidR="007C6C60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>vizuální zvýraznění autorů pomocí tučného řezu písma</w:t>
       </w:r>
       <w:r w:rsidR="007C6C60">
         <w:t>. To je potřeba nastavit ručně, není ovšem povinné</w:t>
       </w:r>
       <w:r w:rsidR="000F1970">
         <w:t xml:space="preserve">, slouží pouze </w:t>
       </w:r>
       <w:r w:rsidR="00811B31">
         <w:t>ke zvýraznění autorů</w:t>
       </w:r>
       <w:r w:rsidR="007C6C60">
         <w:t xml:space="preserve">. Úprava by nicméně měla být v celém seznamu jednotná. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76689BD1" w14:textId="79E81704" w:rsidR="007747C0" w:rsidRDefault="007747C0" w:rsidP="007C6C60">
+    <w:p w14:paraId="76689BD1" w14:textId="248039AF" w:rsidR="007747C0" w:rsidRDefault="007747C0" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seznam </w:t>
       </w:r>
       <w:r w:rsidR="00F91A23">
         <w:t xml:space="preserve">použité </w:t>
       </w:r>
       <w:r>
         <w:t>literatury je možné</w:t>
       </w:r>
       <w:r w:rsidRPr="00B415AE">
         <w:t xml:space="preserve"> zpracovat ručně, popř. pomocí doplňk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">u, viz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207226369 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-[...3 lines deleted...]
-        <w:t>5.6.6</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5.7.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207226369 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Nástroj pro tvorbu citací Citace PRO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B415AE">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Následně se pak upravuje pomocí příslušného stylu v textovém editoru.</w:t>
       </w:r>
       <w:r w:rsidR="00C80ABE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C80ABE" w:rsidRPr="00C80ABE">
         <w:t>Samotný</w:t>
       </w:r>
       <w:r w:rsidR="00C80ABE">
         <w:t xml:space="preserve"> textový editor</w:t>
       </w:r>
       <w:r w:rsidR="00C80ABE" w:rsidRPr="00C80ABE">
         <w:t xml:space="preserve"> MS Word pro přímou tvorbu citací nedoporučujeme. Word není citační manažer a nezaručí, že seznam literatury a bibliografické citace budou odpovídat konkrétnímu citačnímu stylu nebo normě.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535F334F" w14:textId="3C48EB4C" w:rsidR="009D4DE0" w:rsidRDefault="009D4DE0" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc220356646"/>
-      <w:r>
+      <w:bookmarkStart w:id="110" w:name="_Toc240375787"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Obecné zásady pro tvorbu citací</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7C9F6C27" w14:textId="330FBA47" w:rsidR="0073122E" w:rsidRDefault="0073122E" w:rsidP="0073122E">
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="7C9F6C27" w14:textId="7B215C1C" w:rsidR="0073122E" w:rsidRDefault="0073122E" w:rsidP="0073122E">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorský zákon č. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="0073122E">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>121/2000 Sb.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a zásady informační etiky udávají povinnost citovat všechna díla, která byla pro práci použita. Jde jak o přímé citace, tak i o parafráze. Smyslem citování je čtenáři práce umožnit identifikovat a vyhledat zdroje, které autor použil. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D69E0E2" w14:textId="77777777" w:rsidR="0073122E" w:rsidRPr="00A915C1" w:rsidRDefault="0073122E" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:t>Údaje pro bibliografickou citaci se přebírají z citovaného zdroje (= z dokumentu, se kterým jsme pracovali). Autor práce vždy cituje konkrétní vydání nebo verzi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B47E970" w14:textId="77777777" w:rsidR="0073122E" w:rsidRPr="00A915C1" w:rsidRDefault="0073122E" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
-        <w:lastRenderedPageBreak/>
         <w:t>Každá citace musí být v práci jasně označena (např. přímá citace se většinou uvádí v uvozovkách nebo se použije kurzíva, parafráze se odděluje odstavcem) a doplněna odkazem, který odkazuje na příslušnou bibliografickou citaci v seznamu použité literatury. Bibliografická citace by měla jednoznačně identifikovat citovaný dokument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032F056C" w14:textId="77777777" w:rsidR="0073122E" w:rsidRPr="00A915C1" w:rsidRDefault="0073122E" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:t>Uvést lokaci citace v citovaném dokumentu (tj. strany, ze kterých bylo citováno) je povinné u přímé citace. Rozsah stran, ze kterých autor vycházel, doporučujeme uvádět také u parafráze. Není povinné uvádět celkový počet stran publikace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1CC9DA" w14:textId="77777777" w:rsidR="0073122E" w:rsidRPr="00A915C1" w:rsidRDefault="0073122E" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
@@ -26965,55 +28479,55 @@
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:t>Podoba bibliografických citací musí být jednotná v celém dokumentu (jednotný styl, formát a interpunkce).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01179124" w14:textId="28C3F74F" w:rsidR="0073122E" w:rsidRPr="00A915C1" w:rsidRDefault="0073122E" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Abecednseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:t>Pokud je text přebírán z cizojazyčného zdroje a v práci se využívá jako přímá citace, je důležité daný text co nejpřesněji přeložit. Do poznámky pod čarou je možné připojit poznámku, že se jedná o vlastní překlad, a uvést originální cizojazyčné znění.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7275CE87" w14:textId="7541FD9B" w:rsidR="009D4DE0" w:rsidRDefault="009D4DE0" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc220356647"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc240375788"/>
       <w:r>
         <w:t>Základní pojmy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="3CBF7584" w14:textId="0C8FD7A1" w:rsidR="008F180A" w:rsidRPr="008F180A" w:rsidRDefault="008F180A" w:rsidP="008F180A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00F91A23">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Citát (přímá citace) – </w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t xml:space="preserve">doslovně </w:t>
       </w:r>
       <w:r w:rsidR="00811B31">
         <w:t>převzatý text</w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t xml:space="preserve"> j</w:t>
       </w:r>
       <w:r w:rsidR="00811B31">
         <w:t>iného autora, který</w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t xml:space="preserve"> je nutné odlišit od vlastního textu (</w:t>
@@ -27031,71 +28545,71 @@
         <w:t xml:space="preserve"> v soupisu použité literatury.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AA48CD" w14:textId="77777777" w:rsidR="008F180A" w:rsidRPr="008F180A" w:rsidRDefault="008F180A" w:rsidP="008F180A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Parafráze (nepřímá citace) – </w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t>vyjádření cizí myšlenky vlastními slovy, volně přeformulovaná myšlenka jiného autora. Neodlišuje se od samotného textu a délka parafráze není omezena, ale čtenář musí poznat, kde parafráze začíná a kde končí. Původní myšlenka a kontext musí být zachován. Stejně jako v případě přímé citace ani u parafráze nesmí chybět odkaz na citaci v soupisu použité literatury.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036EBB46" w14:textId="4FBBC527" w:rsidR="008F180A" w:rsidRPr="008F180A" w:rsidRDefault="008F180A" w:rsidP="008F180A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Odkaz v textu –</w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t xml:space="preserve"> způsob propojení citace (citátu či parafráze) a bibliografické citace čili textu práce se seznamem bibliografických citací. Jedná se odkaz na konkrétní bibliografickou citaci v soupisu seznamu použité literatury. Pro tvorbu odkazů existují u</w:t>
       </w:r>
       <w:r w:rsidR="00A915C1">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t>normy ČSN ISO 690:2022 tři metody (metoda prvku a data, metoda číselných odkazů a metoda průběžných poznámek). V případě použití jiných citačních norem a stylů je nutné seznámit se s pravidly odkazování konkrétní normy a dodržovat je.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D00EC4" w14:textId="59F03795" w:rsidR="008F180A" w:rsidRPr="008F180A" w:rsidRDefault="008F180A" w:rsidP="00811B31">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bibliografická citace –</w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00811B31">
         <w:t>kompletní údaje o použitém zdroji</w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t xml:space="preserve"> (text</w:t>
       </w:r>
       <w:r w:rsidR="00811B31">
         <w:t>, obrázek, graf, tabulka atd.), které umožní jeho snadn</w:t>
       </w:r>
       <w:r w:rsidR="00E9304F">
         <w:t>ou identifikaci</w:t>
       </w:r>
       <w:r w:rsidR="00811B31">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t>Bibliografická citace</w:t>
       </w:r>
       <w:r w:rsidR="00E9304F">
         <w:t xml:space="preserve"> (někdy také reference)</w:t>
@@ -27106,85 +28620,85 @@
       <w:r w:rsidR="00811B31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E9304F">
         <w:t>Formát bibliografické citace se odvíjí podle toho, jaký druh dokumentu se cituje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFBADDC" w14:textId="4D3BBD0A" w:rsidR="008F180A" w:rsidRPr="008F180A" w:rsidRDefault="008F180A" w:rsidP="008F180A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A915C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Seznam použité literatury –</w:t>
       </w:r>
       <w:r w:rsidRPr="008F180A">
         <w:t xml:space="preserve"> seznam všech použitých dokumentů a zdrojů v dané práci. Je řazen dle náležitostí a pravidel zvolené citační normy, příp. podle náležitosti konkrétní metody citování v rámci normy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A28A103" w14:textId="51FFD87E" w:rsidR="009D4DE0" w:rsidRDefault="009D4DE0" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc220356648"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc240375789"/>
       <w:r>
         <w:t>Citační etika</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6C74242F" w14:textId="7D954F41" w:rsidR="0076320B" w:rsidRPr="0076320B" w:rsidRDefault="0076320B" w:rsidP="0076320B">
+      <w:bookmarkEnd w:id="112"/>
+    </w:p>
+    <w:p w14:paraId="6C74242F" w14:textId="6E5F8C01" w:rsidR="0076320B" w:rsidRPr="0076320B" w:rsidRDefault="0076320B" w:rsidP="0076320B">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076320B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Podrobné informace o pravidlech tvorby citací a citační etice je možné najít na portálu informační výchovy pro UTB </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="002820F8">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://iva.k.utb.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0076320B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, souhrnné informace o citacích a dostupných citačních manažerech na webových stránkách Knihovny UTB </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="009B0C1E" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://knihovna.utb.cz/</w:t>
         </w:r>
         <w:r w:rsidR="009B0C1E" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:br/>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="009B0C1E" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>sluzby</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="009B0C1E" w:rsidRPr="00E04B01">
           <w:rPr>
@@ -27227,55 +28741,55 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0076320B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FE2F84">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428EAF84" w14:textId="04E2BC4C" w:rsidR="009D4DE0" w:rsidRDefault="009D4DE0" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc220356649"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc240375790"/>
       <w:r>
         <w:t>Příklady citování nejčastějších typů dokumentů podle ČSN ISO 690</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="08ECA723" w14:textId="621F9704" w:rsidR="009D4DE0" w:rsidRDefault="009D4DE0" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D4DE0">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>V případě UTB ve Zlíně je doporučenou citační normou ČSN ISO 690</w:t>
       </w:r>
       <w:r w:rsidR="00A915C1">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (v aktuální verzi, tedy 2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4DE0">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, na kterou se vztahují následující doporučení. Další normy a citační styly je na UTB ve Zlíně možné používat pouze, pokud jsou odborně odůvodnitelné a pokud to umožňuje vnitřní norma </w:t>
@@ -27307,70 +28821,70 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4DE0">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chicago Style). </w:t>
       </w:r>
       <w:r w:rsidRPr="009D4DE0">
         <w:t xml:space="preserve">Při používání </w:t>
       </w:r>
       <w:r w:rsidR="00AB2909">
         <w:t>jiné citační normy či citačního stylu</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4DE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB2909">
         <w:t>je fakulta povinna vedoucí prací, studenty a uchazeče řádně v této normě či stylu odborně proškolit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E31FA8B" w14:textId="187B1A24" w:rsidR="009D4DE0" w:rsidRDefault="009D4DE0" w:rsidP="009D4DE0">
+    <w:p w14:paraId="7E31FA8B" w14:textId="628AEF02" w:rsidR="009D4DE0" w:rsidRDefault="009D4DE0" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="009D4DE0">
         <w:t>Níže uvedené příklady jsou vytvořeny s ohledem na standardní podobu citace podle ČSN ISO 690:2022. V případě užití tzv. harvardského způsobu o</w:t>
       </w:r>
       <w:r w:rsidR="00F8036B">
         <w:t>dkazování v textu (metoda jméno–</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4DE0">
         <w:t xml:space="preserve">datum) v rámci </w:t>
       </w:r>
       <w:r w:rsidR="00F8036B">
         <w:t>této normy</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4DE0">
         <w:t xml:space="preserve"> je nutné přesunout rok vydání za údaje o autorech. Podrobné informace pro použití harvardského způsobu odkazování je možné najít na webových stránkách knihovny: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="002820F8">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>http://iva.k.utb.cz/wp-content/uploads/harvardsky-system.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D4DE0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5376FAF8" w14:textId="77777777" w:rsidR="008E2F32" w:rsidRDefault="008E2F32" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5909515D" w14:textId="59314D80" w:rsidR="00BB3C38" w:rsidRPr="001F5316" w:rsidRDefault="0076320B" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
@@ -27489,50 +29003,51 @@
       <w:r w:rsidRPr="007C6C60">
         <w:t xml:space="preserve">Brno: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C6C60">
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C6C60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C6C60">
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C6C60">
         <w:t>. ISBN 978-80-251-2795-7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F41055B" w14:textId="38A5A92D" w:rsidR="00BB3C38" w:rsidRDefault="00DB3531" w:rsidP="00DB3531">
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Tištěné dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F83434E" w14:textId="77777777" w:rsidR="00F8036B" w:rsidRDefault="00F8036B" w:rsidP="00BB3C38">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C7766B2" w14:textId="5E2C95FF" w:rsidR="00BB3C38" w:rsidRPr="00BB3C38" w:rsidRDefault="00BB3C38" w:rsidP="00BB3C38">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3C38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kniha</w:t>
       </w:r>
     </w:p>
@@ -27563,51 +29078,50 @@
       <w:r w:rsidRPr="00BB3C38">
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB3C38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB3C38">
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB3C38">
         <w:t>, 2010. ISBN 978-80-251-2795-7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AE2E16" w14:textId="77777777" w:rsidR="00BB3C38" w:rsidRPr="00BB3C38" w:rsidRDefault="00BB3C38" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="007C6C60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>HOLMEROVÁ, Iva.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3C38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3C38">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Minimum akademického bontonu, aneb, Jak neuklouznout nejen na akademické půdě.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3C38">
         <w:t xml:space="preserve"> Praha: Grada, 2014. ISBN 9788024754277.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162AD7DD" w14:textId="77777777" w:rsidR="00BB3C38" w:rsidRPr="00BB3C38" w:rsidRDefault="00BB3C38" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="007C6C60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -27898,51 +29412,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> v digitální podobě</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FB8CB2" w14:textId="421FD06D" w:rsidR="008906D3" w:rsidRDefault="008906D3" w:rsidP="008906D3">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008906D3">
         <w:t>Digitalizovaná kniha se cituje stejně jako tištěná kniha</w:t>
       </w:r>
       <w:r w:rsidR="009405CA">
         <w:t xml:space="preserve">, navíc se připojí </w:t>
       </w:r>
       <w:r w:rsidRPr="008906D3">
         <w:t>informace o přístupu k digitalizované formě knihy</w:t>
       </w:r>
       <w:r w:rsidR="00D25B26">
         <w:t>, popř. informace o formátu digitalizované podoby knihy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578A37E1" w14:textId="243A7770" w:rsidR="008906D3" w:rsidRPr="0082414B" w:rsidRDefault="008906D3" w:rsidP="008906D3">
+    <w:p w14:paraId="578A37E1" w14:textId="07000841" w:rsidR="008906D3" w:rsidRPr="0082414B" w:rsidRDefault="008906D3" w:rsidP="008906D3">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74A0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SUTHERLAND, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:rPr>
@@ -27955,51 +29469,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Alchymie: kouzlo značky a podivuhodná věda úspěchu marketingových nápadů, které nedávají smysl.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74A0C">
         <w:t xml:space="preserve"> Žádná velká věda. Brno: Jan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:t>Melvil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:t>Publishing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:t xml:space="preserve">, 2021. ISBN 978-80-7555-134-4. Dostupné také z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00D07E9D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.bookport.cz/kniha/alchymie-7868/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B74A0C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:t>ePub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B74A0C">
         <w:t xml:space="preserve"> formát.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3492133B" w14:textId="77777777" w:rsidR="007C6C60" w:rsidRDefault="007C6C60" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -28238,68 +29752,79 @@
       <w:r>
         <w:t xml:space="preserve"> Vazby programových dokumentů. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="003623EB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Recenzovaný sborník abstraktů z Mezinárodní Baťovy konference pro d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>oktorandy a mladé vědecké pra</w:t>
       </w:r>
       <w:r w:rsidRPr="003623EB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>covníky 2008.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zlín: Univerzita Tomáše Bati ve Zlíně, Fakulta managementu a ekonomiky, 2008, s. 431. ISBN 978-80-7318-663-0.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B790EF7" w14:textId="77777777" w:rsidR="00B74A0C" w:rsidRPr="00B74A0C" w:rsidRDefault="00B74A0C" w:rsidP="00B74A0C">
+    <w:p w14:paraId="0B790EF7" w14:textId="743127FD" w:rsidR="00B74A0C" w:rsidRDefault="00B74A0C" w:rsidP="00B74A0C">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1CD80FB8" w14:textId="3247F66B" w:rsidR="00790B14" w:rsidRDefault="00790B14" w:rsidP="00B74A0C">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC5394C" w14:textId="77777777" w:rsidR="00790B14" w:rsidRPr="00B74A0C" w:rsidRDefault="00790B14" w:rsidP="00B74A0C">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="35B4FF18" w14:textId="06EA9911" w:rsidR="007C6C60" w:rsidRPr="007C6C60" w:rsidRDefault="007C6C60" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6C60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Článek v periodiku</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAAFC27" w14:textId="77777777" w:rsidR="007C6C60" w:rsidRDefault="007C6C60" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="007C6C60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GIBSON, Robert.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001D7C32">
         <w:t>Choosing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001D7C32">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -28352,79 +29877,72 @@
     <w:p w14:paraId="712A1D9C" w14:textId="77777777" w:rsidR="007C6C60" w:rsidRDefault="007C6C60" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="007C6C60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>KOŇÁK, Tomáš.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Protidrogová politika a praxe ve VS ČR. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE217C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>České vězeňství: čtvrtletník pro vězeňství a kriminální prevenci.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2011, roč. 19, č. 3, s. 14–16. ISSN 1213-9297.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD34AE9" w14:textId="77777777" w:rsidR="007C6C60" w:rsidRDefault="007C6C60" w:rsidP="007C6C60">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7F3F71A0" w14:textId="77777777" w:rsidR="00A8237D" w:rsidRDefault="00A8237D" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1785D44B" w14:textId="73A79657" w:rsidR="007C6C60" w:rsidRPr="007C6C60" w:rsidRDefault="007C6C60" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6C60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Závěrečná práce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042E0A88" w14:textId="77777777" w:rsidR="007C6C60" w:rsidRDefault="007C6C60" w:rsidP="007C6C60">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="007C6C60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DVOŘÁK, Jan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D64BE4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Power</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -28602,51 +30120,51 @@
       <w:r>
         <w:t>dostupnost a přístup, např. Dostupné z: …, Dostupné také z: …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F627A8C" w14:textId="77777777" w:rsidR="008B326B" w:rsidRPr="008B326B" w:rsidRDefault="008B326B" w:rsidP="008B326B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D9FA17E" w14:textId="4EE0A281" w:rsidR="001F5316" w:rsidRPr="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5316">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Elektronická kniha</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00032D61" w14:textId="3B49A88A" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="00032D61" w14:textId="27496800" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="001F5316">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LOVERA, Marco.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0082414B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Control-oriented</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0082414B">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -28713,104 +30231,104 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Engineering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Technology, 2015. ISBN </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>978-1-84919-614-7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Dostupné z: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Knovel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidR="00C35E7F" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://app.knovel.com/kn/resources/kpCOMITP02/toc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>paywall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>]. [cit. 2024-01-06].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F0841C" w14:textId="3777C76C" w:rsidR="001F5316" w:rsidRPr="0082414B" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="14F0841C" w14:textId="46279F4B" w:rsidR="001F5316" w:rsidRPr="0082414B" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5316">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>KALENDA, Jan.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0082414B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Vratký triumf: vývoj účasti na neformálním vzdělávání dospělých v České republice v letech 1997 až 2016.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C7F">
         <w:t xml:space="preserve"> Online. Zlín: Univerzita Tomáše Bati, 2021. ISBN </w:t>
       </w:r>
       <w:r w:rsidR="00C35E7F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008A0C7F">
         <w:t xml:space="preserve">978-80-7454-986-1. Dostupné z: Digitální knihovna UTB, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidR="00C35E7F" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.7441/</w:t>
         </w:r>
         <w:r w:rsidR="00C35E7F" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:br/>
           <w:t>978-80-7454-986</w:t>
         </w:r>
         <w:r w:rsidR="00C35E7F" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
@@ -28833,51 +30351,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35E7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Příspěvek v elektronickém sborníku</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71280E13" w14:textId="31A5659B" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obdobně se bude citovat kapitola z monografie, </w:t>
       </w:r>
       <w:r w:rsidR="00B74A0C">
         <w:t xml:space="preserve">kdy je </w:t>
       </w:r>
       <w:r>
         <w:t>autor odlišný od autora celé monografie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B0D8B4" w14:textId="359DC8F5" w:rsidR="001F5316" w:rsidRPr="008A0C7F" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="28B0D8B4" w14:textId="7916CB2C" w:rsidR="001F5316" w:rsidRPr="008A0C7F" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35E7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SOUSEDÍKOVÁ, Lucie; ADÁMEK, Milan a HROMADA, Martin. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>Analysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0C7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t> </w:t>
@@ -28949,222 +30467,217 @@
       <w:r w:rsidRPr="008A0C7F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (CSCC).</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>Crete</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0C7F">
         <w:t xml:space="preserve">, 19-22 July 2022. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>Crete</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0C7F">
         <w:t xml:space="preserve">: IEEE, 2022. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidR="00C35E7F" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/CSCC55931.2022.00009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C7F">
         <w:t>[cit. 2023-03-14].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40707504" w14:textId="77777777" w:rsidR="008906D3" w:rsidRDefault="008906D3" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23763727" w14:textId="3EBF0004" w:rsidR="001F5316" w:rsidRPr="00C35E7F" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35E7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Elektronický dokument (šedá literatura, která nebyla publikovaná a nemá ISBN: firemní literatura, výroční zprávy, návody, příručky atd.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092E8AC5" w14:textId="2488CE9C" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="092E8AC5" w14:textId="7A7D4966" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35E7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UNIVERZITA TOMÁŠE BATI VE ZLÍNĚ.</w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Výroční zpráva o činnosti UTB za rok 2022.</w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t xml:space="preserve"> Online. 2022. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="00FA1FA8" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://utb.cz/mdocs-posts/vyrocni-zprava-o-cinnosti-utb-za-rok</w:t>
         </w:r>
         <w:r w:rsidR="00FA1FA8" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t>2022/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009272D2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t>[cit. 2023-05-20].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598E5280" w14:textId="35B6792F" w:rsidR="001F5316" w:rsidRPr="009272D2" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="40FB9D6A" w14:textId="77777777" w:rsidR="00790B14" w:rsidRDefault="00790B14" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598E5280" w14:textId="3375B5FB" w:rsidR="001F5316" w:rsidRPr="009272D2" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+      <w:pPr>
+        <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35E7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MATYÁŠTÍKOVÁ, Kateřina a HRABINOVÁ, Světlana.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Metodický materiál pro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>vedoucí závěrečných prací na UTB ve Zlíně.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Online, prezentace. 2023. Dostupné z: Knihovna UTB, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://knihovna.utb.cz/wp-content/uploads/2023/11/metodicky-material-diplomovy-seminar-2023.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [cit. 2023-12-17].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BE6E0D" w14:textId="77777777" w:rsidR="000A605F" w:rsidRDefault="000A605F" w:rsidP="001F5316">
+    <w:p w14:paraId="3A3AC1FC" w14:textId="77777777" w:rsidR="00C51D48" w:rsidRPr="00C51D48" w:rsidRDefault="00C51D48" w:rsidP="00FE5BD4">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FFD569" w14:textId="6C86FDAB" w:rsidR="001F5316" w:rsidRPr="000A605F" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A605F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Článek v elektronickém periodiku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AAFFFA" w14:textId="0D95A1E9" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="48AAFFFA" w14:textId="45D335A0" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="000A605F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DURPEKOVA, Silvie; DI MARTINO, Antonio; DUSANKOVA, Miroslava; DROHSLER, Petra a SEDLARIK, Vladimir.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Biopolymer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hydrogel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Based</w:t>
       </w:r>
@@ -29279,364 +30792,364 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Fertilizers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Online. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Polymers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2021, vol. 13, no. 19. ISSN 2073-4360. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/polym13193274</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [cit. 2023-10-16].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632AE3B3" w14:textId="4D33110E" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="632AE3B3" w14:textId="52BD13FD" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="000A605F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EHLER, Edvard; NAKLÁDALOVÁ, Marie; HEŘMAN, Miroslav a URBAN, Pavel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Onemocnění bederní páteře – nová neurologická nemoc z povolání. Online. </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Česká a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">slovenská neurologie a neurochirurgie. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2022, roč. 85/118, č. 5, s. 351-362. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.48095/cccsnn2022351</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [cit. 2023-03-14].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D66D126" w14:textId="77777777" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F6E279C" w14:textId="7209CF69" w:rsidR="001F5316" w:rsidRPr="00735EDC" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Webové sídlo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF286DB" w14:textId="287D09C5" w:rsidR="001F5316" w:rsidRPr="009272D2" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="3FF286DB" w14:textId="3AB4BB16" w:rsidR="001F5316" w:rsidRPr="009272D2" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RADA PRO VÝZKUM, VÝVOJ A INOVACE.</w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Výzkum a vývoj v České republice.</w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t xml:space="preserve"> Online. ©2015. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>http://www.vyzkum.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009272D2">
         <w:t>. [cit. 2023-08-19].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266F84F8" w14:textId="77777777" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="562C4AB6" w14:textId="6BFEBB97" w:rsidR="001F5316" w:rsidRPr="00735EDC" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Webová stránka (nesamostatná část webového sídla)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3B0912" w14:textId="77777777" w:rsidR="001F5316" w:rsidRPr="009272D2" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="009272D2">
         <w:t>Pokud je autor webové stránky shodný s názvem celého webu, tak se uvádí pouze autor a</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t>název sídla (celku) se vynechá.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD7F963" w14:textId="11B45AC1" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="7FD7F963" w14:textId="4279FD3B" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">KNIHOVNA UNIVERZITY TOMÁŠE BATI VE ZLÍNĚ. </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Najdete u nás.</w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t xml:space="preserve"> Online. ©2023. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://knihovna.utb.cz/najdete-u-nas/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009272D2">
         <w:t>. [cit. 2023-08-19].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA09D4A" w14:textId="77777777" w:rsidR="008906D3" w:rsidRDefault="008906D3" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8742ED" w14:textId="5BD5F83A" w:rsidR="001F5316" w:rsidRPr="00735EDC" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Příspěvek do webového sídla </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1F5098" w14:textId="77777777" w:rsidR="001F5316" w:rsidRPr="009272D2" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t>Využívá se u citací např. příspěvku na blogu, aktuality na webovém portálu, hesla z encyklopedie, obrázku, tabulky, grafů atd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F63B088" w14:textId="59D1E090" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="5F63B088" w14:textId="5CF489C9" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DUPALOVÁ, Zuzana.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Biochemik Jan Konvalinka převzal cenu předsedkyně RVVI za popularizaci.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Online. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:t>Akademie věd České republiky.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8. 12. 2023. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.avcr.cz/cs/o-nas/aktuality/Biochemik-Jan-Konvalinka-prevzal-cenu-predsedkyne-RVVI-za-popularizaci/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [cit. 2023-12-19].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E783F08" w14:textId="2A3149EE" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="0E783F08" w14:textId="2C56DD8E" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>STRŽÍNKOVÁ, Sabina.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Židle </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Tammi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009272D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Online, obrázek. In: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Showcase</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> FMK UTB. 2022-02-13. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://showcase.fmk.utb.cz/prumyslovy-design/zidle-tammi/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [cit. 2023-12-19].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3616BF6B" w14:textId="26444A8C" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="3616BF6B" w14:textId="1B7E5BE4" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">STATISTA. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00652405">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00652405">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -29754,478 +31267,759 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00652405">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>millions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00652405">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Online, graf. In: Statista. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>October</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 2023. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.statista.com/statistics/244995/number-of-paying-spotify-subscribers/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FA1FA8">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>[cit. 2023-12-19].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0292410C" w14:textId="77777777" w:rsidR="001F5316" w:rsidRPr="00652405" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21BA377A" w14:textId="77777777" w:rsidR="001F5316" w:rsidRPr="00FA1FA8" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sociální média a služby</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEF015B" w14:textId="26F91069" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="7FEF015B" w14:textId="5998025C" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA1FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>KOVÁŘ, Karel [@Kovy].</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Radikální algoritmy. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t xml:space="preserve">Online, video. 20. 3. 2022. Dostupné z: YouTube, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=IARByMNIpsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D0ABF">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t>[cit. 2023-03-15].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F140F8D" w14:textId="19786F9B" w:rsidR="001F5316" w:rsidRPr="003D0ABF" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="0F140F8D" w14:textId="379F56AB" w:rsidR="001F5316" w:rsidRPr="003D0ABF" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA1FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>KNIHOVNA UNIVERZITY TOMÁŠE BATI VE ZLÍNĚ [@knihovnautb].</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Dopisujete diplomku nebo seminárku na poslední chvíli a hodil by se vám ještě nějaký ten zahraniční zdroj? ... </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t xml:space="preserve">Online, příspěvek. 2023-04-26. Dostupné z: Facebook, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.facebook.com/photo/?fbid=623621036471432&amp;set=a.5597</w:t>
         </w:r>
         <w:r w:rsidRPr="00B07B4F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:br/>
           <w:t>87202854816</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D0ABF">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t>[cit 2023-09-15].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA541B5" w14:textId="0884F670" w:rsidR="001F5316" w:rsidRPr="00FA1FA8" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="5972033A" w14:textId="77777777" w:rsidR="00790B14" w:rsidRDefault="00790B14" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA541B5" w14:textId="168A79DE" w:rsidR="001F5316" w:rsidRPr="00FA1FA8" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA1FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Závěrečná práce v elektronické podobě</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D67A0B" w14:textId="08FED8A4" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
+    <w:p w14:paraId="51D67A0B" w14:textId="76CCB064" w:rsidR="001F5316" w:rsidRDefault="001F5316" w:rsidP="001F5316">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA1FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>KOUTNÝ, Lukáš.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Portfolio FMK jako digitální platforma pro zlepšení komunikace mezi studenty designových oborů.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t xml:space="preserve"> Online, diplomová práce. Zlín: Univerzita Tomáše Bati ve Zlíně, Fakulta multimediálních komunikací, 2020. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidR="00FA1FA8" w:rsidRPr="00E04B01">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>http://hdl.handle.net/10563/49227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D0ABF">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA1FA8">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003D0ABF">
         <w:t>[cit. 2023-10-16].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148E84E6" w14:textId="3906A74C" w:rsidR="00BB3C38" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
       </w:pPr>
       <w:r>
         <w:t>Citování výstupů nástrojů umělé inteligence (AI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A36042B" w14:textId="5DBECD3D" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
+    <w:p w14:paraId="7A36042B" w14:textId="2597D71A" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve">Při používání a citování nástrojů AI v českém prostředí by měla mít každá osoba na paměti zákon č. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="009E1FBF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:bCs/>
           </w:rPr>
           <w:t>121/200</w:t>
         </w:r>
         <w:r w:rsidR="00AB7235">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:bCs/>
           </w:rPr>
           <w:t>0</w:t>
         </w:r>
         <w:r w:rsidRPr="009E1FBF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Sb.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E1FBF">
-        <w:t xml:space="preserve"> (autorský zákon), a to především § 5, který ve vztahu k autorství říká, že „autorem je fyzická osoba, která dílo vytvořila.“ Nástroj AI tedy není autorem informace, autorství díla je vyhrazeno fyzické osobě, tedy autorům práce, nebo skupině fyzických osob. Zároveň je důležité neopomenout, že zahrnutí výstupů vytvořených nástroji AI (především založených na generativním modelu) do závěrečné práce nezbavuje autora odpovědnosti za odevzdané dílo. Při práci s nástroji AI a využívání jejich výstupů doporučujeme:</w:t>
+        <w:t xml:space="preserve"> (autorský zákon), a to především § 5, který ve vztahu k autorství říká, že „autorem je fyzická osoba, která dílo vytvořila.“ Nástroj AI tedy není autorem informace, autorství díla je vyhrazeno fyzické osobě, tedy autorům práce, nebo skupině fyzických osob. Zároveň je důležité neopomenout, že zahrnutí výstupů vytvořených nástroji AI (především založených na generativním modelu) do závěrečné práce nezbavuje autora odpovědnosti za odevzdané dílo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4">
+        <w:t>, za p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4" w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve">oužité výstupy AI je odpovědný </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4">
+        <w:t xml:space="preserve">vždy </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4" w:rsidRPr="00FE5BD4">
+        <w:t>jejich uživatel</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:t>Při práci s nástroji AI a využívání jejich výstupů doporučujeme:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054ADF75" w14:textId="77777777" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>citovat a deklarovat využití nástrojů AI vždy, když nástroj AI přímo ovlivňuje obsahovou stránku práce, tj. jedná se o přímou citaci, parafrázi nebo do své práce zahrnujeme jakýkoli obsah (text, obraz, data atd.), který byl nástrojem AI vytvořen,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246B4C78" w14:textId="19BDBF48" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>jasně a transparentně deklarovat, jaké nástroje se v práci využívají, v jakém rozsahu a</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve">jaký k tomu byl důvod (pokud je nástroj AI využit pouze k formálním úpravám práce, není nutné využití takového nástroje uvádět), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43615D94" w14:textId="77777777" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>pokud to je možné, do příloh práce vložit prompty (text zadání dotazu pro aplikaci generativní AI) nebo jejich shrnutí,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094FC345" w14:textId="77777777" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>důsledně ověřovat původní zdroje, na které AI nástroje odkazují (v souvislosti s tímto zdůrazňujeme, že informace získané prostřednictvím nástrojů AI by neměly nahrazovat informace dostupné v původních zdrojích, s jejich vyhledáváním ale mohou dobře pomáhat).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5402F300" w14:textId="241C27B0" w:rsidR="009E1FBF" w:rsidRDefault="00E9304F" w:rsidP="00311686">
+    <w:p w14:paraId="5402F300" w14:textId="4D23D424" w:rsidR="009E1FBF" w:rsidRDefault="00E9304F" w:rsidP="00311686">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r>
         <w:t>Upozorňujeme, že využívání nástrojů AI je možné na základě konzultace s vedoucím práce a v rámci pravidel na daném ústavu. Při využívání AI je nutné se</w:t>
       </w:r>
       <w:r w:rsidR="00311686">
         <w:t xml:space="preserve"> řídit aktuální směrnic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rektora </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9304F">
         <w:t>Pravidla pro zadávání a zpracování bakalářských, diplomových a rigorózních prací, jejich uložení, zpřístupnění veřejnosti a kontrola původnosti</w:t>
       </w:r>
       <w:r>
         <w:t>, př</w:t>
       </w:r>
       <w:r w:rsidR="00311686">
         <w:t>ípadně vnitřní normou součásti. Zásady</w:t>
       </w:r>
       <w:r w:rsidR="009E1FBF" w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve"> a doporučení pro práci s AI či příklady citování výstupů získaných pomocí umělé inteligence, je možné najít v dokumentu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidR="009E1FBF" w:rsidRPr="009E1FBF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>Doporučení k využívání nástrojů umělé inteligence AI na UTB ve Zlíně</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E1FBF" w:rsidRPr="009E1FBF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="456F4E8E" w14:textId="70864779" w:rsidR="00FE5BD4" w:rsidRPr="00FE5BD4" w:rsidRDefault="00FE5BD4" w:rsidP="00FE5BD4">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Při citování AI výstupů je p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>referovan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve"> variant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve"> citovat nástroj, který </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">byl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve">ke generování </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">použit, a to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>bez ohledu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> na to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve">, zda se jedná o text, obrázek </w:t>
+      </w:r>
+      <w:r>
+        <w:t>či</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve"> video.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Pokud je potřeba citovat konkrétní prom</w:t>
+      </w:r>
+      <w:r w:rsidR="00781EE7">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t/dotaz, citaci tvoříme podobně, jako příspěvek na webu s tím, že název</w:t>
+      </w:r>
+      <w:r w:rsidR="00781EE7">
+        <w:t xml:space="preserve"> dotazu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> je uveden v hranatých závorkách.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7B265C4D" w14:textId="77777777" w:rsidR="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CEEA068" w14:textId="0B5A63F8" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
+    <w:p w14:paraId="4A341369" w14:textId="2EE5A589" w:rsidR="00FE5BD4" w:rsidRPr="009E1FBF" w:rsidRDefault="00FE5BD4" w:rsidP="00FE5BD4">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Citace dotazu pro nástroj generativní AI</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54551C0E" w14:textId="028D2898" w:rsidR="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
+        <w:t xml:space="preserve">Citace </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32D00">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nástroje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generativní AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD981B4" w14:textId="728E3ECB" w:rsidR="00FE5BD4" w:rsidRDefault="00FE5BD4" w:rsidP="00FE5BD4">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
-      <w:r w:rsidRPr="009E1FBF">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009E1FBF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>OpenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5BD4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">[Kdy citovat </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E1FBF">
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5BD4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>chatGPT</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E1FBF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve"> Online, generativní AI. Verze GPT-4o mini. 15. 5. 2025. Dostupné z: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="00DA60DC">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+          </w:rPr>
+          <w:t>https://chatgpt.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>[cit. 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>-0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDB7117" w14:textId="560BEA28" w:rsidR="00FE5BD4" w:rsidRPr="00FE5BD4" w:rsidRDefault="00FE5BD4" w:rsidP="00FE5BD4">
+      <w:pPr>
+        <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>Midjourney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve">, Inc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5BD4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Midjourney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve"> Online, generátor obrázků. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>Version</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t xml:space="preserve"> 6.1. Dostupné z: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="00DA60DC">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+          </w:rPr>
+          <w:t>https://www.midjourney.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5BD4">
+        <w:t>[cit. 2025-05-16].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBD034B" w14:textId="77777777" w:rsidR="00FE5BD4" w:rsidRDefault="00FE5BD4" w:rsidP="009E1FBF">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CEEA068" w14:textId="7EDD596F" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citace </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>konkrétního promptu/dotazu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nástroj</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BD4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ů</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generativní AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54551C0E" w14:textId="2222D67A" w:rsidR="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
+      <w:pPr>
+        <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Kdy citovat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>chatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E1FBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>?]</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve">. Online. In: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>February</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve"> 13 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>Version</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve">, 18. 3. 2024. Dostupné z: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>OpenAI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="009E1FBF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://chat.openai.com/share/59bf4b4d-877e-4af8-b442-bbc3e5656d7c</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>. [cit. 2024-03-18].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780EDF79" w14:textId="415BE72F" w:rsidR="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Legislativní dokumenty (zákony, vyhlášky)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB58181" w14:textId="349BC32F" w:rsidR="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>U legislativních dokumentů záleží, s jakým zdrojem informací se pracuje. Pokud se jedná o tištěnou Sbírku (např. Sbírku zákonů), pak se zákony citují podobně jako příspěvky v tištěném periodiku. U Sbírky dostupné např. z webu Ministerstva vnitra ČR bude citace podobná, ale doplněná o elektronickou verzi. Pokud se využívají právní databáze nebo portály (BECK, Zákony pro lidi atd.), pak se zákony citují jako příspěvky na webu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDB3950" w14:textId="77777777" w:rsidR="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
@@ -30253,97 +32047,97 @@
     </w:p>
     <w:p w14:paraId="2D7C9D01" w14:textId="77777777" w:rsidR="009E1FBF" w:rsidRPr="009E1FBF" w:rsidRDefault="009E1FBF" w:rsidP="009E1FBF">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ČESKO.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve"> Zákon č. 257/2016 Sb. o spotřebitelském úvěru. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Sbírka zákonů ČR, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:t>ročník 2016, částka 100, s. 3794–3876. ISSN 1211-1244.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75337E18" w14:textId="4CB0DF40" w:rsidR="009E1FBF" w:rsidRPr="00D503FE" w:rsidRDefault="009E1FBF" w:rsidP="00D503FE">
+    <w:p w14:paraId="75337E18" w14:textId="2D8AC6E9" w:rsidR="009E1FBF" w:rsidRPr="00D503FE" w:rsidRDefault="009E1FBF" w:rsidP="00D503FE">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1FBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ČESKO.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve"> Zákon č. 111 ze dne 22. dubna 1998, o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách). Online. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Zákony pro lidi.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve"> 2010-2023. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
+      <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="009E1FBF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.zakonyprolidi.cz/cs/1998-111</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E1FBF">
         <w:t xml:space="preserve">. [cit. 2023-03-14]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71114221" w14:textId="63A35927" w:rsidR="0070043A" w:rsidRDefault="0070043A" w:rsidP="0070043A">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc220356650"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc240375791"/>
       <w:r>
         <w:t>Odkazy na citace v textu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="114"/>
     </w:p>
     <w:p w14:paraId="01E2D3E8" w14:textId="531ABF39" w:rsidR="0070043A" w:rsidRDefault="0070043A" w:rsidP="0070043A">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070043A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Citované části textu nebo převzaté závěry, myšlenky či grafické materiály musí vždy odkazovat na bibliografickou citaci původního dokumentu. Odkaz slouží k identifikaci dokumentu, případně jeho konkrétní části – stránky. Odkazy v textu se podle normy ČSN ISO 690:2022 uvádí v jednom ze tří možných tvarů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73718049" w14:textId="77777777" w:rsidR="0070043A" w:rsidRDefault="0070043A" w:rsidP="0070043A">
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
       </w:pPr>
@@ -30378,50 +32172,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>datum) je pojmenování způsobu odkazování v rámci normy ČSN ISO 690:2022 a nemá nic společného s tzv. Harvardským stylem (Harvard style), zcela odlišnou citační nor</w:t>
       </w:r>
       <w:r w:rsidR="00313E65">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mou (stejně jako např. APA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>či Chicago).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD587CD" w14:textId="77777777" w:rsidR="00945191" w:rsidRDefault="00945191" w:rsidP="00945191">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Jméno tvůrce a rok vydání citovaného zdroje jsou v případě tohoto systému odkazování uvedeny v textu ve formě jméno-datum v kulatých závorkách. Pokud se jméno tvůrce vyskytuje přirozeně v textu, následuje pouze rok v kulatých závorkách. Lokace citace ve zdroji (rozsah stran, ze kterých bylo citováno) se uvádí za rok (Novák, 2024, s. 24). U přímé citace je tento údaj vždy povinný. Rozsah stran, ze kterých autor vycházel, doporučujeme uvádět ale také u parafráze.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685A1338" w14:textId="25E49577" w:rsidR="00945191" w:rsidRDefault="00945191" w:rsidP="00945191">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pokud mají dva nebo více zdrojů stejného tvůrce i rok vydání, odlišují se malými písmeny abecedy přiřazenými k roku vydání. V takovém případě se písmena uvádí i v závěrečném soupisu bibliografických citací. Pokud je nutné uvést dva či více zdrojů, uvádí se v jedné kulaté závorce a oddělují se středníkem. V případě chybějícího autora se použije název nebo část názvu (do závorky se píše kurzívou).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB1C8AB" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00945191">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -30474,62 +32269,75 @@
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
         <w:t xml:space="preserve">(2006) </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve">tvrdí, že komunikaci lze charakterizovat jako proces sdílení určitých informací. Řečené však ještě neznamená slyšené </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>Šuleř</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
-        <w:t>, 2009b)</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00801D4D">
+        <w:rPr>
+          <w:color w:val="E97132" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>2009b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00801D4D">
+        <w:rPr>
+          <w:color w:val="E97132" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22887375" w14:textId="707E5EDF" w:rsidR="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">V mnoha situacích se pravomoc deleguje na odborníka: investoři dávají peníze manažerům v naději, že budou efektivně využity, voliči volí politiky, aby za ně vládli, a soudcům se důvěřuje, že správně interpretují právo a budou se držet zákona </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
         <w:t xml:space="preserve">(Fox a Van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>Weelden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>, 2012)</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t>.</w:t>
       </w:r>
@@ -30544,51 +32352,51 @@
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Příklad bibliografických citací v seznamu použité literatury: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB6B4D0" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:t>Bibliografické citace jsou uspořádány v seznamu použité literatury na konci práce v abecedním pořadí podle příjmení autorů. Seznam se nečísluje. Rok vydání se u této metody neuvádí až za nakladatele, ale přímo za tvůrce, po čárce. Jako datum vydání se uvádí pouze přesnější datum, je-li známé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DEF756" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6232A24C" w14:textId="720F7894" w:rsidR="00801D4D" w:rsidRPr="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
+    <w:p w14:paraId="6232A24C" w14:textId="3FFDA226" w:rsidR="00801D4D" w:rsidRPr="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FOX, Justin a VAN WEELDEN, Richard</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve">, 2012. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>Costly</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>transparency</w:t>
       </w:r>
@@ -30627,51 +32435,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Economics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> Vol. 96, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>issue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> 1-2, s. 142-150. ISSN 00472727. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="00801D4D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jpubeco.2011.08.007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00801D4D">
         <w:t>. [cit. 2023-01-01].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B892B61" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRPr="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HOLÁ, Jana</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve">, 2006. </w:t>
       </w:r>
@@ -30724,138 +32532,158 @@
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve">, 2002. </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Úvod do teorie masové komunikace.</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> 2. vyd. Praha: Portál. ISBN 80-7178-714-0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBEE416" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRPr="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ŠULEŘ, Ondřich</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
-        <w:t xml:space="preserve">, 2009a. </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00801D4D">
+        <w:t>2009a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00801D4D">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Interní komunikace ve firmě. </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve">Brno: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>. ISBN 80-251-1250-0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F40DEC9" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRPr="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ŠULEŘ, Oldřich</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
-        <w:t>, 2009b</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00801D4D">
+        <w:t>2009b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>. 100 klíčových manažerských technik: komunikování, vedení lidí, rozhodování a organizování.</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> Brno: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>. ISBN 978-80-251-2173-3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEC2466" w14:textId="2EC2D09D" w:rsidR="0070043A" w:rsidRDefault="0070043A" w:rsidP="0070043A">
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
       </w:pPr>
       <w:r>
         <w:t>Metoda číselného odkazu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2698484F" w14:textId="34BF4CD4" w:rsidR="00945191" w:rsidRDefault="00945191" w:rsidP="00945191">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945191">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Číslem v hranatých závorkách se v textu odkazuje na citované zdroje v pořadí, v jakém jsou citovány poprvé. V textovém editoru je možné je propojit pomocí křížových odkazů. Následné odkazy stejného citovaného zdroje obdrží stejné číslo. Pokud je nutné uvést dva či více zdrojů, uvádí se v jedné hranaté závorce a oddělují se středníkem. Lokace citace v dokumentu se píše do hranatých závorek po číslicích. U přímé citace se v hranaté závorce po čárce uvádí i konkrétní číslo strany, ze které je údaj převzatý. Rozsah stran, ze kterých autor vycházel, doporučujeme uvádět také u parafráze.</w:t>
+        <w:t xml:space="preserve">Číslem v hranatých závorkách se v textu odkazuje na citované zdroje v pořadí, v jakém jsou citovány poprvé. V textovém editoru je možné je propojit pomocí křížových odkazů. Následné odkazy stejného citovaného zdroje obdrží stejné číslo. Pokud je nutné uvést dva či </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945191">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>více zdrojů, uvádí se v jedné hranaté závorce a oddělují se středníkem. Lokace citace v dokumentu se píše do hranatých závorek po číslicích. U přímé citace se v hranaté závorce po čárce uvádí i konkrétní číslo strany, ze které je údaj převzatý. Rozsah stran, ze kterých autor vycházel, doporučujeme uvádět také u parafráze.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698EBC1E" w14:textId="77777777" w:rsidR="00D503FE" w:rsidRDefault="00D503FE" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB089CE" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRPr="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Příklad odkazu v textu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A37A01" w14:textId="23F88050" w:rsidR="00801D4D" w:rsidRPr="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="00801D4D">
@@ -30989,51 +32817,50 @@
         <w:t xml:space="preserve">Příklad bibliografických citací v seznamu použité literatury: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D897E0B" w14:textId="77777777" w:rsidR="00801D4D" w:rsidRDefault="00801D4D" w:rsidP="004B500B">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00801D4D">
         <w:t>Bibliografické citace jsou uspořádány dle výskytu v dokumentu v číslovaném seznamu na konci práce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0C4EE7" w14:textId="77777777" w:rsidR="009D20D7" w:rsidRPr="009D20D7" w:rsidRDefault="009D20D7" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D20D7">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>McQUAIL</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D20D7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>, Denis.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D20D7">
         <w:t xml:space="preserve"> Úvod do teorie masové komunikace. 2. vyd. Praha: Portál, 2002. ISBN 80-7178-714-0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612F5DB8" w14:textId="77777777" w:rsidR="009D20D7" w:rsidRDefault="004B500B" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="009D20D7">
         <w:rPr>
           <w:b/>
@@ -31093,51 +32920,51 @@
       <w:r w:rsidRPr="00D503FE">
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D503FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D503FE">
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, 2006</w:t>
       </w:r>
       <w:r w:rsidRPr="00D503FE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D503FE">
         <w:t>ISBN 80-251-1250-0.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6A5EBB" w14:textId="2FE35E2C" w:rsidR="009D20D7" w:rsidRPr="00801D4D" w:rsidRDefault="009D20D7" w:rsidP="000E7DA9">
+    <w:p w14:paraId="2D6A5EBB" w14:textId="00426CEA" w:rsidR="009D20D7" w:rsidRPr="00801D4D" w:rsidRDefault="009D20D7" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="009D20D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FOX, Justin a VAN WEELDEN, Richard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -31193,51 +33020,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D20D7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2012, v</w:t>
       </w:r>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve">ol. 96, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t>issue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00801D4D">
         <w:t xml:space="preserve"> 1-2, s. 142-150. ISSN 00472727. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="00801D4D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jpubeco.2011.08.007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00801D4D">
         <w:t>. [cit. 2023-01-01].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9F6D93" w14:textId="4038B121" w:rsidR="0070043A" w:rsidRDefault="0070043A" w:rsidP="0070043A">
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Metoda průběžných poznámek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AAD352D" w14:textId="77777777" w:rsidR="00D503FE" w:rsidRDefault="00945191" w:rsidP="00945191">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -31309,63 +33136,72 @@
       </w:r>
       <w:r w:rsidRPr="00854894">
         <w:rPr>
           <w:color w:val="E97132" w:themeColor="accent2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00854894">
         <w:t>tvrdí, že komunikaci lze charakterizovat jako proces sdílení určitých informací. Řečené však ještě neznamená slyšené.</w:t>
       </w:r>
       <w:r w:rsidR="00311686" w:rsidRPr="00854894">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E97132" w:themeColor="accent2"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D326E44" w14:textId="0AAEA314" w:rsidR="00854894" w:rsidRDefault="00854894" w:rsidP="00854894">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00854894">
+        <w:lastRenderedPageBreak/>
         <w:t>V mnoha situacích se pravomoc deleguje na odborníka: investoři dávají peníze manažerům v naději, že budou efektivně využity, voliči volí politiky, aby za ně vládli, a soudcům se důvěřuje, že správně interpretují právo a budou se držet zákona.</w:t>
       </w:r>
       <w:r w:rsidR="00311686" w:rsidRPr="00854894">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E97132" w:themeColor="accent2"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BCDFF4" w14:textId="77777777" w:rsidR="00854894" w:rsidRPr="00854894" w:rsidRDefault="00854894" w:rsidP="00854894">
+    <w:p w14:paraId="203DCF48" w14:textId="77777777" w:rsidR="00790B14" w:rsidRDefault="00790B14" w:rsidP="00854894">
+      <w:pPr>
+        <w:pStyle w:val="Prvnodstavecprce"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BCDFF4" w14:textId="31B8F939" w:rsidR="00854894" w:rsidRPr="00854894" w:rsidRDefault="00854894" w:rsidP="00854894">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854894">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Příklad bibliografických citací pod čarou: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E83E6D" w14:textId="77777777" w:rsidR="00854894" w:rsidRPr="00854894" w:rsidRDefault="00854894" w:rsidP="00854894">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00854894">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00854894">
         <w:t xml:space="preserve"> </w:t>
@@ -31435,132 +33271,128 @@
       </w:r>
       <w:r w:rsidRPr="00854894">
         <w:t xml:space="preserve"> FOX a VAN WEELDEN, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00854894">
         <w:t>Costly</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00854894">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00854894">
         <w:t>transparency</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00854894">
         <w:t>, 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6440BA54" w14:textId="4103093B" w:rsidR="000A1B75" w:rsidRDefault="000A1B75" w:rsidP="000A1B75">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Ref207226369"/>
-      <w:bookmarkStart w:id="102" w:name="_Toc220356651"/>
+      <w:bookmarkStart w:id="115" w:name="_Ref207226369"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc240375792"/>
       <w:r>
         <w:t>Nástroj pro tvorbu citací Citace PRO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p w14:paraId="3D7B34C7" w14:textId="4C6AE392" w:rsidR="00C80ABE" w:rsidRDefault="00C80ABE" w:rsidP="000A1B75">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="00C80ABE">
         <w:t xml:space="preserve">Seznam použité literatury a odkazy na citace je možné zapracovat ručně, nebo pomocí různých citačních manažerů, jejichž cílem je snadnější tvorba a správa citací </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80ABE">
         <w:t xml:space="preserve">které je možné instalovat v podobě doplňku pro MS Word. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C27B08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Samotný MS Word pro přímou tvorbu citací nedoporučujeme. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80ABE">
         <w:t>Word není citační manažer a</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80ABE">
-        <w:t>nezaručí, že seznam literatury a bibliogra</w:t>
-[...3 lines deleted...]
-        <w:t>fické citace budou odpovídat konkrétnímu citačnímu stylu nebo normě. Word rovněž nepracuje s českou normou ČSN ISO 690. U každého doplňku je proto nutné zjistit, jestli podporuje požadovanou normu nebo styl</w:t>
+        <w:t>nezaručí, že seznam literatury a bibliografické citace budou odpovídat konkrétnímu citačnímu stylu nebo normě. Word rovněž nepracuje s českou normou ČSN ISO 690. U každého doplňku je proto nutné zjistit, jestli podporuje požadovanou normu nebo styl</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BA2D1B" w14:textId="696C4829" w:rsidR="000A1B75" w:rsidRDefault="000A1B75" w:rsidP="00C80ABE">
+    <w:p w14:paraId="02BA2D1B" w14:textId="0F591012" w:rsidR="000A1B75" w:rsidRDefault="000A1B75" w:rsidP="00C80ABE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Studentům UTB ve Zlíně doporučujeme pro své seminární i závěrečné práce využívat nástroj </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
+      <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidR="00C80ABE" w:rsidRPr="000A1B75">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Citace PRO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Citace PRO v sobě zahrnuje generátor citací (pomocí něj je možné citace generovat ve více než 8 000 citačních stylech), k vygenerovaným citacím lze přidat přílohu, klíčová slova nebo poznámky. Součástí Citace PRO je doplněk do MS Word a také doplněk do internetového prohlížeče. Doplněk do MS Word umožní vkládat uložené citace z manažeru přímo při psaní textů ve Wordu a následně vygenerovat soupis použité literatury. Je možné vybrat si z mnoha citačních stylů včetně nové normy ČSN ISO 690:2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17554340" w14:textId="77777777" w:rsidR="0000384B" w:rsidRDefault="00743C51" w:rsidP="00743C51">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743C51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Po vygenerování finálního seznamu literatury stačí celý seznam označit a pro potřeby formátování použít na celý seznam předpřipravený styl Použité zdroje (číslovaný seznam) nebo Použité zdroje (abecední seznam). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071CEB7B" w14:textId="566D79AC" w:rsidR="0000384B" w:rsidRDefault="00743C51" w:rsidP="00743C51">
+    <w:p w14:paraId="3014A761" w14:textId="4EE37083" w:rsidR="00790B14" w:rsidRDefault="00743C51" w:rsidP="00743C51">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">V případě </w:t>
       </w:r>
       <w:r w:rsidRPr="0000384B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>číslovaného seznamu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> použité literatury se pravděpodobně po tomto kroku zobrazí další číslování, protože styl je připravený pro ručně vkládané citace. Pak stačí vybrat a označit celý seznam a přes panel Domů a položku Odstavec zaškrtnout v nabídce číslování možnost Žádné</w:t>
       </w:r>
       <w:r w:rsidR="00C27B08">
         <w:t>, tím</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zůstane jen číslování podle </w:t>
       </w:r>
       <w:r w:rsidR="00C27B08">
         <w:t>citačního doplňku</w:t>
       </w:r>
@@ -31575,242 +33407,267 @@
       </w:r>
       <w:r w:rsidR="0000384B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00413BA1">
         <w:t>Vložený seznam literatury funguje jako tabulka a v</w:t>
       </w:r>
       <w:r w:rsidR="0000384B">
         <w:t xml:space="preserve">e výjimečných případech se může stát, že se rozhodí </w:t>
       </w:r>
       <w:r w:rsidR="00413BA1">
         <w:t xml:space="preserve">první </w:t>
       </w:r>
       <w:r w:rsidR="0000384B">
         <w:t xml:space="preserve">sloupec s číslováním, kdy budou mít čísla „málo prostoru“ na správné uspořádání, viz </w:t>
       </w:r>
       <w:r w:rsidR="0000384B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0000384B">
         <w:instrText xml:space="preserve"> REF _Ref220353963 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0000384B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0000384B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0000384B">
-        <w:t xml:space="preserve">. V takovém </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2981863C" w14:textId="77777777" w:rsidR="00790B14" w:rsidRDefault="0000384B" w:rsidP="00743C51">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">V takovém </w:t>
       </w:r>
       <w:r w:rsidR="00413BA1">
-        <w:t>případě je nutné pouze kliknout do sloupečku s číslem zdroje a přes panel Návrh tabulky zvolit možnost Přizpůsobit v položce Velikost buňky. V následujícím kroku pak vybrat z nabídky pevnou šířku sloupce a zadat velikost 1 cm (pokud by to nepomohlo, je možné i 1,2 cm). Stejný postup pak zopakovat pro sloupec se samotným bibliografickým záznamem, kde je nutné zadat šířku sloupce 15 cm. Pak už by se mělo vše správně zobrazovat.</w:t>
+        <w:t xml:space="preserve">případě je nutné pouze kliknout do sloupečku s číslem zdroje a přes panel Návrh tabulky zvolit možnost Přizpůsobit v položce Velikost buňky. V následujícím kroku pak vybrat z nabídky pevnou šířku sloupce a zadat velikost 1 cm (pokud by to nepomohlo, je možné i 1,2 cm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071CEB7B" w14:textId="72B51F5F" w:rsidR="0000384B" w:rsidRDefault="00413BA1" w:rsidP="00743C51">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stejný postup pak zopakovat pro sloupec se samotným bibliografickým záznamem, kde je nutné zadat šířku sloupce 15 cm. Pak už by se mělo vše správně zobrazovat.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1400740850"/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="56C2AA49" w14:textId="77777777" w:rsidR="0000384B" w:rsidRDefault="0000384B" w:rsidP="000D6712">
+        <w:p w14:paraId="56C2AA49" w14:textId="77777777" w:rsidR="0000384B" w:rsidRDefault="0000384B" w:rsidP="00335960">
           <w:pPr>
             <w:pStyle w:val="Obrzek"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28030C5D" wp14:editId="1B329942">
                 <wp:extent cx="4781725" cy="2590800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="51992055" name="obrázek 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="51992055" name="obrázek 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId85"/>
+                        <a:blip r:embed="rId88"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4802943" cy="2602296"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6F51C3B7" w14:textId="6749DD8D" w:rsidR="0000384B" w:rsidRDefault="0000384B" w:rsidP="0000384B">
+    <w:p w14:paraId="6F51C3B7" w14:textId="0D3637DF" w:rsidR="0000384B" w:rsidRDefault="0000384B" w:rsidP="0000384B">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Ref220353963"/>
-      <w:bookmarkStart w:id="104" w:name="_Toc220356662"/>
+      <w:bookmarkStart w:id="117" w:name="_Ref220353963"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc240373502"/>
       <w:r>
         <w:t xml:space="preserve">Obr. </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-        <w:r w:rsidR="008E3BE4">
+        <w:r w:rsidR="00CF17E5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="117"/>
       <w:r>
         <w:t>: Ukázka seznamu použité literatury s nutnou úpravou šířky sloupců</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p w14:paraId="196C0A86" w14:textId="0DAD1ECC" w:rsidR="00743C51" w:rsidRDefault="0000384B" w:rsidP="0000384B">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00790B14">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Všechny tyto úpravy d</w:t>
       </w:r>
+      <w:r w:rsidR="00743C51" w:rsidRPr="00790B14">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>oporučujeme tyto úpravy provádět až úplně ve finální fázi</w:t>
+      </w:r>
       <w:r w:rsidR="00743C51">
-        <w:t>oporučujeme tyto úpravy provádět až úplně ve finální fázi, aby při každé aktualizaci nedošlo k odstranění formátování.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="324F60E8" w14:textId="24A1118A" w:rsidR="00743C51" w:rsidRPr="000A1B75" w:rsidRDefault="000A1B75" w:rsidP="00D920AC">
+        <w:t>, aby při každé aktualizaci nedošlo k odstranění formátování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324F60E8" w14:textId="01A0B9CD" w:rsidR="00743C51" w:rsidRPr="000A1B75" w:rsidRDefault="000A1B75" w:rsidP="00D920AC">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Postup a podrobný návod, jak si nainstalovat doplněk Citace PRO do MS Word, lze najít na </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
+      <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="002820F8">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.citacepro.com/nastroje</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4184872F" w14:textId="5008B923" w:rsidR="00E23407" w:rsidRDefault="00E23407" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc220356652"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc240375793"/>
       <w:r>
         <w:t>Přílohy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="119"/>
     </w:p>
     <w:p w14:paraId="51C61C0D" w14:textId="6B00FCFD" w:rsidR="004C0300" w:rsidRDefault="004C0300" w:rsidP="004C0300">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Přílohy se využívají pro obsah, který není vhodné umístit přímo do hlavního textu závěrečné práce. Často se jedná o rozsáhlejší obrazový materiál, výsledky měření, dotazníky, zdrojové kódy či komplikovanější tabulky.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71464A2D" w14:textId="6092BE73" w:rsidR="00357EEB" w:rsidRPr="00357EEB" w:rsidRDefault="004C0300" w:rsidP="00C27B08">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Přílohy mohou být součástí práce (pro ně je v práci připraven automaticky generovaný seznam) nebo mohou být umístěné samostatně (tento seznam je nutné vyplnit ručně).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EB9E47" w14:textId="1EB92077" w:rsidR="00757EE9" w:rsidRDefault="00757EE9" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc220356653"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc240375794"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Typografický nástroj </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>LaTeX</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="12893FF4" w14:textId="77777777" w:rsidR="00BB61FC" w:rsidRDefault="00BB61FC" w:rsidP="00BB61FC">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>TeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> je specializovaný DTP (Desktop </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -31819,61 +33676,61 @@
         </w:rPr>
         <w:t>publishing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) software, který je původně určen pro sazbu matematiky, nyní však – zejména díky rozšíření s názvem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – umožňuje sázet typograficky vysoce kvalitní výstupy pro jakékoliv strukturované dokumenty, včetně závěrečných prací. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA3D7B0" w14:textId="464061BF" w:rsidR="00BB61FC" w:rsidRDefault="00BB61FC" w:rsidP="00BB61FC">
+    <w:p w14:paraId="2BA3D7B0" w14:textId="0E04A11A" w:rsidR="00BB61FC" w:rsidRDefault="00BB61FC" w:rsidP="00BB61FC">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pro studenty UTB ve Zlíně je připravena šablona, kterou mohou využívat studenti všech fakult a kterou lze použít také v anglické verzi. Obsahuje nápovědu a instrukce, jak s ní pracovat. Aktuální je dostupná na univerzitním webu v sekci </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/</w:t>
         </w:r>
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>student/</w:t>
         </w:r>
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:br/>
           <w:t>dokumenty-a-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
@@ -32004,366 +33861,366 @@
     <w:p w14:paraId="16D03E51" w14:textId="77777777" w:rsidR="00BB61FC" w:rsidRDefault="00BB61FC" w:rsidP="00AA3569">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA3569">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RYBIČKA, Jiří.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB61FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>LATEX pro začátečníky.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3. vyd. Brno: Konvoj, 2003. ISBN 8073020491.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B5C799" w14:textId="3333DEFD" w:rsidR="00BB61FC" w:rsidRPr="00BB61FC" w:rsidRDefault="00BB61FC" w:rsidP="00AA3569">
+    <w:p w14:paraId="72B5C799" w14:textId="62A51BB1" w:rsidR="00BB61FC" w:rsidRPr="00BB61FC" w:rsidRDefault="00BB61FC" w:rsidP="00AA3569">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeabecednseznam"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA3569">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ŠVAMBERG, Michal.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB61FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Seriál Jak na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB61FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB61FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Online. Root.cz. 2001-2003. Dostupné z: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidRPr="005C0C71">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.root.cz/serialy/jak-na-latex/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. [cit. 2025-07-23].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D6D7B4" w14:textId="1ADF8472" w:rsidR="00BC0110" w:rsidRPr="00720AF1" w:rsidRDefault="00BC0110" w:rsidP="00BC0110">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="681DF280" w14:textId="77777777" w:rsidR="006C4F19" w:rsidRDefault="006C4F19" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Nadpisyvodazvr"/>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc220356654"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc240375795"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Závěr</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="121"/>
     </w:p>
     <w:p w14:paraId="4D95097D" w14:textId="31F161D4" w:rsidR="0051658B" w:rsidRPr="00664226" w:rsidRDefault="0051658B" w:rsidP="0051658B">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Je vždy důležité mít na paměti, že šablona je</w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve"> pouhou pomůckou k</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t>dosažení</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> finální</w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve"> úpravy práce. Nevhodným zásahem do textu nebo šablony se může celý vzhled práce nebo její části rozhodit.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Proto je tento manuál nezbytnou a velmi důležitou součástí šablon pro závěrečné práce na UTB ve Zlíně. </w:t>
       </w:r>
       <w:r w:rsidRPr="00664226">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Věnujte mu prosím maximální pozornost a mějte ho po ruce během celého procesu psaní.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BF1A27" w14:textId="25E3DFA8" w:rsidR="0051658B" w:rsidRDefault="0051658B" w:rsidP="0051658B">
+    <w:p w14:paraId="48BF1A27" w14:textId="732431F2" w:rsidR="0051658B" w:rsidRDefault="0051658B" w:rsidP="0051658B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve">Nikdo nejsme dokonalí. A ani šablony pro závěrečné práce nejsou bez chybičky. I když jsme se </w:t>
       </w:r>
       <w:r w:rsidR="00A605BC">
         <w:t xml:space="preserve">vám </w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve">snažili celý proces psaní závěrečné práce co nejvíce ulehčit, možná jsme něco přehlédli. </w:t>
       </w:r>
       <w:r w:rsidR="00664226">
         <w:t>Pokud by se při práci se š</w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve">ablonou </w:t>
       </w:r>
       <w:r w:rsidR="00664226">
         <w:t xml:space="preserve">vyskytly </w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve">nějaké problémy a odpovědi </w:t>
       </w:r>
       <w:r w:rsidR="00664226">
         <w:t xml:space="preserve">nenajdete </w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve">ani v manuálu, stačí se nám ozvat na e-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidRPr="002820F8">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>sluzby@k.utb.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0051658B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0051658B">
         <w:t xml:space="preserve">Určitě se na to společně podíváme a najdeme řešení. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7FD650" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="124D7DE7" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="000205AE" w:rsidSect="00C53C1B">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="680" w:gutter="851"/>
           <w:lnNumType w:countBy="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E3BB4B" w14:textId="77777777" w:rsidR="006C4F19" w:rsidRDefault="006C4F19" w:rsidP="006C4F19">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc220356655"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc240375796"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam použité literatury</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="51772CA5" w14:textId="7584349E" w:rsidR="00805D6A" w:rsidRDefault="002C26A1" w:rsidP="002C26A1">
+      <w:bookmarkEnd w:id="122"/>
+    </w:p>
+    <w:p w14:paraId="51772CA5" w14:textId="301FBE96" w:rsidR="00805D6A" w:rsidRDefault="002C26A1" w:rsidP="002C26A1">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:r w:rsidRPr="002C26A1">
         <w:t xml:space="preserve">Citování použitých informačních zdrojů se řídí pravidly konkrétních citačních norem nebo stylů. Seznam </w:t>
       </w:r>
       <w:r w:rsidR="00664226">
         <w:t xml:space="preserve">použité </w:t>
       </w:r>
       <w:r w:rsidRPr="002C26A1">
         <w:t>literatury musí být vždy vypracován podle použité citační normy nebo citačního stylu v rámci závěrečné práce.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Více informací je v kapitole </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207227568 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
-        <w:t>5.6</w:t>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>5.7</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref207227572 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznam použité literatury</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66928214" w14:textId="3C14A6C1" w:rsidR="0000384B" w:rsidRPr="0000384B" w:rsidRDefault="0000384B" w:rsidP="0000384B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F8A056" w14:textId="77777777" w:rsidR="00C31612" w:rsidRDefault="00C31612" w:rsidP="00C31612">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="542C00BF" w14:textId="77777777" w:rsidR="00C31612" w:rsidRPr="0080455F" w:rsidRDefault="00C31612" w:rsidP="00C31612">
       <w:pPr>
         <w:pStyle w:val="Pouitzdrojeslovanseznam"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:sectPr w:rsidR="00C31612" w:rsidRPr="0080455F" w:rsidSect="006A200B">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="109" w:name="_Toc204082273"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="118" w:name="_Toc220356665"/>
+    <w:bookmarkStart w:id="123" w:name="_Toc204082273"/>
+    <w:bookmarkStart w:id="124" w:name="_Toc204082410"/>
+    <w:bookmarkStart w:id="125" w:name="_Toc204082840"/>
+    <w:bookmarkStart w:id="126" w:name="_Toc204082962"/>
+    <w:bookmarkStart w:id="127" w:name="_Toc204083248"/>
+    <w:bookmarkStart w:id="128" w:name="_Toc204083315"/>
+    <w:bookmarkStart w:id="129" w:name="_Ref207392026"/>
+    <w:bookmarkStart w:id="130" w:name="_Ref207392044"/>
+    <w:bookmarkStart w:id="131" w:name="_Ref207392053"/>
+    <w:bookmarkStart w:id="132" w:name="_Toc240375799"/>
     <w:p w14:paraId="372582BE" w14:textId="19E86F20" w:rsidR="000F709C" w:rsidRDefault="00000000" w:rsidP="000F709C">
       <w:pPr>
         <w:pStyle w:val="Ploha1"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Název přílohy"/>
           <w:tag w:val="NÁZEV PŘÍLOHY"/>
           <w:id w:val="94454776"/>
           <w:placeholder>
             <w:docPart w:val="4A9C3E5D839E415985BA869DD54AE641"/>
           </w:placeholder>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00162332">
             <w:t>Seznam stylů šablony</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="109"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:p w14:paraId="668EF3E7" w14:textId="3CC94DBA" w:rsidR="002D19FF" w:rsidRPr="002D19FF" w:rsidRDefault="00912DA5" w:rsidP="002D19FF">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
       <w:r>
         <w:t>Za lomítkem</w:t>
       </w:r>
       <w:r w:rsidR="002D19FF">
         <w:t xml:space="preserve"> jsou uvedené anglické ekvivalenty, které se používají v anglických šablonách.</w:t>
       </w:r>
       <w:r w:rsidR="000C70DF">
         <w:t xml:space="preserve"> V anglických šablonách a v německé šabloně je</w:t>
       </w:r>
       <w:r w:rsidR="000C70DF" w:rsidRPr="000C70DF">
         <w:t xml:space="preserve"> dělení slov </w:t>
       </w:r>
       <w:r w:rsidR="000C70DF">
         <w:t xml:space="preserve">v odstavcích </w:t>
       </w:r>
       <w:r w:rsidR="000C70DF" w:rsidRPr="000C70DF">
         <w:t>vypnuté.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00ACA444" w14:textId="77777777" w:rsidR="002D19FF" w:rsidRDefault="002D19FF" w:rsidP="00162332">
@@ -32747,52 +34604,62 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D19FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D19FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>page</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D19FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>: university</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D19FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>university</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – slouží pro úpravu označení univerzity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B461CA" w14:textId="4C8CBC8E" w:rsidR="00162332" w:rsidRDefault="00162332" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089288A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Titulka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0089288A">
@@ -32866,51 +34733,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D19FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>faculty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – slouží pro úpravu označení fakulty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32574CCD" w14:textId="77777777" w:rsidR="00162332" w:rsidRDefault="00162332" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="494DA862" w14:textId="765567B8" w:rsidR="00162332" w:rsidRPr="00162332" w:rsidRDefault="00162332" w:rsidP="00162332">
+    <w:p w14:paraId="494DA862" w14:textId="5353C023" w:rsidR="00162332" w:rsidRPr="00162332" w:rsidRDefault="00162332" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162332">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styly pro nadpisy</w:t>
       </w:r>
       <w:r w:rsidR="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
@@ -32922,51 +34789,51 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390362 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
@@ -32977,51 +34844,51 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390370 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4" w:rsidRPr="008E3BE4">
+      <w:r w:rsidR="00CF17E5" w:rsidRPr="00CF17E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nadpisy</w:t>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D86CC4C" w14:textId="27FD0319" w:rsidR="00162332" w:rsidRDefault="00162332" w:rsidP="00162332">
       <w:pPr>
@@ -33717,51 +35584,92 @@
       <w:r w:rsidR="00BB6124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB6124" w:rsidRPr="00BB6124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>conclusion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0089288A">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – nečíslované nadpisy pro úvodní a závěrečné kapitoly práce, přenáší se do automaticky generovaného obsahu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA16267" w14:textId="51C3999C" w:rsidR="0089288A" w:rsidRDefault="0089288A" w:rsidP="00162332">
+    <w:p w14:paraId="50375FCD" w14:textId="386F7235" w:rsidR="004744FB" w:rsidRPr="004744FB" w:rsidRDefault="004744FB" w:rsidP="00162332">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podnadpis /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Subtitle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– nečíslovaný podnadpis páté úrovně, který slouží k odlišení textu (např. definice), do automaticky generovaného obsahu se nepřenáší </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA16267" w14:textId="4A9EFC06" w:rsidR="0089288A" w:rsidRDefault="0089288A" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089288A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Příloha 1, Příloha 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -33821,51 +35729,51 @@
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">číslované </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>nadpisy první a druhé úrovně pro přílohy práce, nadpisy příloh první úrovně se přenáší se automaticky generovaného seznamu pro přílohy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F90B39E" w14:textId="77777777" w:rsidR="009D1680" w:rsidRDefault="009D1680" w:rsidP="009D1680">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07043294" w14:textId="1AFB87F7" w:rsidR="009D1680" w:rsidRPr="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="07043294" w14:textId="193D1DD8" w:rsidR="009D1680" w:rsidRPr="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styly pro běžný text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (viz kapitola </w:t>
       </w:r>
       <w:r w:rsidRPr="0056584A">
@@ -33877,51 +35785,51 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390398 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
@@ -33932,51 +35840,51 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390405 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4" w:rsidRPr="008E3BE4">
+      <w:r w:rsidR="00CF17E5" w:rsidRPr="00CF17E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Odstavce</w:t>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3643DB68" w14:textId="24D4EA0C" w:rsidR="009D1680" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
@@ -34193,51 +36101,51 @@
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D4146DA" w14:textId="6B67725F" w:rsidR="0056584A" w:rsidRPr="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056584A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styly pro zvláštní typy textu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4983D2" w14:textId="678D74B4" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="3E4983D2" w14:textId="178AD290" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Citát</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -34259,102 +36167,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390437 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390468 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Citáty a poezie</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2EF41C" w14:textId="7F0AAC30" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="4E2EF41C" w14:textId="1E68903C" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Citát (začátek více odstavců)</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -34398,102 +36306,102 @@
         <w:t xml:space="preserve">– viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390437 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390468 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Citáty a poezie</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDA44F9" w14:textId="5065EB9A" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="5BDA44F9" w14:textId="2AA4F3C0" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Citát (pokračování více odstavců)</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -34531,102 +36439,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390437 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390468 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Citáty a poezie</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C271E8" w14:textId="44D9E4B7" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="24C271E8" w14:textId="26B81020" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Citát (konec více odstavců)</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -34655,102 +36563,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390437 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390468 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Citáty a poezie</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF5C8DA" w14:textId="79A07256" w:rsidR="0056584A" w:rsidRDefault="00D54582" w:rsidP="0056584A">
+    <w:p w14:paraId="3AF5C8DA" w14:textId="044FA9D9" w:rsidR="0056584A" w:rsidRDefault="00D54582" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Citát (UŠ</w:t>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>P-FHS)</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -34786,102 +36694,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390437 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390468 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Citáty a poezie</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102372BF" w14:textId="0A4B4626" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="102372BF" w14:textId="7563106C" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Poezie</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -34903,102 +36811,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390437 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390468 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Citáty a poezie</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111B21B5" w14:textId="21CAE63C" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="111B21B5" w14:textId="52FFEBF5" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Příklady v</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -35050,102 +36958,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390565 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390571 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Jazykové příklady</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAEC1FC" w14:textId="3B68601C" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="2DAEC1FC" w14:textId="3B7E76EF" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Příklady v lingvistice (číslování)</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -35205,102 +37113,102 @@
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390565 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390571 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Jazykové příklady</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702DCCD4" w14:textId="04772823" w:rsidR="00F70078" w:rsidRDefault="00F70078" w:rsidP="0056584A">
+    <w:p w14:paraId="702DCCD4" w14:textId="62550101" w:rsidR="00F70078" w:rsidRDefault="00F70078" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Rovnice</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -35322,102 +37230,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207391279 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207391285 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Rovnice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D921A07" w14:textId="3A0854AB" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="4D921A07" w14:textId="32F9AD0A" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Zdrojový kód</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -35446,102 +37354,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390597 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390613 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Zdrojový kód</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C27774" w14:textId="025C5163" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
+    <w:p w14:paraId="73C27774" w14:textId="4FB99860" w:rsidR="0056584A" w:rsidRDefault="0056584A" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Zdrojový kód (bez čísel řádků)</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -35602,133 +37510,133 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390597 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390613 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Zdrojový kód</w:t>
       </w:r>
       <w:r w:rsidR="001A3693">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2752DAFD" w14:textId="77777777" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365ABA9F" w14:textId="27001258" w:rsidR="00CC3B50" w:rsidRPr="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC3B50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styly pro seznamy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688C1DAF" w14:textId="7442A392" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
+    <w:p w14:paraId="688C1DAF" w14:textId="105F4DED" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Abecední seznam</w:t>
       </w:r>
       <w:r w:rsidR="00BB6124">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -35764,108 +37672,108 @@
         <w:t xml:space="preserve">– viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390869 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390875 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznamy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2760C94E" w14:textId="63704907" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
+    <w:p w14:paraId="2760C94E" w14:textId="51696EC0" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Číslovaný seznam</w:t>
       </w:r>
       <w:r w:rsidR="00BB6124">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -35917,102 +37825,102 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390869 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390875 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznamy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A988CC2" w14:textId="69F7EF1F" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
+    <w:p w14:paraId="4A988CC2" w14:textId="7D0BBAE1" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Seznam s</w:t>
       </w:r>
       <w:r w:rsidR="003737BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -36084,102 +37992,102 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390869 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390875 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznamy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC9CBD1" w14:textId="594C7963" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
+    <w:p w14:paraId="2EC9CBD1" w14:textId="493F740F" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Víceúrovňový seznam</w:t>
       </w:r>
       <w:r w:rsidR="003737BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -36215,102 +38123,102 @@
         <w:t xml:space="preserve">– viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390869 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207390875 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznamy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FB361B" w14:textId="23B1145C" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
+    <w:p w14:paraId="20FB361B" w14:textId="29E0C1E9" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Použité zdroje (abecední seznam)</w:t>
       </w:r>
       <w:r w:rsidR="00BB6124">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -36369,102 +38277,102 @@
         <w:t xml:space="preserve">– viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207227533 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207227533 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznam použité literatury</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4161EFB1" w14:textId="4E982016" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
+    <w:p w14:paraId="4161EFB1" w14:textId="7F25DF22" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Použité zdroje (číslovaný seznam)</w:t>
       </w:r>
       <w:r w:rsidR="00BB6124">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -36516,92 +38424,92 @@
         <w:t xml:space="preserve"> – viz kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207227533 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref207227533 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E3BE4">
+      <w:r w:rsidR="00CF17E5">
         <w:t>Seznam použité literatury</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="564CD270" w14:textId="77777777" w:rsidR="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB62B7D" w14:textId="7884D093" w:rsidR="00CC3B50" w:rsidRPr="00CC3B50" w:rsidRDefault="00CC3B50" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
@@ -37002,119 +38910,131 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (v angličtině </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007747CB">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Listing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007747CB">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>, které se používají u zdrojových kódů</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537DEBAB" w14:textId="01160C0A" w:rsidR="00F70078" w:rsidRPr="0056584A" w:rsidRDefault="00F70078" w:rsidP="00CC3B50">
+    <w:p w14:paraId="537DEBAB" w14:textId="28FBBEB6" w:rsidR="00F70078" w:rsidRPr="0056584A" w:rsidRDefault="00F70078" w:rsidP="00CC3B50">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A605BC">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Zdroj obrázku/tabulky</w:t>
       </w:r>
       <w:r w:rsidR="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000466F7">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000D4F90" w:rsidRPr="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000D4F90" w:rsidRPr="000D4F90">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>/table source</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – styl pro uvedení zdroje obrázku nebo tabulky (uvádí se na novém řádku)</w:t>
+        <w:t xml:space="preserve"> – styl pro uvedení zdroje obrázku</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4890">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>, grafu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo tabulky (uvádí se na novém řádku)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314F037E" w14:textId="43759F5F" w:rsidR="00162332" w:rsidRDefault="00162332" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C4170F" w14:textId="3936D26A" w:rsidR="00162332" w:rsidRDefault="007039C3" w:rsidP="007039C3">
       <w:pPr>
         <w:pStyle w:val="Ploha1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc220356666"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc240375800"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam rychlých částí a stavebních bloků</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="52B18A68" w14:textId="7C97D965" w:rsidR="001024E9" w:rsidRDefault="001024E9" w:rsidP="007039C3">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychlé části obsahují předpřipravené </w:t>
       </w:r>
       <w:r w:rsidRPr="001024E9">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">speciální bloky </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ve </w:t>
@@ -37142,468 +39062,889 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00664226">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Tyto rychlé</w:t>
       </w:r>
       <w:r w:rsidRPr="001024E9">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> části jsou součástí šablony a nepřenáší se do dokumentů, které jsou na šabloně založené. Dokument se závěrečnou prací musí mít po celou dobu psaní přístup k šabloně. Jestliže dokument nemá přístup k šabloně, rychlé části nejsou dostupné. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7542BFCB" w14:textId="77777777" w:rsidR="001024E9" w:rsidRDefault="001024E9" w:rsidP="007039C3">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2B031F" w14:textId="4C5F143C" w:rsidR="007039C3" w:rsidRDefault="001024E9" w:rsidP="001024E9">
+    <w:p w14:paraId="7747432D" w14:textId="003CEDAC" w:rsidR="008B3CA5" w:rsidRDefault="008B3CA5" w:rsidP="008B3CA5">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>GRAF</w:t>
+      </w:r>
       <w:r w:rsidRPr="001024E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (popisek dole)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / CHART </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>caption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – stavební blok pro vložení grafu/diagramu s titulkem/popiskem (doporučujeme následně vytvořit Seznam grafů v úvodních seznamech práce, viz kapitola </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref239882381 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>5.6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref239882388 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>Vytvoření nových seznamů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E905E5" w14:textId="3E672935" w:rsidR="008B3CA5" w:rsidRDefault="008B3CA5" w:rsidP="008B3CA5">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>GRAF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001024E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s uvedením zdroje)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / CHART </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> source</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – stavební blok pro vložení grafu/diagramu s titulkem/popiskem a zdrojem na novém řádku pod titulkem (doporučujeme následně vytvořit Seznam grafů v úvodních seznamech práce, viz kapitola </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref239882381 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>5.6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref239882388 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>Vytvoření nových seznamů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1935A151" w14:textId="7EC058C8" w:rsidR="008B3CA5" w:rsidRPr="008B3CA5" w:rsidRDefault="008B3CA5" w:rsidP="008B3CA5">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRAF (zdroj vlastní) / CHART </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– stavební blok pro vložení grafu/diagramu s titulkem/popiskem a zdrojem, v tomto případě se jedná o zdroj vlastní (doporučujeme následně vytvořit Seznam grafů v úvodních seznamech práce, viz kapitola </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref239882381 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>5.6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref239882388 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CF17E5">
+        <w:t>Vytvoření nových seznamů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2B031F" w14:textId="60041F67" w:rsidR="007039C3" w:rsidRDefault="001024E9" w:rsidP="001024E9">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001024E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t>OBRÁZEK (popisek dole)</w:t>
       </w:r>
       <w:r w:rsidR="00282EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00282EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">FIGURE </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>FIGURE caption below</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – stavební blok pro vložení obrázku s titulkem/popiskem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5B4A79" w14:textId="57827372" w:rsidR="001024E9" w:rsidRDefault="001024E9" w:rsidP="001024E9">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001024E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>OBRÁZEK (s uvedením zdroje)</w:t>
+      </w:r>
       <w:r w:rsidR="00282EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>caption</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00912DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
       <w:r w:rsidR="00282EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:t>FIGURE with source</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – stavební blok pro vložení obrázku s titulkem/popiskem a zdrojem na novém řádku pod titulkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F4A1F9" w14:textId="6C85D9F5" w:rsidR="008B3CA5" w:rsidRDefault="008B3CA5" w:rsidP="001024E9">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBRÁZEK (zdroj vlastní) / FIGURE own work </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>– stavební blok pro vložení obrázku s titulkem/popiskem a zdrojem, v tomto případě se jedná o zdroj vlastní</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9B7CA3" w14:textId="52E6FDB1" w:rsidR="007D348C" w:rsidRDefault="007D348C" w:rsidP="001024E9">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>ROVNICE</w:t>
+      </w:r>
+      <w:r w:rsidR="00282EC0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00912DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
       <w:r w:rsidR="00282EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>below</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3E5B4A79" w14:textId="29989231" w:rsidR="001024E9" w:rsidRDefault="001024E9" w:rsidP="001024E9">
+        <w:t>EQUATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>– stavební blok pro vložení rovnice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A21339" w14:textId="4F9ABFF0" w:rsidR="007D348C" w:rsidRDefault="007D348C" w:rsidP="001024E9">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001024E9">
-[...5 lines deleted...]
-        <w:t>OBRÁZEK (s uvedením zdroje)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>TABULKA (popisek nad)</w:t>
       </w:r>
       <w:r w:rsidR="00282EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912DA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00282EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">FIGURE </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="0B9B7CA3" w14:textId="52E6FDB1" w:rsidR="007D348C" w:rsidRDefault="007D348C" w:rsidP="001024E9">
+        <w:t>TABLE caption above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>– stavební blok pro vložení titulku pro tabulku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0F4F8E" w14:textId="718884C1" w:rsidR="008B3CA5" w:rsidRPr="007039C3" w:rsidRDefault="009E4146" w:rsidP="001024E9">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>ROVNICE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00282EC0">
+        <w:t>ZDROJ VLASTNÍ</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3CA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro tabulky atd. / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>OWN WORK</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3CA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for tables etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00441CBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00912DA5">
-[...115 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:r w:rsidR="00441CBF">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>– stavební blok pro vložení předpřipraveného popisu zdroj: vlastní např. u tabulek a jiných objektů</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008B3CA5" w:rsidRPr="007039C3" w:rsidSect="000205AE">
+      <w:headerReference w:type="even" r:id="rId93"/>
+      <w:footerReference w:type="even" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B05AB60" w14:textId="77777777" w:rsidR="00437238" w:rsidRDefault="00437238" w:rsidP="00534E21">
+    <w:p w14:paraId="2EB63C47" w14:textId="77777777" w:rsidR="00E06F91" w:rsidRDefault="00E06F91" w:rsidP="00534E21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62FEE55A" w14:textId="77777777" w:rsidR="00437238" w:rsidRDefault="00437238" w:rsidP="00534E21">
+    <w:p w14:paraId="66191183" w14:textId="77777777" w:rsidR="00E06F91" w:rsidRDefault="00E06F91" w:rsidP="00534E21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19B5BBF4" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19B5BBF4" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6BF83789" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="6BF83789" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
       <w:id w:val="-1235235469"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="1BB610FA" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00E84ED9" w:rsidRDefault="005526E5">
+      <w:p w14:paraId="1BB610FA" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="00E84ED9" w:rsidRDefault="00CB6B07">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:rPr>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00962FE5">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ECEAB12" wp14:editId="69859F03">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>5014773</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="565200" cy="302400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="2540"/>
@@ -37630,341 +39971,341 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="058B353F" w14:textId="7C87BE9A" w:rsidR="005526E5" w:rsidRPr="001D18D1" w:rsidRDefault="005526E5" w:rsidP="00D67E43">
+                            <w:p w14:paraId="058B353F" w14:textId="414903B3" w:rsidR="00CB6B07" w:rsidRPr="001D18D1" w:rsidRDefault="00CB6B07" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="001E20EE">
+                              <w:r w:rsidR="00E65848">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>55</w:t>
+                                <w:t>41</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:rect w14:anchorId="4ECEAB12" id="Obdélník 7" o:spid="_x0000_s1035" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDGUAN5gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aztOiMOEXRotuA&#10;bh3Q7QNkWbKFyaJGKbGzrx+lpGm33or5IJAU9cj3SK8v59GyncJgwDW8WpScKSehM65v+I/vt+8u&#10;OAtRuE5YcKrhexX45ebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRpQYcRSQX+6JDMRH6&#10;aItlWZ4XE2DnEaQKgaI3h0u+yfhaKxnvtQ4qMttw6i3mE/PZprPYrEXdo/CDkcc2xCu6GIVxVPQE&#10;dSOiYFs0L6BGIxEC6LiQMBagtZEqcyA2VfkPm4dBeJW5kDjBn2QK/w9Wft09+G+YWg/+DuTPwBxc&#10;D8L16goRpkGJjspVSahi8qE+PUhOoKesnb5AR6MV2whZg1njyBBI66q8KNPHmbbGf0o4qRLRZnOe&#10;wf40AzVHJil4dn5Gc+VM0tX7crkiO5UWdUJNjz2G+FHByJLRcKQRZ1CxuwvxkPqYktId3Bpr85it&#10;+ytAmCmSWSUiaWdCHed2ZqY7Uk6RFro90cyEqDFadio7AP7mbKLFaXj4tRWoOLOfHUn1oVqt0qZl&#10;hwx8Hm0fo8JJgmh45OxgXsfDVm49mn5I2mVWDq5IVm0ys6dujm3TUmRtjguctu65n7OefrPNHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAApeTVLiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyoQ0sTE+JUCAkJ8dNAQZzdeEki4nWI3Ta8PcsJjjvzaXamWE2uF3scQ+dJw/ksAYFU&#10;e9tRo+Ht9fZMgQjRkDW9J9TwjQFW5fFRYXLrD/SC+01sBIdQyI2GNsYhlzLULToTZn5AYu/Dj85E&#10;PsdG2tEcONz1cp4kqXSmI/7QmgFvWqw/Nzunwb9/Pdhq7Z6krNaP9d3F4vm+Iq1PT6brKxARp/gH&#10;w299rg4ld9r6Hdkgeg2ZuswYZWOpshQEIypTLG1ZShfLOciykP9XlD8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAgxlADeYBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEACl5NUuIAAAANAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="058B353F" w14:textId="7C87BE9A" w:rsidR="005526E5" w:rsidRPr="001D18D1" w:rsidRDefault="005526E5" w:rsidP="00D67E43">
+                      <w:p w14:paraId="058B353F" w14:textId="414903B3" w:rsidR="00CB6B07" w:rsidRPr="001D18D1" w:rsidRDefault="00CB6B07" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="001E20EE">
+                        <w:r w:rsidR="00E65848">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>55</w:t>
+                          <w:t>41</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F2132F5" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F2132F5" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1677D9F0" w14:textId="77777777" w:rsidR="005526E5" w:rsidRPr="00E84ED9" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1677D9F0" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRPr="00E84ED9" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D0E3D0D" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D0E3D0D" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="26490706" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="26490706" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F15BE3D" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F15BE3D" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="402FF085" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="402FF085" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AF8254E" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AF8254E" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0CBBDAE2" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="0CBBDAE2" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CE3B555" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CE3B555" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="06B04417" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="06B04417" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7543E4FC" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7543E4FC" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="48B49D12" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="48B49D12" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D75909A" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5" w:rsidP="00D472A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D75909A" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07" w:rsidP="00D472A0">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="32394487" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="32394487" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="521BAED9" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="521BAED9" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0B0FAAC7" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+  <w:p w14:paraId="0B0FAAC7" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="297731431"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="614B49AA" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+      <w:p w14:paraId="614B49AA" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="76EAF525" wp14:editId="2ECB7831">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>left</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="565200" cy="298800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:wrapNone/>
                   <wp:docPr id="8" name="Obdélník 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -37987,278 +40328,278 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="7176B8A3" w14:textId="30B32DF8" w:rsidR="005526E5" w:rsidRPr="001D18D1" w:rsidRDefault="005526E5" w:rsidP="00D67E43">
+                            <w:p w14:paraId="7176B8A3" w14:textId="4387435D" w:rsidR="00CB6B07" w:rsidRPr="001D18D1" w:rsidRDefault="00CB6B07" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="001E20EE">
+                              <w:r w:rsidR="00E65848">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>54</w:t>
+                                <w:t>42</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:rect w14:anchorId="76EAF525" id="Obdélník 8" o:spid="_x0000_s1034" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm1Zbm4gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO2iI14hRFi24D&#10;ugvQ9QNkWbKFyaJGKbGzrx+lZEnXvQ3zgyBS5OE5JL2+mUfLdgqDAdfwalFyppyEzri+4c/fHt6t&#10;OAtRuE5YcKrhexX4zebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRowYcRSQT+6JDMRH6&#10;aItlWV4VE2DnEaQKgbz3h0e+yfhaKxm/aB1UZLbhxC3mE/PZprPYrEXdo/CDkUca4h9YjMI4KnqC&#10;uhdRsC2av6BGIxEC6LiQMBagtZEqayA1VflKzdMgvMpaqDnBn9oU/h+s/Lx78l8xUQ/+EeT3wBzc&#10;DcL16hYRpkGJjspVqVHF5EN9SkhGoFTWTp+go9GKbYTcg1njyBCo11W5KtPHmbbGf0g4qRLJZnOe&#10;wf40AzVHJsl5eXVJc+VM0tPyekX5ubSoE2pK9hjiewUjS5eGI404g4rdY4iJ5TkkhTt4MNbmMVv3&#10;h4MCkyerSkLSzoQ6zu1M0enaQrcnfVkJMaItp3oD4E/OJtqYhocfW4GKM/vRUY+uq4uLtGLZoAu+&#10;9La/vcJJgmh45OxwvYuHddx6NP2QmpblOLilfmqTJZ3ZHPnSNmSlx81N6/bSzlHn/2vzCwAA//8D&#10;AFBLAwQUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8&#10;h82QeJOtgqXUbokxMTGKFJF4Xrpj29idrd0F6r93PMlxvvfy5r1sOdhWHLH3jSMF15MIBFLpTEOV&#10;gt3741UCwgdNRreOUMEPeljmo4tMp8ad6A2P21AJDiGfagV1CF0qpS9rtNpPXIfE2qfrrQ589pU0&#10;vT5xuG3lTRTF0uqG+EOtO3yosfzaHqwC9/H9Yoq1fZWyWK/Kp9l081yQUpfj4f4ORMAh/Jvhrz5X&#10;h5w77d2BjBetAh4SmN4m8xgE68mCyZ5JPJ3NQeaZPF+Q/wIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAm1Zbm4gEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAJX78w3wAAAAkBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="7176B8A3" w14:textId="30B32DF8" w:rsidR="005526E5" w:rsidRPr="001D18D1" w:rsidRDefault="005526E5" w:rsidP="00D67E43">
+                      <w:p w14:paraId="7176B8A3" w14:textId="4387435D" w:rsidR="00CB6B07" w:rsidRPr="001D18D1" w:rsidRDefault="00CB6B07" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="001E20EE">
+                        <w:r w:rsidR="00E65848">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>54</w:t>
+                          <w:t>42</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EB10C7B" w14:textId="77777777" w:rsidR="00437238" w:rsidRPr="00392EDF" w:rsidRDefault="00437238" w:rsidP="00C23682">
+    <w:p w14:paraId="510C34AB" w14:textId="77777777" w:rsidR="00E06F91" w:rsidRPr="00392EDF" w:rsidRDefault="00E06F91" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C434367" w14:textId="77777777" w:rsidR="00437238" w:rsidRPr="00392EDF" w:rsidRDefault="00437238" w:rsidP="00C23682">
+    <w:p w14:paraId="20B8656B" w14:textId="77777777" w:rsidR="00E06F91" w:rsidRPr="00392EDF" w:rsidRDefault="00E06F91" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50653419" w14:textId="77777777" w:rsidR="00437238" w:rsidRDefault="00437238"/>
+    <w:p w14:paraId="69C75E9A" w14:textId="77777777" w:rsidR="00E06F91" w:rsidRDefault="00E06F91"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="74F29241" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5" w:rsidP="00565E58">
+    <w:p w14:paraId="74F29241" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07" w:rsidP="00565E58">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Toto je ukázka poznámky pod čarou. </w:t>
       </w:r>
       <w:r w:rsidRPr="002659C1">
         <w:t>Lorem Ipsum je demonstrativní výplňový text používaný v tiskařském a knihařském průmyslu. Lorem Ipsum je považováno za standard v této oblasti už od začátku 16. století, kdy dnes neznámý tiskař vzal kusy textu a na jejich základě vytvořil speciální vzorovou knihu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26EF0B76" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26EF0B76" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B69BA9C" w14:textId="77777777" w:rsidR="005526E5" w:rsidRDefault="005526E5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B69BA9C" w14:textId="77777777" w:rsidR="00CB6B07" w:rsidRDefault="00CB6B07">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3E50FD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="slovanseznam5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="95926B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -39612,208 +41953,215 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3632"/>
         </w:tabs>
         <w:ind w:left="3632" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4086"/>
         </w:tabs>
         <w:ind w:left="4086" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="920407387">
+  <w:num w:numId="1" w16cid:durableId="1921283366">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="292978514">
+  <w:num w:numId="2" w16cid:durableId="534730483">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="516501177">
+  <w:num w:numId="3" w16cid:durableId="1755783041">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="148837516">
+  <w:num w:numId="4" w16cid:durableId="2114128278">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="474375229">
+  <w:num w:numId="5" w16cid:durableId="309987624">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="438063171">
+  <w:num w:numId="6" w16cid:durableId="1648627095">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="806363009">
+  <w:num w:numId="7" w16cid:durableId="1963419047">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1405882817">
+  <w:num w:numId="8" w16cid:durableId="1805387104">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1169174918">
+  <w:num w:numId="9" w16cid:durableId="1079257490">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="158274870">
+  <w:num w:numId="10" w16cid:durableId="1506092252">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1551648325">
+  <w:num w:numId="11" w16cid:durableId="115295906">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="936909851">
+  <w:num w:numId="12" w16cid:durableId="1774325619">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1010984828">
+  <w:num w:numId="13" w16cid:durableId="1659112968">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1753353673">
+  <w:num w:numId="14" w16cid:durableId="1410693534">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1746953245">
+  <w:num w:numId="15" w16cid:durableId="861239382">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="149948731">
+  <w:num w:numId="16" w16cid:durableId="1367414188">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1588348034">
+  <w:num w:numId="17" w16cid:durableId="1648246629">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1560554823">
+  <w:num w:numId="18" w16cid:durableId="59181363">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="952902921">
+  <w:num w:numId="19" w16cid:durableId="259945862">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="336738803">
+  <w:num w:numId="20" w16cid:durableId="2062165224">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="550658016">
+  <w:num w:numId="21" w16cid:durableId="1796875394">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD6038"/>
     <w:rsid w:val="0000384B"/>
     <w:rsid w:val="00004917"/>
+    <w:rsid w:val="00004FC9"/>
     <w:rsid w:val="00015B48"/>
     <w:rsid w:val="000205AE"/>
     <w:rsid w:val="00022C36"/>
     <w:rsid w:val="00023006"/>
     <w:rsid w:val="000243FC"/>
     <w:rsid w:val="00037C22"/>
     <w:rsid w:val="000424CE"/>
     <w:rsid w:val="00044CF7"/>
     <w:rsid w:val="000466F7"/>
+    <w:rsid w:val="000501DE"/>
     <w:rsid w:val="0005319D"/>
     <w:rsid w:val="00054C7E"/>
     <w:rsid w:val="000552D1"/>
     <w:rsid w:val="00055943"/>
+    <w:rsid w:val="0005779A"/>
     <w:rsid w:val="00062CBC"/>
     <w:rsid w:val="00067C21"/>
     <w:rsid w:val="00070282"/>
     <w:rsid w:val="00076353"/>
     <w:rsid w:val="00077DCA"/>
     <w:rsid w:val="000814A1"/>
     <w:rsid w:val="0008353D"/>
+    <w:rsid w:val="00083667"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00090DA8"/>
     <w:rsid w:val="00091B1E"/>
     <w:rsid w:val="00091E4C"/>
     <w:rsid w:val="000A1B75"/>
+    <w:rsid w:val="000A2FE2"/>
     <w:rsid w:val="000A4DB2"/>
     <w:rsid w:val="000A605F"/>
     <w:rsid w:val="000A744C"/>
     <w:rsid w:val="000C1387"/>
     <w:rsid w:val="000C49D2"/>
     <w:rsid w:val="000C5CC8"/>
     <w:rsid w:val="000C70DF"/>
     <w:rsid w:val="000C760D"/>
     <w:rsid w:val="000C7D33"/>
     <w:rsid w:val="000D0AC0"/>
+    <w:rsid w:val="000D438A"/>
     <w:rsid w:val="000D4F90"/>
     <w:rsid w:val="000D51D0"/>
     <w:rsid w:val="000D66AB"/>
     <w:rsid w:val="000E02B6"/>
     <w:rsid w:val="000E2CEE"/>
     <w:rsid w:val="000E5AC6"/>
     <w:rsid w:val="000E6EDF"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F1970"/>
     <w:rsid w:val="000F31D5"/>
     <w:rsid w:val="000F4899"/>
+    <w:rsid w:val="000F5DB6"/>
     <w:rsid w:val="000F709C"/>
     <w:rsid w:val="001024E9"/>
     <w:rsid w:val="00104B5A"/>
     <w:rsid w:val="001136E9"/>
     <w:rsid w:val="001149EB"/>
     <w:rsid w:val="001209D8"/>
     <w:rsid w:val="001214C2"/>
     <w:rsid w:val="00122221"/>
     <w:rsid w:val="0012273D"/>
     <w:rsid w:val="001254E5"/>
     <w:rsid w:val="001323A9"/>
     <w:rsid w:val="00132D8E"/>
     <w:rsid w:val="00132DE6"/>
     <w:rsid w:val="00135660"/>
     <w:rsid w:val="001378DD"/>
     <w:rsid w:val="00141212"/>
     <w:rsid w:val="00142361"/>
     <w:rsid w:val="001528BA"/>
     <w:rsid w:val="00155687"/>
     <w:rsid w:val="00155A13"/>
     <w:rsid w:val="00156CFA"/>
     <w:rsid w:val="00162332"/>
     <w:rsid w:val="00162BC8"/>
     <w:rsid w:val="00165398"/>
     <w:rsid w:val="00165426"/>
@@ -39831,50 +42179,51 @@
     <w:rsid w:val="00195DA8"/>
     <w:rsid w:val="0019673E"/>
     <w:rsid w:val="001979FD"/>
     <w:rsid w:val="001A1568"/>
     <w:rsid w:val="001A3693"/>
     <w:rsid w:val="001A3F9F"/>
     <w:rsid w:val="001A4FD9"/>
     <w:rsid w:val="001A61B0"/>
     <w:rsid w:val="001A78A9"/>
     <w:rsid w:val="001B1903"/>
     <w:rsid w:val="001B3DA3"/>
     <w:rsid w:val="001B4495"/>
     <w:rsid w:val="001B603A"/>
     <w:rsid w:val="001C0D57"/>
     <w:rsid w:val="001C1964"/>
     <w:rsid w:val="001C325E"/>
     <w:rsid w:val="001C42AD"/>
     <w:rsid w:val="001C734B"/>
     <w:rsid w:val="001D18D1"/>
     <w:rsid w:val="001D4E02"/>
     <w:rsid w:val="001D570A"/>
     <w:rsid w:val="001D5889"/>
     <w:rsid w:val="001E20EE"/>
     <w:rsid w:val="001E28DB"/>
     <w:rsid w:val="001E36B5"/>
+    <w:rsid w:val="001E6AA3"/>
     <w:rsid w:val="001E74E6"/>
     <w:rsid w:val="001F26ED"/>
     <w:rsid w:val="001F5316"/>
     <w:rsid w:val="001F61F5"/>
     <w:rsid w:val="00202A3E"/>
     <w:rsid w:val="002135B9"/>
     <w:rsid w:val="00227171"/>
     <w:rsid w:val="00232742"/>
     <w:rsid w:val="00233B06"/>
     <w:rsid w:val="00234239"/>
     <w:rsid w:val="00237B13"/>
     <w:rsid w:val="002406B6"/>
     <w:rsid w:val="00241610"/>
     <w:rsid w:val="00247C76"/>
     <w:rsid w:val="00251447"/>
     <w:rsid w:val="00251D24"/>
     <w:rsid w:val="00252B67"/>
     <w:rsid w:val="00253500"/>
     <w:rsid w:val="0025626B"/>
     <w:rsid w:val="00257894"/>
     <w:rsid w:val="00257C0F"/>
     <w:rsid w:val="00263242"/>
     <w:rsid w:val="002639E7"/>
     <w:rsid w:val="002659C1"/>
     <w:rsid w:val="0028085D"/>
@@ -39884,216 +42233,234 @@
     <w:rsid w:val="0029346D"/>
     <w:rsid w:val="002A05AF"/>
     <w:rsid w:val="002A0EA2"/>
     <w:rsid w:val="002A2008"/>
     <w:rsid w:val="002A3095"/>
     <w:rsid w:val="002A45B3"/>
     <w:rsid w:val="002A4AF3"/>
     <w:rsid w:val="002A5E8E"/>
     <w:rsid w:val="002B5133"/>
     <w:rsid w:val="002B57D8"/>
     <w:rsid w:val="002B5D28"/>
     <w:rsid w:val="002C0941"/>
     <w:rsid w:val="002C2139"/>
     <w:rsid w:val="002C26A1"/>
     <w:rsid w:val="002C4962"/>
     <w:rsid w:val="002C4DE3"/>
     <w:rsid w:val="002C5E56"/>
     <w:rsid w:val="002C60B1"/>
     <w:rsid w:val="002C79E1"/>
     <w:rsid w:val="002D1448"/>
     <w:rsid w:val="002D18F7"/>
     <w:rsid w:val="002D19FF"/>
     <w:rsid w:val="002D2446"/>
     <w:rsid w:val="002D2C8D"/>
     <w:rsid w:val="002E1757"/>
+    <w:rsid w:val="002E2D83"/>
     <w:rsid w:val="002E6CC5"/>
     <w:rsid w:val="002E7075"/>
     <w:rsid w:val="002E7573"/>
     <w:rsid w:val="002E7C05"/>
     <w:rsid w:val="002F0FA3"/>
     <w:rsid w:val="002F1B84"/>
     <w:rsid w:val="002F4A67"/>
     <w:rsid w:val="00301168"/>
     <w:rsid w:val="00303BDC"/>
     <w:rsid w:val="00303E3F"/>
     <w:rsid w:val="00311686"/>
     <w:rsid w:val="00313E65"/>
     <w:rsid w:val="00314240"/>
     <w:rsid w:val="003150B7"/>
     <w:rsid w:val="0031788D"/>
     <w:rsid w:val="0032052C"/>
     <w:rsid w:val="003205B0"/>
     <w:rsid w:val="00321504"/>
     <w:rsid w:val="003239BD"/>
     <w:rsid w:val="0033518D"/>
+    <w:rsid w:val="00335960"/>
     <w:rsid w:val="00346D25"/>
     <w:rsid w:val="00346F53"/>
     <w:rsid w:val="0034722F"/>
+    <w:rsid w:val="00352B63"/>
     <w:rsid w:val="00353B46"/>
     <w:rsid w:val="00357851"/>
     <w:rsid w:val="00357EEB"/>
     <w:rsid w:val="00360743"/>
     <w:rsid w:val="003614FD"/>
+    <w:rsid w:val="00362253"/>
     <w:rsid w:val="00363AF6"/>
     <w:rsid w:val="003661C8"/>
+    <w:rsid w:val="003679CC"/>
     <w:rsid w:val="003737BC"/>
     <w:rsid w:val="00375839"/>
     <w:rsid w:val="0037725B"/>
     <w:rsid w:val="00377A34"/>
     <w:rsid w:val="0038058F"/>
     <w:rsid w:val="0038416E"/>
     <w:rsid w:val="00385DCB"/>
     <w:rsid w:val="00392EDF"/>
     <w:rsid w:val="00395557"/>
     <w:rsid w:val="00395B9B"/>
     <w:rsid w:val="003A1022"/>
     <w:rsid w:val="003A35F1"/>
     <w:rsid w:val="003A6B49"/>
     <w:rsid w:val="003A78B2"/>
     <w:rsid w:val="003A7F6F"/>
     <w:rsid w:val="003B0ACA"/>
     <w:rsid w:val="003B1BCF"/>
     <w:rsid w:val="003B28F3"/>
     <w:rsid w:val="003B6C67"/>
     <w:rsid w:val="003C0BC8"/>
     <w:rsid w:val="003C68B1"/>
     <w:rsid w:val="003D545F"/>
     <w:rsid w:val="003D75EA"/>
     <w:rsid w:val="003E118B"/>
+    <w:rsid w:val="003E32A7"/>
     <w:rsid w:val="003E393C"/>
     <w:rsid w:val="003E651F"/>
     <w:rsid w:val="004005E4"/>
     <w:rsid w:val="004036A9"/>
     <w:rsid w:val="00407531"/>
     <w:rsid w:val="004119F3"/>
+    <w:rsid w:val="004126C4"/>
     <w:rsid w:val="00412E5F"/>
     <w:rsid w:val="00413BA1"/>
     <w:rsid w:val="00425AA6"/>
     <w:rsid w:val="00426494"/>
+    <w:rsid w:val="00427711"/>
     <w:rsid w:val="00427EA2"/>
     <w:rsid w:val="004343FF"/>
     <w:rsid w:val="004360FF"/>
     <w:rsid w:val="00437238"/>
+    <w:rsid w:val="00441CBF"/>
     <w:rsid w:val="0044277B"/>
     <w:rsid w:val="00442EFB"/>
     <w:rsid w:val="0045147F"/>
     <w:rsid w:val="00453E5F"/>
     <w:rsid w:val="00464052"/>
     <w:rsid w:val="0046612A"/>
     <w:rsid w:val="00467B4C"/>
     <w:rsid w:val="0047438D"/>
+    <w:rsid w:val="004744FB"/>
     <w:rsid w:val="00476D38"/>
     <w:rsid w:val="0048380F"/>
     <w:rsid w:val="00484E7A"/>
     <w:rsid w:val="00484FB2"/>
     <w:rsid w:val="00485947"/>
     <w:rsid w:val="004908EB"/>
     <w:rsid w:val="00496D47"/>
     <w:rsid w:val="004A010F"/>
     <w:rsid w:val="004A0A30"/>
     <w:rsid w:val="004A33B0"/>
     <w:rsid w:val="004B0AAF"/>
     <w:rsid w:val="004B10F4"/>
     <w:rsid w:val="004B1363"/>
     <w:rsid w:val="004B4566"/>
     <w:rsid w:val="004B500B"/>
     <w:rsid w:val="004B6DCA"/>
     <w:rsid w:val="004C0300"/>
     <w:rsid w:val="004C145B"/>
+    <w:rsid w:val="004C1F9C"/>
     <w:rsid w:val="004C5BB5"/>
     <w:rsid w:val="004C63E4"/>
     <w:rsid w:val="004D3584"/>
     <w:rsid w:val="004D523E"/>
     <w:rsid w:val="004E1907"/>
     <w:rsid w:val="004E3A5B"/>
+    <w:rsid w:val="004E4890"/>
     <w:rsid w:val="004E54E0"/>
     <w:rsid w:val="004E55B8"/>
     <w:rsid w:val="004E591E"/>
     <w:rsid w:val="004E5A2E"/>
     <w:rsid w:val="004F3ED1"/>
     <w:rsid w:val="004F3F44"/>
     <w:rsid w:val="004F5AA5"/>
     <w:rsid w:val="004F793E"/>
     <w:rsid w:val="00504AE1"/>
     <w:rsid w:val="00504DC7"/>
     <w:rsid w:val="00505759"/>
     <w:rsid w:val="00511496"/>
     <w:rsid w:val="005124B1"/>
+    <w:rsid w:val="0051409E"/>
     <w:rsid w:val="00515B26"/>
     <w:rsid w:val="0051658B"/>
     <w:rsid w:val="005173DF"/>
     <w:rsid w:val="00517985"/>
     <w:rsid w:val="00530B5A"/>
     <w:rsid w:val="005314BA"/>
     <w:rsid w:val="00531F6C"/>
     <w:rsid w:val="00534E21"/>
     <w:rsid w:val="005353D0"/>
     <w:rsid w:val="0054171C"/>
     <w:rsid w:val="00545486"/>
     <w:rsid w:val="00547E69"/>
     <w:rsid w:val="00550073"/>
     <w:rsid w:val="005514A4"/>
     <w:rsid w:val="005524D4"/>
     <w:rsid w:val="005526E5"/>
     <w:rsid w:val="00552861"/>
     <w:rsid w:val="00555FFE"/>
     <w:rsid w:val="00556EAF"/>
     <w:rsid w:val="00557483"/>
     <w:rsid w:val="005656A0"/>
     <w:rsid w:val="0056584A"/>
     <w:rsid w:val="00565E58"/>
     <w:rsid w:val="00567EBE"/>
     <w:rsid w:val="00571C62"/>
     <w:rsid w:val="005732BA"/>
     <w:rsid w:val="00577CFC"/>
     <w:rsid w:val="00580BC5"/>
     <w:rsid w:val="00582283"/>
     <w:rsid w:val="0058494B"/>
+    <w:rsid w:val="00584EB4"/>
     <w:rsid w:val="00585186"/>
     <w:rsid w:val="0058542B"/>
     <w:rsid w:val="00590A08"/>
     <w:rsid w:val="00595EE2"/>
     <w:rsid w:val="005A2870"/>
     <w:rsid w:val="005A4181"/>
     <w:rsid w:val="005A42A7"/>
     <w:rsid w:val="005A5828"/>
     <w:rsid w:val="005B029C"/>
     <w:rsid w:val="005B0424"/>
     <w:rsid w:val="005B107A"/>
     <w:rsid w:val="005B24C4"/>
     <w:rsid w:val="005B4CDD"/>
     <w:rsid w:val="005B51A9"/>
+    <w:rsid w:val="005B575C"/>
     <w:rsid w:val="005C488F"/>
+    <w:rsid w:val="005D0AFA"/>
     <w:rsid w:val="005D1A14"/>
     <w:rsid w:val="005D37B0"/>
     <w:rsid w:val="005D5650"/>
+    <w:rsid w:val="005D5B27"/>
     <w:rsid w:val="005D7098"/>
     <w:rsid w:val="005E10AF"/>
     <w:rsid w:val="005E75E2"/>
     <w:rsid w:val="005F7AE1"/>
     <w:rsid w:val="00602757"/>
+    <w:rsid w:val="006042A4"/>
     <w:rsid w:val="00605620"/>
     <w:rsid w:val="0061177B"/>
     <w:rsid w:val="0061601E"/>
     <w:rsid w:val="00622C08"/>
     <w:rsid w:val="00632154"/>
     <w:rsid w:val="00632EEC"/>
     <w:rsid w:val="006360B8"/>
     <w:rsid w:val="00640404"/>
     <w:rsid w:val="00646BC1"/>
     <w:rsid w:val="00647243"/>
     <w:rsid w:val="00656CFF"/>
     <w:rsid w:val="00660AD3"/>
     <w:rsid w:val="006617F3"/>
     <w:rsid w:val="00663C3D"/>
     <w:rsid w:val="00664226"/>
     <w:rsid w:val="006642FA"/>
     <w:rsid w:val="00664C10"/>
     <w:rsid w:val="00667D2D"/>
     <w:rsid w:val="00670CB6"/>
     <w:rsid w:val="00675895"/>
     <w:rsid w:val="006760D8"/>
     <w:rsid w:val="00680597"/>
     <w:rsid w:val="00691ABA"/>
     <w:rsid w:val="0069365F"/>
     <w:rsid w:val="00693934"/>
@@ -40101,590 +42468,641 @@
     <w:rsid w:val="00694786"/>
     <w:rsid w:val="006955C4"/>
     <w:rsid w:val="00697557"/>
     <w:rsid w:val="006A200B"/>
     <w:rsid w:val="006B4C78"/>
     <w:rsid w:val="006B648A"/>
     <w:rsid w:val="006C269D"/>
     <w:rsid w:val="006C3772"/>
     <w:rsid w:val="006C4F19"/>
     <w:rsid w:val="006C5A1A"/>
     <w:rsid w:val="006C659D"/>
     <w:rsid w:val="006C78C9"/>
     <w:rsid w:val="006D1940"/>
     <w:rsid w:val="006D4D47"/>
     <w:rsid w:val="006D5A90"/>
     <w:rsid w:val="006D5DB0"/>
     <w:rsid w:val="006D7F8C"/>
     <w:rsid w:val="006E02D8"/>
     <w:rsid w:val="006F0919"/>
     <w:rsid w:val="006F644D"/>
     <w:rsid w:val="006F6EC0"/>
     <w:rsid w:val="0070043A"/>
     <w:rsid w:val="007039C3"/>
     <w:rsid w:val="00706ACB"/>
     <w:rsid w:val="00706D32"/>
+    <w:rsid w:val="007079E0"/>
     <w:rsid w:val="007127E1"/>
     <w:rsid w:val="0071508D"/>
     <w:rsid w:val="007159A2"/>
     <w:rsid w:val="00715BD0"/>
     <w:rsid w:val="00720AF1"/>
+    <w:rsid w:val="00721931"/>
     <w:rsid w:val="00723C47"/>
     <w:rsid w:val="00727461"/>
     <w:rsid w:val="0073122E"/>
     <w:rsid w:val="00731ECB"/>
     <w:rsid w:val="007351E3"/>
     <w:rsid w:val="00735EDC"/>
+    <w:rsid w:val="00737A52"/>
     <w:rsid w:val="00740D27"/>
     <w:rsid w:val="00741D1A"/>
     <w:rsid w:val="00743C51"/>
     <w:rsid w:val="00752DF1"/>
     <w:rsid w:val="00757EE9"/>
     <w:rsid w:val="0076320B"/>
     <w:rsid w:val="0076383C"/>
     <w:rsid w:val="00770A72"/>
     <w:rsid w:val="00772E22"/>
     <w:rsid w:val="007747C0"/>
     <w:rsid w:val="007747CB"/>
     <w:rsid w:val="00775B2E"/>
     <w:rsid w:val="007773E3"/>
     <w:rsid w:val="00780968"/>
+    <w:rsid w:val="00780C02"/>
+    <w:rsid w:val="00781EE7"/>
     <w:rsid w:val="00783CE6"/>
+    <w:rsid w:val="00790B14"/>
     <w:rsid w:val="00791BC3"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="007A0900"/>
     <w:rsid w:val="007A1086"/>
     <w:rsid w:val="007B7A93"/>
     <w:rsid w:val="007C1BE8"/>
     <w:rsid w:val="007C6C60"/>
     <w:rsid w:val="007D092B"/>
     <w:rsid w:val="007D249A"/>
     <w:rsid w:val="007D30F8"/>
     <w:rsid w:val="007D31F9"/>
     <w:rsid w:val="007D348C"/>
+    <w:rsid w:val="007D4ED0"/>
     <w:rsid w:val="007D6B18"/>
     <w:rsid w:val="007E07D4"/>
     <w:rsid w:val="007E1633"/>
     <w:rsid w:val="007E4637"/>
     <w:rsid w:val="007E5A7F"/>
     <w:rsid w:val="007E74C5"/>
     <w:rsid w:val="007F0C21"/>
     <w:rsid w:val="007F2645"/>
     <w:rsid w:val="007F374A"/>
     <w:rsid w:val="007F3AC3"/>
     <w:rsid w:val="007F551F"/>
     <w:rsid w:val="007F639E"/>
     <w:rsid w:val="00801365"/>
     <w:rsid w:val="00801D4D"/>
     <w:rsid w:val="0080455F"/>
     <w:rsid w:val="00804EAF"/>
     <w:rsid w:val="00805695"/>
     <w:rsid w:val="00805ACF"/>
     <w:rsid w:val="00805D6A"/>
     <w:rsid w:val="00807231"/>
     <w:rsid w:val="00811B31"/>
     <w:rsid w:val="00822314"/>
     <w:rsid w:val="008271E4"/>
     <w:rsid w:val="0083141D"/>
     <w:rsid w:val="00831C62"/>
     <w:rsid w:val="00842FAC"/>
     <w:rsid w:val="00847417"/>
     <w:rsid w:val="008509D6"/>
     <w:rsid w:val="00851E93"/>
     <w:rsid w:val="008529D0"/>
     <w:rsid w:val="00854894"/>
     <w:rsid w:val="00856355"/>
     <w:rsid w:val="008566B1"/>
     <w:rsid w:val="00866AE1"/>
     <w:rsid w:val="00867995"/>
     <w:rsid w:val="00870D4A"/>
     <w:rsid w:val="008724FD"/>
+    <w:rsid w:val="00874009"/>
     <w:rsid w:val="0087663E"/>
     <w:rsid w:val="00876B11"/>
     <w:rsid w:val="00876B1D"/>
     <w:rsid w:val="00876D1F"/>
     <w:rsid w:val="00883182"/>
     <w:rsid w:val="00884B3F"/>
     <w:rsid w:val="00885F21"/>
     <w:rsid w:val="008906D3"/>
     <w:rsid w:val="00890882"/>
     <w:rsid w:val="0089288A"/>
     <w:rsid w:val="0089543A"/>
     <w:rsid w:val="00897374"/>
     <w:rsid w:val="008977C9"/>
     <w:rsid w:val="008A0CE5"/>
     <w:rsid w:val="008A2573"/>
     <w:rsid w:val="008A4626"/>
     <w:rsid w:val="008A5940"/>
     <w:rsid w:val="008B08FF"/>
     <w:rsid w:val="008B1163"/>
     <w:rsid w:val="008B326B"/>
+    <w:rsid w:val="008B3CA5"/>
     <w:rsid w:val="008C0747"/>
+    <w:rsid w:val="008C4704"/>
     <w:rsid w:val="008C755A"/>
     <w:rsid w:val="008D0D43"/>
     <w:rsid w:val="008D45B6"/>
     <w:rsid w:val="008D48FC"/>
     <w:rsid w:val="008D52D1"/>
     <w:rsid w:val="008D5A5A"/>
     <w:rsid w:val="008D68A4"/>
     <w:rsid w:val="008D7373"/>
     <w:rsid w:val="008D7530"/>
+    <w:rsid w:val="008D7B8C"/>
     <w:rsid w:val="008E01F3"/>
     <w:rsid w:val="008E2F32"/>
     <w:rsid w:val="008E3BE4"/>
     <w:rsid w:val="008E3E45"/>
     <w:rsid w:val="008E62FC"/>
     <w:rsid w:val="008E6649"/>
     <w:rsid w:val="008F1791"/>
     <w:rsid w:val="008F180A"/>
     <w:rsid w:val="008F1B2F"/>
     <w:rsid w:val="008F21A7"/>
+    <w:rsid w:val="008F444A"/>
     <w:rsid w:val="008F687D"/>
     <w:rsid w:val="00900651"/>
     <w:rsid w:val="00901BB9"/>
     <w:rsid w:val="00902AC8"/>
+    <w:rsid w:val="00902D68"/>
+    <w:rsid w:val="00910820"/>
+    <w:rsid w:val="00910A7B"/>
     <w:rsid w:val="009118F5"/>
     <w:rsid w:val="00912DA5"/>
     <w:rsid w:val="00912F9C"/>
     <w:rsid w:val="00914B07"/>
     <w:rsid w:val="00917D8E"/>
     <w:rsid w:val="009201F0"/>
     <w:rsid w:val="00920DCC"/>
     <w:rsid w:val="00924693"/>
     <w:rsid w:val="00926CC9"/>
     <w:rsid w:val="009310FE"/>
     <w:rsid w:val="00936C26"/>
     <w:rsid w:val="00937E70"/>
     <w:rsid w:val="009405CA"/>
     <w:rsid w:val="00945191"/>
     <w:rsid w:val="00950AE2"/>
     <w:rsid w:val="0095159D"/>
     <w:rsid w:val="00956809"/>
     <w:rsid w:val="00962FE5"/>
     <w:rsid w:val="00966398"/>
     <w:rsid w:val="0097034A"/>
     <w:rsid w:val="009726E6"/>
     <w:rsid w:val="00975780"/>
     <w:rsid w:val="00976C3E"/>
     <w:rsid w:val="009811AD"/>
     <w:rsid w:val="0098139C"/>
     <w:rsid w:val="00981C94"/>
     <w:rsid w:val="00981CD2"/>
     <w:rsid w:val="00983562"/>
     <w:rsid w:val="00990054"/>
     <w:rsid w:val="0099178C"/>
     <w:rsid w:val="0099199F"/>
     <w:rsid w:val="00997F06"/>
     <w:rsid w:val="009A320A"/>
     <w:rsid w:val="009A41D4"/>
     <w:rsid w:val="009B0C1E"/>
     <w:rsid w:val="009B0D5A"/>
     <w:rsid w:val="009B148C"/>
     <w:rsid w:val="009B7C67"/>
     <w:rsid w:val="009C0AB4"/>
+    <w:rsid w:val="009C1127"/>
     <w:rsid w:val="009C35FA"/>
     <w:rsid w:val="009C4801"/>
     <w:rsid w:val="009C71AA"/>
     <w:rsid w:val="009C7D22"/>
+    <w:rsid w:val="009D0644"/>
     <w:rsid w:val="009D11F3"/>
     <w:rsid w:val="009D1680"/>
     <w:rsid w:val="009D1C8B"/>
     <w:rsid w:val="009D20D7"/>
     <w:rsid w:val="009D303D"/>
     <w:rsid w:val="009D4DE0"/>
     <w:rsid w:val="009D4EB8"/>
     <w:rsid w:val="009D57C5"/>
     <w:rsid w:val="009D7504"/>
     <w:rsid w:val="009D7F7C"/>
     <w:rsid w:val="009E1FBF"/>
+    <w:rsid w:val="009E4146"/>
     <w:rsid w:val="009E6BCA"/>
     <w:rsid w:val="009E7013"/>
     <w:rsid w:val="009E7606"/>
     <w:rsid w:val="009F08DC"/>
     <w:rsid w:val="009F2AE8"/>
     <w:rsid w:val="009F62EB"/>
     <w:rsid w:val="009F7423"/>
     <w:rsid w:val="00A002A3"/>
     <w:rsid w:val="00A00BE0"/>
     <w:rsid w:val="00A027B0"/>
     <w:rsid w:val="00A03478"/>
     <w:rsid w:val="00A06D1D"/>
     <w:rsid w:val="00A10C89"/>
     <w:rsid w:val="00A142DE"/>
+    <w:rsid w:val="00A1750A"/>
     <w:rsid w:val="00A21AF0"/>
     <w:rsid w:val="00A31DE6"/>
     <w:rsid w:val="00A32A30"/>
+    <w:rsid w:val="00A32D00"/>
     <w:rsid w:val="00A33121"/>
+    <w:rsid w:val="00A33C32"/>
     <w:rsid w:val="00A34071"/>
     <w:rsid w:val="00A40897"/>
+    <w:rsid w:val="00A417B3"/>
     <w:rsid w:val="00A42045"/>
     <w:rsid w:val="00A420E9"/>
+    <w:rsid w:val="00A45553"/>
     <w:rsid w:val="00A470B3"/>
     <w:rsid w:val="00A47214"/>
     <w:rsid w:val="00A50D5A"/>
     <w:rsid w:val="00A51BE5"/>
     <w:rsid w:val="00A52E40"/>
     <w:rsid w:val="00A53219"/>
     <w:rsid w:val="00A53D78"/>
     <w:rsid w:val="00A605BC"/>
     <w:rsid w:val="00A610F8"/>
     <w:rsid w:val="00A67A23"/>
     <w:rsid w:val="00A71CA3"/>
     <w:rsid w:val="00A74476"/>
     <w:rsid w:val="00A77431"/>
     <w:rsid w:val="00A808A8"/>
     <w:rsid w:val="00A8237D"/>
     <w:rsid w:val="00A830AA"/>
     <w:rsid w:val="00A87690"/>
     <w:rsid w:val="00A9137F"/>
     <w:rsid w:val="00A915C1"/>
     <w:rsid w:val="00A9184C"/>
     <w:rsid w:val="00A9511A"/>
     <w:rsid w:val="00A9598B"/>
     <w:rsid w:val="00AA24B3"/>
     <w:rsid w:val="00AA3569"/>
     <w:rsid w:val="00AA516D"/>
     <w:rsid w:val="00AA68F2"/>
     <w:rsid w:val="00AA6BD9"/>
     <w:rsid w:val="00AB2909"/>
     <w:rsid w:val="00AB6824"/>
     <w:rsid w:val="00AB7235"/>
     <w:rsid w:val="00AC0B4B"/>
     <w:rsid w:val="00AC58DC"/>
     <w:rsid w:val="00AD1187"/>
+    <w:rsid w:val="00AD2D52"/>
     <w:rsid w:val="00AD40C1"/>
     <w:rsid w:val="00AD4823"/>
+    <w:rsid w:val="00AD63CA"/>
     <w:rsid w:val="00AD7264"/>
     <w:rsid w:val="00AE1B2A"/>
     <w:rsid w:val="00AE1C9A"/>
     <w:rsid w:val="00AE6A23"/>
     <w:rsid w:val="00AE6EB7"/>
     <w:rsid w:val="00AF2499"/>
     <w:rsid w:val="00AF25DC"/>
     <w:rsid w:val="00AF44C8"/>
     <w:rsid w:val="00B020DA"/>
     <w:rsid w:val="00B04A10"/>
     <w:rsid w:val="00B0560E"/>
     <w:rsid w:val="00B0606B"/>
     <w:rsid w:val="00B1039C"/>
     <w:rsid w:val="00B13C6C"/>
     <w:rsid w:val="00B22702"/>
     <w:rsid w:val="00B2455C"/>
     <w:rsid w:val="00B25C79"/>
     <w:rsid w:val="00B33392"/>
     <w:rsid w:val="00B34D50"/>
     <w:rsid w:val="00B3535E"/>
     <w:rsid w:val="00B415AE"/>
     <w:rsid w:val="00B43BC7"/>
     <w:rsid w:val="00B52D85"/>
     <w:rsid w:val="00B566A1"/>
     <w:rsid w:val="00B56CEC"/>
     <w:rsid w:val="00B664E3"/>
     <w:rsid w:val="00B70D04"/>
     <w:rsid w:val="00B70EF7"/>
     <w:rsid w:val="00B7172E"/>
     <w:rsid w:val="00B721A3"/>
     <w:rsid w:val="00B7310E"/>
     <w:rsid w:val="00B73753"/>
     <w:rsid w:val="00B74A0C"/>
     <w:rsid w:val="00B76B68"/>
     <w:rsid w:val="00B83C4D"/>
     <w:rsid w:val="00B849A9"/>
+    <w:rsid w:val="00B872B5"/>
     <w:rsid w:val="00B91217"/>
     <w:rsid w:val="00B96229"/>
     <w:rsid w:val="00B971EA"/>
     <w:rsid w:val="00BA27BA"/>
     <w:rsid w:val="00BA2816"/>
     <w:rsid w:val="00BA4CAC"/>
     <w:rsid w:val="00BA4E44"/>
     <w:rsid w:val="00BA61B7"/>
     <w:rsid w:val="00BA73E5"/>
     <w:rsid w:val="00BB0422"/>
     <w:rsid w:val="00BB0CF3"/>
     <w:rsid w:val="00BB1806"/>
     <w:rsid w:val="00BB23EE"/>
     <w:rsid w:val="00BB3C38"/>
     <w:rsid w:val="00BB4096"/>
     <w:rsid w:val="00BB55D2"/>
+    <w:rsid w:val="00BB58AC"/>
     <w:rsid w:val="00BB6124"/>
     <w:rsid w:val="00BB61FC"/>
     <w:rsid w:val="00BC0110"/>
     <w:rsid w:val="00BC045D"/>
     <w:rsid w:val="00BC4A14"/>
+    <w:rsid w:val="00BC53C6"/>
     <w:rsid w:val="00BC687B"/>
+    <w:rsid w:val="00BD5FC6"/>
     <w:rsid w:val="00BD6038"/>
     <w:rsid w:val="00BE075D"/>
     <w:rsid w:val="00BE2447"/>
+    <w:rsid w:val="00BE57E0"/>
     <w:rsid w:val="00BE702F"/>
     <w:rsid w:val="00BF1F40"/>
     <w:rsid w:val="00BF3C1C"/>
     <w:rsid w:val="00BF40AD"/>
     <w:rsid w:val="00BF71E7"/>
     <w:rsid w:val="00BF7AAD"/>
+    <w:rsid w:val="00C0010A"/>
     <w:rsid w:val="00C04C30"/>
     <w:rsid w:val="00C0513C"/>
+    <w:rsid w:val="00C063B1"/>
     <w:rsid w:val="00C07B21"/>
     <w:rsid w:val="00C10974"/>
     <w:rsid w:val="00C2056E"/>
     <w:rsid w:val="00C23682"/>
     <w:rsid w:val="00C27B08"/>
     <w:rsid w:val="00C30CDA"/>
     <w:rsid w:val="00C31612"/>
     <w:rsid w:val="00C35E7F"/>
     <w:rsid w:val="00C372D6"/>
     <w:rsid w:val="00C37D85"/>
     <w:rsid w:val="00C40BC5"/>
     <w:rsid w:val="00C4448D"/>
     <w:rsid w:val="00C4574E"/>
     <w:rsid w:val="00C51D48"/>
     <w:rsid w:val="00C53C1B"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rsid w:val="00C551E4"/>
     <w:rsid w:val="00C554E6"/>
     <w:rsid w:val="00C636BA"/>
+    <w:rsid w:val="00C64D2E"/>
     <w:rsid w:val="00C65FDD"/>
     <w:rsid w:val="00C708ED"/>
     <w:rsid w:val="00C72EAE"/>
     <w:rsid w:val="00C80ABE"/>
     <w:rsid w:val="00C81B72"/>
     <w:rsid w:val="00C85577"/>
     <w:rsid w:val="00C857B1"/>
     <w:rsid w:val="00C916E1"/>
     <w:rsid w:val="00C9199F"/>
+    <w:rsid w:val="00C92CDC"/>
     <w:rsid w:val="00CA13C7"/>
     <w:rsid w:val="00CA1475"/>
     <w:rsid w:val="00CA14C7"/>
     <w:rsid w:val="00CA1D14"/>
     <w:rsid w:val="00CA1F62"/>
     <w:rsid w:val="00CA42C8"/>
     <w:rsid w:val="00CA4E6A"/>
     <w:rsid w:val="00CA66FC"/>
     <w:rsid w:val="00CA7DAB"/>
     <w:rsid w:val="00CB55F3"/>
+    <w:rsid w:val="00CB6B07"/>
     <w:rsid w:val="00CC31FE"/>
     <w:rsid w:val="00CC3B50"/>
     <w:rsid w:val="00CC49E3"/>
     <w:rsid w:val="00CC6991"/>
     <w:rsid w:val="00CD7410"/>
     <w:rsid w:val="00CE26F2"/>
     <w:rsid w:val="00CE5779"/>
     <w:rsid w:val="00CE60F1"/>
     <w:rsid w:val="00CE6344"/>
     <w:rsid w:val="00CE7252"/>
+    <w:rsid w:val="00CF10E3"/>
+    <w:rsid w:val="00CF17E5"/>
     <w:rsid w:val="00CF6AF2"/>
     <w:rsid w:val="00D02352"/>
     <w:rsid w:val="00D1173A"/>
     <w:rsid w:val="00D11913"/>
     <w:rsid w:val="00D13BD8"/>
     <w:rsid w:val="00D14113"/>
     <w:rsid w:val="00D20C85"/>
     <w:rsid w:val="00D211D3"/>
     <w:rsid w:val="00D25B26"/>
     <w:rsid w:val="00D25DE1"/>
     <w:rsid w:val="00D273C9"/>
     <w:rsid w:val="00D27423"/>
     <w:rsid w:val="00D33595"/>
+    <w:rsid w:val="00D33B11"/>
     <w:rsid w:val="00D341A9"/>
+    <w:rsid w:val="00D4207A"/>
     <w:rsid w:val="00D42712"/>
     <w:rsid w:val="00D45304"/>
     <w:rsid w:val="00D46420"/>
     <w:rsid w:val="00D472A0"/>
     <w:rsid w:val="00D47E30"/>
     <w:rsid w:val="00D503FE"/>
     <w:rsid w:val="00D54582"/>
     <w:rsid w:val="00D54DFE"/>
     <w:rsid w:val="00D56E73"/>
     <w:rsid w:val="00D57F55"/>
     <w:rsid w:val="00D6246B"/>
     <w:rsid w:val="00D63504"/>
     <w:rsid w:val="00D661D9"/>
     <w:rsid w:val="00D66BCA"/>
     <w:rsid w:val="00D67E43"/>
     <w:rsid w:val="00D720C8"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D85D11"/>
     <w:rsid w:val="00D920AC"/>
     <w:rsid w:val="00D92785"/>
     <w:rsid w:val="00D940E1"/>
     <w:rsid w:val="00D95F43"/>
     <w:rsid w:val="00DA211A"/>
     <w:rsid w:val="00DA2EDA"/>
     <w:rsid w:val="00DA4B53"/>
     <w:rsid w:val="00DA6CA7"/>
     <w:rsid w:val="00DB0DD9"/>
     <w:rsid w:val="00DB21A8"/>
     <w:rsid w:val="00DB3531"/>
     <w:rsid w:val="00DB696C"/>
     <w:rsid w:val="00DC03C7"/>
+    <w:rsid w:val="00DC36E1"/>
     <w:rsid w:val="00DC4F51"/>
     <w:rsid w:val="00DD3FD5"/>
     <w:rsid w:val="00DD546A"/>
     <w:rsid w:val="00DE200B"/>
     <w:rsid w:val="00DE4D9C"/>
     <w:rsid w:val="00DE4E22"/>
     <w:rsid w:val="00DE773B"/>
     <w:rsid w:val="00DF07B5"/>
+    <w:rsid w:val="00DF0BF6"/>
     <w:rsid w:val="00E02935"/>
     <w:rsid w:val="00E03B49"/>
     <w:rsid w:val="00E03D93"/>
     <w:rsid w:val="00E06790"/>
+    <w:rsid w:val="00E06F91"/>
     <w:rsid w:val="00E12D03"/>
     <w:rsid w:val="00E152E9"/>
     <w:rsid w:val="00E1536A"/>
     <w:rsid w:val="00E161A5"/>
     <w:rsid w:val="00E224E7"/>
     <w:rsid w:val="00E228D7"/>
     <w:rsid w:val="00E23407"/>
     <w:rsid w:val="00E2435A"/>
     <w:rsid w:val="00E275AB"/>
     <w:rsid w:val="00E276E1"/>
     <w:rsid w:val="00E27907"/>
     <w:rsid w:val="00E308D7"/>
     <w:rsid w:val="00E30954"/>
     <w:rsid w:val="00E337FD"/>
     <w:rsid w:val="00E35956"/>
     <w:rsid w:val="00E36137"/>
     <w:rsid w:val="00E36C38"/>
     <w:rsid w:val="00E40352"/>
     <w:rsid w:val="00E42BA5"/>
     <w:rsid w:val="00E47D9C"/>
     <w:rsid w:val="00E54CE9"/>
     <w:rsid w:val="00E60734"/>
     <w:rsid w:val="00E64905"/>
     <w:rsid w:val="00E654B7"/>
+    <w:rsid w:val="00E65848"/>
     <w:rsid w:val="00E65E0B"/>
+    <w:rsid w:val="00E67A0A"/>
     <w:rsid w:val="00E70753"/>
     <w:rsid w:val="00E76069"/>
     <w:rsid w:val="00E81E5F"/>
     <w:rsid w:val="00E8266C"/>
     <w:rsid w:val="00E84AB4"/>
     <w:rsid w:val="00E84ED9"/>
     <w:rsid w:val="00E85605"/>
     <w:rsid w:val="00E911C4"/>
     <w:rsid w:val="00E9164C"/>
     <w:rsid w:val="00E9304F"/>
     <w:rsid w:val="00EA1C64"/>
     <w:rsid w:val="00EA2D7D"/>
     <w:rsid w:val="00EA4134"/>
+    <w:rsid w:val="00EA4DB6"/>
     <w:rsid w:val="00EA7988"/>
+    <w:rsid w:val="00EB1A72"/>
     <w:rsid w:val="00EB5210"/>
     <w:rsid w:val="00EB60CF"/>
     <w:rsid w:val="00EB621D"/>
     <w:rsid w:val="00EC4FD6"/>
     <w:rsid w:val="00EC500A"/>
     <w:rsid w:val="00EC604E"/>
     <w:rsid w:val="00ED1C32"/>
     <w:rsid w:val="00ED27E1"/>
+    <w:rsid w:val="00ED406A"/>
     <w:rsid w:val="00ED53D1"/>
     <w:rsid w:val="00ED606E"/>
     <w:rsid w:val="00EF0A40"/>
     <w:rsid w:val="00EF7AC2"/>
     <w:rsid w:val="00F10615"/>
     <w:rsid w:val="00F14020"/>
     <w:rsid w:val="00F175DB"/>
     <w:rsid w:val="00F262CF"/>
     <w:rsid w:val="00F27113"/>
     <w:rsid w:val="00F305D0"/>
     <w:rsid w:val="00F31242"/>
     <w:rsid w:val="00F31B8C"/>
     <w:rsid w:val="00F40C3F"/>
     <w:rsid w:val="00F43CDD"/>
     <w:rsid w:val="00F44271"/>
+    <w:rsid w:val="00F447BE"/>
     <w:rsid w:val="00F502D5"/>
     <w:rsid w:val="00F51BD2"/>
     <w:rsid w:val="00F525C0"/>
     <w:rsid w:val="00F54113"/>
     <w:rsid w:val="00F61DAC"/>
     <w:rsid w:val="00F6214B"/>
     <w:rsid w:val="00F62C5F"/>
     <w:rsid w:val="00F62D62"/>
+    <w:rsid w:val="00F63EA4"/>
     <w:rsid w:val="00F6536C"/>
     <w:rsid w:val="00F70078"/>
     <w:rsid w:val="00F71113"/>
     <w:rsid w:val="00F7191B"/>
     <w:rsid w:val="00F76F2A"/>
     <w:rsid w:val="00F8036B"/>
     <w:rsid w:val="00F80F00"/>
     <w:rsid w:val="00F815C4"/>
     <w:rsid w:val="00F8460C"/>
+    <w:rsid w:val="00F86DD2"/>
     <w:rsid w:val="00F874A3"/>
     <w:rsid w:val="00F91A23"/>
     <w:rsid w:val="00F92A7A"/>
     <w:rsid w:val="00F94147"/>
     <w:rsid w:val="00F94A11"/>
     <w:rsid w:val="00FA1C26"/>
     <w:rsid w:val="00FA1FA8"/>
     <w:rsid w:val="00FB0680"/>
     <w:rsid w:val="00FB0E59"/>
     <w:rsid w:val="00FB10DC"/>
     <w:rsid w:val="00FB24C6"/>
     <w:rsid w:val="00FB36E0"/>
     <w:rsid w:val="00FB4A92"/>
     <w:rsid w:val="00FC0CD8"/>
     <w:rsid w:val="00FC25E8"/>
     <w:rsid w:val="00FC538A"/>
     <w:rsid w:val="00FC5652"/>
     <w:rsid w:val="00FC6AE0"/>
     <w:rsid w:val="00FC758C"/>
     <w:rsid w:val="00FD1B43"/>
     <w:rsid w:val="00FD7E4F"/>
     <w:rsid w:val="00FE2F84"/>
     <w:rsid w:val="00FE4C4B"/>
     <w:rsid w:val="00FE5882"/>
+    <w:rsid w:val="00FE5BD4"/>
+    <w:rsid w:val="00FE6FC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40C6F039"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C4D91EE9-830C-4BEA-A2FE-43E4A9DA15FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -41262,50 +43680,51 @@
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E35956"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
@@ -41445,81 +43864,80 @@
     <w:link w:val="Nadpisyostatn"/>
     <w:rsid w:val="008A5940"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NadpisyseznamyChar">
     <w:name w:val="Nadpisy seznamy Char"/>
     <w:basedOn w:val="NadpisyostatnChar"/>
     <w:link w:val="Nadpisyseznamy"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normln"/>
-    <w:next w:val="Normln"/>
+    <w:basedOn w:val="Prvnodstavecprce"/>
+    <w:next w:val="Prvnodstavecprce"/>
     <w:link w:val="PodnadpisChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="00B872B5"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="300" w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
     <w:name w:val="Podnadpis Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Podnadpis"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="00B872B5"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citt">
     <w:name w:val="Quote"/>
     <w:next w:val="Prvnodstavecprce"/>
     <w:link w:val="CittChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C53C1B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="794"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
     <w:name w:val="Citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
@@ -43208,67 +45626,67 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TextprceTextChar">
     <w:name w:val="Text práce/Text Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="TextprceText"/>
     <w:rsid w:val="007C6C60"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odstavec1Paragraph1">
     <w:name w:val="Odstavec 1/Paragraph 1"/>
     <w:basedOn w:val="TextprceText"/>
     <w:next w:val="TextprceText"/>
     <w:qFormat/>
     <w:rsid w:val="001F5316"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nevyeenzmnka">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nevyeenzmnka5">
+    <w:name w:val="Nevyřešená zmínka5"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B74A0C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="399909">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="131795538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -43912,59 +46330,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2129932503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.office.com/account/?ref=Harmony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.knovel.com/kn/resources/kpCOMITP02/toc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/polym13193274" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/sluzby/kurzy-konzultace-vyuka/citace-a-citovani/citace-pro/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sluzby@k.utb.cz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/sluzby/nastroje/csn/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2000-121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/244995/number-of-paying-spotify-subscribers/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/doporuceni-k-vyuzivani-nastroju-umele-inteligence-ai-na-utb-ve-zline/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-9861" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48095/cccsnn2022351" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avcr.cz/cs/o-nas/aktuality/Biochemik-Jan-Konvalinka-prevzal-cenu-predsedkyne-RVVI-za-popularizaci/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/share/59bf4b4d-877e-4af8-b442-bbc3e5656d7c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/cs-cz/topic/ovl%C3%A1d%C3%A1n%C3%AD-d%C4%9Blen%C3%AD-slov-7d4d2a38-b0e2-4f04-873a-0a8d48ac3923" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iva.k.utb.cz/wp-content/uploads/chci_odevzdat_plny_text_kvalifikacni_prace_web.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iva.k.utb.cz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/wp-content/uploads/2023/11/metodicky-material-diplomovy-seminar-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pravidla.cz/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.resconrec.2017.10.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookport.cz/kniha/alchymie-7868/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vyzkum.cz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IARByMNIpsw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jpubeco.2011.08.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.root.cz/serialy/jak-na-latex/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/cs-cz/office/zobrazen%C3%AD-karty-v%C3%BDvoj%C3%A1%C5%99-v-word-e356706f-1891-4bb8-8d72-f57a51146792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.root.cz/serialy/jak-na-latex/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/sluzby/kurzy-konzultace-vyuka/citace-a-citovani/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/CSCC55931.2022.00009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://showcase.fmk.utb.cz/prumyslovy-design/zidle-tammi/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2000-121" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1998-111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citacepro.com/nastroje" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.libreoffice.org/latest/cs/text/swriter/01/06030000.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrev.4c00105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/photo/?fbid=623621036471432&amp;set=a.559787202854816" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/najdete-u-nas/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keywords.k.utb.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utb.cz/mdocs-posts/vyrocni-zprava-o-cinnosti-utb-za-rok2022/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iva.k.utb.cz/wp-content/uploads/harvardsky-system.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jpubeco.2011.08.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10563/49227" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.office.com/account/?ref=Harmony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iva.k.utb.cz/wp-content/uploads/chci_odevzdat_plny_text_kvalifikacni_prace_web.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookport.cz/kniha/alchymie-7868/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/wp-content/uploads/2023/11/metodicky-material-diplomovy-seminar-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1998-111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citacepro.com/nastroje" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/sluzby/nastroje/csn/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.root.cz/serialy/jak-na-latex/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://showcase.fmk.utb.cz/prumyslovy-design/zidle-tammi/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2000-121" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.knovel.com/kn/resources/kpCOMITP02/toc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/polym13193274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/doporuceni-k-vyuzivani-nastroju-umele-inteligence-ai-na-utb-ve-zline/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jpubeco.2011.08.007" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/cs-cz/topic/ovl%C3%A1d%C3%A1n%C3%AD-d%C4%9Blen%C3%AD-slov-7d4d2a38-b0e2-4f04-873a-0a8d48ac3923" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2000-121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utb.cz/mdocs-posts/vyrocni-zprava-o-cinnosti-utb-za-rok2022/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pravidla.cz/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iva.k.utb.cz/wp-content/uploads/harvardsky-system.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48095/cccsnn2022351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com/statistics/244995/number-of-paying-spotify-subscribers/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/share/59bf4b4d-877e-4af8-b442-bbc3e5656d7c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.root.cz/serialy/jak-na-latex/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/student/dokumenty-a-sablony/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/cs-cz/office/zobrazen%C3%AD-karty-v%C3%BDvoj%C3%A1%C5%99-v-word-e356706f-1891-4bb8-8d72-f57a51146792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iva.k.utb.cz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-9861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avcr.cz/cs/o-nas/aktuality/Biochemik-Jan-Konvalinka-prevzal-cenu-predsedkyne-RVVI-za-popularizaci/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10563/49227" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chatgpt.com/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jpubeco.2011.08.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.libreoffice.org/latest/cs/text/swriter/01/06030000.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.resconrec.2017.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IARByMNIpsw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vyzkum.cz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sluzby@k.utb.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keywords.k.utb.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adobe.com/acrobat/online/pdf-to-jpg.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/CSCC55931.2022.00009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/sluzby/kurzy-konzultace-vyuka/citace-a-citovani/citace-pro/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/sluzby/kurzy-konzultace-vyuka/citace-a-citovani/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.midjourney.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prirucka.ujc.cas.cz/?id=870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/photo/?fbid=623621036471432&amp;set=a.559787202854816" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrev.4c00105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knihovna.utb.cz/najdete-u-nas/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\hrabi\Desktop\&#353;kolen&#237;\sablona_utb_bpdp_2025_cz.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/List_Microsoft_Excelu.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="cs-CZ"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
@@ -44964,51 +47382,51 @@
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="23B2E4D1E4334D099B8BE6B58A7D1BAC"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{87483EB9-F1BF-434C-BC7B-C17885CD1A65}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CA4027" w:rsidRDefault="004840F8" w:rsidP="004840F8">
           <w:pPr>
             <w:pStyle w:val="23B2E4D1E4334D099B8BE6B58A7D1BAC5"/>
           </w:pPr>
           <w:r w:rsidRPr="008724FD">
             <w:t xml:space="preserve">UPOZORNĚNÍ! Důležitou součástí šablony je manuál s návodem. Návod popisuje, jak pracovat se šablonou, jak ji nainstalovat, jak používat styly, jak vložit obrázek nebo tabulku a jak vygenerovat obsah. Nesprávným zacházením se šablonou si můžete rozbít strukturu dokumentu a rozhodit formátování. Důrazně proto doporučujeme přečíst si manuál k šabloně. </w:t>
           </w:r>
           <w:r w:rsidRPr="008724FD">
@@ -45384,160 +47802,162 @@
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99835A30-9B4B-4CB3-9A3F-E82C12AC1501}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D066F6" w:rsidRDefault="004840F8" w:rsidP="004840F8">
           <w:pPr>
             <w:pStyle w:val="F1A1661E17344D9AAF7CF045C94EE3513"/>
             <w:framePr w:wrap="around"/>
           </w:pPr>
           <m:oMathPara>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                 </w:rPr>
                 <m:t>Sem zadejte rovnici.</m:t>
               </m:r>
             </m:oMath>
           </m:oMathPara>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="81DE3CF9993B48B4A39BCB9AA798B328"/>
+        <w:name w:val="A3E7191ED7114547AE2ED339FFE53B38"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BE82D717-15C5-4CFD-8C03-27ED7FBB8605}"/>
+        <w:guid w:val="{108E50B7-1C78-2F42-93D6-A238F7A171DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00145CBA" w:rsidP="00145CBA">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FA1E5E" w:rsidP="00FA1E5E">
           <w:pPr>
-            <w:pStyle w:val="81DE3CF9993B48B4A39BCB9AA798B328"/>
+            <w:pStyle w:val="A3E7191ED7114547AE2ED339FFE53B38"/>
           </w:pPr>
           <w:r w:rsidRPr="001A3F9F">
             <w:t>[Název přílohy]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09E1259D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60F03CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="4A9C3E5D839E415985BA869DD54AE6411"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -45608,204 +48028,230 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1624996703">
+  <w:num w:numId="1" w16cid:durableId="1018967743">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA0BD1"/>
+    <w:rsid w:val="000067CF"/>
     <w:rsid w:val="00015520"/>
     <w:rsid w:val="00047464"/>
     <w:rsid w:val="00047539"/>
     <w:rsid w:val="00051936"/>
     <w:rsid w:val="00065A10"/>
     <w:rsid w:val="0007076D"/>
     <w:rsid w:val="000847B6"/>
     <w:rsid w:val="00086347"/>
     <w:rsid w:val="000C1387"/>
     <w:rsid w:val="000C4577"/>
     <w:rsid w:val="000D0F75"/>
     <w:rsid w:val="000F5085"/>
+    <w:rsid w:val="000F5DB6"/>
     <w:rsid w:val="00104D41"/>
     <w:rsid w:val="00141212"/>
     <w:rsid w:val="00145CBA"/>
+    <w:rsid w:val="001574D4"/>
     <w:rsid w:val="00166253"/>
     <w:rsid w:val="0019652C"/>
     <w:rsid w:val="001E36B5"/>
     <w:rsid w:val="001E75C4"/>
     <w:rsid w:val="001F20CF"/>
     <w:rsid w:val="001F62C1"/>
     <w:rsid w:val="002027ED"/>
     <w:rsid w:val="00227171"/>
     <w:rsid w:val="0025108E"/>
     <w:rsid w:val="00271AD6"/>
     <w:rsid w:val="002825DC"/>
     <w:rsid w:val="00293025"/>
     <w:rsid w:val="00300212"/>
     <w:rsid w:val="003150B7"/>
     <w:rsid w:val="00323FE1"/>
+    <w:rsid w:val="00361D42"/>
     <w:rsid w:val="00386DA0"/>
     <w:rsid w:val="003A7F66"/>
     <w:rsid w:val="00415F7F"/>
     <w:rsid w:val="004840F8"/>
     <w:rsid w:val="00485947"/>
     <w:rsid w:val="004D654D"/>
+    <w:rsid w:val="004E132F"/>
     <w:rsid w:val="004F025D"/>
     <w:rsid w:val="004F12B7"/>
     <w:rsid w:val="004F3F44"/>
     <w:rsid w:val="00504DC7"/>
     <w:rsid w:val="00582283"/>
     <w:rsid w:val="00595EE2"/>
     <w:rsid w:val="00595F8A"/>
     <w:rsid w:val="005B029C"/>
     <w:rsid w:val="005C488F"/>
     <w:rsid w:val="005D29A0"/>
     <w:rsid w:val="005D7932"/>
     <w:rsid w:val="005E10AF"/>
     <w:rsid w:val="00626BE6"/>
     <w:rsid w:val="00646BC1"/>
     <w:rsid w:val="0066323A"/>
     <w:rsid w:val="00683F92"/>
     <w:rsid w:val="006917A4"/>
     <w:rsid w:val="00691A66"/>
+    <w:rsid w:val="00695873"/>
     <w:rsid w:val="006C3772"/>
     <w:rsid w:val="00701631"/>
     <w:rsid w:val="00716FA3"/>
+    <w:rsid w:val="00721931"/>
+    <w:rsid w:val="00726B3D"/>
+    <w:rsid w:val="00760178"/>
     <w:rsid w:val="00766514"/>
+    <w:rsid w:val="00780C02"/>
     <w:rsid w:val="007D30F8"/>
     <w:rsid w:val="007E5A7F"/>
     <w:rsid w:val="007F0C21"/>
     <w:rsid w:val="00833214"/>
     <w:rsid w:val="0083666F"/>
     <w:rsid w:val="00846318"/>
     <w:rsid w:val="00856355"/>
+    <w:rsid w:val="008605D0"/>
+    <w:rsid w:val="00861C33"/>
+    <w:rsid w:val="00874009"/>
     <w:rsid w:val="00882289"/>
     <w:rsid w:val="008D0D43"/>
     <w:rsid w:val="008D3819"/>
     <w:rsid w:val="00915D05"/>
     <w:rsid w:val="0093409F"/>
+    <w:rsid w:val="00992A53"/>
     <w:rsid w:val="009F030D"/>
     <w:rsid w:val="00A142DE"/>
     <w:rsid w:val="00A21AF0"/>
     <w:rsid w:val="00AA0BD1"/>
     <w:rsid w:val="00AA16FE"/>
     <w:rsid w:val="00AF318F"/>
     <w:rsid w:val="00B2724C"/>
     <w:rsid w:val="00B54C00"/>
     <w:rsid w:val="00B73753"/>
     <w:rsid w:val="00B92E7F"/>
     <w:rsid w:val="00B97021"/>
+    <w:rsid w:val="00BB4D74"/>
     <w:rsid w:val="00BF3C1C"/>
+    <w:rsid w:val="00C063B1"/>
     <w:rsid w:val="00C167F0"/>
     <w:rsid w:val="00C35AC6"/>
+    <w:rsid w:val="00C41E91"/>
+    <w:rsid w:val="00C64D2E"/>
     <w:rsid w:val="00C7533B"/>
     <w:rsid w:val="00C916E1"/>
+    <w:rsid w:val="00CA1FE6"/>
     <w:rsid w:val="00CA4027"/>
     <w:rsid w:val="00CE340B"/>
+    <w:rsid w:val="00CF10E3"/>
+    <w:rsid w:val="00CF783E"/>
     <w:rsid w:val="00D066F6"/>
     <w:rsid w:val="00D06EB6"/>
     <w:rsid w:val="00D51B72"/>
     <w:rsid w:val="00D70836"/>
     <w:rsid w:val="00D70F91"/>
+    <w:rsid w:val="00D7609A"/>
     <w:rsid w:val="00D85D11"/>
     <w:rsid w:val="00DA0633"/>
     <w:rsid w:val="00DB154C"/>
+    <w:rsid w:val="00DF0BF6"/>
     <w:rsid w:val="00E047D1"/>
     <w:rsid w:val="00E23F44"/>
     <w:rsid w:val="00E36A17"/>
     <w:rsid w:val="00EA3DF2"/>
     <w:rsid w:val="00EC0DC5"/>
     <w:rsid w:val="00EE0B14"/>
     <w:rsid w:val="00F228F6"/>
+    <w:rsid w:val="00F23D2D"/>
     <w:rsid w:val="00F475E4"/>
+    <w:rsid w:val="00F91A85"/>
+    <w:rsid w:val="00FA1E5E"/>
     <w:rsid w:val="00FC25E8"/>
     <w:rsid w:val="00FD0E55"/>
     <w:rsid w:val="00FE5882"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -46506,55 +48952,850 @@
     <w:name w:val="B473FBF152134ADBB07A0017E343AD43"/>
     <w:rsid w:val="00145CBA"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81DE3CF9993B48B4A39BCB9AA798B328">
     <w:name w:val="81DE3CF9993B48B4A39BCB9AA798B328"/>
     <w:rsid w:val="00145CBA"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86ED5C10BF6CDB4BABF4431EEAC56E6E">
+    <w:name w:val="86ED5C10BF6CDB4BABF4431EEAC56E6E"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2961847D0554C95DD3E0D5CF949C9">
+    <w:name w:val="1AA2961847D0554C95DD3E0D5CF949C9"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EF32BC14C155F499C6A0DA2889AB0D6">
+    <w:name w:val="1EF32BC14C155F499C6A0DA2889AB0D6"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D52AD1DEB97E564CA84C2EE5262C05CA">
+    <w:name w:val="D52AD1DEB97E564CA84C2EE5262C05CA"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBD98BAF7077D5438519BAD40B66D5E1">
+    <w:name w:val="EBD98BAF7077D5438519BAD40B66D5E1"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7EBE2E0B025FC2459FF0199395B86F58">
+    <w:name w:val="7EBE2E0B025FC2459FF0199395B86F58"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37F51E0478C01B429F1BC28C52A7AE1B">
+    <w:name w:val="37F51E0478C01B429F1BC28C52A7AE1B"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="543A742814CAB047A111B7C410A57F52">
+    <w:name w:val="543A742814CAB047A111B7C410A57F52"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFC6D41B3C957547BD88812E3DC8A2CB">
+    <w:name w:val="FFC6D41B3C957547BD88812E3DC8A2CB"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABC6ED4D2CFB2F46BD11F8638A07C839">
+    <w:name w:val="ABC6ED4D2CFB2F46BD11F8638A07C839"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="230F5257DB20B64EB2312A1DE807DF19">
+    <w:name w:val="230F5257DB20B64EB2312A1DE807DF19"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14494ABCFF9A0945B259F368D0D27DAB">
+    <w:name w:val="14494ABCFF9A0945B259F368D0D27DAB"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E00AB0696B20541951712E7A8302DE7">
+    <w:name w:val="7E00AB0696B20541951712E7A8302DE7"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82FB1E62A198304EABF02B2C5AFD5142">
+    <w:name w:val="82FB1E62A198304EABF02B2C5AFD5142"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A3C5E8659521C4EB311A4F367E018A0">
+    <w:name w:val="4A3C5E8659521C4EB311A4F367E018A0"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDFF9DDA6DD90F45A4726C2D5AF8CB28">
+    <w:name w:val="FDFF9DDA6DD90F45A4726C2D5AF8CB28"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55709E8340DAB145BDA25D0916DE32E2">
+    <w:name w:val="55709E8340DAB145BDA25D0916DE32E2"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A45F54D9ADBE948944A417622176B2B">
+    <w:name w:val="8A45F54D9ADBE948944A417622176B2B"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="533DF8722BAB9E4386253B57B40045CB">
+    <w:name w:val="533DF8722BAB9E4386253B57B40045CB"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BF3E53C99C9134E9E32CE58D1496117">
+    <w:name w:val="6BF3E53C99C9134E9E32CE58D1496117"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0656235276611418882C0077FE9F1B8">
+    <w:name w:val="A0656235276611418882C0077FE9F1B8"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12946327732BE644A3E60C2EE6A825B2">
+    <w:name w:val="12946327732BE644A3E60C2EE6A825B2"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8444867D12A60840B56F47CFE065FB0A">
+    <w:name w:val="8444867D12A60840B56F47CFE065FB0A"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54DB12C2A29BF34586FD76B8B1D98F30">
+    <w:name w:val="54DB12C2A29BF34586FD76B8B1D98F30"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98E5A2F96040D4458F40444FE6482333">
+    <w:name w:val="98E5A2F96040D4458F40444FE6482333"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9448BD7FB246AD41A3551332B9A99FC7">
+    <w:name w:val="9448BD7FB246AD41A3551332B9A99FC7"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19FF1B21A58F3C48B3875F7C8AAF4130">
+    <w:name w:val="19FF1B21A58F3C48B3875F7C8AAF4130"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C881973C2518524B994E522F3E879EB8">
+    <w:name w:val="C881973C2518524B994E522F3E879EB8"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43494C5CD48B284D8529899103950913">
+    <w:name w:val="43494C5CD48B284D8529899103950913"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFFA2B79CC04EA4BA050BA6BA02CFFA4">
+    <w:name w:val="AFFA2B79CC04EA4BA050BA6BA02CFFA4"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D845C551EE4E914A83459D4BD356A322">
+    <w:name w:val="D845C551EE4E914A83459D4BD356A322"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE64D9D1ED673644A55F747FA8B28D22">
+    <w:name w:val="CE64D9D1ED673644A55F747FA8B28D22"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66E12A5705C1664591600F9F443B68F8">
+    <w:name w:val="66E12A5705C1664591600F9F443B68F8"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D69DB4537AF204BA041D3A4F9997C4C">
+    <w:name w:val="8D69DB4537AF204BA041D3A4F9997C4C"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5E39D1CADE5684699A4DD7BD99CE695">
+    <w:name w:val="B5E39D1CADE5684699A4DD7BD99CE695"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8CF8BE159D31A4E944137A7FBB2550C">
+    <w:name w:val="A8CF8BE159D31A4E944137A7FBB2550C"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7859594C050F9748851FE90E0981A0AE">
+    <w:name w:val="7859594C050F9748851FE90E0981A0AE"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54C70D959865AE48BF5644F9AE71CEF0">
+    <w:name w:val="54C70D959865AE48BF5644F9AE71CEF0"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2635C881288FE446861C0DD0D7A2DB69">
+    <w:name w:val="2635C881288FE446861C0DD0D7A2DB69"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A8727B7D1EBD846A1583DE163DCB47F">
+    <w:name w:val="3A8727B7D1EBD846A1583DE163DCB47F"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E0270C1A60E8248953C0B93CF15F834">
+    <w:name w:val="9E0270C1A60E8248953C0B93CF15F834"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38D746A46E834B4DA0D37A1E948EC588">
+    <w:name w:val="38D746A46E834B4DA0D37A1E948EC588"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE5C24A469971842B256F02FD385C4F2">
+    <w:name w:val="BE5C24A469971842B256F02FD385C4F2"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A35D07887F115141BA514EC4F676CB9B">
+    <w:name w:val="A35D07887F115141BA514EC4F676CB9B"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="591A4F6F2657DC4AB3094499868D38E9">
+    <w:name w:val="591A4F6F2657DC4AB3094499868D38E9"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DBDF6067542484BB50F849867DEA411">
+    <w:name w:val="5DBDF6067542484BB50F849867DEA411"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0286F1589BF6874499A413537BD13A9F">
+    <w:name w:val="0286F1589BF6874499A413537BD13A9F"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E44029B064990E48B8D8CF5673FA18C4">
+    <w:name w:val="E44029B064990E48B8D8CF5673FA18C4"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49F58346BB0DDB42B4BE34CC2A1A744E">
+    <w:name w:val="49F58346BB0DDB42B4BE34CC2A1A744E"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C0F1CBF287F384BA38E41CD2F810A83">
+    <w:name w:val="3C0F1CBF287F384BA38E41CD2F810A83"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4080190F75B37449833DD8E1076BE174">
+    <w:name w:val="4080190F75B37449833DD8E1076BE174"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="216D28368E8C3747AE16C87304753384">
+    <w:name w:val="216D28368E8C3747AE16C87304753384"/>
+    <w:rsid w:val="00F23D2D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA4CBBA8F0FC4C49A1012BCBE9241751">
+    <w:name w:val="BA4CBBA8F0FC4C49A1012BCBE9241751"/>
+    <w:rsid w:val="00CA1FE6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21FB99C047F44B45A65451B25058964B">
+    <w:name w:val="21FB99C047F44B45A65451B25058964B"/>
+    <w:rsid w:val="00CA1FE6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C0B8628EC9F42508881B9F8F6E10171">
+    <w:name w:val="3C0B8628EC9F42508881B9F8F6E10171"/>
+    <w:rsid w:val="00361D42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9739D8F1D56F470191EB2ED63BE074A8">
+    <w:name w:val="9739D8F1D56F470191EB2ED63BE074A8"/>
+    <w:rsid w:val="00361D42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCC0C5BF6AB44D58B5FBC0703186AB02">
+    <w:name w:val="CCC0C5BF6AB44D58B5FBC0703186AB02"/>
+    <w:rsid w:val="00361D42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FE56F5E5EA943CC804D72079A7C536E">
+    <w:name w:val="8FE56F5E5EA943CC804D72079A7C536E"/>
+    <w:rsid w:val="00361D42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE095131AF464D3EB668983734CBEC82">
+    <w:name w:val="EE095131AF464D3EB668983734CBEC82"/>
+    <w:rsid w:val="00361D42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34BCDB418C84154BB13D0550D909E693">
+    <w:name w:val="34BCDB418C84154BB13D0550D909E693"/>
+    <w:rsid w:val="00D7609A"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB763ADEB89F8C4FBF8987F9B4F91F54">
+    <w:name w:val="EB763ADEB89F8C4FBF8987F9B4F91F54"/>
+    <w:rsid w:val="00D7609A"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEC25CE55E930547B53AACABC1E9AA0C">
+    <w:name w:val="CEC25CE55E930547B53AACABC1E9AA0C"/>
+    <w:rsid w:val="000067CF"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DE836F2866CE346AC21CA4E9395E04A">
+    <w:name w:val="6DE836F2866CE346AC21CA4E9395E04A"/>
+    <w:rsid w:val="000067CF"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0B1A02CD4094D94896D8E14E81CA893">
+    <w:name w:val="E0B1A02CD4094D94896D8E14E81CA893"/>
+    <w:rsid w:val="00726B3D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F001A2D6363D54F8DB0000387FA100B">
+    <w:name w:val="2F001A2D6363D54F8DB0000387FA100B"/>
+    <w:rsid w:val="00FA1E5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3E7191ED7114547AE2ED339FFE53B38">
+    <w:name w:val="A3E7191ED7114547AE2ED339FFE53B38"/>
+    <w:rsid w:val="00FA1E5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -46852,71 +50093,50 @@
     <we:reference id="WA200005176" version="1.2.5.0" store="cs-CZ" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010013A2157BB6DC9946B92666E4100C9108" ma:contentTypeVersion="18" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="3636b7e9aca8a980a0f1e2cef0c25c78">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02" xmlns:ns4="34aeb864-02cc-4d82-830b-289803e2cf55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="169c8261009a9bd681cb542de16eb338" ns3:_="" ns4:_="">
     <xsd:import namespace="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02"/>
     <xsd:import namespace="34aeb864-02cc-4d82-830b-289803e2cf55"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -47125,125 +50345,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86273FCA-F8D3-4068-B9B2-29D1EB0C76F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E014192F-D126-4DB0-99F1-332D838BCD0D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02"/>
+    <ds:schemaRef ds:uri="34aeb864-02cc-4d82-830b-289803e2cf55"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BD00CFD-9F0A-4C0F-A146-6B4020F033C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38084399-368A-4B15-923E-34B1E75E926B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E014192F-D126-4DB0-99F1-332D838BCD0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{508D89A1-F490-4BA2-8672-2252232884C3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>sablona_utb_bpdp_2025_cz</Template>
+  <Template>C:\Users\hrabi\Desktop\školení\sablona_utb_bpdp_2025_cz.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>71</Pages>
-[...1 lines deleted...]
-  <Characters>110871</Characters>
+  <Pages>77</Pages>
+  <Words>20377</Words>
+  <Characters>120229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>923</Lines>
-  <Paragraphs>258</Paragraphs>
+  <Lines>1001</Lines>
+  <Paragraphs>280</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>129404</CharactersWithSpaces>
+  <CharactersWithSpaces>140326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Světlana Hrabinová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-173911797</vt:i4>