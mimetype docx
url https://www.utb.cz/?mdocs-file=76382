--- v0 (2026-05-26)
+++ v1 (2026-09-24)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="580000B9" w14:textId="30D8C338" w:rsidR="00534E21" w:rsidRPr="00540664" w:rsidRDefault="00515BB3" w:rsidP="00104B5A">
       <w:pPr>
         <w:pStyle w:val="9556896D55254894825BAA4CFD7290421"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06C605FA" wp14:editId="3EAA9282">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7560945</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4824730</wp:posOffset>
@@ -179,51 +179,51 @@
                           <a:xfrm>
                             <a:off x="0" y="3603279"/>
                             <a:ext cx="5939790" cy="28575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:group w14:anchorId="12CBE29A" id="Skupina 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:595.35pt;margin-top:379.9pt;width:467.7pt;height:286pt;z-index:-251638784;mso-width-relative:margin;mso-height-relative:margin" coordsize="59397,36318" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMOClioLAwAAfAwAAA4AAABkcnMvZTJvRG9jLnhtbOxXWW7bMBD9L9A7&#10;EPp3RG2WJcQOUjsJCrSN0bQHoCnKIiKJBEkvadHD9Cy9WIeU4thxgBb5apEYsMxFM3zzZh5Jn55t&#10;mxqtmdJctGMvOMEeYi0VBW+XY+/rl8vByEPakLYgtWjZ2Ltj2jubvH1zupE5C0Ul6oIpBE5anW/k&#10;2KuMkbnva1qxhugTIVkLk6VQDTHQVUu/UGQD3pvaDzEe+huhCqkEZVrD6Kyb9CbOf1kyaq7LUjOD&#10;6rEH2Ix7Kvdc2Kc/OSX5UhFZcdrDIM9A0RDewqI7VzNiCFopfuSq4VQJLUpzQkXji7LklLkYIJoA&#10;P4rmSomVdLEs881S7mgCah/x9Gy39NN6rhAvIHfpCEdpkg1DD7WkgVzd3K4kbwkaWpY2cpnDy1dK&#10;3si56geWXc8Gvi1VY38hJLR1/N7t+GVbgygMJlmM4eMhCnPRMAqh22WAVpCmIztaXewsoyzNHiyD&#10;URJbS/9+Yd/i28GRnObw7QmD1hFhfy4ssDIrxbzeSfNXPhqigLQB5FYSwxe85ubO1Slk0YJq13NO&#10;56rr7HGfxWGKoyQFtXTcXy/Ur5/f2C0KbJjW1L7d2RIb2wdBb7Vl4HDOdQ9WWdRcXvK6tsmx7T4e&#10;0MCjGnqCkq4+Z4KuGtaaTnCK1RCaaHXFpfaQylmzYFA/6n0RQGZB7AZqRyreGqcISP4Hbezqtgyc&#10;Jr6Ho3OMs/DdYJrg6SDG6cXgPIvTQYov0hjHo2AaTH9Y6yDOV5pBrKSeSd5Dh9Ej8E8KoN8qOmk5&#10;iaI1cRtBVzoAyJXQPUSoJsuQxaqNYoZWtlkCeZ9hI+lsdhOO6QdybRo0KAMtNh9FAQyQlRGOgCeV&#10;EUZxPIrTrvotMZ0+9qo8HCVpclDjkHelzRUTDbINoBxQuSXIGiju8N2/YpG3wiYexkletwcDEKkd&#10;cTFY1H0TguiKDRr/kXiydJjiNHkVzwsRT39ovMrGXYiee+akSRLgKMLJ65nzMs6caIijMM3+xTPH&#10;Xd/giuuO4/46bu/Q+31o7/9pmPwGAAD//wMAUEsDBBQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJ&#10;FPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZp&#10;NCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfB&#10;SDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGkgD71r+9Vn3AgAA//8DAFBLAwQUAAYACAAAACEA7HzR&#10;P+IAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBTE74LfYXmCN7vZhP6L2ZRS1FMRbAXx&#10;tk1ek9Ds25DdJum393nS4zDDzG+yzWRbMWDvG0ca1CwCgVS4sqFKw+fx9WkFwgdDpWkdoYYbetjk&#10;93eZSUs30gcOh1AJLiGfGg11CF0qpS9qtMbPXIfE3tn11gSWfSXL3oxcblsZR9FCWtMQL9Smw12N&#10;xeVwtRreRjNuE/Uy7C/n3e37OH//2ivU+vFh2j6DCDiFvzD84jM65Mx0clcqvWhZq3W05KyG5XzN&#10;JzgSq3ihQJzYTBK1Apln8v+N/AcAAP//AwBQSwMECgAAAAAAAAAhAG7r9JXfAwAA3wMAABUAAABk&#10;cnMvbWVkaWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQIC&#10;AgICBAMCAgICBQQEAwQGBQYGBgUGBgYHCQgGBwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMB&#10;AgICAgICBQMDBQoHBgcKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK&#10;CgoKCgoKCv/AABEIAAcFlQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJ&#10;Cgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQz&#10;YnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOE&#10;hYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm&#10;5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIE&#10;BAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZ&#10;GiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SV&#10;lpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4&#10;+fr/2gAMAwEAAhEDEQA/APQKKKK/y7P9IAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP//ZUEsBAi0AFAAGAAgAAAAh&#10;AIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAw4KWKgsDAAB8DAAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAAAAAAAAAAAAAABzBQAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc1BLAQItABQABgAIAAAAIQDsfNE/4gAAAA4BAAAPAAAAAAAAAAAAAAAAAGQGAABk&#10;cnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEAbuv0ld8DAADfAwAAFQAAAAAAAAAAAAAAAABz&#10;BwAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsFBgAAAAAGAAYAfQEAAIULAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Obrázek 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:23448;width:59397;height:286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsMieTzQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PTwJB&#10;DMXvJH6HSUm8wSwoIisDUeO/gwZEIR6bnbK7Yaez2Rlh/Pb2YOKxfa/v/TpfJteoI3Wh9mxgNMxA&#10;ERfe1lwa+Px4HFyDChHZYuOZDPxQgOXirDfH3PoTv9NxE0slIRxyNFDF2OZah6Iih2HoW2LR9r5z&#10;GGXsSm07PEm4a/Q4y660w5qlocKW7isqDptvZ+Bu8tx8vaUHvdu+Ph3W25VOu9nemPN+ur0BFSnF&#10;f/Pf9YsV/NnleJpdTKYCLT/JAvTiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGwyJ5PN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
                   <v:path arrowok="t"/>
                   <o:lock v:ext="edit" aspectratio="f"/>
@@ -364,51 +364,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="55A499E2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:292pt;width:453.55pt;height:182.55pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGHWYKLgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSdoZcYosRYYB&#10;RVsgHXpWZDk2IIsapcTOfv0o2flYt9OwHBRRpJ7Ix0fP79tas4NCV4HJ+Ggw5EwZCXlldhn//rr+&#10;dMeZ88LkQoNRGT8qx+8XHz/MG5uqMZSgc4WMQIxLG5vx0nubJomTpaqFG4BVhpwFYC08mbhLchQN&#10;odc6GQ+Hs6QBzC2CVM7R6UPn5IuIXxRK+ueicMoznXHKzccV47oNa7KYi3SHwpaV7NMQ/5BFLSpD&#10;j56hHoQXbI/VH1B1JREcFH4goU6gKCqpYg1UzWj4rppNKayKtRA5zp5pcv8PVj4dNvYFmW+/QEsN&#10;DIQ01qWODkM9bYF1+KdMGfmJwuOZNtV6Julwejsb0o8zSb7xzehuQgbhJJfrFp3/qqBmYZNxpL5E&#10;usTh0fku9BQSXnOgq3xdaR2NoAW10sgOgrqofUySwH+L0oY1GZ/dTIcR2EC43iFrQ7lcigo7327b&#10;vtIt5EciAKHThrNyXVGSj8L5F4EkBiqMBO6faSk00CPQ7zgrAX/+7TzEU4/Iy1lD4sq4+7EXqDjT&#10;3wx17/NoMglqjMZkejsmA68922uP2dcroMpHNEpWxm2I9/q0LRDqN5qDZXiVXMJIejvj0uPJWPlO&#10;9DRJUi2XMYwUaIV/NBsrA3jgOjThtX0TaPtOeWryE5yEKNJ3Detiw00Dy72HoordDBR3vPbMk3qj&#10;HvpJC+Nxbceoy/dg8QsAAP//AwBQSwMEFAAGAAgAAAAhAEvbfNLcAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6hiV0oY4VanEBzTtBzixsUPidRQ7Tfh7lhPcZjWj2TfF&#10;YfE9u5kxtgEliHUGzGATdItWwvXy8bQDFpNCrfqARsK3iXAo7+8Klesw49ncqmQZlWDMlQSX0pBz&#10;HhtnvIrrMBgk7zOMXiU6R8v1qGYq9z1/zrIt96pF+uDUYE7ONF01eQnVuT6ubDV9XVbuHU/ztRPC&#10;dlI+PizHN2DJLOkvDL/4hA4lMdVhQh1ZL4GGJAkvuw0JsvfZqwBWk9jsBfCy4P8HlD8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEARh1mCi4CAABXBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS9t80twAAAAIAQAADwAAAAAAAAAAAAAAAACIBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:292pt;width:453.55pt;height:182.55pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/SJLGUwIAAIgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua338SSpYDlwHLgoE&#10;SQC7yJqmKEsAxWFJ2pJ7o56jF+uQkh037aqoFzSHM3yceW9G87uukeQojK1B5TQZxZQIxaGo1T6n&#10;X7frD7eUWMdUwSQokdOTsPRu8f7dvNWZSKECWQhDEETZrNU5rZzTWRRZXomG2RFoodBZgmmYQ9Ps&#10;o8KwFtEbGaVxPItaMIU2wIW1eHrfO+ki4Jel4O6pLK1wROYUc3NhNWHd+TVazFm2N0xXNR/SYP+Q&#10;RcNqhY9eoO6ZY+Rg6j+gmpobsFC6EYcmgrKsuQg1YDVJ/KaaTcW0CLUgOVZfaLL/D5Y/Hp8NqYuc&#10;TqaTJE3GKSWKNajUVnQOjj9/EA1SkLFnqtU2wwsbjVdc9wk6VPx8bvHQE9CVpvH/WBpBP3J+uvCM&#10;iITj4fRmFuOPEo6+dJzcTtBA/Oj1ujbWfRbQEL/JqUEhA7/s+GBdH3oO8a9ZkHWxrqUMhm8esZKG&#10;HBnKLl1IEsF/i5KKtDmdjadxAFbgr/fIUmEuvti+KL9z3a4bGNhBcUICDPTNZDVf15jkA7PumRns&#10;HiwMJ8I94VJKwEdg2FFSgfn+t3Mfj6Kil5IWuzGn9tuBGUGJ/KJQ7o/JZOLbNxiT6U2Khrn27K49&#10;6tCsACtPcPY0D1sf7+R5WxpoXnBwlv5VdDHF8e2ccmfOxsr1U4Kjx8VyGcKwZTVzD2qjuQf3XHsR&#10;tt0LM3pQyqHIj3DuXJa9EayP9TcVLA8Oyjqo6SnueR2Yx3YP/TCMpp+naztEvX5AFr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBL23zS3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcKuoYldKGOFWpxAc07Qc4sbFD4nUUO034e5YT3GY1o9k3xWHxPbuZMbYBJYh1BsxgE3SLVsL1&#10;8vG0AxaTQq36gEbCt4lwKO/vCpXrMOPZ3KpkGZVgzJUEl9KQcx4bZ7yK6zAYJO8zjF4lOkfL9ahm&#10;Kvc9f86yLfeqRfrg1GBOzjRdNXkJ1bk+rmw1fV1W7h1P87UTwnZSPj4sxzdgySzpLwy/+IQOJTHV&#10;YUIdWS+BhiQJL7sNCbL32asAVpPY7AXwsuD/B5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL9IksZTAgAAiAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEvbfNLcAAAACAEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="22E23E9E" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00A03478" w:rsidRDefault="004B6DCA" w:rsidP="00B25C79">
                       <w:pPr>
                         <w:pStyle w:val="Titulkanzev"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Název práce (max. 7. řádků)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007E4637">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -433,134 +433,136 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5580000" cy="1472400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0E3E4C52" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titulkaautor"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Jméno a příjmení autora práce včetně titulů</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0702ABB3" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00000000" w:rsidP="00937E70">
+                          <w:p w14:paraId="0702ABB3" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="008E3CDE" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titulkainfoprce"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:kern w:val="0"/>
                                 </w:rPr>
                                 <w:alias w:val="Druh práce"/>
                                 <w:tag w:val="Druh práce"/>
                                 <w:id w:val="-128937472"/>
                                 <w15:color w:val="FF6600"/>
                                 <w:comboBox>
                                   <w:listItem w:displayText="[Zvolte druh závěrečné práce]" w:value="[Zvolte druh závěrečné práce]"/>
                                   <w:listItem w:displayText="Bakalářská práce" w:value="Bakalářská práce"/>
                                   <w:listItem w:displayText="Diplomová práce" w:value="Diplomová práce"/>
                                 </w:comboBox>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="004B6DCA">
                                   <w:rPr>
                                     <w:kern w:val="0"/>
                                   </w:rPr>
                                   <w:t>[Zvolte druh závěrečné práce]</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="004B6DCA">
                               <w:t xml:space="preserve"> | 202X</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53DAF2DA" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:388.15pt;margin-top:518.8pt;width:439.35pt;height:115.95pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAenVVxLgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztpsh9WnFWaVapK&#10;0e5K2WrPBEOMhBkKJHb66zvgfHXbU9UcyAwzPGbePDx96BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;R4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMBiW4hgV03TarHGsR&#10;vdHZKM9vshZcZR1w4T3uPvZBOkv4UgoenqX0IhBdUqwtpNWldRPXbDZlxdYxWyt+LIP9QxUNUwYv&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUXqAbsZ5u+6WdfMitQLkuPtmSb//2D5035tXxwJ3RfocICR&#10;kNb6wuNm7KeTron/WCnBOFJ4ONMmukA4bk4mdzn+KOEYG45vR2N0ECe7HLfOh68CGhKNkjqcS6KL&#10;7Vc+9KmnlHibB62qpdI6OVELYqEd2TOcog6pSAT/LUsb0pb05vMkT8AG4vEeWRus5dJUtEK36Yiq&#10;rhreQHVAHhz0EvGWLxXWumI+vDCHmsD+UOfhGRepAe+Co0VJDe7n3/ZjPo4Ko5S0qLGS+h875gQl&#10;+pvBId4Px+MoyuSMJ7cjdNx1ZHMdMbtmAUjAEF+U5cmM+UGfTOmgecPnMI+3YogZjneXNJzMReiV&#10;j8+Ji/k8JaEMLQsrs7Y8QkfC4yReuzfm7HFcASf9BCc1suLd1PrceNLAfBdAqjTSyHPP6pF+lHAS&#10;xfG5xTdy7aesy0dh9gsAAP//AwBQSwMEFAAGAAgAAAAhAK7O4TrhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPhEAQhO8m/odJm3gx7uCSBUSGjTE+kr25+Ii3WaYFItNDmFnAf2970mNXVaq/&#10;KraL7cWEo+8cKbhaRSCQamc6ahS8VA+XGQgfNBndO0IF3+hhW56eFDo3bqZnnPahEVxCPtcK2hCG&#10;XEpft2i1X7kBib1PN1od+BwbaUY9c7nt5TqKEml1R/yh1QPetVh/7Y9WwcdF877zy+PrHG/i4f5p&#10;qtI3Uyl1frbc3oAIuIS/MPziMzqUzHRwRzJe9Ap4SGA1itMEBPtZmqUgDiytk+sNyLKQ/yeUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAenVVxLgIAAFwEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuzuE64QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="53DAF2DA" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:388.15pt;margin-top:518.8pt;width:439.35pt;height:115.95pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcFzhZVQIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSpGmCOkXWosOA&#10;oC3QDj0rstwYkEVNUmJnf7Tv2I/1SU7arNtpWA4KKZJP5CPpi8uu0WyrnK/JFHxwknOmjKSyNs8F&#10;//Z48+mcMx+EKYUmowq+U55fzj9+uGjtTA1pTbpUjgHE+FlrC74Owc6yzMu1aoQ/IasMjBW5RgSo&#10;7jkrnWiB3uhsmOdnWUuutI6k8h63172RzxN+VSkZ7qrKq8B0wZFbSKdL5yqe2fxCzJ6dsOta7tMQ&#10;/5BFI2qDR1+hrkUQbOPqP6CaWjryVIUTSU1GVVVLlWpANYP8XTUPa2FVqgXkePtKk/9/sPJ2e+9Y&#10;XaJ3w/HkdJRPpxPOjGjQq0fVBdr++sksacVOI1et9TOEPFgEhe4zdYg73HtcRgq6yjXxH8Ux2MH6&#10;7pVpIDKJy/H4PMePMwnbYDQZjqAAP3sLt86HL4oaFoWCO7QyMSy2Sx9614NLfM2TrsubWuukxPFR&#10;V9qxrUDjdUhJAvw3L21YW/Cz03GegA3F8B5ZG+QSi+2LilLoVl1P1KHgFZU78OConypv5U2NXJfC&#10;h3vhMEaoD6sR7nBUmvAW7SXO1uR+/O0++qO7sHLWYiwL7r9vhFOc6a8GfZ8ORqM4x0kZjSdDKO7Y&#10;sjq2mE1zRSBggCW0MonRP+iDWDlqnrBBi/gqTMJIvF3wcBCvQr8s2ECpFovkhMm1IizNg5UROhIe&#10;O/HYPQln9+0K6PQtHQZYzN51rfeNkYYWm0BVnVoaee5Z3dOPqU9Dsd/QuFbHevJ6+47MXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAK7O4TrhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPhEAQhO8m&#10;/odJm3gx7uCSBUSGjTE+kr25+Ii3WaYFItNDmFnAf2970mNXVaq/KraL7cWEo+8cKbhaRSCQamc6&#10;ahS8VA+XGQgfNBndO0IF3+hhW56eFDo3bqZnnPahEVxCPtcK2hCGXEpft2i1X7kBib1PN1od+Bwb&#10;aUY9c7nt5TqKEml1R/yh1QPetVh/7Y9WwcdF877zy+PrHG/i4f5pqtI3Uyl1frbc3oAIuIS/MPzi&#10;MzqUzHRwRzJe9Ap4SGA1itMEBPtZmqUgDiytk+sNyLKQ/yeUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAcFzhZVQIAAI8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCuzuE64QAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0E3E4C52" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titulkaautor"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Jméno a příjmení autora práce včetně titulů</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0702ABB3" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00000000" w:rsidP="00937E70">
+                    <w:p w14:paraId="0702ABB3" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="008E3CDE" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titulkainfoprce"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:kern w:val="0"/>
                           </w:rPr>
                           <w:alias w:val="Druh práce"/>
                           <w:tag w:val="Druh práce"/>
                           <w:id w:val="-128937472"/>
                           <w15:color w:val="FF6600"/>
                           <w:comboBox>
                             <w:listItem w:displayText="[Zvolte druh závěrečné práce]" w:value="[Zvolte druh závěrečné práce]"/>
                             <w:listItem w:displayText="Bakalářská práce" w:value="Bakalářská práce"/>
                             <w:listItem w:displayText="Diplomová práce" w:value="Diplomová práce"/>
                           </w:comboBox>
                         </w:sdtPr>
+                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="004B6DCA">
                             <w:rPr>
                               <w:kern w:val="0"/>
                             </w:rPr>
                             <w:t>[Zvolte druh závěrečné práce]</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="004B6DCA">
                         <w:t xml:space="preserve"> | 202X</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00142361">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
@@ -618,51 +620,51 @@
                               <w:t>Fakulta multimediálních komunikací</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="47C78858" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9SWGiMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tM2MOEWWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnDRZt9Owi0yK1BP5+OTZfddochDOKzAlHQ5ySoThUCmzK+n3l9Wn&#10;KSU+MFMxDUaU9Cg8vZ9//DBrbSFGUIOuhCMIYnzR2pLWIdgiyzyvRcP8AKwwGJTgGhbQdbuscqxF&#10;9EZnozy/zVpwlXXAhfe4+9AH6TzhSyl4eJLSi0B0SbG2kFaX1m1cs/mMFTvHbK34qQz2D1U0TBm8&#10;9A3qgQVG9k79AdUo7sCDDAMOTQZSKi5SD9jNMH/XzaZmVqRekBxv32jy/w+WPx429tmR0H2BDgcY&#10;CWmtLzxuxn466Zr4xUoJxpHC4xttoguE4+Z4Op1McgxxjN2N8ynaCJNdTlvnw1cBDYlGSR2OJbHF&#10;Dmsf+tRzSrzMg1bVSmmdnCgFsdSOHBgOUYdUI4L/lqUNaUt6O77JE7CBeLxH1gZrufQUrdBtO6Kq&#10;ko7O/W6hOiINDnqFeMtXCmtdMx+emUNJYHso8/CEi9SAd8HJoqQG9/Nv+zEfJ4VRSlqUWEn9jz1z&#10;ghL9zeAMPw+RNtRkciY3dyN03HVkex0x+2YJSMAQH5TlyYz5QZ9N6aB5xdewiLdiiBmOd5c0nM1l&#10;6IWPr4mLxSIloQotC2uzsTxCR8LjJF66V+bsaVwBB/0IZzGy4t3U+tx40sBiH0CqNNLIc8/qiX5U&#10;cBLF6bXFJ3Ltp6zLP2H+CwAA//8DAFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486M&#10;Zr8ptovtxYSj7xwpiFcRCKTamY4aBS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVt&#10;CEMupa9btNqv3IDE3qcbrQ58jo00o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph&#10;/mmqsjdTKXV+ttzegAi4hL8w/OIzOpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL1JYaIwAgAAWwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="47C78858" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgpUWcVAIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aT/qRBnCJr0WFA&#10;0RZIh54VWU4MyKImKbG7N9pz7MX6SU7arttp2EUmRfIT+ZH07KJvNdsp5xsyJS+Ocs6UkVQ1Zl3y&#10;bw/Xnyac+SBMJTQZVfIn5fnF/OOHWWenakQb0pVyDCDGTztb8k0IdpplXm5UK/wRWWVgrMm1IkB1&#10;66xyogN6q7NRnp9mHbnKOpLKe9xeDUY+T/h1rWS4q2uvAtMlR24hnS6dq3hm85mYrp2wm0bu0xD/&#10;kEUrGoNHX6CuRBBs65o/oNpGOvJUhyNJbUZ13UiVakA1Rf6umuVGWJVqATnevtDk/x+svN3dO9ZU&#10;6N2oGBfnk6I448yIFr16UH2g3a+fzJJWbBy56qyfImRpERT6z9Qj7nDvcRkp6GvXxi+KY7CD9acX&#10;poHIJC7Hk8nxcQ6ThO1snE8gAz57jbbOhy+KWhaFkjt0MhEsdjc+DK4Hl/iYJ91U143WSYnToy61&#10;YzuBvuuQcgT4b17asK7kp+OTPAEbiuEDsjbIJdY61BSl0K/6xNPoUO+KqifQ4GgYKm/ldYNcb4QP&#10;98JhilAeNiPc4ag14S3aS5xtyP342330R3Nh5azDVJbcf98KpzjTXw3afl6ANoxxUo5PzkZQ3FvL&#10;6q3FbNtLAgEFdtDKJEb/oA9i7ah9xAIt4qswCSPxdsnDQbwMw65gAaVaLJITBteKcGOWVkboSHjs&#10;xEP/KJzdtyug0bd0mF8xfde1wTdGGlpsA9VNamnkeWB1Tz+GPg3FfkHjVr3Vk9frb2T+DAAA//8D&#10;AFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8&#10;B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486MZr8ptovtxYSj7xwpiFcRCKTamY4a&#10;BS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVtCEMupa9btNqv3IDE3qcbrQ58jo00&#10;o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph/mmqsjdTKXV+ttzegAi4hL8w/OIz&#10;OpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGClRZxUAgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAAAAAArgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="676BD85E" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00104B5A" w:rsidRDefault="004B6DCA" w:rsidP="00142361">
                       <w:pPr>
                         <w:pStyle w:val="Titulkauniverzita"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00104B5A">
                         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2F586BCF" w14:textId="07533649" w:rsidR="004B6DCA" w:rsidRPr="00515B26" w:rsidRDefault="00561DB9" w:rsidP="00142361">
                       <w:pPr>
                         <w:pStyle w:val="Titulkafakulta"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Fakulta multimediálních komunikací</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -675,78 +677,112 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Upozornění"/>
         <w:tag w:val="POLE_UPOZORNENI"/>
         <w:id w:val="-1539660429"/>
         <w:placeholder>
           <w:docPart w:val="7D37F16ED8F54B2F92D2F50483A4F303"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="19CE604E" w14:textId="7FE81F5B" w:rsidR="00023006" w:rsidRDefault="00AD16E7" w:rsidP="00E42BA5">
+        <w:p w14:paraId="19CE604E" w14:textId="0D8B7BAC" w:rsidR="00023006" w:rsidRDefault="00AD16E7" w:rsidP="00E42BA5">
           <w:pPr>
             <w:pStyle w:val="Upozornn"/>
           </w:pPr>
           <w:r w:rsidRPr="00AD16E7">
-            <w:t xml:space="preserve">UPOZORNĚNÍ! Důležitou součástí šablony je manuál s návodem. Návod popisuje, jak pracovat se šablonou, jak ji nainstalovat, jak používat styly, jak vložit obrázek nebo tabulku a jak vygenerovat obsah. Nesprávným zacházením se šablonou si můžete rozbít strukturu dokumentu a rozhodit formátování. Důrazně proto doporučujeme přečíst si manuál k šabloně. </w:t>
+            <w:t>UPOZORNĚNÍ! Důležitou součástí šablony je manuál s návodem. Návod popisuje, jak pracovat se šablonou, jak ji nainstalovat, jak používat styly, jak vložit obrázek nebo tabulku a jak vygenerovat obsah. Nesprávným zacházením se šablonou si můžete rozbít strukturu dokumentu a rozhodit formáto</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">vání. Důrazně proto doporučujeme přečíst si manuál k šabloně. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Klepněte do tohoto rámečku a</w:t>
+          </w:r>
+          <w:r w:rsidR="00BE6167" w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>stiskněte klávesu DELETE</w:t>
+          </w:r>
+          <w:r w:rsidR="005F335C" w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (</w:t>
+          </w:r>
+          <w:r w:rsidR="005F335C" w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>na MacBooku kombinace fn + Backspace)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>, abyste jej smazali</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD16E7">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t>Klepněte do tohoto rámečku a</w:t>
-[...13 lines deleted...]
-            <w:t>stiskněte klávesu DELETE, abyste jej smazali.</w:t>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1D51563F" w14:textId="77777777" w:rsidR="00023006" w:rsidRDefault="00023006"/>
     <w:p w14:paraId="5466746B" w14:textId="77777777" w:rsidR="00EC604E" w:rsidRDefault="000D66AB">
       <w:pPr>
         <w:sectPr w:rsidR="00EC604E" w:rsidSect="00C9422D">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="709" w:footer="709" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="330801DD" wp14:editId="7AF689EE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
@@ -790,50 +826,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Místo pro vložení zadání práce (strana 1)"/>
         <w:tag w:val="Zadání_1"/>
         <w:id w:val="-1274317181"/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:picture/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="798D1C49" w14:textId="77777777" w:rsidR="003B0ACA" w:rsidRDefault="009C7D22">
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04E2B216" wp14:editId="07D6B9BB">
                 <wp:extent cx="5580000" cy="7560000"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                 <wp:docPr id="3" name="obrázek 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="obrázek 3"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
@@ -858,50 +895,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Místo pro vložení zadání práce (strana 2)"/>
         <w:tag w:val="Zadání_2"/>
         <w:id w:val="723414300"/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:picture/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3583208B" w14:textId="77777777" w:rsidR="00DA6CA7" w:rsidRDefault="009C7D22">
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="539FF633" wp14:editId="3AB4F65E">
                 <wp:extent cx="5580000" cy="7560000"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                 <wp:docPr id="4" name="obrázek 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="obrázek 4"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
@@ -1550,78 +1588,79 @@
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39634D21" w14:textId="77777777" w:rsidR="004360FF" w:rsidRDefault="004360FF" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFBC762" w14:textId="77777777" w:rsidR="00BE6167" w:rsidRDefault="00BE6167" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="695313A7" w14:textId="77777777" w:rsidR="00BE6167" w:rsidRPr="00E25B83" w:rsidRDefault="00BE6167" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3192AFB3" w14:textId="14C4D9D0" w:rsidR="004360FF" w:rsidRDefault="00000000" w:rsidP="0071508D">
+    <w:p w14:paraId="3192AFB3" w14:textId="14C4D9D0" w:rsidR="004360FF" w:rsidRDefault="008E3CDE" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:alias w:val="Výběr místa (podle sídla fakulty)"/>
           <w:tag w:val="Výběrt místa"/>
           <w:id w:val="1329325492"/>
           <w:placeholder>
             <w:docPart w:val="0F793F66A3074E379B62D86ACBDBC700"/>
           </w:placeholder>
           <w15:color w:val="FF6600"/>
           <w:dropDownList>
             <w:listItem w:displayText="Ve Zlíně" w:value="Ve Zlíně"/>
             <w:listItem w:displayText="V Uherském Hradišti" w:value="V Uherském Hradišti"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A830AA">
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Ve Zlíně</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004360FF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, dne ..............................</w:t>
       </w:r>
       <w:r w:rsidR="004360FF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BE6167">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1782,67 +1821,68 @@
     </w:p>
     <w:p w14:paraId="21FCF629" w14:textId="77777777" w:rsidR="00C4574E" w:rsidRDefault="00C4574E">
       <w:pPr>
         <w:sectPr w:rsidR="00C4574E" w:rsidSect="00240361">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007C5A91" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRDefault="00F80F00" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Nadpisyostatn"/>
       </w:pPr>
       <w:r w:rsidRPr="00F80F00">
         <w:lastRenderedPageBreak/>
         <w:t>Abstra</w:t>
       </w:r>
       <w:r w:rsidR="00F94A11">
         <w:t>kt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAB0DB8" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRDefault="00000000" w:rsidP="00F94A11">
+    <w:p w14:paraId="3DAB0DB8" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRDefault="008E3CDE" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Abstrakt CS"/>
           <w:tag w:val="POLE_ABSTRAKT_CS"/>
           <w:id w:val="-630476030"/>
           <w:placeholder>
             <w:docPart w:val="E9E95BF8DDB7494F9D2581D9E2CFED2E"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F94A11" w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00F94A11">
             <w:t>Text abstraktu</w:t>
           </w:r>
           <w:r w:rsidR="00F94A11" w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> v</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t> jazyce práce</w:t>
           </w:r>
           <w:r w:rsidR="00F94A11" w:rsidRPr="00F94A11">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t xml:space="preserve"> Rozsah abstraktu by měl být 5 až 10 řádků.</w:t>
           </w:r>
           <w:r w:rsidR="00F94A11" w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> Shodný text </w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t xml:space="preserve">abstraktu </w:t>
           </w:r>
@@ -1868,111 +1908,113 @@
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B097586" w14:textId="77777777" w:rsidR="00BE6167" w:rsidRDefault="00BE6167" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="605CE0DB" w14:textId="77777777" w:rsidR="00D92785" w:rsidRDefault="00D92785" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klíčová slova</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662B0EB1" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRDefault="00000000" w:rsidP="00F94A11">
+    <w:p w14:paraId="662B0EB1" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRDefault="008E3CDE" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Klíčová slova CS"/>
           <w:tag w:val="POLE_KLICOVASLOVA_CS"/>
           <w:id w:val="-843549337"/>
           <w:placeholder>
             <w:docPart w:val="9F5EAE63CB7D40CB9EE8E557475BBC5D"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t>klíčové slovo, klíčové slovo, klíčové slovo, …</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="483F0126" w14:textId="6EFF5CF0" w:rsidR="00556EAF" w:rsidRDefault="00BE6167" w:rsidP="00BE6167">
       <w:pPr>
         <w:pStyle w:val="Nadpisyostatn"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00556EAF">
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="341BED84" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRDefault="00000000" w:rsidP="00C71CF4">
+    <w:p w14:paraId="341BED84" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRDefault="008E3CDE" w:rsidP="00C71CF4">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Abstract EN"/>
           <w:tag w:val="POLE_ABSTRACT_en"/>
           <w:id w:val="-981233839"/>
           <w:placeholder>
             <w:docPart w:val="50264D238D0E4CD5BBD236A18028F8D3"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t>Text abstraktu</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t>v angličtině</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t xml:space="preserve"> Rozsah abstraktu by měl být 5 až 10 řádků.</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> Shodný text </w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t xml:space="preserve">abstraktu </w:t>
           </w:r>
@@ -2000,148 +2042,160 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6077C7" w14:textId="77777777" w:rsidR="00BE6167" w:rsidRDefault="00BE6167" w:rsidP="00556EAF">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="267BEA52" w14:textId="77777777" w:rsidR="00D92785" w:rsidRDefault="00556EAF" w:rsidP="00556EAF">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7AD90C00" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00556EAF" w:rsidRDefault="00000000" w:rsidP="00556EAF">
+    <w:p w14:paraId="7AD90C00" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00556EAF" w:rsidRDefault="008E3CDE" w:rsidP="005F335C">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Keywords EN"/>
           <w:tag w:val="POLE_KEYWORDS_EN"/>
           <w:id w:val="-2061782745"/>
           <w:placeholder>
             <w:docPart w:val="429952CAE1E6453BBED2C3DAF901C2EC"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF">
             <w:t>keyword, keyword, keyword, …</w:t>
           </w:r>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="73AE4F63" w14:textId="77777777" w:rsidR="006A200B" w:rsidRDefault="006A200B" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01287EAE" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09909A7A" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="002135B9" w:rsidSect="00240361">
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:num="2" w:space="2149"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B82F5D1" w14:textId="77777777" w:rsidR="006A200B" w:rsidRDefault="00000000" w:rsidP="00B52D85">
+    <w:p w14:paraId="0B82F5D1" w14:textId="2BC9AB7C" w:rsidR="006A200B" w:rsidRDefault="008E3CDE" w:rsidP="00B52D85">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Poděkování"/>
           <w:tag w:val="POLE_PODEKOVANI_CS"/>
           <w:id w:val="-230541528"/>
           <w:placeholder>
             <w:docPart w:val="D03F590CEF174C209086DB65B6DBDFD8"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B52D85" w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00B52D85">
             <w:t>Na tomto místě můžete napsat poděkování (není povinné), popř. motto, úryvky knih atp</w:t>
           </w:r>
           <w:r w:rsidR="00B52D85" w:rsidRPr="00F94A11">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00B52D85">
-            <w:t xml:space="preserve"> Klepněte do rámečku a začněte psát. Pokud chcete poděkování vynechat, klepněte do tohoto rámečku a zmáčkněte čtyřikrát klávesu DELETE, dokud vám nezmizí prázdná strana.</w:t>
+            <w:t xml:space="preserve"> Klepněte do rámečku a začněte psát. Pokud chcete poděkování vynechat, klepněte do tohoto rámečku a zmáčkněte čtyřikrát klávesu DELETE</w:t>
+          </w:r>
+          <w:r w:rsidR="00F17A07">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00F17A07" w:rsidRPr="00F17A07">
+            <w:t>(na MacBooku kombinace fn + Backspace)</w:t>
+          </w:r>
+          <w:r w:rsidR="00B52D85">
+            <w:t>, dokud vám nezmizí prázdná strana.</w:t>
           </w:r>
           <w:r w:rsidR="00B52D85" w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3A1D1A72" w14:textId="77777777" w:rsidR="00B52D85" w:rsidRDefault="00B52D85" w:rsidP="00B52D85">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="098C5C80" w14:textId="77777777" w:rsidR="00B52D85" w:rsidRDefault="00B52D85" w:rsidP="00B52D85">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:sectPr w:rsidR="00B52D85" w:rsidSect="00240361">
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:num="2" w:space="2149"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
@@ -2233,545 +2287,545 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B9FA992" w14:textId="00CD6FAA" w:rsidR="00270D1C" w:rsidRDefault="00270D1C">
+        <w:p w14:paraId="7B9FA992" w14:textId="00CD6FAA" w:rsidR="00270D1C" w:rsidRDefault="008E3CDE">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc226498304" w:history="1">
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nadpis hlavní kapitoly</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc226498304 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37393BE7" w14:textId="41068247" w:rsidR="00270D1C" w:rsidRDefault="00270D1C">
+        <w:p w14:paraId="37393BE7" w14:textId="41068247" w:rsidR="00270D1C" w:rsidRDefault="008E3CDE">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc226498305" w:history="1">
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Závěr</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc226498305 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29BBDC1E" w14:textId="4B375DAB" w:rsidR="00270D1C" w:rsidRDefault="00270D1C">
+        <w:p w14:paraId="29BBDC1E" w14:textId="4B375DAB" w:rsidR="00270D1C" w:rsidRDefault="008E3CDE">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc226498306" w:history="1">
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam použité literatury</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc226498306 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26F84484" w14:textId="7E4E5407" w:rsidR="00270D1C" w:rsidRDefault="00270D1C">
+        <w:p w14:paraId="26F84484" w14:textId="7E4E5407" w:rsidR="00270D1C" w:rsidRDefault="008E3CDE">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc226498307" w:history="1">
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam obrázků</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc226498307 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D6938B9" w14:textId="313F192C" w:rsidR="00270D1C" w:rsidRDefault="00270D1C">
+        <w:p w14:paraId="1D6938B9" w14:textId="313F192C" w:rsidR="00270D1C" w:rsidRDefault="008E3CDE">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc226498308" w:history="1">
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam tabulek</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc226498308 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68B1D098" w14:textId="37C363B3" w:rsidR="00270D1C" w:rsidRDefault="00270D1C">
+        <w:p w14:paraId="68B1D098" w14:textId="37C363B3" w:rsidR="00270D1C" w:rsidRDefault="008E3CDE">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc226498309" w:history="1">
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam použitých symbolů a zkratek</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc226498309 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="089C4AB0" w14:textId="41D02B1F" w:rsidR="00270D1C" w:rsidRDefault="00270D1C">
+        <w:p w14:paraId="089C4AB0" w14:textId="41D02B1F" w:rsidR="00270D1C" w:rsidRDefault="008E3CDE">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc226498310" w:history="1">
-            <w:r w:rsidRPr="00B97A2D">
+            <w:r w:rsidR="00270D1C" w:rsidRPr="00B97A2D">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam příloh</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc226498310 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00270D1C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2B6B37E2" w14:textId="6EE9F1E4" w:rsidR="000F709C" w:rsidRDefault="000F709C">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4B4B9DCF" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="002135B9">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF1FDB2" w14:textId="77777777" w:rsidR="00070282" w:rsidRDefault="00070282" w:rsidP="002135B9">
@@ -2795,50 +2849,51 @@
     <w:p w14:paraId="5B34A411" w14:textId="77777777" w:rsidR="00B2455C" w:rsidRDefault="009B7C67" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Nadpisyvodazvr"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc226498303"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Úvod</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk196338036" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Úvodní text"/>
         <w:tag w:val="ÚVOD"/>
         <w:id w:val="-820345443"/>
         <w:placeholder>
           <w:docPart w:val="814FF46D313144D5A3E4F4B129630ABD"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0D8712BF" w14:textId="77777777" w:rsidR="009B7C67" w:rsidRDefault="009B7C67" w:rsidP="00504AE1">
           <w:pPr>
             <w:pStyle w:val="Prvnodstavecprce"/>
           </w:pPr>
           <w:r w:rsidRPr="00A50D5A">
             <w:t xml:space="preserve">Pro základní text jsou v šabloně připravené dva styly: </w:t>
           </w:r>
           <w:r w:rsidR="00DE773B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>První odstavec práce</w:t>
           </w:r>
           <w:r w:rsidR="00DE773B">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>a </w:t>
           </w:r>
           <w:r w:rsidR="00DE773B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -2911,67 +2966,68 @@
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:sectPr w:rsidR="00426EF8" w:rsidSect="00B81345">
           <w:footerReference w:type="even" r:id="rId20"/>
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="680" w:gutter="851"/>
           <w:lnNumType w:countBy="1"/>
           <w:cols w:num="2" w:space="2149"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11E6D273" w14:textId="77777777" w:rsidR="00E81E5F" w:rsidRDefault="00A24E3A" w:rsidP="00A24E3A">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc226498304"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Nadpis hlavní kapitoly</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="5F244DEF" w14:textId="4B430E66" w:rsidR="00EE7CBB" w:rsidRPr="00EF79FE" w:rsidRDefault="00000000" w:rsidP="00F75701">
+    <w:p w14:paraId="579B4BA3" w14:textId="1351D769" w:rsidR="00073E69" w:rsidRPr="00073E69" w:rsidRDefault="008E3CDE" w:rsidP="00150136">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Dělení šablony"/>
           <w:tag w:val="DĚLENÍ ŠABLONY"/>
           <w:id w:val="1826009647"/>
           <w:placeholder>
             <w:docPart w:val="73E2486243144D8B8FC835206E2E2C6C"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A24E3A">
             <w:t>Podle pokynů jednotlivých fakult, ale také ústavů, je možné prac</w:t>
           </w:r>
           <w:r w:rsidR="008D1530">
             <w:t>ovat se šablonou jako dělenou a </w:t>
           </w:r>
           <w:r w:rsidR="00A24E3A">
             <w:t xml:space="preserve">nedělenou. Nedělená šablona nevyužívá dělení a začíná hlavním nadpisem, pro který je použitý styl </w:t>
           </w:r>
           <w:r w:rsidR="00A24E3A">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpis 1</w:t>
           </w:r>
           <w:r w:rsidR="00A24E3A">
             <w:t xml:space="preserve">. Dělená šablona využívá nadpisu první úrovně </w:t>
           </w:r>
           <w:r w:rsidR="00A24E3A" w:rsidRPr="00A24E3A">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpisy části</w:t>
           </w:r>
@@ -3001,214 +3057,191 @@
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t>Klepněte do rámečku a zmáčkněte klávesu DELETE, abyste tento rámeček smazali</w:t>
           </w:r>
           <w:r w:rsidR="00A24E3A">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00EF215D">
             <w:t xml:space="preserve">Poté </w:t>
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t xml:space="preserve">ukončete </w:t>
           </w:r>
           <w:r w:rsidR="00EF215D">
             <w:t xml:space="preserve">nadpis </w:t>
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t>stisknutím klávesy ENTER.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0ECEA098" w14:textId="13F0FF66" w:rsidR="00E42E1D" w:rsidRDefault="00E42E1D" w:rsidP="0090330B">
+    <w:p w14:paraId="733F2F6F" w14:textId="76D6EAF1" w:rsidR="008B4856" w:rsidRDefault="008B4856" w:rsidP="0090330B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0685F016" w14:textId="77777777" w:rsidR="0090330B" w:rsidRDefault="0090330B" w:rsidP="0090330B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E2644EB" w14:textId="77777777" w:rsidR="0090330B" w:rsidRDefault="0090330B" w:rsidP="0090330B">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="0090330B" w:rsidSect="00B81345">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="680" w:gutter="851"/>
           <w:lnNumType w:countBy="1"/>
           <w:cols w:num="2" w:space="2149"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27F3A7BC" w14:textId="77777777" w:rsidR="006C4F19" w:rsidRDefault="006C4F19" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Nadpisyvodazvr"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc226498305"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc226498305"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Závěr</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Závěr"/>
         <w:tag w:val="ZÁVĚR"/>
         <w:id w:val="-433062679"/>
         <w:placeholder>
           <w:docPart w:val="A4A257B2D5074E1EB1A56F6E61AC8D57"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="497699D5" w14:textId="00391DE6" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
+        <w:p w14:paraId="5A2B4965" w14:textId="7C2917BF" w:rsidR="00F17A07" w:rsidRDefault="000205AE" w:rsidP="00F17A07">
           <w:pPr>
             <w:pStyle w:val="Prvnodstavecprce"/>
           </w:pPr>
           <w:r w:rsidRPr="000205AE">
             <w:t>Klepněte do rámečku a začněte psát</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> závěr práce</w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="65F8659B" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
+    <w:p w14:paraId="54B1A346" w14:textId="77777777" w:rsidR="00F17A07" w:rsidRDefault="00F17A07" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="055ED45D" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22059A3A" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="000205AE" w:rsidSect="00B81345">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="680" w:gutter="851"/>
           <w:lnNumType w:countBy="1"/>
           <w:cols w:num="2" w:space="2149"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFA5D84" w14:textId="77777777" w:rsidR="006C4F19" w:rsidRDefault="006C4F19" w:rsidP="006C4F19">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc226498306"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226498306"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam použité literatury</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Seznam použité literatury"/>
         <w:tag w:val="CITACE"/>
         <w:id w:val="117651416"/>
         <w:placeholder>
           <w:docPart w:val="20CADE2074434D53B9213A6AFBB2D883"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="27C8C19C" w14:textId="643A77E4" w:rsidR="00EF215D" w:rsidRDefault="00930BB2" w:rsidP="00540664">
           <w:pPr>
             <w:pStyle w:val="Prvnodstavecprce"/>
           </w:pPr>
           <w:r w:rsidRPr="00930BB2">
             <w:t>Citování použitých informačních zdrojů se řídí pravidly konkrétních citačních norem nebo stylů. Seznam použité literatury musí být vždy vypracován podle použité citační normy nebo citačního stylu v rámci závěrečné práce.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Klepněte do rámečku a pokračujte s výběrem vhodného stylu pro úpravu seznamu: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Použité zdroje (abecední seznam) </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">nebo </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Použité zdroje (číslovaný seznam)</w:t>
@@ -3225,238 +3258,242 @@
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42524377" w14:textId="702B1AEE" w:rsidR="006041E4" w:rsidRDefault="00DE3895">
       <w:pPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFC87CA" w14:textId="6C2B917F" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc226498307"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc226498307"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam obrázků</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7EF24BB6" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
+    <w:p w14:paraId="7EF24BB6" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="008E3CDE" w:rsidP="006041E4">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Obr." </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006041E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Nenalezena položka seznamu obrázků.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006041E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="304F84B9" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc226498308"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226498308"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam tabulek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="75A36D91" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
+    <w:p w14:paraId="75A36D91" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="008E3CDE" w:rsidP="006041E4">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Tab." </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006041E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Nenalezena položka seznamu obrázků.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006041E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AF5501" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc226498309"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226498309"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam použitých symbolů a zkratek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Seznam zkratek"/>
         <w:tag w:val="ZKRATKY"/>
         <w:id w:val="596382270"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="361179059"/>
             <w:placeholder>
               <w:docPart w:val="9F8490588A4C4EA6888AF7CA61E3C796"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="765CCE9E" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
+            <w:p w14:paraId="765CCE9E" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="008E3CDE" w:rsidP="006041E4">
               <w:pPr>
                 <w:pStyle w:val="Seznamzkratek"/>
               </w:pPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1037466191"/>
                   <w:placeholder>
                     <w:docPart w:val="F98419EF809A433F8D45103C1669EA3D"/>
                   </w:placeholder>
                   <w:temporary/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidRPr="00A027B0">
+                  <w:r w:rsidR="006041E4" w:rsidRPr="00A027B0">
                     <w:t>[Zkratka]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r>
+              <w:r w:rsidR="006041E4">
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-1770384193"/>
                   <w:placeholder>
                     <w:docPart w:val="B102862BF95044FE927710568B4B69DF"/>
                   </w:placeholder>
                   <w:temporary/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidRPr="00A027B0">
+                  <w:r w:rsidR="006041E4" w:rsidRPr="00A027B0">
                     <w:t>[Význam zkratky]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="561E87E4" w14:textId="77777777" w:rsidR="0074564B" w:rsidRDefault="0074564B" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="Seznamzkratek"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3086339E" w14:textId="317ECF46" w:rsidR="0074564B" w:rsidRDefault="0074564B" w:rsidP="0074564B">
       <w:pPr>
         <w:pStyle w:val="Seznamzkratek"/>
         <w:sectPr w:rsidR="0074564B" w:rsidSect="00335FB6">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:num="2" w:space="2234"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9A2DF9" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc226498310"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226498310"/>
       <w:r w:rsidRPr="001214C2">
         <w:lastRenderedPageBreak/>
         <w:t>Seznam příloh</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="11E24F13" w14:textId="77777777" w:rsidR="006041E4" w:rsidRPr="003C1A17" w:rsidRDefault="006041E4" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Přílohy vložené v závěrečné práci</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3200466C" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
@@ -3528,174 +3565,176 @@
         <w:pStyle w:val="Textyostatn"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ostatní přílohy</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Ostatní přílohy"/>
         <w:tag w:val="PŘÍLOHY OSTATNÍ"/>
         <w:id w:val="923227539"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-840613046"/>
             <w:placeholder>
               <w:docPart w:val="4CDE7CDFDA7F460A9B8F23445764CCDF"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="00AAB38F" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
+            <w:p w14:paraId="00AAB38F" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="008E3CDE" w:rsidP="006041E4">
               <w:pPr>
                 <w:pStyle w:val="Seznamploh"/>
                 <w:tabs>
                   <w:tab w:val="clear" w:pos="1985"/>
                   <w:tab w:val="left" w:pos="1134"/>
                 </w:tabs>
               </w:pPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-949541943"/>
                   <w:placeholder>
                     <w:docPart w:val="8C63DE642F9545B3A392C209830E7E93"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:comboBox>
                     <w:listItem w:value="Označení"/>
                     <w:listItem w:displayText="Příloha A:" w:value="Příloha A:"/>
                     <w:listItem w:displayText="Příloha B:" w:value="Příloha B:"/>
                     <w:listItem w:displayText="Příloha C:" w:value="Příloha C:"/>
                     <w:listItem w:displayText="Příloha D:" w:value="Příloha D:"/>
                     <w:listItem w:displayText="Příloha E:" w:value="Příloha E:"/>
                     <w:listItem w:displayText="Příloha F:" w:value="Příloha F:"/>
                     <w:listItem w:displayText="Příloha G:" w:value="Příloha G:"/>
                     <w:listItem w:displayText="Příloha H:" w:value="Příloha H:"/>
                     <w:listItem w:displayText="Příloha I:" w:value="Příloha I:"/>
                     <w:listItem w:displayText="Příloha J:" w:value="Příloha J:"/>
                     <w:listItem w:displayText="Příloha K:" w:value="Příloha K:"/>
                     <w:listItem w:displayText="Příloha L:" w:value="Příloha L:"/>
                     <w:listItem w:displayText="Příloha M:" w:value="Příloha M:"/>
                     <w:listItem w:displayText="Příloha N:" w:value="Příloha N:"/>
                     <w:listItem w:displayText="Příloha O:" w:value="Příloha O:"/>
                     <w:listItem w:displayText="Příloha P:" w:value="Příloha P:"/>
                     <w:listItem w:displayText="Příloha Q:" w:value="Příloha Q:"/>
                     <w:listItem w:displayText="Příloha R:" w:value="Příloha R:"/>
                     <w:listItem w:displayText="Příloha S:" w:value="Příloha S:"/>
                     <w:listItem w:displayText="Příloha T:" w:value="Příloha T:"/>
                     <w:listItem w:displayText="Příloha U:" w:value="Příloha U:"/>
                     <w:listItem w:displayText="Příloha V:" w:value="Příloha V:"/>
                     <w:listItem w:displayText="Příloha W:" w:value="Příloha W:"/>
                     <w:listItem w:displayText="Příloha X:" w:value="Příloha X:"/>
                     <w:listItem w:displayText="Příloha Y:" w:value="Příloha Y:"/>
                     <w:listItem w:displayText="Příloha Z:" w:value="Příloha Z:"/>
                   </w:comboBox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r>
+                  <w:r w:rsidR="006041E4" w:rsidRPr="005F335C">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-                      <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="006041E4">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                     </w:rPr>
                     <w:t>Označení</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="006041E4" w:rsidRPr="005F335C">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-                      <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r>
+              <w:r w:rsidR="006041E4">
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="730890336"/>
                   <w:placeholder>
                     <w:docPart w:val="02F01D1BBFA44EB0902DC13578FE546E"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r>
+                  <w:r w:rsidR="006041E4">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                     </w:rPr>
                     <w:t>[Název přílohy</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="006041E4" w:rsidRPr="005F335C">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
-                      <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r>
+              <w:r w:rsidR="006041E4">
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="841440364"/>
                   <w:placeholder>
                     <w:docPart w:val="E5366AA2DEEB4E0BAADB11E3AE454E6A"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidRPr="00C87925">
+                  <w:r w:rsidR="006041E4" w:rsidRPr="00C87925">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                     </w:rPr>
                     <w:t>[soubor]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2FB728BA" w14:textId="77777777" w:rsidR="006041E4" w:rsidRDefault="006041E4" w:rsidP="006041E4">
       <w:pPr>
         <w:pStyle w:val="ZPSeznamzkratek"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18744780" w14:textId="7E46E3B1" w:rsidR="00B138D9" w:rsidRDefault="00C3506B" w:rsidP="005E2DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7377"/>
           <w:tab w:val="left" w:pos="8355"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
@@ -3712,105 +3751,107 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7377"/>
           <w:tab w:val="left" w:pos="8355"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DCB6F30" w14:textId="77777777" w:rsidR="00856400" w:rsidRPr="006041E4" w:rsidRDefault="00856400" w:rsidP="005E2DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7377"/>
           <w:tab w:val="left" w:pos="8355"/>
         </w:tabs>
         <w:sectPr w:rsidR="00856400" w:rsidRPr="006041E4" w:rsidSect="0074564B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:num="2" w:space="2234"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="_Toc204082273"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="00758851" w14:textId="6233C044" w:rsidR="000F709C" w:rsidRDefault="00000000" w:rsidP="00870B8B">
+    <w:bookmarkStart w:id="10" w:name="_Toc204082273"/>
+    <w:bookmarkStart w:id="11" w:name="_Toc204082410"/>
+    <w:bookmarkStart w:id="12" w:name="_Toc204082840"/>
+    <w:bookmarkStart w:id="13" w:name="_Toc204082962"/>
+    <w:bookmarkStart w:id="14" w:name="_Toc204083248"/>
+    <w:bookmarkStart w:id="15" w:name="_Toc204083315"/>
+    <w:bookmarkStart w:id="16" w:name="_Toc209129888"/>
+    <w:p w14:paraId="00758851" w14:textId="6233C044" w:rsidR="000F709C" w:rsidRDefault="008E3CDE" w:rsidP="00870B8B">
       <w:pPr>
         <w:pStyle w:val="Ploha1"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Název přílohy"/>
           <w:tag w:val="NÁZEV PŘÍLOHY"/>
           <w:id w:val="94454776"/>
           <w:placeholder>
             <w:docPart w:val="06A8611C8F19483991FE736A80B8DE61"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D6046" w:rsidRPr="00FA31EC">
             <w:t>[Název přílohy]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="37FB32EA" w14:textId="4B26F701" w:rsidR="00A470B3" w:rsidRDefault="00000000" w:rsidP="00A470B3">
+    <w:p w14:paraId="37FB32EA" w14:textId="4B26F701" w:rsidR="00A470B3" w:rsidRDefault="008E3CDE" w:rsidP="00A470B3">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Přílohy"/>
           <w:tag w:val="POLE_PODEKOVANI_CS"/>
           <w:id w:val="-1640188250"/>
           <w:placeholder>
             <w:docPart w:val="89FD64D1D0904551B1A93C039611C972"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB36E0" w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0">
             <w:t xml:space="preserve">Pokud vaše práce neobsahuje přílohy, </w:t>
           </w:r>
           <w:r w:rsidR="001A78A9">
             <w:t xml:space="preserve">postupujte následovně: </w:t>
           </w:r>
           <w:r w:rsidR="001A78A9" w:rsidRPr="001A78A9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
           <w:r w:rsidR="001A78A9">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00DE3895">
             <w:t xml:space="preserve">Označte text od nadpisu </w:t>
           </w:r>
           <w:r w:rsidR="00DE3895">
             <w:rPr>
               <w:b/>
@@ -3861,285 +3902,287 @@
           </w:r>
           <w:r w:rsidR="00301168">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0" w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00A470B3" w:rsidSect="006041E4">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="23808" w:h="16840" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A34AEF4" w14:textId="77777777" w:rsidR="00261EC8" w:rsidRDefault="00261EC8" w:rsidP="00534E21">
+    <w:p w14:paraId="7A77DBAD" w14:textId="77777777" w:rsidR="008E3CDE" w:rsidRDefault="008E3CDE" w:rsidP="00534E21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A4B4FBF" w14:textId="77777777" w:rsidR="00261EC8" w:rsidRDefault="00261EC8" w:rsidP="00534E21">
+    <w:p w14:paraId="49B4CA43" w14:textId="77777777" w:rsidR="008E3CDE" w:rsidRDefault="008E3CDE" w:rsidP="00534E21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="76065215" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6B87E783" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="6CCFEDC1" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="751C7F2A" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00E84ED9" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0776D687" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7510B6C8" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="6333DD65" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57C14DD9" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="45E97685" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="28749DC4" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="39203687" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="23D8A3AC" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="65D1E283" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA" w:rsidP="00D472A0">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3FEBB0DA" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3EDC7A39" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B49C0F6" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="297731431"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0D29BB9A" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="673F7FA9" wp14:editId="0A1156D5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>left</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="565200" cy="298800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:wrapNone/>
                   <wp:docPr id="8" name="Obdélník 8"/>
@@ -4164,208 +4207,209 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0DDFE5E3" w14:textId="03A8277D" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                            <w:p w14:paraId="0DDFE5E3" w14:textId="75C7CA9A" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="008D1530">
+                              <w:r w:rsidR="008B4856">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>18</w:t>
+                                <w:t>22</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="673F7FA9" id="Obdélník 8" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm1Zbm4gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO2iI14hRFi24D&#10;ugvQ9QNkWbKFyaJGKbGzrx+lZEnXvQ3zgyBS5OE5JL2+mUfLdgqDAdfwalFyppyEzri+4c/fHt6t&#10;OAtRuE5YcKrhexX4zebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRowYcRSQT+6JDMRH6&#10;aItlWV4VE2DnEaQKgbz3h0e+yfhaKxm/aB1UZLbhxC3mE/PZprPYrEXdo/CDkUca4h9YjMI4KnqC&#10;uhdRsC2av6BGIxEC6LiQMBagtZEqayA1VflKzdMgvMpaqDnBn9oU/h+s/Lx78l8xUQ/+EeT3wBzc&#10;DcL16hYRpkGJjspVqVHF5EN9SkhGoFTWTp+go9GKbYTcg1njyBCo11W5KtPHmbbGf0g4qRLJZnOe&#10;wf40AzVHJsl5eXVJc+VM0tPyekX5ubSoE2pK9hjiewUjS5eGI404g4rdY4iJ5TkkhTt4MNbmMVv3&#10;h4MCkyerSkLSzoQ6zu1M0enaQrcnfVkJMaItp3oD4E/OJtqYhocfW4GKM/vRUY+uq4uLtGLZoAu+&#10;9La/vcJJgmh45OxwvYuHddx6NP2QmpblOLilfmqTJZ3ZHPnSNmSlx81N6/bSzlHn/2vzCwAA//8D&#10;AFBLAwQUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8&#10;h82QeJOtgqXUbokxMTGKFJF4Xrpj29idrd0F6r93PMlxvvfy5r1sOdhWHLH3jSMF15MIBFLpTEOV&#10;gt3741UCwgdNRreOUMEPeljmo4tMp8ad6A2P21AJDiGfagV1CF0qpS9rtNpPXIfE2qfrrQ589pU0&#10;vT5xuG3lTRTF0uqG+EOtO3yosfzaHqwC9/H9Yoq1fZWyWK/Kp9l081yQUpfj4f4ORMAh/Jvhrz5X&#10;h5w77d2BjBetAh4SmN4m8xgE68mCyZ5JPJ3NQeaZPF+Q/wIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAm1Zbm4gEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAJX78w3wAAAAkBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="673F7FA9" id="Obdélník 8" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoGcKtygIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2KT5aW+mbVwg+/j4Oz/f53Nxue1atKFSMcFT7J95GFFeiorx&#10;VYq/fF46EUZKE16RVnCa4keq8OX87ZuLoU/oRDSirahEAMJVMvQpbrTuE9dVZUM7os5ETzkc1kJ2&#10;RMNWrtxKkgHQu9adeN7UHYSseilKqhRY8/EQzy1+XdNS39a1ohq1KYbctP1L+y/M351fkGQlSd+w&#10;cpcG+YssOsI4BN1D5UQTtJbsFVTHSimUqPVZKTpX1DUrqa0BqvG9F9XcN6SnthZojur3bVL/D7b8&#10;tLmTiFUpBqI46YCi26J6+tnyp18PKDL9GXqVgNt9fydNhaq/EeWDQlxkDeEreiWlGBpKKsjKN/7u&#10;yQWzUXAVFcNHUQE8WWthW7WtZYekAEp8L/LMh1Hdsv69wTGRoDtoa6l63FNFtxqVYAynIdCPUQlH&#10;kziC+zY0SQyqudxLpd9R0SGzSLEEJVhQsrlR2mR5cDHuXCxZ21o1tPzEAI6jBULDVXNmkrDkfo+9&#10;eBEtosAJJtOFE3h57lwts8CZLv1ZmJ/nWZb7P0xcP0gaVlWUmzDPQvODPyNyJ/lRInupKdGyysCZ&#10;lJRcFVkr0YaA0DMv9IJ815AjN/c0DdsEqOVFSf4k8K4nsbOcRjMnWAahE8+8yPH8+DqeekEc5MvT&#10;km4Yp/9eEhqAySichZamo6xfFBdm0fl18Lo4knRMwyxpWQdiHvVk+TTaXPDKrjVh7bg+6oXJ/9AL&#10;4PuZaatkI97xEehtsQUUo+hCVI+gaateUCEMQNBYI+Q3jAYYJilWX9dEUozaDxzeRewHgZk+dgML&#10;eWwtnq2ElwCRYo3RuMz0OKnWvWSrBiKM74KLK3hDNbMyPmSze3kwKGwxu6FmJtHx3nodRu/8NwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAlfvzDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQ&#10;he8m/IfNkHiTrYKl1G6JMTExihSReF66Y9vYna3dBeq/dzzJcb738ua9bDnYVhyx940jBdeTCARS&#10;6UxDlYLd++NVAsIHTUa3jlDBD3pY5qOLTKfGnegNj9tQCQ4hn2oFdQhdKqUva7TaT1yHxNqn660O&#10;fPaVNL0+cbht5U0UxdLqhvhDrTt8qLH82h6sAvfx/WKKtX2VslivyqfZdPNckFKX4+H+DkTAIfyb&#10;4a8+V4ecO+3dgYwXrQIeEpjeJvMYBOvJgsmeSTydzUHmmTxfkP8CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAaBnCrcoCAADCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAAAAAAAAAAAAAAAkBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAADAGAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="0DDFE5E3" w14:textId="03A8277D" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                      <w:p w14:paraId="0DDFE5E3" w14:textId="75C7CA9A" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="008D1530">
+                        <w:r w:rsidR="008B4856">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>18</w:t>
+                          <w:t>22</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
       <w:id w:val="-1235235469"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="70C99B48" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00E84ED9" w:rsidRDefault="004B6DCA">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:rPr>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00962FE5">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="563CD416" wp14:editId="735298D0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>right</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
@@ -4394,259 +4438,259 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="75E75A74" w14:textId="00B66D5A" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                            <w:p w14:paraId="75E75A74" w14:textId="01A40773" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="008D1530">
+                              <w:r w:rsidR="008B4856">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>17</w:t>
+                                <w:t>23</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="563CD416" id="Obdélník 7" o:spid="_x0000_s1030" style="position:absolute;margin-left:-6.7pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDGUAN5gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aztOiMOEXRotuA&#10;bh3Q7QNkWbKFyaJGKbGzrx+lpGm33or5IJAU9cj3SK8v59GyncJgwDW8WpScKSehM65v+I/vt+8u&#10;OAtRuE5YcKrhexX45ebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRpQYcRSQX+6JDMRH6&#10;aItlWZ4XE2DnEaQKgaI3h0u+yfhaKxnvtQ4qMttw6i3mE/PZprPYrEXdo/CDkcc2xCu6GIVxVPQE&#10;dSOiYFs0L6BGIxEC6LiQMBagtZEqcyA2VfkPm4dBeJW5kDjBn2QK/w9Wft09+G+YWg/+DuTPwBxc&#10;D8L16goRpkGJjspVSahi8qE+PUhOoKesnb5AR6MV2whZg1njyBBI66q8KNPHmbbGf0o4qRLRZnOe&#10;wf40AzVHJil4dn5Gc+VM0tX7crkiO5UWdUJNjz2G+FHByJLRcKQRZ1CxuwvxkPqYktId3Bpr85it&#10;+ytAmCmSWSUiaWdCHed2ZqY7Uk6RFro90cyEqDFadio7AP7mbKLFaXj4tRWoOLOfHUn1oVqt0qZl&#10;hwx8Hm0fo8JJgmh45OxgXsfDVm49mn5I2mVWDq5IVm0ys6dujm3TUmRtjguctu65n7OefrPNHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPXpUmvfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQ&#10;he8m/IfNkHiTrSCl1G6JMTExihSReF66Y9vYna3dBeq/dzzpcb738ua9bDXYVpyw940jBdeTCARS&#10;6UxDlYL928NVAsIHTUa3jlDBN3pY5aOLTKfGnekVT7tQCQ4hn2oFdQhdKqUva7TaT1yHxNqH660O&#10;fPaVNL0+c7ht5TSKYml1Q/yh1h3e11h+7o5WgXv/ejbFxr5IWWzW5ePNbPtUkFKX4+HuFkTAIfyZ&#10;4bc+V4ecOx3ckYwXrQIeEpjOk0UMgvVkyeTAJJ7NpyDzTP5fkP8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAgxlADeYBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA9elSa98AAAAJAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="563CD416" id="Obdélník 7" o:spid="_x0000_s1030" style="position:absolute;margin-left:-6.7pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUrOoezgIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2CRp0t5M27hAx8fH3/n7zrm43HYt2lCpmOAp9s88jCgvRcX4&#10;KsVfPi+dCCOlCa9IKzhN8SNV+HL+9s3F0Cd0IhrRVlQiAOEqGfoUN1r3ieuqsqEdUWeipxwuayE7&#10;ouEoV24lyQDoXetOPG/qDkJWvRQlVQq0+XiJ5xa/rmmpb+taUY3aFENs2v6l/Rfm784vSLKSpG9Y&#10;uQuD/EUUHWEcnB6gcqIJWkv2CqpjpRRK1PqsFJ0r6pqV1OYA2fjei2zuG9JTmwsUR/WHMqn/B1t+&#10;2txJxKoUzzDipIMW3RbV08+WP/16QDNTn6FXCZjd93fSZKj6G1E+KMRF1hC+oldSiqGhpIKofGPv&#10;njwwBwVPUTF8FBXAk7UWtlTbWnZICmiJ70We+TCqW9a/NzjGE1QHbW2rHg+toluNSlCG0xDaj1EJ&#10;V+feJADZuCaJQTWPe6n0Oyo6ZIQUS2CCBSWbG6VH072JMediydoW9CRp+YkCMEcNuIan5s4EYZv7&#10;PfbiRbSIAieYTBdO4OW5c7XMAme69Gdhfp5nWe7/MH79IGlYVVFu3OyJ5gd/1sgd5UeKHKimRMsq&#10;A2dCUnJVZK1EGwJEz7zQC/JdQY7M3NMwbL0glxcp+VDN60nsLKfRzAmWQejEMy9yPD++jqdeEAf5&#10;8jSlG8bpv6eEhhRPonAW2jYdRf0iuTCLzq+D18mRpGMadknLuhTv+GT7abi54JWVNWHtKB/VwsT/&#10;XAvo977TlsmGvOMQ6G2xtaNiaW6IXYjqEahtSQxkhD0IVGuE/IbRADslxerrmkiKUfuBw3jEfhCY&#10;JWQPIMhjbbHXEl4CRIo1RqOY6XFhrXvJVg14GMeDiysYpZpZNj9HsxtA2Bc2p91uMwvp+Gytnjfw&#10;/DcAAAD//wMAUEsDBBQABgAIAAAAIQD16VJr3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8JAEIXvJvyHzZB4k60gpdRuiTExMYoUkXheumPb2J2t3QXqv3c86XG+9/LmvWw12FacsPeNIwXX&#10;kwgEUulMQ5WC/dvDVQLCB01Gt45QwTd6WOWji0ynxp3pFU+7UAkOIZ9qBXUIXSqlL2u02k9ch8Ta&#10;h+utDnz2lTS9PnO4beU0imJpdUP8odYd3tdYfu6OVoF7/3o2xca+SFls1uXjzWz7VJBSl+Ph7hZE&#10;wCH8meG3PleHnDsd3JGMF60CHhKYzpNFDIL1ZMnkwCSezacg80z+X5D/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANSs6h7OAgAAyQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPXpUmvfAAAACQEAAA8AAAAAAAAAAAAAAAAAKAUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAA0BgAAAAA=&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="75E75A74" w14:textId="00B66D5A" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                      <w:p w14:paraId="75E75A74" w14:textId="01A40773" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="008D1530">
+                        <w:r w:rsidR="008B4856">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>17</w:t>
+                          <w:t>23</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27F5262F" w14:textId="77777777" w:rsidR="00261EC8" w:rsidRPr="00392EDF" w:rsidRDefault="00261EC8" w:rsidP="00C23682">
+    <w:p w14:paraId="5ACE6F5A" w14:textId="77777777" w:rsidR="008E3CDE" w:rsidRPr="00392EDF" w:rsidRDefault="008E3CDE" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BADCDFA" w14:textId="77777777" w:rsidR="00261EC8" w:rsidRPr="00392EDF" w:rsidRDefault="00261EC8" w:rsidP="00C23682">
+    <w:p w14:paraId="6350697D" w14:textId="77777777" w:rsidR="008E3CDE" w:rsidRPr="00392EDF" w:rsidRDefault="008E3CDE" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DB87F25" w14:textId="77777777" w:rsidR="00261EC8" w:rsidRDefault="00261EC8"/>
+    <w:p w14:paraId="57B3541F" w14:textId="77777777" w:rsidR="008E3CDE" w:rsidRDefault="008E3CDE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="68033252" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0557F177" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3E50FD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="slovanseznam5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="95926B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6808,332 +6852,335 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3632"/>
         </w:tabs>
         <w:ind w:left="3632" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4086"/>
         </w:tabs>
         <w:ind w:left="4086" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="23554448">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="657149768">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="662510965">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1601599692">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="914627537">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1094017303">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1570340535">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1212308282">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1583443490">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1555241344">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="181866415">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="774138328">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1153762333">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1288976353">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1177114388">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="632758754">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="874805244">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="861210669">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1228883786">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="54478248">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1116798988">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1235701842">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1449467278">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1037005690">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1800104339">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="881752110">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="186019812">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="185801499">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1161316852">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="179588511">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="827672212">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1628004642">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="487090045">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1145778364">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="980421762">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="670521409">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="878517400">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1370689788">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="177962325">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="388653191">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1008169934">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF215D"/>
     <w:rsid w:val="00014A2A"/>
     <w:rsid w:val="00015B48"/>
     <w:rsid w:val="000171E1"/>
     <w:rsid w:val="000205AE"/>
     <w:rsid w:val="00023006"/>
     <w:rsid w:val="00031F9A"/>
     <w:rsid w:val="000324CE"/>
     <w:rsid w:val="00035BE2"/>
     <w:rsid w:val="00037C22"/>
     <w:rsid w:val="0005319D"/>
     <w:rsid w:val="00054C7E"/>
     <w:rsid w:val="000552D1"/>
     <w:rsid w:val="00062CBC"/>
     <w:rsid w:val="00070282"/>
+    <w:rsid w:val="00073E69"/>
     <w:rsid w:val="000753EE"/>
     <w:rsid w:val="0008353D"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="000852E2"/>
+    <w:rsid w:val="000A20E7"/>
     <w:rsid w:val="000A4DB2"/>
+    <w:rsid w:val="000A778D"/>
     <w:rsid w:val="000C1387"/>
     <w:rsid w:val="000C7398"/>
     <w:rsid w:val="000C7D33"/>
     <w:rsid w:val="000D153E"/>
     <w:rsid w:val="000D66AB"/>
     <w:rsid w:val="000E02B6"/>
     <w:rsid w:val="000E5AC6"/>
     <w:rsid w:val="000F11B4"/>
     <w:rsid w:val="000F1237"/>
     <w:rsid w:val="000F709C"/>
     <w:rsid w:val="00104B5A"/>
     <w:rsid w:val="00106C84"/>
     <w:rsid w:val="001214C2"/>
     <w:rsid w:val="00130683"/>
     <w:rsid w:val="001323A9"/>
     <w:rsid w:val="001378DD"/>
     <w:rsid w:val="00142361"/>
+    <w:rsid w:val="00150136"/>
     <w:rsid w:val="00155687"/>
     <w:rsid w:val="00155A13"/>
     <w:rsid w:val="00165426"/>
     <w:rsid w:val="00177188"/>
     <w:rsid w:val="0018552E"/>
     <w:rsid w:val="00190E1F"/>
     <w:rsid w:val="001915E0"/>
     <w:rsid w:val="00192CEE"/>
     <w:rsid w:val="001979FD"/>
     <w:rsid w:val="001A61B0"/>
     <w:rsid w:val="001A78A9"/>
     <w:rsid w:val="001B4495"/>
     <w:rsid w:val="001B603A"/>
     <w:rsid w:val="001C325E"/>
     <w:rsid w:val="001C734B"/>
     <w:rsid w:val="001D0793"/>
     <w:rsid w:val="001D18D1"/>
     <w:rsid w:val="001D4BF4"/>
     <w:rsid w:val="001D5889"/>
     <w:rsid w:val="001E6B92"/>
     <w:rsid w:val="001F26ED"/>
     <w:rsid w:val="00202CFE"/>
     <w:rsid w:val="002071F8"/>
     <w:rsid w:val="00207D5A"/>
     <w:rsid w:val="002135B9"/>
@@ -7180,103 +7227,110 @@
     <w:rsid w:val="003B6C67"/>
     <w:rsid w:val="003C1A17"/>
     <w:rsid w:val="003C68B1"/>
     <w:rsid w:val="003E118B"/>
     <w:rsid w:val="003E25FA"/>
     <w:rsid w:val="003E34D4"/>
     <w:rsid w:val="003E393C"/>
     <w:rsid w:val="003F454E"/>
     <w:rsid w:val="004005E4"/>
     <w:rsid w:val="00407531"/>
     <w:rsid w:val="00412E5F"/>
     <w:rsid w:val="00425AA6"/>
     <w:rsid w:val="00426494"/>
     <w:rsid w:val="00426EF8"/>
     <w:rsid w:val="00427EA2"/>
     <w:rsid w:val="00434ED7"/>
     <w:rsid w:val="00435EC3"/>
     <w:rsid w:val="004360FF"/>
     <w:rsid w:val="0045147F"/>
     <w:rsid w:val="00453E5F"/>
     <w:rsid w:val="00464052"/>
     <w:rsid w:val="0046612A"/>
     <w:rsid w:val="00484FB2"/>
     <w:rsid w:val="00496D47"/>
     <w:rsid w:val="004A0A30"/>
+    <w:rsid w:val="004A1EDC"/>
     <w:rsid w:val="004A33B0"/>
     <w:rsid w:val="004B4566"/>
     <w:rsid w:val="004B6DCA"/>
     <w:rsid w:val="004C140C"/>
     <w:rsid w:val="004C1BC6"/>
     <w:rsid w:val="004C63E4"/>
     <w:rsid w:val="004E3A5B"/>
     <w:rsid w:val="004E5A2E"/>
     <w:rsid w:val="004F3ED1"/>
     <w:rsid w:val="004F5AA5"/>
     <w:rsid w:val="004F793E"/>
     <w:rsid w:val="00504AE1"/>
     <w:rsid w:val="00515B26"/>
     <w:rsid w:val="00515BB3"/>
     <w:rsid w:val="00517985"/>
     <w:rsid w:val="005314BA"/>
     <w:rsid w:val="00534E21"/>
     <w:rsid w:val="005353D0"/>
     <w:rsid w:val="00540664"/>
     <w:rsid w:val="0054171C"/>
     <w:rsid w:val="00545486"/>
     <w:rsid w:val="00550073"/>
     <w:rsid w:val="005524D4"/>
     <w:rsid w:val="00552861"/>
     <w:rsid w:val="00555FFE"/>
     <w:rsid w:val="00556EAF"/>
     <w:rsid w:val="00561DB9"/>
     <w:rsid w:val="00571C62"/>
     <w:rsid w:val="00577CFC"/>
     <w:rsid w:val="00580BC5"/>
     <w:rsid w:val="00585186"/>
     <w:rsid w:val="00586E7B"/>
+    <w:rsid w:val="00590538"/>
     <w:rsid w:val="005A4B2B"/>
     <w:rsid w:val="005A5828"/>
     <w:rsid w:val="005B0424"/>
+    <w:rsid w:val="005B0AFB"/>
     <w:rsid w:val="005B24C4"/>
+    <w:rsid w:val="005B3572"/>
     <w:rsid w:val="005B4CDD"/>
     <w:rsid w:val="005D37B0"/>
     <w:rsid w:val="005E2DAD"/>
     <w:rsid w:val="005E75E2"/>
+    <w:rsid w:val="005F335C"/>
     <w:rsid w:val="005F7AE1"/>
+    <w:rsid w:val="005F7DD4"/>
     <w:rsid w:val="006041E4"/>
     <w:rsid w:val="0061756D"/>
     <w:rsid w:val="0062410C"/>
     <w:rsid w:val="006254C9"/>
     <w:rsid w:val="00632154"/>
     <w:rsid w:val="00632EEC"/>
     <w:rsid w:val="00646BC1"/>
     <w:rsid w:val="006617F3"/>
     <w:rsid w:val="00667D2D"/>
     <w:rsid w:val="00670CB6"/>
     <w:rsid w:val="00670E64"/>
     <w:rsid w:val="00675895"/>
+    <w:rsid w:val="00687469"/>
     <w:rsid w:val="006955C4"/>
     <w:rsid w:val="006A200B"/>
     <w:rsid w:val="006C269D"/>
     <w:rsid w:val="006C4F19"/>
     <w:rsid w:val="006C659D"/>
     <w:rsid w:val="006D6046"/>
     <w:rsid w:val="006D7F8C"/>
     <w:rsid w:val="006F0919"/>
     <w:rsid w:val="00706ACB"/>
     <w:rsid w:val="00706D32"/>
     <w:rsid w:val="007127E1"/>
     <w:rsid w:val="0071508D"/>
     <w:rsid w:val="007159A2"/>
     <w:rsid w:val="00715BD0"/>
     <w:rsid w:val="00720AF1"/>
     <w:rsid w:val="00727177"/>
     <w:rsid w:val="00727461"/>
     <w:rsid w:val="00731A9A"/>
     <w:rsid w:val="007351E3"/>
     <w:rsid w:val="00740D27"/>
     <w:rsid w:val="0074302B"/>
     <w:rsid w:val="0074564B"/>
     <w:rsid w:val="00770A72"/>
     <w:rsid w:val="00775B2E"/>
     <w:rsid w:val="00776E60"/>
@@ -7292,67 +7346,71 @@
     <w:rsid w:val="007E4637"/>
     <w:rsid w:val="007E5A7F"/>
     <w:rsid w:val="007E74C5"/>
     <w:rsid w:val="0080455F"/>
     <w:rsid w:val="00804EAF"/>
     <w:rsid w:val="00805070"/>
     <w:rsid w:val="00805695"/>
     <w:rsid w:val="00805D6A"/>
     <w:rsid w:val="00821B1B"/>
     <w:rsid w:val="008509D6"/>
     <w:rsid w:val="00856400"/>
     <w:rsid w:val="00861651"/>
     <w:rsid w:val="00862728"/>
     <w:rsid w:val="00867995"/>
     <w:rsid w:val="00870B8B"/>
     <w:rsid w:val="00876B11"/>
     <w:rsid w:val="00876B1D"/>
     <w:rsid w:val="00885F21"/>
     <w:rsid w:val="008977C9"/>
     <w:rsid w:val="008A0528"/>
     <w:rsid w:val="008A0CE5"/>
     <w:rsid w:val="008A2573"/>
     <w:rsid w:val="008A5940"/>
     <w:rsid w:val="008B08FF"/>
     <w:rsid w:val="008B1163"/>
+    <w:rsid w:val="008B4856"/>
     <w:rsid w:val="008B61D8"/>
     <w:rsid w:val="008C755A"/>
+    <w:rsid w:val="008D01B1"/>
     <w:rsid w:val="008D1530"/>
+    <w:rsid w:val="008E3CDE"/>
     <w:rsid w:val="008F2A2B"/>
     <w:rsid w:val="008F687D"/>
     <w:rsid w:val="00900E0B"/>
     <w:rsid w:val="00901544"/>
     <w:rsid w:val="00901BB9"/>
     <w:rsid w:val="0090330B"/>
     <w:rsid w:val="009118F5"/>
     <w:rsid w:val="00917D8E"/>
     <w:rsid w:val="009201F0"/>
     <w:rsid w:val="00920DCC"/>
     <w:rsid w:val="00922400"/>
     <w:rsid w:val="00924693"/>
     <w:rsid w:val="00930BB2"/>
     <w:rsid w:val="00937E70"/>
+    <w:rsid w:val="009525DD"/>
     <w:rsid w:val="00962FE5"/>
     <w:rsid w:val="0097034A"/>
     <w:rsid w:val="00975780"/>
     <w:rsid w:val="009760A2"/>
     <w:rsid w:val="009764D3"/>
     <w:rsid w:val="009811AD"/>
     <w:rsid w:val="00981CD2"/>
     <w:rsid w:val="0099178C"/>
     <w:rsid w:val="009A320A"/>
     <w:rsid w:val="009A41D4"/>
     <w:rsid w:val="009B148C"/>
     <w:rsid w:val="009B7C67"/>
     <w:rsid w:val="009C1C77"/>
     <w:rsid w:val="009C35FA"/>
     <w:rsid w:val="009C7D22"/>
     <w:rsid w:val="009E1E9A"/>
     <w:rsid w:val="009E7013"/>
     <w:rsid w:val="009F08DC"/>
     <w:rsid w:val="009F2396"/>
     <w:rsid w:val="009F2AE8"/>
     <w:rsid w:val="00A002A3"/>
     <w:rsid w:val="00A027B0"/>
     <w:rsid w:val="00A03478"/>
     <w:rsid w:val="00A24E3A"/>
     <w:rsid w:val="00A31DE6"/>
@@ -7399,219 +7457,222 @@
     <w:rsid w:val="00BB0CF3"/>
     <w:rsid w:val="00BC0110"/>
     <w:rsid w:val="00BE075D"/>
     <w:rsid w:val="00BE6167"/>
     <w:rsid w:val="00BE73AB"/>
     <w:rsid w:val="00BF40AD"/>
     <w:rsid w:val="00BF71E7"/>
     <w:rsid w:val="00BF7842"/>
     <w:rsid w:val="00BF7AAD"/>
     <w:rsid w:val="00C010BA"/>
     <w:rsid w:val="00C0513C"/>
     <w:rsid w:val="00C07B21"/>
     <w:rsid w:val="00C10974"/>
     <w:rsid w:val="00C118D6"/>
     <w:rsid w:val="00C16F58"/>
     <w:rsid w:val="00C23682"/>
     <w:rsid w:val="00C3127F"/>
     <w:rsid w:val="00C31612"/>
     <w:rsid w:val="00C3506B"/>
     <w:rsid w:val="00C37D85"/>
     <w:rsid w:val="00C4448D"/>
     <w:rsid w:val="00C4574E"/>
     <w:rsid w:val="00C53C1B"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rsid w:val="00C57A3D"/>
+    <w:rsid w:val="00C637FC"/>
     <w:rsid w:val="00C71CF4"/>
     <w:rsid w:val="00C81B72"/>
     <w:rsid w:val="00C9199F"/>
     <w:rsid w:val="00C9422D"/>
     <w:rsid w:val="00CA14C7"/>
     <w:rsid w:val="00CA1F62"/>
     <w:rsid w:val="00CA42C8"/>
     <w:rsid w:val="00CA4E6A"/>
     <w:rsid w:val="00CA66FC"/>
     <w:rsid w:val="00CA7DAB"/>
     <w:rsid w:val="00CB55F3"/>
     <w:rsid w:val="00CE5779"/>
     <w:rsid w:val="00CE60F1"/>
     <w:rsid w:val="00CE6344"/>
     <w:rsid w:val="00CF237D"/>
     <w:rsid w:val="00CF516D"/>
     <w:rsid w:val="00CF5962"/>
     <w:rsid w:val="00CF646F"/>
     <w:rsid w:val="00CF6AF2"/>
     <w:rsid w:val="00D02352"/>
     <w:rsid w:val="00D13BD8"/>
     <w:rsid w:val="00D14113"/>
     <w:rsid w:val="00D20C85"/>
     <w:rsid w:val="00D211D3"/>
     <w:rsid w:val="00D273C9"/>
     <w:rsid w:val="00D377A4"/>
     <w:rsid w:val="00D42135"/>
     <w:rsid w:val="00D472A0"/>
     <w:rsid w:val="00D53C59"/>
     <w:rsid w:val="00D56CAF"/>
     <w:rsid w:val="00D56E73"/>
     <w:rsid w:val="00D623F0"/>
     <w:rsid w:val="00D6246B"/>
     <w:rsid w:val="00D64215"/>
     <w:rsid w:val="00D67E43"/>
     <w:rsid w:val="00D720C8"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D73490"/>
     <w:rsid w:val="00D8238D"/>
     <w:rsid w:val="00D92785"/>
     <w:rsid w:val="00D940E1"/>
     <w:rsid w:val="00D95F43"/>
+    <w:rsid w:val="00DA0704"/>
     <w:rsid w:val="00DA6CA7"/>
     <w:rsid w:val="00DB0DD9"/>
     <w:rsid w:val="00DB21A8"/>
     <w:rsid w:val="00DB4B11"/>
     <w:rsid w:val="00DB696C"/>
     <w:rsid w:val="00DD546A"/>
     <w:rsid w:val="00DD6613"/>
     <w:rsid w:val="00DE200B"/>
     <w:rsid w:val="00DE3895"/>
     <w:rsid w:val="00DE4D9C"/>
     <w:rsid w:val="00DE773B"/>
     <w:rsid w:val="00DE7F74"/>
     <w:rsid w:val="00DF63D8"/>
     <w:rsid w:val="00E02935"/>
     <w:rsid w:val="00E1536A"/>
     <w:rsid w:val="00E275AB"/>
     <w:rsid w:val="00E276E1"/>
     <w:rsid w:val="00E308D7"/>
     <w:rsid w:val="00E30954"/>
     <w:rsid w:val="00E31595"/>
     <w:rsid w:val="00E35956"/>
     <w:rsid w:val="00E36137"/>
     <w:rsid w:val="00E36922"/>
     <w:rsid w:val="00E36C38"/>
     <w:rsid w:val="00E42BA5"/>
     <w:rsid w:val="00E42E1D"/>
     <w:rsid w:val="00E44535"/>
     <w:rsid w:val="00E47D9C"/>
     <w:rsid w:val="00E64905"/>
     <w:rsid w:val="00E81E5F"/>
     <w:rsid w:val="00E84AB4"/>
     <w:rsid w:val="00E84ED9"/>
     <w:rsid w:val="00E9164C"/>
     <w:rsid w:val="00EA1C64"/>
     <w:rsid w:val="00EA7988"/>
     <w:rsid w:val="00EC05D0"/>
     <w:rsid w:val="00EC2054"/>
     <w:rsid w:val="00EC3515"/>
     <w:rsid w:val="00EC4FD6"/>
     <w:rsid w:val="00EC500A"/>
     <w:rsid w:val="00EC604E"/>
     <w:rsid w:val="00ED1C32"/>
     <w:rsid w:val="00ED3DF6"/>
     <w:rsid w:val="00ED606E"/>
     <w:rsid w:val="00EE7CBB"/>
     <w:rsid w:val="00EF215D"/>
     <w:rsid w:val="00EF79FE"/>
     <w:rsid w:val="00EF7AC2"/>
     <w:rsid w:val="00F14020"/>
+    <w:rsid w:val="00F17A07"/>
     <w:rsid w:val="00F224C6"/>
     <w:rsid w:val="00F27113"/>
     <w:rsid w:val="00F305D0"/>
     <w:rsid w:val="00F31242"/>
     <w:rsid w:val="00F31B8C"/>
     <w:rsid w:val="00F44271"/>
     <w:rsid w:val="00F502D5"/>
     <w:rsid w:val="00F51BD2"/>
     <w:rsid w:val="00F525C0"/>
     <w:rsid w:val="00F6214B"/>
     <w:rsid w:val="00F75701"/>
     <w:rsid w:val="00F80F00"/>
     <w:rsid w:val="00F815C4"/>
     <w:rsid w:val="00F8460C"/>
     <w:rsid w:val="00F94147"/>
     <w:rsid w:val="00F94A11"/>
     <w:rsid w:val="00FA31EC"/>
     <w:rsid w:val="00FB0680"/>
     <w:rsid w:val="00FB0E59"/>
     <w:rsid w:val="00FB10DC"/>
     <w:rsid w:val="00FB36E0"/>
     <w:rsid w:val="00FC5652"/>
     <w:rsid w:val="00FC6AE0"/>
     <w:rsid w:val="00FC6BCB"/>
     <w:rsid w:val="00FD4784"/>
     <w:rsid w:val="00FD6173"/>
     <w:rsid w:val="00FD7E4F"/>
     <w:rsid w:val="00FF1E72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="39700F9C"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7939,55 +8000,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C53C1B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Nadpisyostatn"/>
     <w:next w:val="Prvnodstavecprce"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001D18D1"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
@@ -8171,50 +8227,51 @@
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E35956"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
@@ -8350,81 +8407,78 @@
     <w:link w:val="Nadpisyostatn"/>
     <w:rsid w:val="008A5940"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NadpisyseznamyChar">
     <w:name w:val="Nadpisy seznamy Char"/>
     <w:basedOn w:val="NadpisyostatnChar"/>
     <w:link w:val="Nadpisyseznamy"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normln"/>
-    <w:next w:val="Normln"/>
+    <w:basedOn w:val="Prvnodstavecprce"/>
+    <w:next w:val="Prvnodstavecprce"/>
     <w:link w:val="PodnadpisChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="008B4856"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="300" w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
     <w:name w:val="Podnadpis Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Podnadpis"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="008B4856"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citt">
     <w:name w:val="Quote"/>
     <w:next w:val="Prvnodstavecprce"/>
     <w:link w:val="CittChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C53C1B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="794"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
     <w:name w:val="Citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
@@ -9967,51 +10021,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abecednseznam">
     <w:name w:val="Abecední seznam"/>
     <w:basedOn w:val="slovanseznam"/>
     <w:qFormat/>
     <w:rsid w:val="002071F8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="454"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zdrojovkdbezseldk">
     <w:name w:val="Zdrojový kód (bez čísel řádků)"/>
     <w:basedOn w:val="Zdrojovkd"/>
     <w:qFormat/>
     <w:rsid w:val="00586E7B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="131795538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="179860782">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10646,149 +10700,161 @@
     </w:div>
     <w:div w:id="2129932503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7D37F16ED8F54B2F92D2F50483A4F303"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3317D553-CF2B-4CE4-8D95-DA10939C3C10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="7D37F16ED8F54B2F92D2F50483A4F3036"/>
+            <w:pStyle w:val="7D37F16ED8F54B2F92D2F50483A4F303"/>
           </w:pPr>
           <w:r w:rsidRPr="00AD16E7">
-            <w:t xml:space="preserve">UPOZORNĚNÍ! Důležitou součástí šablony je manuál s návodem. Návod popisuje, jak pracovat se šablonou, jak ji nainstalovat, jak používat styly, jak vložit obrázek nebo tabulku a jak vygenerovat obsah. Nesprávným zacházením se šablonou si můžete rozbít strukturu dokumentu a rozhodit formátování. Důrazně proto doporučujeme přečíst si manuál k šabloně. </w:t>
+            <w:t>UPOZORNĚNÍ! Důležitou součástí šablony je manuál s návodem. Návod popisuje, jak pracovat se šablonou, jak ji nainstalovat, jak používat styly, jak vložit obrázek nebo tabulku a jak vygenerovat obsah. Nesprávným zacházením se šablonou si můžete rozbít strukturu dokumentu a rozhodit formáto</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">vání. Důrazně proto doporučujeme přečíst si manuál k šabloně. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Klepněte do tohoto rámečku a stiskněte klávesu DELETE (</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>na MacBooku kombinace fn + Backspace)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F335C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>, abyste jej smazali</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD16E7">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t>Klepněte do tohoto rámečku a</w:t>
-[...13 lines deleted...]
-            <w:t>stiskněte klávesu DELETE, abyste jej smazali.</w:t>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0F793F66A3074E379B62D86ACBDBC700"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6E22973-2030-4470-AF21-FD945EF8475F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001C71D2" w:rsidRDefault="001C71D2">
           <w:pPr>
             <w:pStyle w:val="0F793F66A3074E379B62D86ACBDBC700"/>
           </w:pPr>
           <w:r w:rsidRPr="00665B7C">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zvolte položku.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9E95BF8DDB7494F9D2581D9E2CFED2E"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{54C461C7-ABDC-45C9-A968-AC40B4F291C4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3">
           <w:pPr>
             <w:pStyle w:val="E9E95BF8DDB7494F9D2581D9E2CFED2E"/>
           </w:pPr>
           <w:r w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:t>Text abstraktu</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> v</w:t>
           </w:r>
           <w:r>
             <w:t> jazyce práce</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Rozsah abstraktu by měl být 5 až 10 řádků.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> Shodný text </w:t>
           </w:r>
           <w:r>
@@ -10806,83 +10872,83 @@
           <w:r>
             <w:t xml:space="preserve"> Klepněte do rámečku a začněte psát.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F5EAE63CB7D40CB9EE8E557475BBC5D"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3CA6C16F-E822-42B6-B0BE-F7DFB38D4D40}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3">
           <w:pPr>
             <w:pStyle w:val="9F5EAE63CB7D40CB9EE8E557475BBC5D"/>
           </w:pPr>
           <w:r w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:t>klíčové slovo, klíčové slovo, klíčové slovo, …</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="50264D238D0E4CD5BBD236A18028F8D3"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E8427A7-9982-4E2F-A68D-3AFFCCBE2616}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3">
           <w:pPr>
             <w:pStyle w:val="50264D238D0E4CD5BBD236A18028F8D3"/>
           </w:pPr>
           <w:r w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:t>Text abstraktu</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:t>v angličtině</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Rozsah abstraktu by měl být 5 až 10 řádků.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t xml:space="preserve"> Shodný text </w:t>
           </w:r>
           <w:r>
@@ -10900,123 +10966,129 @@
           <w:r>
             <w:t xml:space="preserve"> Klepněte do rámečku a začněte psát.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="429952CAE1E6453BBED2C3DAF901C2EC"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C4FCA2B-1F82-4FF8-9917-520FCE1855BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3">
           <w:pPr>
             <w:pStyle w:val="429952CAE1E6453BBED2C3DAF901C2EC"/>
           </w:pPr>
           <w:r w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:t>keyword, keyword, keyword, …</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D03F590CEF174C209086DB65B6DBDFD8"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C675E61-1889-4703-9B3D-85CCBF981A71}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3">
           <w:pPr>
             <w:pStyle w:val="D03F590CEF174C209086DB65B6DBDFD8"/>
           </w:pPr>
           <w:r w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:t>Na tomto místě můžete napsat poděkování (není povinné), popř. motto, úryvky knih atp</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>.</w:t>
           </w:r>
           <w:r>
-            <w:t xml:space="preserve"> Klepněte do rámečku a začněte psát. Pokud chcete poděkování vynechat, klepněte do tohoto rámečku a zmáčkněte čtyřikrát klávesu DELETE, dokud vám nezmizí prázdná strana.</w:t>
+            <w:t xml:space="preserve"> Klepněte do rámečku a začněte psát. Pokud chcete poděkování vynechat, klepněte do tohoto rámečku a zmáčkněte čtyřikrát klávesu DELETE </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F17A07">
+            <w:t>(na MacBooku kombinace fn + Backspace)</w:t>
+          </w:r>
+          <w:r>
+            <w:t>, dokud vám nezmizí prázdná strana.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="814FF46D313144D5A3E4F4B129630ABD"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23B3CBF3-8C34-438A-9890-BE17B7E71E9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="814FF46D313144D5A3E4F4B129630ABD6"/>
+            <w:pStyle w:val="814FF46D313144D5A3E4F4B129630ABD"/>
           </w:pPr>
           <w:r w:rsidRPr="00A50D5A">
             <w:t xml:space="preserve">Pro základní text jsou v šabloně připravené dva styly: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>První odstavec práce</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>a </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Další odstavce práce</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
@@ -11061,211 +11133,211 @@
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>Klepněte do rámečku a začněte psát.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73E2486243144D8B8FC835206E2E2C6C"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{317575E4-ED44-4168-8645-FFD0D0223279}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="73E2486243144D8B8FC835206E2E2C6C6"/>
+            <w:pStyle w:val="73E2486243144D8B8FC835206E2E2C6C"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Podle pokynů jednotlivých fakult, ale také ústavů, je možné pracovat se šablonou jako dělenou a nedělenou. Nedělená šablona nevyužívá dělení a začíná hlavním nadpisem, pro který je použitý styl </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpis 1</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">. Dělená šablona využívá nadpisu první úrovně </w:t>
           </w:r>
           <w:r w:rsidRPr="00A24E3A">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpisy části</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">, který zajistí vizuální dělení na jednotlivé části, např. A TEORETICKÁ ČÁST, B PRAKTICKÁ ČÁST. Nadpisový styl Nadpisy části začíná vždy na nové straně a využívá abecední značení. Po tomto nadpisu následuje styl </w:t>
           </w:r>
           <w:r w:rsidRPr="00A24E3A">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpis 1 (po nadpisu části)</w:t>
           </w:r>
           <w:r>
             <w:t>, který využívá stejné vlastnosti jako rodičovský Nadpis 1, ale nezačíná na nové straně. Ověřte si prosím, jaký typ šablony využívá vaše fakulta nebo ústav a podle toho zvolte styl pro vzorový nadpis na této stránce (výchozí nastavení je Nadpis 1, pro dělenou šablonu použijte styl Nadpisy části a velkými písmeny napište označení dané části). Nastudujte si prosím pokyny v manuálu. Klepněte do rámečku a zmáčkněte klávesu DELETE, abyste tento rámeček smazali. Poté ukončete nadpis stisknutím klávesy ENTER.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A4A257B2D5074E1EB1A56F6E61AC8D57"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D1332F0-9AA7-496B-BA5A-D60870269416}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3">
           <w:pPr>
             <w:pStyle w:val="A4A257B2D5074E1EB1A56F6E61AC8D57"/>
           </w:pPr>
           <w:r w:rsidRPr="000205AE">
             <w:t>Klepněte do rámečku a začněte psát</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> závěr práce</w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="20CADE2074434D53B9213A6AFBB2D883"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{557BE77C-D8AE-4756-9181-66A34D19437D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="20CADE2074434D53B9213A6AFBB2D8836"/>
+            <w:pStyle w:val="20CADE2074434D53B9213A6AFBB2D883"/>
           </w:pPr>
           <w:r w:rsidRPr="00930BB2">
             <w:t>Citování použitých informačních zdrojů se řídí pravidly konkrétních citačních norem nebo stylů. Seznam použité literatury musí být vždy vypracován podle použité citační normy nebo citačního stylu v rámci závěrečné práce.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Klepněte do rámečku a pokračujte s výběrem vhodného stylu pro úpravu seznamu: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Použité zdroje (abecední seznam) </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">nebo </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Použité zdroje (číslovaný seznam)</w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="06A8611C8F19483991FE736A80B8DE61"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77EBE977-DE18-4577-B1CD-49E9229833A3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3">
           <w:pPr>
             <w:pStyle w:val="06A8611C8F19483991FE736A80B8DE61"/>
           </w:pPr>
           <w:r w:rsidRPr="00FA31EC">
             <w:t>[Název přílohy]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="89FD64D1D0904551B1A93C039611C972"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{03C925A7-F764-4874-B9A7-E88CAE2C4E99}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="89FD64D1D0904551B1A93C039611C9726"/>
+            <w:pStyle w:val="89FD64D1D0904551B1A93C039611C972"/>
           </w:pPr>
           <w:r w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">Pokud vaše práce neobsahuje přílohy, postupujte následovně: </w:t>
           </w:r>
           <w:r w:rsidRPr="001A78A9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Označte text od nadpisu </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Seznam příloh </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">na předchozí stránce až po konec tohoto textového pole. </w:t>
@@ -11299,82 +11371,82 @@
           <w:r>
             <w:t>Zároveň se ujistěte, že poslední stranou zůstal Seznam použitých symbolů nebo jiný generovaný seznam.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="36083588BD704836BD969105B2B6465F"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6DAC496-58E5-4139-B452-C505DD6B6123}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="00922E07" w:rsidP="00922E07">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="000A0AD0" w:rsidP="000A0AD0">
           <w:pPr>
-            <w:pStyle w:val="36083588BD704836BD969105B2B6465F1"/>
+            <w:pStyle w:val="36083588BD704836BD969105B2B6465F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00EF215D">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>[Titulek obrázku]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0BA9D46E3844425B368AC2257944E39"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE17BFC8-6A18-4FDB-9248-BF4801EC8313}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="00922E07" w:rsidP="00922E07">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="000A0AD0" w:rsidP="000A0AD0">
           <w:pPr>
-            <w:pStyle w:val="A0BA9D46E3844425B368AC2257944E391"/>
+            <w:pStyle w:val="A0BA9D46E3844425B368AC2257944E392"/>
           </w:pPr>
           <w:r w:rsidRPr="00EF215D">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>[Uveďte zdroj obrázku.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A536B0961A4D4BC8A6849A5894846F4B"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9AEB1A4F-6969-4334-B8A7-B88306E6F7AC}"/>
       </w:docPartPr>
@@ -11391,53 +11463,53 @@
                   <w:rStyle w:val="Zstupntext"/>
                 </w:rPr>
                 <m:t>Sem zadejte rovnici.</m:t>
               </m:r>
             </m:oMath>
           </m:oMathPara>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F8A022ABCA04809A2BA1994A0C35874"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{169A5412-761C-4139-AEE5-7D59CA8BAF24}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001C71D2" w:rsidRDefault="00922E07" w:rsidP="00922E07">
+        <w:p w:rsidR="001C71D2" w:rsidRDefault="000A0AD0" w:rsidP="000A0AD0">
           <w:pPr>
-            <w:pStyle w:val="6F8A022ABCA04809A2BA1994A0C358741"/>
+            <w:pStyle w:val="6F8A022ABCA04809A2BA1994A0C358742"/>
           </w:pPr>
           <w:r w:rsidRPr="00EF215D">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>[Titulek obrázku]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6D3F9EEBF0254C84B6B2DC3782CDABF1"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B38F901F-6E07-4FAA-9538-5FB5AD834F75}"/>
       </w:docPartPr>
@@ -11466,113 +11538,128 @@
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="TABULKA (popisek nad)"/>
         <w:style w:val="Titulek tabulky"/>
         <w:category>
           <w:name w:val="Šablona UTB"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E22CDF7-F103-4E4D-BEFD-D3D91209B422}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005D3F83" w:rsidRPr="00EF79FE" w:rsidRDefault="005D3F83" w:rsidP="00B8016F">
           <w:pPr>
             <w:pStyle w:val="Titulektabulky"/>
             <w:rPr>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Tab. </w:t>
           </w:r>
-          <w:fldSimple w:instr=" SEQ Tab. \* ARABIC ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:instrText xml:space="preserve"> SEQ Tab. \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
           <w:r>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-712273226"/>
               <w:placeholder>
                 <w:docPart w:val="6D3F9EEBF0254C84B6B2DC3782CDABF1"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Tabulku vložíte do odstavce níže přes Vložení/Tabulka. Sem pak klepněte a napište titulek.</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
         <w:p w:rsidR="004850E5" w:rsidRDefault="004850E5"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="OBRÁZEK (popisek dole)"/>
         <w:style w:val="Obrázek"/>
         <w:category>
           <w:name w:val="Šablona UTB"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E4014F6-2990-48AB-947B-0F17CD887025}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="85350215"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="005D3F83" w:rsidRDefault="005D3F83" w:rsidP="00EF215D">
               <w:pPr>
                 <w:pStyle w:val="Obrzek"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E05C374" wp14:editId="7FA4E916">
                     <wp:extent cx="1908000" cy="1908000"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="2" name="obrázek 2"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 2"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
@@ -11598,105 +11685,120 @@
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w:rsidR="005D3F83" w:rsidRDefault="005D3F83" w:rsidP="00EF215D">
           <w:pPr>
             <w:pStyle w:val="Titulek"/>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Toc209129656"/>
           <w:r>
             <w:t xml:space="preserve">Obr. </w:t>
           </w:r>
-          <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:instrText xml:space="preserve"> SEQ Obr. \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
           <w:r>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1265146343"/>
               <w:placeholder>
                 <w:docPart w:val="6F8A022ABCA04809A2BA1994A0C35874"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Titulek obrázku]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:bookmarkEnd w:id="0"/>
         </w:p>
         <w:p w:rsidR="004850E5" w:rsidRDefault="004850E5"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="OBRÁZEK (s uvedením zdroje)"/>
         <w:style w:val="Obrázek"/>
         <w:category>
           <w:name w:val="Šablona UTB"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3513B144-9F12-49BB-BFED-0579CA52530B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2087337243"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="004850E5" w:rsidRDefault="004850E5" w:rsidP="00192CEE">
               <w:pPr>
                 <w:pStyle w:val="Obrzek"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="174D07AF" wp14:editId="012C92CE">
                     <wp:extent cx="1908000" cy="1908000"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="1007655164" name="obrázek 3"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 3"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
@@ -11723,183 +11825,197 @@
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w:rsidR="004850E5" w:rsidRDefault="004850E5" w:rsidP="00192CEE">
           <w:pPr>
             <w:pStyle w:val="Titulekobrzkusezdrojem"/>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Toc196761405"/>
           <w:bookmarkStart w:id="2" w:name="_Toc209129657"/>
           <w:r>
             <w:t xml:space="preserve">Obr. </w:t>
           </w:r>
-          <w:fldSimple w:instr=" SEQ Obr. \* ARABIC ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:instrText xml:space="preserve"> SEQ Obr. \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
           <w:r>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="783309130"/>
               <w:placeholder>
                 <w:docPart w:val="36083588BD704836BD969105B2B6465F"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Titulek obrázku]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:bookmarkEnd w:id="1"/>
           <w:bookmarkEnd w:id="2"/>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="004850E5" w:rsidRPr="00E42E1D" w:rsidRDefault="004850E5" w:rsidP="00192CEE">
           <w:pPr>
             <w:pStyle w:val="Zdrojobrzkutabulky"/>
             <w:rPr>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">(zdroj: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1287810660"/>
               <w:placeholder>
                 <w:docPart w:val="A0BA9D46E3844425B368AC2257944E39"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Uveďte zdroj obrázku.]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t>)</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00081D15" w:rsidRDefault="00081D15"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ROVNICE"/>
         <w:style w:val="Rovnice"/>
         <w:category>
           <w:name w:val="Šablona UTB"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{380512B9-E07D-4E13-9745-264CD9780711}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Tabulkarovnice"/>
             <w:tblW w:w="0" w:type="auto"/>
             <w:jc w:val="center"/>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="7508"/>
             <w:gridCol w:w="985"/>
           </w:tblGrid>
           <w:tr w:rsidR="004850E5" w:rsidTr="00434ED7">
             <w:trPr>
               <w:jc w:val="center"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7508" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="004850E5" w:rsidRDefault="00000000" w:rsidP="00FF1E72">
+              <w:p w:rsidR="004850E5" w:rsidRDefault="00D93AC2" w:rsidP="00FF1E72">
                 <w:pPr>
                   <w:pStyle w:val="Rovnice"/>
                   <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
                   <w:suppressOverlap w:val="0"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="1957131664"/>
                     <w:placeholder>
                       <w:docPart w:val="A536B0961A4D4BC8A6849A5894846F4B"/>
                     </w:placeholder>
                     <w:temporary/>
                     <w:showingPlcHdr/>
                     <w:equation/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <m:oMathPara>
-[...8 lines deleted...]
-                    </m:oMathPara>
+                    <m:oMath>
+                      <m:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Zstupntext"/>
+                        </w:rPr>
+                        <m:t>Sem zadejte rovnici.</m:t>
+                      </m:r>
+                    </m:oMath>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="985" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w:rsidR="004850E5" w:rsidRDefault="004850E5" w:rsidP="00434ED7">
                 <w:pPr>
                   <w:pStyle w:val="Rovnicetitulek"/>
                   <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
                   <w:suppressOverlap w:val="0"/>
                 </w:pPr>
                 <w:r>
                   <w:t>(</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
@@ -11930,410 +12046,1252 @@
                   <w:t>)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p w:rsidR="00081D15" w:rsidRDefault="00081D15"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F8490588A4C4EA6888AF7CA61E3C796"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D3FE9B3B-6B20-430C-A97A-D8E15372A6DB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="002B5882" w:rsidP="002B5882">
           <w:pPr>
             <w:pStyle w:val="9F8490588A4C4EA6888AF7CA61E3C796"/>
           </w:pPr>
           <w:r w:rsidRPr="00A752C2">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zadejte libovolný obsah, který chcete opakovat, včetně jiných ovládacích prvků obsahu. Můžete také vložit tento ovládací prvek kolem řádků tabulky, aby se části tabulky opakovaly.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F98419EF809A433F8D45103C1669EA3D"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1D6D063C-315B-458A-BCEC-51D1941E47F0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="00F974F3" w:rsidP="002B5882">
           <w:pPr>
             <w:pStyle w:val="F98419EF809A433F8D45103C1669EA3D"/>
           </w:pPr>
           <w:r w:rsidRPr="00A027B0">
             <w:t>[Zkratka]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B102862BF95044FE927710568B4B69DF"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9084BDB0-BB2B-4223-B0B0-8AE3C5C7CC2F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="00F974F3" w:rsidP="002B5882">
           <w:pPr>
             <w:pStyle w:val="B102862BF95044FE927710568B4B69DF"/>
           </w:pPr>
           <w:r w:rsidRPr="00A027B0">
             <w:t>[Význam zkratky]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4CDE7CDFDA7F460A9B8F23445764CCDF"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23058DDE-A5DA-4B7B-95F2-C27469831F1C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="002B5882" w:rsidP="002B5882">
           <w:pPr>
             <w:pStyle w:val="4CDE7CDFDA7F460A9B8F23445764CCDF"/>
           </w:pPr>
           <w:r w:rsidRPr="00196C72">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zadejte libovolný obsah, který chcete opakovat, včetně jiných ovládacích prvků obsahu. Můžete také vložit tento ovládací prvek kolem řádků tabulky, aby se části tabulky opakovaly.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8C63DE642F9545B3A392C209830E7E93"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F5A59E0-51D0-4AB5-9024-A2B17B78CCEC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="8C63DE642F9545B3A392C209830E7E933"/>
+            <w:pStyle w:val="8C63DE642F9545B3A392C209830E7E93"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005F335C">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>Označení</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="005F335C">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="02F01D1BBFA44EB0902DC13578FE546E"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8CE2DBC0-0094-45F8-B0C7-244FD682DF07}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="02F01D1BBFA44EB0902DC13578FE546E3"/>
+            <w:pStyle w:val="02F01D1BBFA44EB0902DC13578FE546E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>[Název přílohy</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="005F335C">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E5366AA2DEEB4E0BAADB11E3AE454E6A"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7B17BCC0-453C-4443-A8D3-94A19C93F2B1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B5882" w:rsidP="002B5882">
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="00F974F3" w:rsidP="00F974F3">
           <w:pPr>
-            <w:pStyle w:val="E5366AA2DEEB4E0BAADB11E3AE454E6A3"/>
+            <w:pStyle w:val="E5366AA2DEEB4E0BAADB11E3AE454E6A"/>
           </w:pPr>
           <w:r w:rsidRPr="00C87925">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>[soubor]</w:t>
           </w:r>
         </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="OBRÁZEK (zdroj vlastní)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD74FDD2-7BD7-422C-A607-CE1DB02EEA85}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-93712182"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00192CEE">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70690CE5" wp14:editId="09209EC9">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="1" name="obrázek 3"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 3"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId4">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00192CEE">
+          <w:pPr>
+            <w:pStyle w:val="Titulekobrzkusezdrojem"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="3" w:name="_Toc196761405"/>
+          <w:bookmarkStart w:id="4" w:name="_Toc209129657"/>
+          <w:r>
+            <w:t xml:space="preserve">Obr. </w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:instrText xml:space="preserve"> SEQ Obr. \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1771128202"/>
+              <w:placeholder>
+                <w:docPart w:val="36083588BD704836BD969105B2B6465F"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>[Titulek obrázku]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:bookmarkEnd w:id="3"/>
+          <w:bookmarkEnd w:id="4"/>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000A0AD0" w:rsidRPr="00E42E1D" w:rsidRDefault="000A0AD0" w:rsidP="00192CEE">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+            <w:rPr>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t>(zdroj: vlastní)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="003468B5" w:rsidRDefault="003468B5"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EFCCC25815D041349303129EC783AC9D"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C130BAE6-5983-4A3D-9492-DF8348354395}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003468B5" w:rsidRDefault="000A0AD0" w:rsidP="000A0AD0">
+          <w:pPr>
+            <w:pStyle w:val="EFCCC25815D041349303129EC783AC9D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Titulek </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>grafu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0268B675452246ABBCE26311C7DBD200"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20AFD76D-F3E7-4731-95CC-001569948E1F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003468B5" w:rsidRDefault="000A0AD0" w:rsidP="000A0AD0">
+          <w:pPr>
+            <w:pStyle w:val="0268B675452246ABBCE26311C7DBD2001"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Titulek </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>grafu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F8AC9CC17EF344708BC05C2B531AD375"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{47DC2F7B-074D-4D04-9DF7-7AA3F890A6E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003468B5" w:rsidRDefault="000A0AD0" w:rsidP="000A0AD0">
+          <w:pPr>
+            <w:pStyle w:val="F8AC9CC17EF344708BC05C2B531AD3751"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Uveďte zdroj </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>grafu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="GRAF (popisek dole)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{69F6119F-AAE1-46E2-948E-5F50728DE042}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-166245704"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+                <w:rPr>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="110AD709" wp14:editId="03344010">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="5" name="obrázek 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 1"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+          <w:pPr>
+            <w:pStyle w:val="Titulek"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Graf </w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:instrText xml:space="preserve"> SEQ Graf \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="323174770"/>
+              <w:placeholder>
+                <w:docPart w:val="EFCCC25815D041349303129EC783AC9D"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Titulek </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="003468B5" w:rsidRDefault="003468B5"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="GRAF (s uvedením zdroje)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{72A774C6-D74D-4521-9411-83948955674C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="sk-SK"/>
+            </w:rPr>
+            <w:id w:val="-698538425"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+                <w:rPr>
+                  <w:lang w:eastAsia="sk-SK"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D741878" wp14:editId="677ACDD0">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="6" name="obrázek 2"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 2"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+          <w:pPr>
+            <w:pStyle w:val="Titulekobrzkusezdrojem"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Graf </w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:instrText xml:space="preserve"> SEQ Graf \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="339658861"/>
+              <w:placeholder>
+                <w:docPart w:val="0268B675452246ABBCE26311C7DBD200"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Titulek </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">(zdroj: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1282689975"/>
+              <w:placeholder>
+                <w:docPart w:val="F8AC9CC17EF344708BC05C2B531AD375"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Uveďte zdroj </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>.]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="003468B5" w:rsidRDefault="003468B5"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="GRAF (zdroj vlastní)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4A206B34-0EF4-4DA3-99C7-6440EE09AA64}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="sk-SK"/>
+            </w:rPr>
+            <w:id w:val="-2144345021"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+                <w:rPr>
+                  <w:lang w:eastAsia="sk-SK"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D741878" wp14:editId="677ACDD0">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="3" name="obrázek 2"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 2"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+          <w:pPr>
+            <w:pStyle w:val="Titulekobrzkusezdrojem"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Graf </w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:instrText xml:space="preserve"> SEQ Graf \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00D93AC2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="925614179"/>
+              <w:placeholder>
+                <w:docPart w:val="0268B675452246ABBCE26311C7DBD200"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Titulek </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="000A0AD0" w:rsidRDefault="000A0AD0" w:rsidP="00073E69">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+          </w:pPr>
+          <w:r>
+            <w:t>(zdroj: vlastní)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="003468B5" w:rsidRDefault="003468B5"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ZDROJ VLASTNÍ pro tabulky atd."/>
+        <w:style w:val="Zdroj obrázku/tabulky"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D3375362-275C-4637-8AF9-2861DD83A1E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004F3195" w:rsidRDefault="004F3195" w:rsidP="00073E69">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+          </w:pPr>
+          <w:r>
+            <w:t>(zdroj: vlastní)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00F85A04" w:rsidRDefault="00F85A04"/>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C71D2"/>
     <w:rsid w:val="00004D93"/>
+    <w:rsid w:val="00052CD3"/>
     <w:rsid w:val="00081D15"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:rsid w:val="001C71D2"/>
     <w:rsid w:val="00230450"/>
     <w:rsid w:val="002B5882"/>
+    <w:rsid w:val="003468B5"/>
     <w:rsid w:val="003A1CE8"/>
+    <w:rsid w:val="003C0491"/>
     <w:rsid w:val="004850E5"/>
+    <w:rsid w:val="004A1EDC"/>
+    <w:rsid w:val="004F3195"/>
     <w:rsid w:val="005D3F83"/>
+    <w:rsid w:val="005F7DD4"/>
     <w:rsid w:val="00646BC1"/>
     <w:rsid w:val="006A5729"/>
     <w:rsid w:val="007A1725"/>
     <w:rsid w:val="00835151"/>
     <w:rsid w:val="00863BDC"/>
+    <w:rsid w:val="008E29BB"/>
     <w:rsid w:val="00922E07"/>
     <w:rsid w:val="00A065A7"/>
     <w:rsid w:val="00B100DF"/>
+    <w:rsid w:val="00B63E84"/>
     <w:rsid w:val="00CF646F"/>
+    <w:rsid w:val="00D93AC2"/>
     <w:rsid w:val="00E1175C"/>
     <w:rsid w:val="00F1214A"/>
+    <w:rsid w:val="00F85A04"/>
+    <w:rsid w:val="00F974F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12661,407 +13619,322 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D37F16ED8F54B2F92D2F50483A4F303">
     <w:name w:val="7D37F16ED8F54B2F92D2F50483A4F303"/>
-  </w:style>
-[...81 lines deleted...]
-    <w:rsid w:val="001C71D2"/>
+    <w:rsid w:val="00F974F3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="C00000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="16"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2C4582142F44DA92EBB30678A3C17C1">
-[...1 lines deleted...]
-    <w:rsid w:val="001C71D2"/>
+  <w:style w:type="character" w:styleId="Zstupntext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F974F3"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F793F66A3074E379B62D86ACBDBC700">
+    <w:name w:val="0F793F66A3074E379B62D86ACBDBC700"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9E95BF8DDB7494F9D2581D9E2CFED2E">
+    <w:name w:val="E9E95BF8DDB7494F9D2581D9E2CFED2E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F5EAE63CB7D40CB9EE8E557475BBC5D">
+    <w:name w:val="9F5EAE63CB7D40CB9EE8E557475BBC5D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50264D238D0E4CD5BBD236A18028F8D3">
+    <w:name w:val="50264D238D0E4CD5BBD236A18028F8D3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="429952CAE1E6453BBED2C3DAF901C2EC">
+    <w:name w:val="429952CAE1E6453BBED2C3DAF901C2EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D03F590CEF174C209086DB65B6DBDFD8">
+    <w:name w:val="D03F590CEF174C209086DB65B6DBDFD8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="814FF46D313144D5A3E4F4B129630ABD">
+    <w:name w:val="814FF46D313144D5A3E4F4B129630ABD"/>
+    <w:rsid w:val="00F974F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73E2486243144D8B8FC835206E2E2C6C">
+    <w:name w:val="73E2486243144D8B8FC835206E2E2C6C"/>
+    <w:rsid w:val="00F974F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20CADE2074434D53B9213A6AFBB2D883">
+    <w:name w:val="20CADE2074434D53B9213A6AFBB2D883"/>
+    <w:rsid w:val="00F974F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C63DE642F9545B3A392C209830E7E93">
+    <w:name w:val="8C63DE642F9545B3A392C209830E7E93"/>
+    <w:rsid w:val="00F974F3"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="2268" w:hanging="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="653EB7B8ED614C0BA7C87BB9A8FF925F1">
-[...1 lines deleted...]
-    <w:rsid w:val="001C71D2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02F01D1BBFA44EB0902DC13578FE546E">
+    <w:name w:val="02F01D1BBFA44EB0902DC13578FE546E"/>
+    <w:rsid w:val="00F974F3"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="2268" w:hanging="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A109FDB8BDF465EA7E6AB8C3012FABB1">
-[...1 lines deleted...]
-    <w:rsid w:val="001C71D2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5366AA2DEEB4E0BAADB11E3AE454E6A">
+    <w:name w:val="E5366AA2DEEB4E0BAADB11E3AE454E6A"/>
+    <w:rsid w:val="00F974F3"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="2268" w:hanging="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="814FF46D313144D5A3E4F4B129630ABD1">
-[...46 lines deleted...]
-    <w:rsid w:val="001C71D2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89FD64D1D0904551B1A93C039611C972">
+    <w:name w:val="89FD64D1D0904551B1A93C039611C972"/>
+    <w:rsid w:val="00F974F3"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36083588BD704836BD969105B2B6465F">
-[...29 lines deleted...]
-    <w:rsid w:val="001C71D2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4A257B2D5074E1EB1A56F6E61AC8D57">
+    <w:name w:val="A4A257B2D5074E1EB1A56F6E61AC8D57"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06A8611C8F19483991FE736A80B8DE61">
+    <w:name w:val="06A8611C8F19483991FE736A80B8DE61"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Obrzek">
     <w:name w:val="Obrázek"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
-    <w:rsid w:val="004850E5"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressLineNumbers/>
       <w:spacing w:before="240" w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titulek">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:uiPriority w:val="35"/>
     <w:qFormat/>
-    <w:rsid w:val="005D3F83"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sk-SK"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zdrojobrzkutabulky">
     <w:name w:val="Zdroj obrázku/tabulky"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
-    <w:rsid w:val="004850E5"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:keepLines/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sk-SK"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulekobrzkusezdrojem">
     <w:name w:val="Titulek obrázku (se zdrojem)"/>
     <w:basedOn w:val="Titulek"/>
     <w:next w:val="Zdrojobrzkutabulky"/>
     <w:qFormat/>
-    <w:rsid w:val="004850E5"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rovnice">
     <w:name w:val="Rovnice"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="004850E5"/>
     <w:pPr>
       <w:framePr w:hSpace="11340" w:vSpace="240" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math"/>
       <w:i/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -13084,1261 +13957,345 @@
     <w:name w:val="Tabulka rovnice"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004850E5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulektabulky">
     <w:name w:val="Titulek tabulky"/>
     <w:basedOn w:val="Titulek"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="005D3F83"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D37F16ED8F54B2F92D2F50483A4F3032">
-    <w:name w:val="7D37F16ED8F54B2F92D2F50483A4F3032"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A536B0961A4D4BC8A6849A5894846F4B1">
+    <w:name w:val="A536B0961A4D4BC8A6849A5894846F4B1"/>
     <w:rsid w:val="00922E07"/>
+    <w:pPr>
+      <w:framePr w:hSpace="11340" w:vSpace="240" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressOverlap/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math"/>
+      <w:i/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D3F9EEBF0254C84B6B2DC3782CDABF1">
+    <w:name w:val="6D3F9EEBF0254C84B6B2DC3782CDABF1"/>
+    <w:rsid w:val="00922E07"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F8490588A4C4EA6888AF7CA61E3C796">
+    <w:name w:val="9F8490588A4C4EA6888AF7CA61E3C796"/>
+    <w:rsid w:val="002B5882"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F98419EF809A433F8D45103C1669EA3D">
+    <w:name w:val="F98419EF809A433F8D45103C1669EA3D"/>
+    <w:rsid w:val="002B5882"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B102862BF95044FE927710568B4B69DF">
+    <w:name w:val="B102862BF95044FE927710568B4B69DF"/>
+    <w:rsid w:val="002B5882"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CDE7CDFDA7F460A9B8F23445764CCDF">
+    <w:name w:val="4CDE7CDFDA7F460A9B8F23445764CCDF"/>
+    <w:rsid w:val="002B5882"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D37F16ED8F54B2F92D2F50483A4F3038">
+    <w:name w:val="7D37F16ED8F54B2F92D2F50483A4F3038"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="C00000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="16"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2C4582142F44DA92EBB30678A3C17C2">
-[...1 lines deleted...]
-    <w:rsid w:val="00922E07"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="814FF46D313144D5A3E4F4B129630ABD8">
+    <w:name w:val="814FF46D313144D5A3E4F4B129630ABD8"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73E2486243144D8B8FC835206E2E2C6C8">
+    <w:name w:val="73E2486243144D8B8FC835206E2E2C6C8"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36083588BD704836BD969105B2B6465F2">
+    <w:name w:val="36083588BD704836BD969105B2B6465F2"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0BA9D46E3844425B368AC2257944E392">
+    <w:name w:val="A0BA9D46E3844425B368AC2257944E392"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F8A022ABCA04809A2BA1994A0C358742">
+    <w:name w:val="6F8A022ABCA04809A2BA1994A0C358742"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFCCC25815D041349303129EC783AC9D1">
+    <w:name w:val="EFCCC25815D041349303129EC783AC9D1"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0268B675452246ABBCE26311C7DBD2001">
+    <w:name w:val="0268B675452246ABBCE26311C7DBD2001"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8AC9CC17EF344708BC05C2B531AD3751">
+    <w:name w:val="F8AC9CC17EF344708BC05C2B531AD3751"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20CADE2074434D53B9213A6AFBB2D8838">
+    <w:name w:val="20CADE2074434D53B9213A6AFBB2D8838"/>
+    <w:rsid w:val="000A0AD0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C63DE642F9545B3A392C209830E7E935">
+    <w:name w:val="8C63DE642F9545B3A392C209830E7E935"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="2268" w:hanging="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="653EB7B8ED614C0BA7C87BB9A8FF925F2">
-[...1 lines deleted...]
-    <w:rsid w:val="00922E07"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02F01D1BBFA44EB0902DC13578FE546E5">
+    <w:name w:val="02F01D1BBFA44EB0902DC13578FE546E5"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="2268" w:hanging="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A109FDB8BDF465EA7E6AB8C3012FABB2">
-[...1 lines deleted...]
-    <w:rsid w:val="00922E07"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5366AA2DEEB4E0BAADB11E3AE454E6A5">
+    <w:name w:val="E5366AA2DEEB4E0BAADB11E3AE454E6A5"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="2268" w:hanging="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="814FF46D313144D5A3E4F4B129630ABD2">
-[...120 lines deleted...]
-    <w:rsid w:val="00922E07"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89FD64D1D0904551B1A93C039611C9728">
+    <w:name w:val="89FD64D1D0904551B1A93C039611C9728"/>
+    <w:rsid w:val="000A0AD0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D3F9EEBF0254C84B6B2DC3782CDABF1">
-[...991 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -14628,87 +14585,87 @@
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{18C5E56B-2045-4F22-B265-36C847C525C9}">
   <we:reference id="7ab57287-cf87-4c15-a029-cd6b0b3ebfbb" version="1.2.5.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA200005176" version="1.2.5.0" store="cs-CZ" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F40A1946-F038-4EB8-92FF-823E3724DB0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7489609-2A00-4918-AADF-2877DFB15474}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>sablona_utb_bpdp_2025_cz_a3</Template>
+  <Template>sablona_UTB_BPDP_2026_CZ_A3</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>1012</Words>
-  <Characters>5971</Characters>
+  <Words>1021</Words>
+  <Characters>6030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6970</CharactersWithSpaces>
+  <CharactersWithSpaces>7037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Svetlana Hrabinova</dc:creator>
   <cp:keywords>Sablona UTB_2025-09</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-173911797</vt:i4>