--- v0 (2026-05-30)
+++ v1 (2026-09-23)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="786827DB" w14:textId="77777777" w:rsidR="00534E21" w:rsidRPr="00F43351" w:rsidRDefault="00B05A85" w:rsidP="00104B5A">
       <w:pPr>
         <w:pStyle w:val="9556896D55254894825BAA4CFD7290421"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0227715A" wp14:editId="3E344138">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>70182</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -175,51 +176,51 @@
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="3603009"/>
                             <a:ext cx="5939790" cy="28575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:group w14:anchorId="3E67BB64" id="Skupina 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.55pt;margin-top:380.05pt;width:467.7pt;height:285.95pt;z-index:-251638784" coordsize="59397,36315" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhACV6hJKSAgAALQoAAA4AAABkcnMvZTJvRG9jLnhtbOxWS27bMBDdF+gd&#10;CO0T/WzLFmJnkyYokDZGPwegKcoiIn4wpC2nt+lZerEOKcWN4wBpsmqBLEyTHHHmzZvHz9n5TrZk&#10;y8EKreZReppEhCumK6HW8+j7t8uTaUSso6qirVZ8Ht1xG50v3r8760zJM93otuJA0ImyZWfmUeOc&#10;KePYsoZLak+14QqNtQZJHQ5hHVdAO/Qu2zhLkkncaagMaMatxdmL3hgtgv+65szd1LXljrTzCLG5&#10;0EJoV76NF2e0XAM1jWADDPoKFJIKhUH3ri6oo2QD4siVFAy01bU7ZVrGuq4F4yEHzCZNHmVzBXpj&#10;Qi7rslubPU1I7SOeXu2Wfd5egflqloBMdGaNXISRz2VXg/T/iJLsAmV3e8r4zhGGk+NZPitmyCxD&#10;Wz7J0/F01JPKGmT+aB1rPjyzMr4PHB/AMYKV+Bs4wN4RB89rBVe5DfBocCL/yoekcLsxJ1guQ51Y&#10;iVa4uyA9LIwHpbZLwZbQD5DOJRBR4VbIs0lRZNk4i4iiEqV/s4JfP3/wW5J6gvxS/3W/lvrcrjW7&#10;tWiKD21heBBl1QpzKdrWF8f3h3xQ1o9k8QQlveQuNNtIrly/h4C3mJpWthHGRgRKLlccc4CPVYqV&#10;xf3rEL8BoVxfW+uAO9b4+DXi+ILbzOOm5d4QQP/B6TOyKDKy6j7pCp3RjdNhwzwpsiwfJeNZ1gd7&#10;UmrZdFyMvX0vF6QQrLviWhLfQfSIKoSg22s74Lv/xCNX2nOILmjZqoMJ9OlnQg4e9dDFJPq6Yee/&#10;0eEonRaTIivwHH6T4QtlOFwPbwIMF+8rD8J8Opom6Wjypr/+8HjBMZhPkjxJZv/iMRguZ3yThAN4&#10;eD/5R8/DMfYfvvIWvwEAAP//AwBQSwMECgAAAAAAAAAhAG7r9JXfAwAA3wMAABUAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQICAgICBAMC&#10;AgICBQQEAwQGBQYGBgUGBgYHCQgGBwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMBAgICAgIC&#10;BQMDBQoHBgcKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK&#10;Cv/AABEIAAcFlQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1&#10;EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoW&#10;FxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImK&#10;kpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy&#10;8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUE&#10;BAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkq&#10;NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqi&#10;o6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAM&#10;AwEAAhEDEQA/APQKKKK/y7P9IAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP//ZUEsDBBQABgAIAAAAIQB/ASwZ4QAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqO2GhhLiVFUFnCokWiTUmxtv&#10;k6ixHcVukv49ywluO5qn2Zl8NdmWDdiHxjsFciaAoSu9aVyl4Gv/9rAEFqJ2RrfeoYIrBlgVtze5&#10;zowf3ScOu1gxCnEh0wrqGLuM81DWaHWY+Q4deSffWx1J9hU3vR4p3LZ8LkTKrW4cfah1h5say/Pu&#10;YhW8j3pcJ/J12J5Pm+thv/j43kpU6v5uWr8AizjFPxh+61N1KKjT0V+cCawlLSWRCp5SQQcBz4/p&#10;AtiRnCSZC+BFzv9vKH4AAAD//wMAUEsDBBQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3Btwo&#10;CC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJ&#10;wJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk&#10;8g8FN7a4CxCjpizAkjL4DpvqGkgD71r+9Vn3AgAA//8DAFBLAQItABQABgAIAAAAIQCKFT+YDAEA&#10;ABUCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACV6hJKSAgAALQoAAA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAG7r9JXfAwAA3wMAABUAAAAAAAAAAAAAAAAA+gQAAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BL&#10;AQItABQABgAIAAAAIQB/ASwZ4QAAAAsBAAAPAAAAAAAAAAAAAAAAAAwJAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAAAAAAAAAAAAAAAaCgAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAH0BAAALCwAAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Obrázek 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:23405;width:59397;height:286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCcpJPyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBC+ypabaaV02ZDAQPDndYbdH82yKzUtp0rXbp18EweP7/X/L9eRacaQ+NJ413M8zEMSV&#10;Nw3XGr4+t7MnECEiG2w9k4YTBVivrq+WWBo/8gcdd7EWKYRDiRpsjF0pZagsOQxz3xEn7tv3DmM6&#10;+1qaHscU7lqpsqyQDhtODRY72liqfnaD05DlD/k42Ob9POJz3OzlcCj2d1rf3kyvLyAiTfFf/Od+&#10;M2l+rorFQqlHBb8/JQDk6gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCcpJPyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
@@ -366,73 +367,60 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="0DCC30DC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:292pt;width:453.55pt;height:182.55pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGHWYKLgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSdoZcYosRYYB&#10;RVsgHXpWZDk2IIsapcTOfv0o2flYt9OwHBRRpJ7Ix0fP79tas4NCV4HJ+Ggw5EwZCXlldhn//rr+&#10;dMeZ88LkQoNRGT8qx+8XHz/MG5uqMZSgc4WMQIxLG5vx0nubJomTpaqFG4BVhpwFYC08mbhLchQN&#10;odc6GQ+Hs6QBzC2CVM7R6UPn5IuIXxRK+ueicMoznXHKzccV47oNa7KYi3SHwpaV7NMQ/5BFLSpD&#10;j56hHoQXbI/VH1B1JREcFH4goU6gKCqpYg1UzWj4rppNKayKtRA5zp5pcv8PVj4dNvYFmW+/QEsN&#10;DIQ01qWODkM9bYF1+KdMGfmJwuOZNtV6Julwejsb0o8zSb7xzehuQgbhJJfrFp3/qqBmYZNxpL5E&#10;usTh0fku9BQSXnOgq3xdaR2NoAW10sgOgrqofUySwH+L0oY1GZ/dTIcR2EC43iFrQ7lcigo7327b&#10;vtIt5EciAKHThrNyXVGSj8L5F4EkBiqMBO6faSk00CPQ7zgrAX/+7TzEU4/Iy1lD4sq4+7EXqDjT&#10;3wx17/NoMglqjMZkejsmA68922uP2dcroMpHNEpWxm2I9/q0LRDqN5qDZXiVXMJIejvj0uPJWPlO&#10;9DRJUi2XMYwUaIV/NBsrA3jgOjThtX0TaPtOeWryE5yEKNJ3Detiw00Dy72HoordDBR3vPbMk3qj&#10;HvpJC+Nxbceoy/dg8QsAAP//AwBQSwMEFAAGAAgAAAAhAEvbfNLcAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6hiV0oY4VanEBzTtBzixsUPidRQ7Tfh7lhPcZjWj2TfF&#10;YfE9u5kxtgEliHUGzGATdItWwvXy8bQDFpNCrfqARsK3iXAo7+8Klesw49ncqmQZlWDMlQSX0pBz&#10;HhtnvIrrMBgk7zOMXiU6R8v1qGYq9z1/zrIt96pF+uDUYE7ONF01eQnVuT6ubDV9XVbuHU/ztRPC&#10;dlI+PizHN2DJLOkvDL/4hA4lMdVhQh1ZL4GGJAkvuw0JsvfZqwBWk9jsBfCy4P8HlD8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEARh1mCi4CAABXBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS9t80twAAAAIAQAADwAAAAAAAAAAAAAAAACIBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:292pt;width:453.55pt;height:182.55pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/SJLGUwIAAIgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua338SSpYDlwHLgoE&#10;SQC7yJqmKEsAxWFJ2pJ7o56jF+uQkh037aqoFzSHM3yceW9G87uukeQojK1B5TQZxZQIxaGo1T6n&#10;X7frD7eUWMdUwSQokdOTsPRu8f7dvNWZSKECWQhDEETZrNU5rZzTWRRZXomG2RFoodBZgmmYQ9Ps&#10;o8KwFtEbGaVxPItaMIU2wIW1eHrfO+ki4Jel4O6pLK1wROYUc3NhNWHd+TVazFm2N0xXNR/SYP+Q&#10;RcNqhY9eoO6ZY+Rg6j+gmpobsFC6EYcmgrKsuQg1YDVJ/KaaTcW0CLUgOVZfaLL/D5Y/Hp8NqYuc&#10;TqaTJE3GKSWKNajUVnQOjj9/EA1SkLFnqtU2wwsbjVdc9wk6VPx8bvHQE9CVpvH/WBpBP3J+uvCM&#10;iITj4fRmFuOPEo6+dJzcTtBA/Oj1ujbWfRbQEL/JqUEhA7/s+GBdH3oO8a9ZkHWxrqUMhm8esZKG&#10;HBnKLl1IEsF/i5KKtDmdjadxAFbgr/fIUmEuvti+KL9z3a4bGNhBcUICDPTNZDVf15jkA7PumRns&#10;HiwMJ8I94VJKwEdg2FFSgfn+t3Mfj6Kil5IWuzGn9tuBGUGJ/KJQ7o/JZOLbNxiT6U2Khrn27K49&#10;6tCsACtPcPY0D1sf7+R5WxpoXnBwlv5VdDHF8e2ccmfOxsr1U4Kjx8VyGcKwZTVzD2qjuQf3XHsR&#10;tt0LM3pQyqHIj3DuXJa9EayP9TcVLA8Oyjqo6SnueR2Yx3YP/TCMpp+naztEvX5AFr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBL23zS3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcKuoYldKGOFWpxAc07Qc4sbFD4nUUO034e5YT3GY1o9k3xWHxPbuZMbYBJYh1BsxgE3SLVsL1&#10;8vG0AxaTQq36gEbCt4lwKO/vCpXrMOPZ3KpkGZVgzJUEl9KQcx4bZ7yK6zAYJO8zjF4lOkfL9ahm&#10;Kvc9f86yLfeqRfrg1GBOzjRdNXkJ1bk+rmw1fV1W7h1P87UTwnZSPj4sxzdgySzpLwy/+IQOJTHV&#10;YUIdWS+BhiQJL7sNCbL32asAVpPY7AXwsuD/B5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL9IksZTAgAAiAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEvbfNLcAAAACAEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="61AEF33E" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00A03478" w:rsidRDefault="00B23D7E" w:rsidP="00B25C79">
                       <w:pPr>
                         <w:pStyle w:val="Titlepagetitle"/>
                       </w:pPr>
                       <w:r>
-                        <w:t xml:space="preserve">Thesis </w:t>
+                        <w:t>Thesis Title in English</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="004B6DCA">
                         <w:t xml:space="preserve"> (max. 7. </w:t>
                       </w:r>
                       <w:r w:rsidR="009B126A">
                         <w:t>lines</w:t>
                       </w:r>
                       <w:r w:rsidR="004B6DCA">
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007E4637" w:rsidRPr="00B23D7E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -472,69 +460,70 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6524B63D" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="009B126A" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titlepageauthor"/>
                             </w:pPr>
                             <w:r>
                               <w:t>First name Surname of the</w:t>
                             </w:r>
                             <w:r w:rsidR="00A448C5">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00B23D7E">
                               <w:t>A</w:t>
                             </w:r>
                             <w:r w:rsidR="00A448C5">
                               <w:t xml:space="preserve">uthor including </w:t>
                             </w:r>
                             <w:r w:rsidR="00B23D7E">
                               <w:t>D</w:t>
                             </w:r>
                             <w:r w:rsidR="00A448C5">
                               <w:t>egrees</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4C702F41" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00000000" w:rsidP="00937E70">
+                          <w:p w14:paraId="4C702F41" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00772C23" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titlepageinfo"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:kern w:val="0"/>
                                 </w:rPr>
                                 <w:alias w:val="Type of thesis"/>
                                 <w:tag w:val="Type of thesis"/>
                                 <w:id w:val="-128937472"/>
                                 <w15:color w:val="FF6600"/>
                                 <w:comboBox>
                                   <w:listItem w:displayText="[Choose a type of thesis]" w:value="[Choose a type of thesis]"/>
                                   <w:listItem w:displayText="Bachelor's thesis" w:value="Bachelor's thesis"/>
                                   <w:listItem w:displayText="Master's thesis" w:value="Master's thesis"/>
                                 </w:comboBox>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="004B6DCA">
                                   <w:rPr>
                                     <w:kern w:val="0"/>
                                   </w:rPr>
                                   <w:t>[</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00B23D7E">
                                   <w:rPr>
                                     <w:kern w:val="0"/>
                                   </w:rPr>
                                   <w:t>Choose a t</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00F908BB">
                                   <w:rPr>
                                     <w:kern w:val="0"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">ype </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00B23D7E">
                                   <w:rPr>
                                     <w:kern w:val="0"/>
                                   </w:rPr>
                                   <w:t>of t</w:t>
                                 </w:r>
@@ -556,184 +545,120 @@
                               <w:t xml:space="preserve"> | 202X</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27301139" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:388.15pt;margin-top:518.8pt;width:439.35pt;height:115.95pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAenVVxLgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztpsh9WnFWaVapK&#10;0e5K2WrPBEOMhBkKJHb66zvgfHXbU9UcyAwzPGbePDx96BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;R4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMBiW4hgV03TarHGsR&#10;vdHZKM9vshZcZR1w4T3uPvZBOkv4UgoenqX0IhBdUqwtpNWldRPXbDZlxdYxWyt+LIP9QxUNUwYv&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUXqAbsZ5u+6WdfMitQLkuPtmSb//2D5035tXxwJ3RfocICR&#10;kNb6wuNm7KeTron/WCnBOFJ4ONMmukA4bk4mdzn+KOEYG45vR2N0ECe7HLfOh68CGhKNkjqcS6KL&#10;7Vc+9KmnlHibB62qpdI6OVELYqEd2TOcog6pSAT/LUsb0pb05vMkT8AG4vEeWRus5dJUtEK36Yiq&#10;rhreQHVAHhz0EvGWLxXWumI+vDCHmsD+UOfhGRepAe+Co0VJDe7n3/ZjPo4Ko5S0qLGS+h875gQl&#10;+pvBId4Px+MoyuSMJ7cjdNx1ZHMdMbtmAUjAEF+U5cmM+UGfTOmgecPnMI+3YogZjneXNJzMReiV&#10;j8+Ji/k8JaEMLQsrs7Y8QkfC4yReuzfm7HFcASf9BCc1suLd1PrceNLAfBdAqjTSyHPP6pF+lHAS&#10;xfG5xTdy7aesy0dh9gsAAP//AwBQSwMEFAAGAAgAAAAhAK7O4TrhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPhEAQhO8m/odJm3gx7uCSBUSGjTE+kr25+Ii3WaYFItNDmFnAf2970mNXVaq/&#10;KraL7cWEo+8cKbhaRSCQamc6ahS8VA+XGQgfNBndO0IF3+hhW56eFDo3bqZnnPahEVxCPtcK2hCG&#10;XEpft2i1X7kBib1PN1od+BwbaUY9c7nt5TqKEml1R/yh1QPetVh/7Y9WwcdF877zy+PrHG/i4f5p&#10;qtI3Uyl1frbc3oAIuIS/MPziMzqUzHRwRzJe9Ap4SGA1itMEBPtZmqUgDiytk+sNyLKQ/yeUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAenVVxLgIAAFwEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuzuE64QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="27301139" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:388.15pt;margin-top:518.8pt;width:439.35pt;height:115.95pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcFzhZVQIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSpGmCOkXWosOA&#10;oC3QDj0rstwYkEVNUmJnf7Tv2I/1SU7arNtpWA4KKZJP5CPpi8uu0WyrnK/JFHxwknOmjKSyNs8F&#10;//Z48+mcMx+EKYUmowq+U55fzj9+uGjtTA1pTbpUjgHE+FlrC74Owc6yzMu1aoQ/IasMjBW5RgSo&#10;7jkrnWiB3uhsmOdnWUuutI6k8h63172RzxN+VSkZ7qrKq8B0wZFbSKdL5yqe2fxCzJ6dsOta7tMQ&#10;/5BFI2qDR1+hrkUQbOPqP6CaWjryVIUTSU1GVVVLlWpANYP8XTUPa2FVqgXkePtKk/9/sPJ2e+9Y&#10;XaJ3w/HkdJRPpxPOjGjQq0fVBdr++sksacVOI1et9TOEPFgEhe4zdYg73HtcRgq6yjXxH8Ux2MH6&#10;7pVpIDKJy/H4PMePMwnbYDQZjqAAP3sLt86HL4oaFoWCO7QyMSy2Sx9614NLfM2TrsubWuukxPFR&#10;V9qxrUDjdUhJAvw3L21YW/Cz03GegA3F8B5ZG+QSi+2LilLoVl1P1KHgFZU78OConypv5U2NXJfC&#10;h3vhMEaoD6sR7nBUmvAW7SXO1uR+/O0++qO7sHLWYiwL7r9vhFOc6a8GfZ8ORqM4x0kZjSdDKO7Y&#10;sjq2mE1zRSBggCW0MonRP+iDWDlqnrBBi/gqTMJIvF3wcBCvQr8s2ECpFovkhMm1IizNg5UROhIe&#10;O/HYPQln9+0K6PQtHQZYzN51rfeNkYYWm0BVnVoaee5Z3dOPqU9Dsd/QuFbHevJ6+47MXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAK7O4TrhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPhEAQhO8m&#10;/odJm3gx7uCSBUSGjTE+kr25+Ii3WaYFItNDmFnAf2970mNXVaq/KraL7cWEo+8cKbhaRSCQamc6&#10;ahS8VA+XGQgfNBndO0IF3+hhW56eFDo3bqZnnPahEVxCPtcK2hCGXEpft2i1X7kBib1PN1od+Bwb&#10;aUY9c7nt5TqKEml1R/yh1QPetVh/7Y9WwcdF877zy+PrHG/i4f5pqtI3Uyl1frbc3oAIuIS/MPzi&#10;MzqUzHRwRzJe9Ap4SGA1itMEBPtZmqUgDiytk+sNyLKQ/yeUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAcFzhZVQIAAI8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCuzuE64QAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6524B63D" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="009B126A" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titlepageauthor"/>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r>
-                        <w:t>First</w:t>
+                        <w:t>First name Surname of the</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="00A448C5">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00B23D7E">
                         <w:t>A</w:t>
                       </w:r>
                       <w:r w:rsidR="00A448C5">
-                        <w:t>uthor</w:t>
+                        <w:t xml:space="preserve">uthor including </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00B23D7E">
                         <w:t>D</w:t>
                       </w:r>
                       <w:r w:rsidR="00A448C5">
                         <w:t>egrees</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w14:paraId="4C702F41" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00000000" w:rsidP="00937E70">
+                    <w:p w14:paraId="4C702F41" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00772C23" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titlepageinfo"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:kern w:val="0"/>
                           </w:rPr>
                           <w:alias w:val="Type of thesis"/>
                           <w:tag w:val="Type of thesis"/>
                           <w:id w:val="-128937472"/>
                           <w15:color w:val="FF6600"/>
                           <w:comboBox>
                             <w:listItem w:displayText="[Choose a type of thesis]" w:value="[Choose a type of thesis]"/>
                             <w:listItem w:displayText="Bachelor's thesis" w:value="Bachelor's thesis"/>
                             <w:listItem w:displayText="Master's thesis" w:value="Master's thesis"/>
                           </w:comboBox>
                         </w:sdtPr>
+                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="004B6DCA">
                             <w:rPr>
                               <w:kern w:val="0"/>
                             </w:rPr>
                             <w:t>[</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidR="00B23D7E">
                             <w:rPr>
                               <w:kern w:val="0"/>
                             </w:rPr>
-                            <w:t>Choose</w:t>
-[...6 lines deleted...]
-                            <w:t xml:space="preserve"> a t</w:t>
+                            <w:t>Choose a t</w:t>
                           </w:r>
                           <w:r w:rsidR="00F908BB">
                             <w:rPr>
                               <w:kern w:val="0"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ype </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidR="00B23D7E">
                             <w:rPr>
                               <w:kern w:val="0"/>
                             </w:rPr>
-                            <w:t>of</w:t>
-[...6 lines deleted...]
-                            <w:t xml:space="preserve"> t</w:t>
+                            <w:t>of t</w:t>
                           </w:r>
                           <w:r w:rsidR="00F908BB">
                             <w:rPr>
                               <w:kern w:val="0"/>
                             </w:rPr>
                             <w:t>hesis</w:t>
                           </w:r>
                           <w:r w:rsidR="004B6DCA">
                             <w:rPr>
                               <w:kern w:val="0"/>
                             </w:rPr>
                             <w:t>]</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="004B6DCA">
                         <w:t xml:space="preserve"> | 202X</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -764,150 +689,141 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3884400" cy="730800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3736D6C6" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00104B5A" w:rsidRDefault="00A448C5" w:rsidP="00142361">
                             <w:pPr>
                               <w:pStyle w:val="Titlepageuniversity"/>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">Tomas </w:t>
-[...2 lines deleted...]
-                              <w:t>Bata University in Zlín</w:t>
+                              <w:t>Tomas Bata University in Zlín</w:t>
                             </w:r>
                           </w:p>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Faculty"/>
                               <w:tag w:val="Faculty"/>
                               <w:id w:val="2082488667"/>
                               <w15:color w:val="FF6600"/>
                               <w:dropDownList>
                                 <w:listItem w:displayText="[Choose your faculty]" w:value="[Choose your faculty]"/>
                                 <w:listItem w:displayText="Faculty of Technology" w:value="Faculty of Technology"/>
                                 <w:listItem w:displayText="Faculty of Management and Economics" w:value="Faculty of Management and Economics"/>
                                 <w:listItem w:displayText="Faculty of Multimedia Communications" w:value="Faculty of Multimedia Communications"/>
                                 <w:listItem w:displayText="Faculty of Applied Informatics" w:value="Faculty of Applied Informatics"/>
                                 <w:listItem w:displayText="Faculty of Humanities" w:value="Faculty of Humanities"/>
                               </w:dropDownList>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:p w14:paraId="4DDA4BB6" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00515B26" w:rsidRDefault="004B6DCA" w:rsidP="00142361">
                                 <w:pPr>
                                   <w:pStyle w:val="Titlepagefaculty"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t>[</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00F908BB">
                                   <w:t xml:space="preserve">Choose your </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00B23D7E">
                                   <w:t>f</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00F908BB">
                                   <w:t>aculty</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:t>]</w:t>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0988F8E8" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9SWGiMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tM2MOEWWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnDRZt9Owi0yK1BP5+OTZfddochDOKzAlHQ5ySoThUCmzK+n3l9Wn&#10;KSU+MFMxDUaU9Cg8vZ9//DBrbSFGUIOuhCMIYnzR2pLWIdgiyzyvRcP8AKwwGJTgGhbQdbuscqxF&#10;9EZnozy/zVpwlXXAhfe4+9AH6TzhSyl4eJLSi0B0SbG2kFaX1m1cs/mMFTvHbK34qQz2D1U0TBm8&#10;9A3qgQVG9k79AdUo7sCDDAMOTQZSKi5SD9jNMH/XzaZmVqRekBxv32jy/w+WPx429tmR0H2BDgcY&#10;CWmtLzxuxn466Zr4xUoJxpHC4xttoguE4+Z4Op1McgxxjN2N8ynaCJNdTlvnw1cBDYlGSR2OJbHF&#10;Dmsf+tRzSrzMg1bVSmmdnCgFsdSOHBgOUYdUI4L/lqUNaUt6O77JE7CBeLxH1gZrufQUrdBtO6Kq&#10;ko7O/W6hOiINDnqFeMtXCmtdMx+emUNJYHso8/CEi9SAd8HJoqQG9/Nv+zEfJ4VRSlqUWEn9jz1z&#10;ghL9zeAMPw+RNtRkciY3dyN03HVkex0x+2YJSMAQH5TlyYz5QZ9N6aB5xdewiLdiiBmOd5c0nM1l&#10;6IWPr4mLxSIloQotC2uzsTxCR8LjJF66V+bsaVwBB/0IZzGy4t3U+tx40sBiH0CqNNLIc8/qiX5U&#10;cBLF6bXFJ3Ltp6zLP2H+CwAA//8DAFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486M&#10;Zr8ptovtxYSj7xwpiFcRCKTamY4aBS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVt&#10;CEMupa9btNqv3IDE3qcbrQ58jo00o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph&#10;/mmqsjdTKXV+ttzegAi4hL8w/OIzOpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL1JYaIwAgAAWwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0988F8E8" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgpUWcVAIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aT/qRBnCJr0WFA&#10;0RZIh54VWU4MyKImKbG7N9pz7MX6SU7arttp2EUmRfIT+ZH07KJvNdsp5xsyJS+Ocs6UkVQ1Zl3y&#10;bw/Xnyac+SBMJTQZVfIn5fnF/OOHWWenakQb0pVyDCDGTztb8k0IdpplXm5UK/wRWWVgrMm1IkB1&#10;66xyogN6q7NRnp9mHbnKOpLKe9xeDUY+T/h1rWS4q2uvAtMlR24hnS6dq3hm85mYrp2wm0bu0xD/&#10;kEUrGoNHX6CuRBBs65o/oNpGOvJUhyNJbUZ13UiVakA1Rf6umuVGWJVqATnevtDk/x+svN3dO9ZU&#10;6N2oGBfnk6I448yIFr16UH2g3a+fzJJWbBy56qyfImRpERT6z9Qj7nDvcRkp6GvXxi+KY7CD9acX&#10;poHIJC7Hk8nxcQ6ThO1snE8gAz57jbbOhy+KWhaFkjt0MhEsdjc+DK4Hl/iYJ91U143WSYnToy61&#10;YzuBvuuQcgT4b17asK7kp+OTPAEbiuEDsjbIJdY61BSl0K/6xNPoUO+KqifQ4GgYKm/ldYNcb4QP&#10;98JhilAeNiPc4ag14S3aS5xtyP342330R3Nh5azDVJbcf98KpzjTXw3afl6ANoxxUo5PzkZQ3FvL&#10;6q3FbNtLAgEFdtDKJEb/oA9i7ah9xAIt4qswCSPxdsnDQbwMw65gAaVaLJITBteKcGOWVkboSHjs&#10;xEP/KJzdtyug0bd0mF8xfde1wTdGGlpsA9VNamnkeWB1Tz+GPg3FfkHjVr3Vk9frb2T+DAAA//8D&#10;AFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8&#10;B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486MZr8ptovtxYSj7xwpiFcRCKTamY4a&#10;BS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVtCEMupa9btNqv3IDE3qcbrQ58jo00&#10;o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph/mmqsjdTKXV+ttzegAi4hL8w/OIz&#10;OpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGClRZxUAgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAAAAAArgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3736D6C6" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00104B5A" w:rsidRDefault="00A448C5" w:rsidP="00142361">
                       <w:pPr>
                         <w:pStyle w:val="Titlepageuniversity"/>
                       </w:pPr>
                       <w:r>
-                        <w:t xml:space="preserve">Tomas </w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> University in Zlín</w:t>
+                        <w:t>Tomas Bata University in Zlín</w:t>
                       </w:r>
                     </w:p>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Faculty"/>
                         <w:tag w:val="Faculty"/>
                         <w:id w:val="2082488667"/>
                         <w15:color w:val="FF6600"/>
                         <w:dropDownList>
                           <w:listItem w:displayText="[Choose your faculty]" w:value="[Choose your faculty]"/>
                           <w:listItem w:displayText="Faculty of Technology" w:value="Faculty of Technology"/>
                           <w:listItem w:displayText="Faculty of Management and Economics" w:value="Faculty of Management and Economics"/>
                           <w:listItem w:displayText="Faculty of Multimedia Communications" w:value="Faculty of Multimedia Communications"/>
                           <w:listItem w:displayText="Faculty of Applied Informatics" w:value="Faculty of Applied Informatics"/>
                           <w:listItem w:displayText="Faculty of Humanities" w:value="Faculty of Humanities"/>
                         </w:dropDownList>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:p w14:paraId="4DDA4BB6" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00515B26" w:rsidRDefault="004B6DCA" w:rsidP="00142361">
                           <w:pPr>
                             <w:pStyle w:val="Titlepagefaculty"/>
                           </w:pPr>
                           <w:r>
                             <w:t>[</w:t>
                           </w:r>
                           <w:r w:rsidR="00F908BB">
                             <w:t xml:space="preserve">Choose your </w:t>
                           </w:r>
                           <w:r w:rsidR="00B23D7E">
                             <w:t>f</w:t>
                           </w:r>
                           <w:r w:rsidR="00F908BB">
                             <w:t>aculty</w:t>
                           </w:r>
                           <w:r>
                             <w:t>]</w:t>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
@@ -926,83 +842,79 @@
         <w:sectPr w:rsidR="00534E21" w:rsidRPr="00B23D7E" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="680" w:footer="680" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Attention"/>
         <w:tag w:val="POLE_ATTENTION"/>
         <w:id w:val="-1539660429"/>
         <w:placeholder>
           <w:docPart w:val="811B8FA58102464B803CDD5855BBE7C0"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="50FBE447" w14:textId="77777777" w:rsidR="00023006" w:rsidRPr="00B23D7E" w:rsidRDefault="00E04088" w:rsidP="00E04088">
+        <w:p w14:paraId="50FBE447" w14:textId="2005C3E1" w:rsidR="00023006" w:rsidRPr="00B23D7E" w:rsidRDefault="00510B42" w:rsidP="00E04088">
           <w:pPr>
             <w:pStyle w:val="Attention"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E04088">
-[...17 lines deleted...]
-          <w:r w:rsidRPr="00E04088">
+          <w:r w:rsidRPr="00510B42">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ATTENTION! This template is intended only for Czech study programmes and students who write their final theses in English. An integral part of the template is a user manual. The manual describes how to work with this template, how to install it, how to use built-in styles, how to insert figures and tables, how to remove unnecessary lists, and how to generate content. Unauthorized changes in the template make it very easy to disrupt its structure and destroy formatting. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00510B42">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click in this frame and press the DELETE key (fn + Backspace key combination on MacBook) to remove this warning</w:t>
+          </w:r>
+          <w:r w:rsidR="00E04088" w:rsidRPr="00E04088">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>Click in this frame and press the DELETE key to remove this warning.</w:t>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6A714B8F" w14:textId="77777777" w:rsidR="00023006" w:rsidRPr="00B23D7E" w:rsidRDefault="00023006">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="176CB000" w14:textId="77777777" w:rsidR="00EC604E" w:rsidRPr="00B23D7E" w:rsidRDefault="000D66AB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EC604E" w:rsidRPr="00B23D7E" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="709" w:footer="709" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -1058,50 +970,51 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Scanned submission (page 1)"/>
         <w:tag w:val="Submission_1"/>
         <w:id w:val="-1274317181"/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:picture/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3FA8BDED" w14:textId="77777777" w:rsidR="003B0ACA" w:rsidRPr="00B23D7E" w:rsidRDefault="009C7D22">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BEE7376" wp14:editId="75D0333B">
                 <wp:extent cx="5580000" cy="7560000"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                 <wp:docPr id="3" name="obrázek 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="obrázek 3"/>
@@ -1134,50 +1047,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Scanned submission (page 2)"/>
         <w:tag w:val="Submission_2"/>
         <w:id w:val="723414300"/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:picture/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="478B0357" w14:textId="77777777" w:rsidR="00DA6CA7" w:rsidRPr="00B23D7E" w:rsidRDefault="009C7D22">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F4A5592" wp14:editId="71C194AF">
                 <wp:extent cx="5580000" cy="7560000"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
                 <wp:docPr id="4" name="obrázek 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="obrázek 4"/>
@@ -1302,234 +1216,152 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by submitting my final thesis, I consent to it being made available in accordance with the Act No. 111/1998 Coll., as amended, regardle</w:t>
       </w:r>
       <w:r w:rsidR="00F85E54">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ss of the outcome of the thesis </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>defence;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">defence; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748B62C8" w14:textId="77777777" w:rsidR="00384B1B" w:rsidRPr="00DA2841" w:rsidRDefault="00384B1B" w:rsidP="00384B1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the final thesis will be stored in electronic form in the university information </w:t>
+        <w:t>the final thesis will be stored in electronic form in the university information system;</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="22598B11" w14:textId="77777777" w:rsidR="00384B1B" w:rsidRPr="00DA2841" w:rsidRDefault="00384B1B" w:rsidP="00384B1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">one hard copy of the final thesis will be retained and archived by Tomas Bata University in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">one hard copy of the final thesis will be retained and archived by Tomas Bata University in Zlín; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6038E11E" w14:textId="77777777" w:rsidR="00384B1B" w:rsidRPr="00DA2841" w:rsidRDefault="00384B1B" w:rsidP="00384B1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">my final thesis is fully subject to the Act No. 121/2000 Coll. on Copyright, on Rights Related to Copyright and on Amendment to Certain Acts (Copyright Act), as amended, particularly to Section 35 Paragraph </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">my final thesis is fully subject to the Act No. 121/2000 Coll. on Copyright, on Rights Related to Copyright and on Amendment to Certain Acts (Copyright Act), as amended, particularly to Section 35 Paragraph 3; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012122DB" w14:textId="77777777" w:rsidR="00384B1B" w:rsidRPr="00DA2841" w:rsidRDefault="00384B1B" w:rsidP="00384B1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">pursuant to Section 60 Paragraph 1 of the Copyright Act, Tomas Bata University in Zlín has the right to conclude a licence agreement on the use of a </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">pursuant to Section 60 Paragraph 1 of the Copyright Act, Tomas Bata University in Zlín has the right to conclude a licence agreement on the use of a school work as is specified in Section 12 Paragraph 4 of the Copyright Act; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F42CEB3" w14:textId="77777777" w:rsidR="00384B1B" w:rsidRPr="00DA2841" w:rsidRDefault="00384B1B" w:rsidP="00384B1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">pursuant to Section 60 Paragraphs 2 and 3, I may use my school work – the final thesis – or grant a licence for its use only with the prior written consent of Tomas Bata University in Zlín, which, in such a case, is entitled to require me to pay a reasonable contribution in order to cover the costs incurred by Tomas Bata University in Zlín in connection with the preparation of the work (up to their full amount); </w:t>
       </w:r>
@@ -1537,67 +1369,51 @@
     <w:p w14:paraId="71008A22" w14:textId="77777777" w:rsidR="00384B1B" w:rsidRPr="00DA2841" w:rsidRDefault="00384B1B" w:rsidP="00F85E54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">if software provided by Tomas Bata University in Zlín or other entities was used for the preparation of the final thesis only for learning or research purposes (i.e. for non-commercial use), the conclusions of the final thesis cannot be used for commercial </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">if software provided by Tomas Bata University in Zlín or other entities was used for the preparation of the final thesis only for learning or research purposes (i.e. for non-commercial use), the conclusions of the final thesis cannot be used for commercial purposes; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC02F51" w14:textId="77777777" w:rsidR="00025C37" w:rsidRPr="00DA2841" w:rsidRDefault="00384B1B" w:rsidP="00384B1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>if the output of the final thesis includes any type of software product, the source codes and/or files of which the project is comprised are also considered part of the thesis; failure to submit this part may result in failure to defend the thesis</w:t>
       </w:r>
@@ -1654,61 +1470,52 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AA15D7C" w14:textId="77777777" w:rsidR="00DA2841" w:rsidRPr="00DA2841" w:rsidRDefault="00DA2841" w:rsidP="00DA2841">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have worked on my final thesis independently and have properly cited the literature used; in the event of publication of its conclusions, I shall be listed as a </w:t>
+        <w:t>I have worked on my final thesis independently and have properly cited the literature used; in the event of publication of its conclusions, I shall be listed as a co-author;</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3B8C15DE" w14:textId="77777777" w:rsidR="00025C37" w:rsidRPr="00DA2841" w:rsidRDefault="00DA2841" w:rsidP="00DA2841">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2841">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the submitted hard copy of the final thesis and the electronic version uploaded to the IS/STAG are identical in content</w:t>
       </w:r>
       <w:r w:rsidR="00025C37" w:rsidRPr="00DA2841">
@@ -1821,73 +1628,74 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="100F274B" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRPr="00F82051" w:rsidRDefault="00F80F00" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Otherheadings"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F82051">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abstra</w:t>
       </w:r>
       <w:r w:rsidR="00F94A11" w:rsidRPr="00F82051">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>kt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="306324F0" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="00F94A11">
+    <w:p w14:paraId="306324F0" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Abstrakt CS"/>
           <w:tag w:val="POLE_ABSTRAKT_CS"/>
           <w:id w:val="-630476030"/>
           <w:placeholder>
             <w:docPart w:val="7B0F4BEF74D844BEA49317E8EDE1869C"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F94A11" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00F85E54" w:rsidRPr="00F85E54">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Abstract in </w:t>
           </w:r>
           <w:r w:rsidR="00F85E54">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Czech</w:t>
           </w:r>
           <w:r w:rsidR="00F85E54" w:rsidRPr="00F85E54">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>. The abstract should be 5 to 10 lines long. The</w:t>
           </w:r>
@@ -1942,129 +1750,131 @@
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Klíčová</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B23D7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B23D7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>slova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="50EAD727" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="00F94A11">
+    <w:p w14:paraId="50EAD727" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Klíčová slova CS"/>
           <w:tag w:val="POLE_KLICOVASLOVA_CS"/>
           <w:id w:val="-843549337"/>
           <w:placeholder>
             <w:docPart w:val="5B3B07C5315940ECA4F349854E4EEB6E"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[klíčové slovo, klíčové slovo, klíčové slovo, …]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5C4CDA1E" w14:textId="77777777" w:rsidR="002A45B3" w:rsidRPr="00B23D7E" w:rsidRDefault="002A45B3" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B58A0C5" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00B23D7E" w:rsidRDefault="00556EAF" w:rsidP="00720AF1">
       <w:pPr>
         <w:pStyle w:val="Otherheadings"/>
         <w:spacing w:before="1200"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23D7E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621C604F" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="00D90DE2">
+    <w:p w14:paraId="621C604F" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="00D90DE2">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Abstract EN"/>
           <w:tag w:val="POLE_ABSTRACT_en"/>
           <w:id w:val="-981233839"/>
           <w:placeholder>
             <w:docPart w:val="59309ACDEFF74DDABBBDD2A6BEBFBC06"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00765A7A">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Abstract </w:t>
           </w:r>
           <w:r w:rsidR="00765A7A" w:rsidRPr="00765A7A">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">in English. The abstract should be 5 to 10 lines long. The same text of the abstract must be </w:t>
           </w:r>
           <w:r w:rsidR="00765A7A">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>inserted</w:t>
           </w:r>
@@ -2105,194 +1915,214 @@
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB6B4E8" w14:textId="77777777" w:rsidR="00D92785" w:rsidRPr="00B23D7E" w:rsidRDefault="00556EAF" w:rsidP="00556EAF">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23D7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E46F4A3" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="00556EAF">
+    <w:p w14:paraId="0E46F4A3" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="00556EAF">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Keywords EN"/>
           <w:tag w:val="POLE_KEYWORDS_EN"/>
           <w:id w:val="-2061782745"/>
           <w:placeholder>
             <w:docPart w:val="AC4A862CB28A455B8E28F03A04A8699A"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00556EAF" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[keyword, keyword, keyword, …]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5323C836" w14:textId="77777777" w:rsidR="006A200B" w:rsidRPr="00B23D7E" w:rsidRDefault="006A200B" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EC4A5E6" w14:textId="77777777" w:rsidR="002135B9" w:rsidRPr="00B23D7E" w:rsidRDefault="002135B9" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="791D19B4" w14:textId="77777777" w:rsidR="002135B9" w:rsidRPr="00B23D7E" w:rsidRDefault="002135B9" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="002135B9" w:rsidRPr="00B23D7E" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C701496" w14:textId="77777777" w:rsidR="006A200B" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="00D90DE2">
+    <w:p w14:paraId="6C701496" w14:textId="2B9F2C09" w:rsidR="006A200B" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="00D90DE2">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Acknowledgments"/>
           <w:tag w:val="POLE_ACKNOWLEDGEMENTS_EN"/>
           <w:id w:val="-230541528"/>
           <w:placeholder>
             <w:docPart w:val="CD221AB9D696407B98A486633822488D"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B52D85" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="002436EA" w:rsidRPr="002436EA">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>You can write acknowledgements here (optional)</w:t>
           </w:r>
           <w:r w:rsidR="00B52D85" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidR="002436EA" w:rsidRPr="002436EA">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Click </w:t>
           </w:r>
           <w:r w:rsidR="00E04088">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>in this frame</w:t>
           </w:r>
           <w:r w:rsidR="002436EA" w:rsidRPr="002436EA">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> and start typing. If you want to skip the acknowledgment, click </w:t>
           </w:r>
           <w:r w:rsidR="002436EA">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">here </w:t>
           </w:r>
           <w:r w:rsidR="002436EA" w:rsidRPr="002436EA">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>and press DELETE four times until the blank page disappears</w:t>
+            <w:t>and press DELETE</w:t>
+          </w:r>
+          <w:r w:rsidR="008B37FC">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="008B37FC" w:rsidRPr="008B37FC">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>(fn + Backspace key combination on MacBook)</w:t>
+          </w:r>
+          <w:r w:rsidR="002436EA" w:rsidRPr="002436EA">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> four times until the blank page disappears</w:t>
           </w:r>
           <w:r w:rsidR="00B52D85" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>.]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="22D2A49F" w14:textId="77777777" w:rsidR="00B52D85" w:rsidRPr="00B23D7E" w:rsidRDefault="00B52D85" w:rsidP="00B52D85">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0602316C" w14:textId="77777777" w:rsidR="00B52D85" w:rsidRPr="00B23D7E" w:rsidRDefault="00B52D85" w:rsidP="00B52D85">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B52D85" w:rsidRPr="00B23D7E" w:rsidSect="00F94A11">
@@ -2409,553 +2239,553 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="390327D0" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00980F90">
+        <w:p w14:paraId="390327D0" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00772C23">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc209035476" w:history="1">
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>List of Tables</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc209035476 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="491B1BB9" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00980F90">
+        <w:p w14:paraId="491B1BB9" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00772C23">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc209035477" w:history="1">
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>List of Abbreviations</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc209035477 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="300354C9" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00980F90">
+        <w:p w14:paraId="300354C9" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00772C23">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc209035478" w:history="1">
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>List of Appendices</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc209035478 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AD86EED" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00980F90">
+        <w:p w14:paraId="0AD86EED" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00772C23">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc209035479" w:history="1">
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc209035479 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C242DA6" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00980F90">
+        <w:p w14:paraId="2C242DA6" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00772C23">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc209035480" w:history="1">
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chapter title</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc209035480 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02F811F3" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00980F90">
+        <w:p w14:paraId="02F811F3" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00772C23">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc209035481" w:history="1">
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Conclusion</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc209035481 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01D54630" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00980F90">
+        <w:p w14:paraId="01D54630" w14:textId="77777777" w:rsidR="00980F90" w:rsidRDefault="00772C23">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc209035482" w:history="1">
-            <w:r w:rsidRPr="00E50F2A">
+            <w:r w:rsidR="00980F90" w:rsidRPr="00E50F2A">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bibliography</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc209035482 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002D1CD4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00980F90">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="6DF247AD" w14:textId="77777777" w:rsidR="000F709C" w:rsidRPr="00B23D7E" w:rsidRDefault="000F709C">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
@@ -3143,124 +2973,128 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc209035477"/>
       <w:r w:rsidRPr="00B23D7E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>List of Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="List of Abbreviations"/>
         <w:tag w:val="ABBREVIATIONS"/>
         <w:id w:val="1914736146"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="293645189"/>
             <w:placeholder>
               <w:docPart w:val="E802E2EC39324708B73C54D96A6DA0AB"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="62F38FD7" w14:textId="77777777" w:rsidR="00CE6344" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="008C755A">
+            <w:p w14:paraId="62F38FD7" w14:textId="77777777" w:rsidR="00CE6344" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="008C755A">
               <w:pPr>
                 <w:pStyle w:val="Listofabbreviations"/>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
               </w:pPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:id w:val="-783184982"/>
                   <w:placeholder>
                     <w:docPart w:val="0BF43C60708C483C9116A183E8D40B8B"/>
                   </w:placeholder>
                   <w:temporary/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00CE6344" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:r w:rsidR="00765A7A">
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Abbreviation</w:t>
                   </w:r>
                   <w:r w:rsidR="00CE6344" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00C07B21" w:rsidRPr="00B23D7E">
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:id w:val="1660576588"/>
                   <w:placeholder>
                     <w:docPart w:val="52C5B730DE524528A99093F377449EC3"/>
                   </w:placeholder>
                   <w:temporary/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00CE6344" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:r w:rsidR="00765A7A" w:rsidRPr="00765A7A">
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Meaning of </w:t>
                   </w:r>
                   <w:r w:rsidR="00765A7A">
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">the </w:t>
                   </w:r>
                   <w:r w:rsidR="00765A7A" w:rsidRPr="00765A7A">
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>abbreviation</w:t>
                   </w:r>
@@ -3445,207 +3279,212 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Others Appendices"/>
         <w:tag w:val="APPENDICES_OTHERS"/>
         <w:id w:val="1453055415"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1493642698"/>
             <w:placeholder>
               <w:docPart w:val="DDF891A476B344339B953D5532BF6014"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="2355708E" w14:textId="77777777" w:rsidR="00FB0680" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="002436EA">
+            <w:p w14:paraId="2355708E" w14:textId="77777777" w:rsidR="00FB0680" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="002436EA">
               <w:pPr>
                 <w:pStyle w:val="Listofappendices"/>
                 <w:tabs>
                   <w:tab w:val="clear" w:pos="1985"/>
                   <w:tab w:val="clear" w:pos="2268"/>
-                  <w:tab w:val="left" w:pos="1701"/>
+                  <w:tab w:val="left" w:pos="1134"/>
                 </w:tabs>
                 <w:ind w:left="1701" w:hanging="1701"/>
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
               </w:pPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:alias w:val="Others Appendices"/>
                   <w:tag w:val="APPENDICES_OTHERS"/>
                   <w:id w:val="315386950"/>
                   <w:placeholder>
                     <w:docPart w:val="6F46CF96B6D64C8695CBA84A58EE2048"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w15:color w:val="FF6600"/>
                   <w:comboBox>
                     <w:listItem w:value="Label"/>
                     <w:listItem w:displayText="Appendix A:" w:value="Appendix A:"/>
                     <w:listItem w:displayText="Appendix B:" w:value="Appendix B:"/>
                     <w:listItem w:displayText="Appendix C:" w:value="Appendix C:"/>
                     <w:listItem w:displayText="Appendix D:" w:value="Appendix D:"/>
                     <w:listItem w:displayText="Appendix E:" w:value="Appendix E:"/>
                     <w:listItem w:displayText="Appendix F:" w:value="Appendix F:"/>
                     <w:listItem w:displayText="Appendix G:" w:value="Appendix G:"/>
                     <w:listItem w:displayText="Appendix H:" w:value="Appendix H:"/>
                     <w:listItem w:displayText="Appendix I:" w:value="Appendix I:"/>
                     <w:listItem w:displayText="Appendix J:" w:value="Appendix J:"/>
                     <w:listItem w:displayText="Appendix K:" w:value="Appendix K:"/>
                     <w:listItem w:displayText="Appendix L:" w:value="Appendix L:"/>
                     <w:listItem w:displayText="Appendix M:" w:value="Appendix M:"/>
                     <w:listItem w:displayText="Appendix N:" w:value="Appendix N:"/>
                     <w:listItem w:displayText="Appendix O:" w:value="Appendix O:"/>
                     <w:listItem w:displayText="Appendix P:" w:value="Appendix P:"/>
                     <w:listItem w:displayText="Appendix Q:" w:value="Appendix Q:"/>
                     <w:listItem w:displayText="Appendix R:" w:value="Appendix R:"/>
                     <w:listItem w:displayText="Appendix S:" w:value="Appendix S:"/>
                     <w:listItem w:displayText="Appendix T:" w:value="Appendix T:"/>
                     <w:listItem w:displayText="Appendix U:" w:value="Appendix U:"/>
                     <w:listItem w:displayText="Appendix V:" w:value="Appendix V:"/>
                     <w:listItem w:displayText="Appendix W:" w:value="Appendix W:"/>
                     <w:listItem w:displayText="Appendix X:" w:value="Appendix X:"/>
                     <w:listItem w:displayText="Appendix Y:" w:value="Appendix Y:"/>
                     <w:listItem w:displayText="Appendix Z:" w:value="Appendix Z:"/>
                   </w:comboBox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="002436EA" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:r w:rsidR="002436EA">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Label</w:t>
                   </w:r>
                   <w:r w:rsidR="002436EA" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00FB0680" w:rsidRPr="00B23D7E">
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:id w:val="68854165"/>
                   <w:placeholder>
                     <w:docPart w:val="0741BA65B0234087A0C7A3909768E827"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00FB0680" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:r w:rsidR="002436EA">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Appendix name</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0680" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00FB0680" w:rsidRPr="00B23D7E">
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:id w:val="1752005513"/>
                   <w:placeholder>
                     <w:docPart w:val="E4E19BECDBD141F8929A16C8ADF3A70A"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00FB0680" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:r w:rsidR="002436EA">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>file</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0680" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
@@ -3696,50 +3535,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:bookmarkStart w:id="5" w:name="_Hlk196338036" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Introduction"/>
         <w:tag w:val="INTRODUCTION"/>
         <w:id w:val="-820345443"/>
         <w:placeholder>
           <w:docPart w:val="790B95DA842E4AEDB21B41297507CC86"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="09241E78" w14:textId="77777777" w:rsidR="009B7C67" w:rsidRPr="00B23D7E" w:rsidRDefault="003451D0" w:rsidP="00504AE1">
           <w:pPr>
             <w:pStyle w:val="Firstparagraph"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
               <w:rStyle w:val="NextparagraphsChar"/>
             </w:rPr>
             <w:t xml:space="preserve">There are two styles for ordinary paragraphs in this template: the </w:t>
           </w:r>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
               <w:rStyle w:val="NextparagraphsChar"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>First paragraph</w:t>
           </w:r>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
               <w:rStyle w:val="NextparagraphsChar"/>
@@ -3793,50 +3633,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Chapter title</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Important"/>
         <w:tag w:val="IMPORTANT"/>
         <w:id w:val="1826009647"/>
         <w:placeholder>
           <w:docPart w:val="B5F8C39D68B44CDEA04AC4EC21087C1F"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3A85DE2C" w14:textId="77777777" w:rsidR="00A24E3A" w:rsidRPr="00B23D7E" w:rsidRDefault="00BD22CE" w:rsidP="00A24E3A">
           <w:pPr>
             <w:pStyle w:val="Firstparagraph"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD22CE">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">It is possible to use this template in both divided and undivided forms. The undivided template does not use division and starts with the main heading (style </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Heading 1</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
             <w:rPr>
               <w:lang w:val="en-GB"/>
@@ -3885,134 +3726,137 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Conclusion"/>
         <w:tag w:val="CONCLUSION"/>
         <w:id w:val="-433062679"/>
         <w:placeholder>
           <w:docPart w:val="EBDAC20378DD4EA19F49F7AD8D609C93"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3C68BDD1" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="004748BC" w:rsidP="000205AE">
+        <w:p w14:paraId="3414BDE2" w14:textId="7C39B95A" w:rsidR="00495EB3" w:rsidRDefault="004748BC" w:rsidP="00890668">
           <w:pPr>
             <w:pStyle w:val="Firstparagraph"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click in this frame and start writing the conclusion of your thesis.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="673AE9DF" w14:textId="77777777" w:rsidR="006256EC" w:rsidRPr="006256EC" w:rsidRDefault="006256EC" w:rsidP="006256EC">
+    <w:p w14:paraId="71D752B4" w14:textId="767D45DF" w:rsidR="00B62A1B" w:rsidRPr="00C55E2F" w:rsidRDefault="00B62A1B" w:rsidP="00495EB3">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2DCD92AF" w14:textId="2AA2180F" w:rsidR="00A56DDF" w:rsidRDefault="00A56DDF" w:rsidP="00A56DDF">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5FBDBA" w14:textId="77777777" w:rsidR="00754C0E" w:rsidRDefault="00754C0E" w:rsidP="000C6A30">
+    <w:p w14:paraId="2781C6F3" w14:textId="77777777" w:rsidR="00A56DDF" w:rsidRPr="00A56DDF" w:rsidRDefault="00A56DDF" w:rsidP="00A56DDF">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
-        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="000C6A30" w:rsidSect="005A5B37">
+        <w:sectPr w:rsidR="00A56DDF" w:rsidRPr="00A56DDF" w:rsidSect="005A5B37">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:lnNumType w:countBy="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B097BA" w14:textId="77777777" w:rsidR="006C4F19" w:rsidRPr="00B23D7E" w:rsidRDefault="00765A7A" w:rsidP="006C4F19">
       <w:pPr>
         <w:pStyle w:val="Listsheadings"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc209035482"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc209035482"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bibliography</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Bibliography"/>
         <w:tag w:val="BIBLIOGRAPHY"/>
         <w:id w:val="117651416"/>
         <w:placeholder>
           <w:docPart w:val="595B58C7179E4F499D54C743F6190786"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3FB975C4" w14:textId="77777777" w:rsidR="00930BB2" w:rsidRPr="00B23D7E" w:rsidRDefault="00D90DE2" w:rsidP="00930BB2">
           <w:pPr>
             <w:pStyle w:val="Firstparagraph"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">The Bibliography must always be prepared according to the citation standard or style in the final thesis. Click in this frame and continue by selecting the appropriate style for editing the list: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Bibliography (alphabetical list)</w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:lang w:val="en-GB"/>
@@ -4042,166 +3886,204 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F36B08" w14:textId="77777777" w:rsidR="00EC05D0" w:rsidRPr="00B23D7E" w:rsidRDefault="00EC05D0" w:rsidP="00491D0A">
       <w:pPr>
         <w:pStyle w:val="Figuretablesource"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EC05D0" w:rsidRPr="00B23D7E" w:rsidSect="006A200B">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="_Toc204082273"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0A5E06B9" w14:textId="77777777" w:rsidR="000F709C" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="00870B8B">
+    <w:bookmarkStart w:id="10" w:name="_Toc204082273"/>
+    <w:bookmarkStart w:id="11" w:name="_Toc204082410"/>
+    <w:bookmarkStart w:id="12" w:name="_Toc204082840"/>
+    <w:bookmarkStart w:id="13" w:name="_Toc204082962"/>
+    <w:bookmarkStart w:id="14" w:name="_Toc204083248"/>
+    <w:bookmarkStart w:id="15" w:name="_Toc204083315"/>
+    <w:bookmarkStart w:id="16" w:name="_Toc209107454"/>
+    <w:p w14:paraId="0A5E06B9" w14:textId="77777777" w:rsidR="000F709C" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="00870B8B">
       <w:pPr>
         <w:pStyle w:val="Appendix1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Appendix name"/>
           <w:tag w:val="APPENDIX NAME"/>
           <w:id w:val="94454776"/>
           <w:placeholder>
             <w:docPart w:val="58A9C06C947944668198CDE41AF96AA2"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D6046" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="002436EA">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Appendix name</w:t>
           </w:r>
           <w:r w:rsidR="006D6046" w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="5434A193" w14:textId="77777777" w:rsidR="00A470B3" w:rsidRPr="00B23D7E" w:rsidRDefault="00000000" w:rsidP="00A470B3">
+    <w:p w14:paraId="5434A193" w14:textId="6390A36A" w:rsidR="00A470B3" w:rsidRPr="00B23D7E" w:rsidRDefault="00772C23" w:rsidP="00A470B3">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:alias w:val="Appendix"/>
           <w:tag w:val="POLE_APPENDIX_EN"/>
           <w:id w:val="-1640188250"/>
           <w:placeholder>
             <w:docPart w:val="EA5C06010B3A47208400107B2DBA78FD"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">[If your thesis does not contain appendices, proceed as follows: </w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> Click on the heading </w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Appendix A</w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t xml:space="preserve">, once it is highlighted in gray, press the DELETE key several times until this page disappears. </w:t>
+            <w:t xml:space="preserve">, once it is highlighted in gray, press the </w:t>
+          </w:r>
+          <w:r w:rsidR="00510B42" w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>DELETE key</w:t>
+          </w:r>
+          <w:r w:rsidR="00510B42">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (</w:t>
+          </w:r>
+          <w:r w:rsidR="00510B42" w:rsidRPr="00B21877">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>fn + Backspace key combination on MacBook</w:t>
+          </w:r>
+          <w:r w:rsidR="00510B42">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+          <w:r w:rsidR="00510B42" w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">several times until this page disappears. </w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">2. </w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">This block of text will then move after the Bibliography. Click on this block and press the DELETE key to delete it. </w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>3.</w:t>
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
@@ -4219,106 +4101,107 @@
           </w:r>
           <w:r w:rsidR="00D90DE2" w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> Follow the instructions in the manual to delete the List of Appendices.]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00A470B3" w:rsidRPr="00B23D7E" w:rsidSect="000205AE">
       <w:headerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="715C89E1" w14:textId="77777777" w:rsidR="00A56422" w:rsidRDefault="00A56422" w:rsidP="00534E21">
+    <w:p w14:paraId="1A32A7DC" w14:textId="77777777" w:rsidR="00772C23" w:rsidRDefault="00772C23" w:rsidP="00534E21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70E4208A" w14:textId="77777777" w:rsidR="00A56422" w:rsidRDefault="00A56422" w:rsidP="00534E21">
+    <w:p w14:paraId="53C905D8" w14:textId="77777777" w:rsidR="00772C23" w:rsidRDefault="00772C23" w:rsidP="00534E21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -4326,78 +4209,79 @@
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="69364D11" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="63378201" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
       <w:id w:val="-1235235469"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6C7546FE" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00E84ED9" w:rsidRDefault="004B6DCA">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:rPr>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00962FE5">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CD076A3" wp14:editId="14642A14">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>5014773</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
@@ -4426,339 +4310,340 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="496F1277" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                            <w:p w14:paraId="496F1277" w14:textId="1389ED90" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="00B05A85">
+                              <w:r w:rsidR="0063011F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>23</w:t>
+                                <w:t>21</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="6CD076A3" id="Obdélník 7" o:spid="_x0000_s1030" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDGUAN5gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aztOiMOEXRotuA&#10;bh3Q7QNkWbKFyaJGKbGzrx+lpGm33or5IJAU9cj3SK8v59GyncJgwDW8WpScKSehM65v+I/vt+8u&#10;OAtRuE5YcKrhexX45ebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRpQYcRSQX+6JDMRH6&#10;aItlWZ4XE2DnEaQKgaI3h0u+yfhaKxnvtQ4qMttw6i3mE/PZprPYrEXdo/CDkcc2xCu6GIVxVPQE&#10;dSOiYFs0L6BGIxEC6LiQMBagtZEqcyA2VfkPm4dBeJW5kDjBn2QK/w9Wft09+G+YWg/+DuTPwBxc&#10;D8L16goRpkGJjspVSahi8qE+PUhOoKesnb5AR6MV2whZg1njyBBI66q8KNPHmbbGf0o4qRLRZnOe&#10;wf40AzVHJil4dn5Gc+VM0tX7crkiO5UWdUJNjz2G+FHByJLRcKQRZ1CxuwvxkPqYktId3Bpr85it&#10;+ytAmCmSWSUiaWdCHed2ZqY7Uk6RFro90cyEqDFadio7AP7mbKLFaXj4tRWoOLOfHUn1oVqt0qZl&#10;hwx8Hm0fo8JJgmh45OxgXsfDVm49mn5I2mVWDq5IVm0ys6dujm3TUmRtjguctu65n7OefrPNHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAApeTVLiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyoQ0sTE+JUCAkJ8dNAQZzdeEki4nWI3Ta8PcsJjjvzaXamWE2uF3scQ+dJw/ksAYFU&#10;e9tRo+Ht9fZMgQjRkDW9J9TwjQFW5fFRYXLrD/SC+01sBIdQyI2GNsYhlzLULToTZn5AYu/Dj85E&#10;PsdG2tEcONz1cp4kqXSmI/7QmgFvWqw/Nzunwb9/Pdhq7Z6krNaP9d3F4vm+Iq1PT6brKxARp/gH&#10;w299rg4ld9r6Hdkgeg2ZuswYZWOpshQEIypTLG1ZShfLOciykP9XlD8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAgxlADeYBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEACl5NUuIAAAANAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="6CD076A3" id="Obdélník 7" o:spid="_x0000_s1030" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUrOoezgIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2CRp0t5M27hAx8fH3/n7zrm43HYt2lCpmOAp9s88jCgvRcX4&#10;KsVfPi+dCCOlCa9IKzhN8SNV+HL+9s3F0Cd0IhrRVlQiAOEqGfoUN1r3ieuqsqEdUWeipxwuayE7&#10;ouEoV24lyQDoXetOPG/qDkJWvRQlVQq0+XiJ5xa/rmmpb+taUY3aFENs2v6l/Rfm784vSLKSpG9Y&#10;uQuD/EUUHWEcnB6gcqIJWkv2CqpjpRRK1PqsFJ0r6pqV1OYA2fjei2zuG9JTmwsUR/WHMqn/B1t+&#10;2txJxKoUzzDipIMW3RbV08+WP/16QDNTn6FXCZjd93fSZKj6G1E+KMRF1hC+oldSiqGhpIKofGPv&#10;njwwBwVPUTF8FBXAk7UWtlTbWnZICmiJ70We+TCqW9a/NzjGE1QHbW2rHg+toluNSlCG0xDaj1EJ&#10;V+feJADZuCaJQTWPe6n0Oyo6ZIQUS2CCBSWbG6VH072JMediydoW9CRp+YkCMEcNuIan5s4EYZv7&#10;PfbiRbSIAieYTBdO4OW5c7XMAme69Gdhfp5nWe7/MH79IGlYVVFu3OyJ5gd/1sgd5UeKHKimRMsq&#10;A2dCUnJVZK1EGwJEz7zQC/JdQY7M3NMwbL0glxcp+VDN60nsLKfRzAmWQejEMy9yPD++jqdeEAf5&#10;8jSlG8bpv6eEhhRPonAW2jYdRf0iuTCLzq+D18mRpGMadknLuhTv+GT7abi54JWVNWHtKB/VwsT/&#10;XAvo977TlsmGvOMQ6G2xtaNiaW6IXYjqEahtSQxkhD0IVGuE/IbRADslxerrmkiKUfuBw3jEfhCY&#10;JWQPIMhjbbHXEl4CRIo1RqOY6XFhrXvJVg14GMeDiysYpZpZNj9HsxtA2Bc2p91uMwvp+Gytnjfw&#10;/DcAAAD//wMAUEsDBBQABgAIAAAAIQAKXk1S4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcqENLExPiVAgJCfHTQEGc3XhJIuJ1iN02vD3LCY4782l2plhNrhd7HEPnScP5&#10;LAGBVHvbUaPh7fX2TIEI0ZA1vSfU8I0BVuXxUWFy6w/0gvtNbASHUMiNhjbGIZcy1C06E2Z+QGLv&#10;w4/ORD7HRtrRHDjc9XKeJKl0piP+0JoBb1qsPzc7p8G/fz3Yau2epKzWj/XdxeL5viKtT0+m6ysQ&#10;Eaf4B8Nvfa4OJXfa+h3ZIHoNmbrMGGVjqbIUBCMqUyxtWUoXyznIspD/V5Q/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANSs6h7OAgAAyQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAApeTVLiAAAADQEAAA8AAAAAAAAAAAAAAAAAKAUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA3BgAAAAA=&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="496F1277" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                      <w:p w14:paraId="496F1277" w14:textId="1389ED90" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="00B05A85">
+                        <w:r w:rsidR="0063011F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>23</w:t>
+                          <w:t>21</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3C2EC521" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="570BECE7" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00E84ED9" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3FE345F4" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0CFF8560" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2765A7D3" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="01E4199B" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="54DBD73D" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="10DD194D" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2EFBD570" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0E37F96A" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="780125A1" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5F0D79DD" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="28A5F47D" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA" w:rsidP="00D472A0">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="01A12579" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="62D18CFD" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1C1AAFD3" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="297731431"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="64EB043C" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="11B3EDB4" wp14:editId="3EB2CF88">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>left</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="565200" cy="298800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:wrapNone/>
                   <wp:docPr id="8" name="Obdélník 8"/>
@@ -4783,259 +4668,259 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="555AABF1" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                            <w:p w14:paraId="555AABF1" w14:textId="14C06326" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="00B05A85">
+                              <w:r w:rsidR="0063011F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>22</w:t>
+                                <w:t>20</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="11B3EDB4" id="Obdélník 8" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm1Zbm4gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO2iI14hRFi24D&#10;ugvQ9QNkWbKFyaJGKbGzrx+lZEnXvQ3zgyBS5OE5JL2+mUfLdgqDAdfwalFyppyEzri+4c/fHt6t&#10;OAtRuE5YcKrhexX4zebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRowYcRSQT+6JDMRH6&#10;aItlWV4VE2DnEaQKgbz3h0e+yfhaKxm/aB1UZLbhxC3mE/PZprPYrEXdo/CDkUca4h9YjMI4KnqC&#10;uhdRsC2av6BGIxEC6LiQMBagtZEqayA1VflKzdMgvMpaqDnBn9oU/h+s/Lx78l8xUQ/+EeT3wBzc&#10;DcL16hYRpkGJjspVqVHF5EN9SkhGoFTWTp+go9GKbYTcg1njyBCo11W5KtPHmbbGf0g4qRLJZnOe&#10;wf40AzVHJsl5eXVJc+VM0tPyekX5ubSoE2pK9hjiewUjS5eGI404g4rdY4iJ5TkkhTt4MNbmMVv3&#10;h4MCkyerSkLSzoQ6zu1M0enaQrcnfVkJMaItp3oD4E/OJtqYhocfW4GKM/vRUY+uq4uLtGLZoAu+&#10;9La/vcJJgmh45OxwvYuHddx6NP2QmpblOLilfmqTJZ3ZHPnSNmSlx81N6/bSzlHn/2vzCwAA//8D&#10;AFBLAwQUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8&#10;h82QeJOtgqXUbokxMTGKFJF4Xrpj29idrd0F6r93PMlxvvfy5r1sOdhWHLH3jSMF15MIBFLpTEOV&#10;gt3741UCwgdNRreOUMEPeljmo4tMp8ad6A2P21AJDiGfagV1CF0qpS9rtNpPXIfE2qfrrQ589pU0&#10;vT5xuG3lTRTF0uqG+EOtO3yosfzaHqwC9/H9Yoq1fZWyWK/Kp9l081yQUpfj4f4ORMAh/Jvhrz5X&#10;h5w77d2BjBetAh4SmN4m8xgE68mCyZ5JPJ3NQeaZPF+Q/wIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAm1Zbm4gEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAJX78w3wAAAAkBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="11B3EDB4" id="Obdélník 8" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoGcKtygIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2KT5aW+mbVwg+/j4Oz/f53Nxue1atKFSMcFT7J95GFFeiorx&#10;VYq/fF46EUZKE16RVnCa4keq8OX87ZuLoU/oRDSirahEAMJVMvQpbrTuE9dVZUM7os5ETzkc1kJ2&#10;RMNWrtxKkgHQu9adeN7UHYSseilKqhRY8/EQzy1+XdNS39a1ohq1KYbctP1L+y/M351fkGQlSd+w&#10;cpcG+YssOsI4BN1D5UQTtJbsFVTHSimUqPVZKTpX1DUrqa0BqvG9F9XcN6SnthZojur3bVL/D7b8&#10;tLmTiFUpBqI46YCi26J6+tnyp18PKDL9GXqVgNt9fydNhaq/EeWDQlxkDeEreiWlGBpKKsjKN/7u&#10;yQWzUXAVFcNHUQE8WWthW7WtZYekAEp8L/LMh1Hdsv69wTGRoDtoa6l63FNFtxqVYAynIdCPUQlH&#10;kziC+zY0SQyqudxLpd9R0SGzSLEEJVhQsrlR2mR5cDHuXCxZ21o1tPzEAI6jBULDVXNmkrDkfo+9&#10;eBEtosAJJtOFE3h57lwts8CZLv1ZmJ/nWZb7P0xcP0gaVlWUmzDPQvODPyNyJ/lRInupKdGyysCZ&#10;lJRcFVkr0YaA0DMv9IJ815AjN/c0DdsEqOVFSf4k8K4nsbOcRjMnWAahE8+8yPH8+DqeekEc5MvT&#10;km4Yp/9eEhqAySichZamo6xfFBdm0fl18Lo4knRMwyxpWQdiHvVk+TTaXPDKrjVh7bg+6oXJ/9AL&#10;4PuZaatkI97xEehtsQUUo+hCVI+gaateUCEMQNBYI+Q3jAYYJilWX9dEUozaDxzeRewHgZk+dgML&#10;eWwtnq2ElwCRYo3RuMz0OKnWvWSrBiKM74KLK3hDNbMyPmSze3kwKGwxu6FmJtHx3nodRu/8NwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAlfvzDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQ&#10;he8m/IfNkHiTrYKl1G6JMTExihSReF66Y9vYna3dBeq/dzzJcb738ua9bDnYVhyx940jBdeTCARS&#10;6UxDlYLd++NVAsIHTUa3jlDBD3pY5qOLTKfGnegNj9tQCQ4hn2oFdQhdKqUva7TaT1yHxNqn660O&#10;fPaVNL0+cbht5U0UxdLqhvhDrTt8qLH82h6sAvfx/WKKtX2VslivyqfZdPNckFKX4+H+DkTAIfyb&#10;4a8+V4ecO+3dgYwXrQIeEpjeJvMYBOvJgsmeSTydzUHmmTxfkP8CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAaBnCrcoCAADCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAAAAAAAAAAAAAAAkBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAADAGAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="555AABF1" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                      <w:p w14:paraId="555AABF1" w14:textId="14C06326" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="00B05A85">
+                        <w:r w:rsidR="0063011F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>22</w:t>
+                          <w:t>20</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3079176E" w14:textId="77777777" w:rsidR="00A56422" w:rsidRPr="00392EDF" w:rsidRDefault="00A56422" w:rsidP="00C23682">
+    <w:p w14:paraId="69B7FD63" w14:textId="77777777" w:rsidR="00772C23" w:rsidRPr="00392EDF" w:rsidRDefault="00772C23" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69A58680" w14:textId="77777777" w:rsidR="00A56422" w:rsidRPr="00392EDF" w:rsidRDefault="00A56422" w:rsidP="00C23682">
+    <w:p w14:paraId="2B645DA5" w14:textId="77777777" w:rsidR="00772C23" w:rsidRPr="00392EDF" w:rsidRDefault="00772C23" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C9C620E" w14:textId="77777777" w:rsidR="00A56422" w:rsidRDefault="00A56422"/>
+    <w:p w14:paraId="18E578A9" w14:textId="77777777" w:rsidR="00772C23" w:rsidRDefault="00772C23"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0CA9E905" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="07A881D4" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3E50FD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="slovanseznam5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="95926B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7197,321 +7082,321 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3632"/>
         </w:tabs>
         <w:ind w:left="3632" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4086"/>
         </w:tabs>
         <w:ind w:left="4086" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="187181566">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1116676788">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="255285138">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="745109910">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1684286906">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1721399380">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="423841355">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="398528255">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="770248437">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1979189625">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="477651672">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1494837792">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="46078715">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="480728892">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="753933425">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1233271681">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="889656952">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1704748092">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="741172978">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1923634844">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1054112701">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="451481786">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="410394754">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1578974082">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1657951049">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1598370880">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="994377797">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="147789794">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="222256375">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="732655767">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1994020198">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="333579763">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1494374834">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="318310300">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1914660766">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="437333374">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="38366230">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1447967099">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1089235162">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="636037047">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="345330160">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F3683C"/>
     <w:rsid w:val="00014A2A"/>
     <w:rsid w:val="00015B48"/>
     <w:rsid w:val="000171E1"/>
     <w:rsid w:val="000205AE"/>
     <w:rsid w:val="00023006"/>
     <w:rsid w:val="00025C37"/>
     <w:rsid w:val="00037C22"/>
     <w:rsid w:val="0005319D"/>
     <w:rsid w:val="00054C7E"/>
     <w:rsid w:val="000552D1"/>
     <w:rsid w:val="000575DA"/>
     <w:rsid w:val="00062CBC"/>
     <w:rsid w:val="00070282"/>
     <w:rsid w:val="000804E1"/>
     <w:rsid w:val="0008353D"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="000A4DB2"/>
     <w:rsid w:val="000B4D1D"/>
     <w:rsid w:val="000C6A30"/>
     <w:rsid w:val="000C7D33"/>
     <w:rsid w:val="000D153E"/>
     <w:rsid w:val="000D66AB"/>
     <w:rsid w:val="000E02B6"/>
     <w:rsid w:val="000E074F"/>
     <w:rsid w:val="000E1460"/>
+    <w:rsid w:val="000E270F"/>
     <w:rsid w:val="000E5AC6"/>
     <w:rsid w:val="000F709C"/>
     <w:rsid w:val="00104B5A"/>
     <w:rsid w:val="001214C2"/>
     <w:rsid w:val="00130683"/>
     <w:rsid w:val="001323A9"/>
     <w:rsid w:val="001378DD"/>
     <w:rsid w:val="00142361"/>
     <w:rsid w:val="00144479"/>
     <w:rsid w:val="00155687"/>
     <w:rsid w:val="00155A13"/>
     <w:rsid w:val="00165426"/>
     <w:rsid w:val="00177188"/>
     <w:rsid w:val="0018552E"/>
     <w:rsid w:val="001915E0"/>
     <w:rsid w:val="001979FD"/>
     <w:rsid w:val="001A61B0"/>
     <w:rsid w:val="001A78A9"/>
     <w:rsid w:val="001B38BA"/>
     <w:rsid w:val="001B4495"/>
     <w:rsid w:val="001B603A"/>
     <w:rsid w:val="001C325E"/>
     <w:rsid w:val="001C734B"/>
     <w:rsid w:val="001D18D1"/>
     <w:rsid w:val="001D5889"/>
@@ -7560,263 +7445,277 @@
     <w:rsid w:val="003A78B2"/>
     <w:rsid w:val="003B0ACA"/>
     <w:rsid w:val="003B3126"/>
     <w:rsid w:val="003B6C67"/>
     <w:rsid w:val="003C1A17"/>
     <w:rsid w:val="003C68B1"/>
     <w:rsid w:val="003E118B"/>
     <w:rsid w:val="003E34D4"/>
     <w:rsid w:val="003E393C"/>
     <w:rsid w:val="003F454E"/>
     <w:rsid w:val="004005E4"/>
     <w:rsid w:val="00407531"/>
     <w:rsid w:val="00412E5F"/>
     <w:rsid w:val="00425AA6"/>
     <w:rsid w:val="00426494"/>
     <w:rsid w:val="00427EA2"/>
     <w:rsid w:val="004360FF"/>
     <w:rsid w:val="0045147F"/>
     <w:rsid w:val="00453E5F"/>
     <w:rsid w:val="004540E5"/>
     <w:rsid w:val="00464052"/>
     <w:rsid w:val="0046612A"/>
     <w:rsid w:val="004748BC"/>
     <w:rsid w:val="00484FB2"/>
     <w:rsid w:val="00491D0A"/>
+    <w:rsid w:val="00495EB3"/>
     <w:rsid w:val="00496D47"/>
     <w:rsid w:val="004A0A30"/>
     <w:rsid w:val="004A33B0"/>
     <w:rsid w:val="004B4566"/>
     <w:rsid w:val="004B6DCA"/>
     <w:rsid w:val="004C140C"/>
     <w:rsid w:val="004C63E4"/>
     <w:rsid w:val="004E3A5B"/>
     <w:rsid w:val="004E5A2E"/>
-    <w:rsid w:val="004F05CE"/>
     <w:rsid w:val="004F3ED1"/>
     <w:rsid w:val="004F5AA5"/>
     <w:rsid w:val="004F793E"/>
     <w:rsid w:val="005038DA"/>
     <w:rsid w:val="00504AE1"/>
     <w:rsid w:val="00507B51"/>
+    <w:rsid w:val="00510B42"/>
     <w:rsid w:val="00515B26"/>
     <w:rsid w:val="00517985"/>
     <w:rsid w:val="005314BA"/>
     <w:rsid w:val="00534E21"/>
     <w:rsid w:val="005353D0"/>
     <w:rsid w:val="0054171C"/>
     <w:rsid w:val="00545199"/>
     <w:rsid w:val="00545486"/>
     <w:rsid w:val="00550073"/>
     <w:rsid w:val="005524D4"/>
     <w:rsid w:val="00552861"/>
     <w:rsid w:val="0055482B"/>
     <w:rsid w:val="00555FFE"/>
     <w:rsid w:val="00556EAF"/>
     <w:rsid w:val="00566DE9"/>
     <w:rsid w:val="00571C62"/>
     <w:rsid w:val="00573616"/>
     <w:rsid w:val="00577CFC"/>
     <w:rsid w:val="00580BC5"/>
     <w:rsid w:val="00585186"/>
     <w:rsid w:val="00586E7B"/>
+    <w:rsid w:val="005A104D"/>
     <w:rsid w:val="005A5828"/>
     <w:rsid w:val="005A5B37"/>
     <w:rsid w:val="005B029C"/>
     <w:rsid w:val="005B0424"/>
     <w:rsid w:val="005B24C4"/>
     <w:rsid w:val="005B4CDD"/>
     <w:rsid w:val="005D37B0"/>
     <w:rsid w:val="005E75E2"/>
     <w:rsid w:val="005F7AE1"/>
     <w:rsid w:val="00607408"/>
     <w:rsid w:val="006254C9"/>
     <w:rsid w:val="006256EC"/>
+    <w:rsid w:val="0063011F"/>
     <w:rsid w:val="00632154"/>
     <w:rsid w:val="00632EEC"/>
     <w:rsid w:val="006352C5"/>
     <w:rsid w:val="00646BC1"/>
     <w:rsid w:val="006617F3"/>
     <w:rsid w:val="00667D2D"/>
     <w:rsid w:val="00670CB6"/>
+    <w:rsid w:val="00674413"/>
     <w:rsid w:val="00675895"/>
     <w:rsid w:val="006955C4"/>
     <w:rsid w:val="006A200B"/>
     <w:rsid w:val="006A434D"/>
     <w:rsid w:val="006C269D"/>
     <w:rsid w:val="006C3772"/>
     <w:rsid w:val="006C4F19"/>
     <w:rsid w:val="006C659D"/>
     <w:rsid w:val="006D6046"/>
     <w:rsid w:val="006D7F8C"/>
     <w:rsid w:val="006F0919"/>
     <w:rsid w:val="00706ACB"/>
     <w:rsid w:val="00706D32"/>
     <w:rsid w:val="0071071D"/>
     <w:rsid w:val="007127E1"/>
     <w:rsid w:val="0071508D"/>
     <w:rsid w:val="007159A2"/>
     <w:rsid w:val="00715BD0"/>
     <w:rsid w:val="00720AF1"/>
     <w:rsid w:val="00727177"/>
     <w:rsid w:val="00727461"/>
     <w:rsid w:val="007351E3"/>
     <w:rsid w:val="00740D27"/>
     <w:rsid w:val="007548D5"/>
     <w:rsid w:val="00754C0E"/>
+    <w:rsid w:val="007619B4"/>
     <w:rsid w:val="00765A7A"/>
     <w:rsid w:val="00770A72"/>
+    <w:rsid w:val="00772C23"/>
     <w:rsid w:val="00775B2E"/>
     <w:rsid w:val="00776E60"/>
     <w:rsid w:val="007773E3"/>
     <w:rsid w:val="00780968"/>
+    <w:rsid w:val="00780C02"/>
     <w:rsid w:val="007A1086"/>
     <w:rsid w:val="007C1BE8"/>
     <w:rsid w:val="007D249A"/>
     <w:rsid w:val="007D30F8"/>
     <w:rsid w:val="007D31F9"/>
     <w:rsid w:val="007E3273"/>
     <w:rsid w:val="007E4637"/>
     <w:rsid w:val="007E5A7F"/>
     <w:rsid w:val="007E5DFC"/>
     <w:rsid w:val="007E74C5"/>
     <w:rsid w:val="0080455F"/>
     <w:rsid w:val="00804EAF"/>
     <w:rsid w:val="00805695"/>
     <w:rsid w:val="00805D6A"/>
     <w:rsid w:val="00812B7E"/>
+    <w:rsid w:val="008365DC"/>
     <w:rsid w:val="008509D6"/>
     <w:rsid w:val="00867995"/>
     <w:rsid w:val="00870B8B"/>
     <w:rsid w:val="00876498"/>
     <w:rsid w:val="00876B11"/>
     <w:rsid w:val="00876B1D"/>
     <w:rsid w:val="00885F21"/>
+    <w:rsid w:val="00890668"/>
     <w:rsid w:val="008977C9"/>
     <w:rsid w:val="008A0CE5"/>
     <w:rsid w:val="008A2573"/>
     <w:rsid w:val="008A5940"/>
     <w:rsid w:val="008B08FF"/>
     <w:rsid w:val="008B1163"/>
+    <w:rsid w:val="008B37FC"/>
     <w:rsid w:val="008C755A"/>
     <w:rsid w:val="008E4276"/>
     <w:rsid w:val="008E7700"/>
     <w:rsid w:val="008F687D"/>
     <w:rsid w:val="00900E0B"/>
     <w:rsid w:val="00901BB9"/>
     <w:rsid w:val="009118F5"/>
     <w:rsid w:val="00917D8E"/>
     <w:rsid w:val="009201F0"/>
     <w:rsid w:val="00920DCC"/>
     <w:rsid w:val="009229FF"/>
     <w:rsid w:val="00924693"/>
     <w:rsid w:val="00925284"/>
     <w:rsid w:val="00930BB2"/>
     <w:rsid w:val="00937E70"/>
     <w:rsid w:val="00962FE5"/>
     <w:rsid w:val="0097034A"/>
     <w:rsid w:val="00975780"/>
     <w:rsid w:val="00980F90"/>
     <w:rsid w:val="009811AD"/>
     <w:rsid w:val="00981CD2"/>
     <w:rsid w:val="0099178C"/>
     <w:rsid w:val="009A320A"/>
     <w:rsid w:val="009A41D4"/>
     <w:rsid w:val="009B126A"/>
     <w:rsid w:val="009B148C"/>
     <w:rsid w:val="009B7C67"/>
     <w:rsid w:val="009C35FA"/>
     <w:rsid w:val="009C7D22"/>
     <w:rsid w:val="009E7013"/>
     <w:rsid w:val="009F08DC"/>
     <w:rsid w:val="009F2AE8"/>
     <w:rsid w:val="00A002A3"/>
     <w:rsid w:val="00A027B0"/>
     <w:rsid w:val="00A03478"/>
     <w:rsid w:val="00A05EE2"/>
     <w:rsid w:val="00A24E3A"/>
     <w:rsid w:val="00A31DE6"/>
     <w:rsid w:val="00A32A30"/>
     <w:rsid w:val="00A33121"/>
     <w:rsid w:val="00A34071"/>
     <w:rsid w:val="00A40897"/>
     <w:rsid w:val="00A42C0D"/>
     <w:rsid w:val="00A448C5"/>
     <w:rsid w:val="00A470B3"/>
     <w:rsid w:val="00A50D5A"/>
-    <w:rsid w:val="00A52FBC"/>
-    <w:rsid w:val="00A56422"/>
+    <w:rsid w:val="00A56DDF"/>
     <w:rsid w:val="00A610F8"/>
     <w:rsid w:val="00A67A23"/>
     <w:rsid w:val="00A73DDB"/>
     <w:rsid w:val="00A74476"/>
     <w:rsid w:val="00A830AA"/>
     <w:rsid w:val="00A9137F"/>
     <w:rsid w:val="00AA516D"/>
     <w:rsid w:val="00AA6BD9"/>
     <w:rsid w:val="00AD7264"/>
     <w:rsid w:val="00AE1C9A"/>
+    <w:rsid w:val="00AE451C"/>
     <w:rsid w:val="00B020DA"/>
     <w:rsid w:val="00B0560E"/>
     <w:rsid w:val="00B05A85"/>
     <w:rsid w:val="00B0606B"/>
     <w:rsid w:val="00B13C6C"/>
     <w:rsid w:val="00B22702"/>
     <w:rsid w:val="00B23D7E"/>
     <w:rsid w:val="00B2455C"/>
     <w:rsid w:val="00B25C79"/>
     <w:rsid w:val="00B3535E"/>
     <w:rsid w:val="00B43BC7"/>
     <w:rsid w:val="00B52D85"/>
     <w:rsid w:val="00B566A1"/>
+    <w:rsid w:val="00B62A1B"/>
     <w:rsid w:val="00B7310E"/>
     <w:rsid w:val="00B73753"/>
     <w:rsid w:val="00B83C4D"/>
     <w:rsid w:val="00B93D03"/>
     <w:rsid w:val="00BA27BA"/>
     <w:rsid w:val="00BB0422"/>
     <w:rsid w:val="00BB0CF3"/>
     <w:rsid w:val="00BC0110"/>
     <w:rsid w:val="00BD22CE"/>
     <w:rsid w:val="00BE075D"/>
     <w:rsid w:val="00BF40AD"/>
     <w:rsid w:val="00BF71E7"/>
     <w:rsid w:val="00BF7AAD"/>
     <w:rsid w:val="00C0513C"/>
     <w:rsid w:val="00C07B21"/>
     <w:rsid w:val="00C10974"/>
     <w:rsid w:val="00C21F99"/>
     <w:rsid w:val="00C23682"/>
     <w:rsid w:val="00C31612"/>
     <w:rsid w:val="00C322AA"/>
     <w:rsid w:val="00C33C6B"/>
     <w:rsid w:val="00C37D85"/>
     <w:rsid w:val="00C4448D"/>
     <w:rsid w:val="00C4574E"/>
     <w:rsid w:val="00C53C1B"/>
     <w:rsid w:val="00C53D7A"/>
+    <w:rsid w:val="00C55E2F"/>
+    <w:rsid w:val="00C62B12"/>
     <w:rsid w:val="00C81B72"/>
+    <w:rsid w:val="00C81BA9"/>
     <w:rsid w:val="00C86EE0"/>
     <w:rsid w:val="00C9199F"/>
     <w:rsid w:val="00CA14C7"/>
     <w:rsid w:val="00CA1F62"/>
     <w:rsid w:val="00CA42C8"/>
     <w:rsid w:val="00CA4E6A"/>
     <w:rsid w:val="00CA66FC"/>
     <w:rsid w:val="00CA7DAB"/>
     <w:rsid w:val="00CB55F3"/>
     <w:rsid w:val="00CE20D8"/>
     <w:rsid w:val="00CE5779"/>
     <w:rsid w:val="00CE60F1"/>
     <w:rsid w:val="00CE6344"/>
     <w:rsid w:val="00CF516D"/>
     <w:rsid w:val="00CF5962"/>
     <w:rsid w:val="00CF6AF2"/>
     <w:rsid w:val="00D02352"/>
     <w:rsid w:val="00D13BD8"/>
     <w:rsid w:val="00D14113"/>
     <w:rsid w:val="00D20C85"/>
     <w:rsid w:val="00D211D3"/>
     <w:rsid w:val="00D273C9"/>
     <w:rsid w:val="00D472A0"/>
     <w:rsid w:val="00D56E73"/>
     <w:rsid w:val="00D6246B"/>
@@ -7890,82 +7789,82 @@
     <w:rsid w:val="00FB0680"/>
     <w:rsid w:val="00FB0E59"/>
     <w:rsid w:val="00FB10DC"/>
     <w:rsid w:val="00FB36E0"/>
     <w:rsid w:val="00FC5652"/>
     <w:rsid w:val="00FC6AE0"/>
     <w:rsid w:val="00FD4643"/>
     <w:rsid w:val="00FD7E4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D280E43"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8293,55 +8192,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007E5DFC"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Otherheadings"/>
     <w:next w:val="Firstparagraph"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001D18D1"/>
     <w:pPr>
       <w:pageBreakBefore/>
@@ -8706,81 +8600,79 @@
     <w:link w:val="Otherheadings"/>
     <w:rsid w:val="00980F90"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListsheadingsChar">
     <w:name w:val="Lists headings Char"/>
     <w:basedOn w:val="OtherheadingsChar"/>
     <w:link w:val="Listsheadings"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normln"/>
-    <w:next w:val="Normln"/>
+    <w:basedOn w:val="Firstparagraph"/>
+    <w:next w:val="Firstparagraph"/>
     <w:link w:val="PodnadpisChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="0063011F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="300" w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
     <w:name w:val="Podnadpis Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Podnadpis"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="0063011F"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citt">
     <w:name w:val="Quote"/>
     <w:next w:val="Firstparagraph"/>
     <w:link w:val="CittChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="007E5DFC"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="794"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
     <w:name w:val="Citát Char"/>
@@ -10530,51 +10422,51 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:jc w:val="center"/>
     </w:trPr>
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="131795538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="179860782">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11209,1091 +11101,1230 @@
     </w:div>
     <w:div w:id="2129932503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="811B8FA58102464B803CDD5855BBE7C0"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DAFD35CC-39BC-4DBE-97AE-6B02635CAF80}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="811B8FA58102464B803CDD5855BBE7C0"/>
+            <w:pStyle w:val="811B8FA58102464B803CDD5855BBE7C06"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E04088">
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> who write their final theses in English. An integral part of the template is a user manual. The manual describes how to work with this template, how to install it, how to use built-in styles, how to insert figures and tables, and how to generate content. Unauthorized changes in the template make it very easy to disrupt its structure and destroy formatting. </w:t>
+          <w:r w:rsidRPr="00510B42">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ATTENTION! This template is intended only for Czech study programmes and students who write their final theses in English. An integral part of the template is a user manual. The manual describes how to work with this template, how to install it, how to use built-in styles, how to insert figures and tables, how to remove unnecessary lists, and how to generate content. Unauthorized changes in the template make it very easy to disrupt its structure and destroy formatting. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00510B42">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click in this frame and press the DELETE key (fn + Backspace key combination on MacBook) to remove this warning</w:t>
           </w:r>
           <w:r w:rsidRPr="00E04088">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-            </w:rPr>
-            <w:t>Click in this frame and press the DELETE key to remove this warning.</w:t>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7B0F4BEF74D844BEA49317E8EDE1869C"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{021CDF83-8627-4634-A3FD-99DC2FE362AB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="7B0F4BEF74D844BEA49317E8EDE1869C"/>
+            <w:pStyle w:val="7B0F4BEF74D844BEA49317E8EDE1869C6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="00F85E54">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">Abstract in </w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>Czech</w:t>
           </w:r>
           <w:r w:rsidRPr="00F85E54">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>. The abstract should be 5 to 10 lines long. The</w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> same text of the abstract must </w:t>
           </w:r>
           <w:r w:rsidRPr="00F85E54">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>be inserted into IS/STAG. Click in this box and start typing</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5B3B07C5315940ECA4F349854E4EEB6E"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7797E2E6-BB10-468F-9582-5E1A80156083}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="5B3B07C5315940ECA4F349854E4EEB6E"/>
+            <w:pStyle w:val="5B3B07C5315940ECA4F349854E4EEB6E6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[klíčové slovo, klíčové slovo, klíčové slovo, …]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="59309ACDEFF74DDABBBDD2A6BEBFBC06"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{80B4115A-43E9-49AD-AEA9-876089018E4A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="59309ACDEFF74DDABBBDD2A6BEBFBC06"/>
+            <w:pStyle w:val="59309ACDEFF74DDABBBDD2A6BEBFBC066"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">Abstract </w:t>
           </w:r>
           <w:r w:rsidRPr="00765A7A">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">in English. The abstract should be 5 to 10 lines long. The same text of the abstract must be </w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>inserted</w:t>
           </w:r>
           <w:r w:rsidRPr="00765A7A">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> into IS/STAG. Cli</w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>ck in this box and start typing.</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC4A862CB28A455B8E28F03A04A8699A"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C7B30B5-5C65-482E-8B54-99DA9C90A3AA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="AC4A862CB28A455B8E28F03A04A8699A"/>
+            <w:pStyle w:val="AC4A862CB28A455B8E28F03A04A8699A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[keyword, keyword, keyword, …]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD221AB9D696407B98A486633822488D"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A94EE453-F595-461A-AC5C-96736A69878E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="CD221AB9D696407B98A486633822488D"/>
+            <w:pStyle w:val="CD221AB9D696407B98A486633822488D6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="002436EA">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>You can write acknowledgements here (optional)</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="002436EA">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">Click </w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>in this frame</w:t>
           </w:r>
           <w:r w:rsidRPr="002436EA">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> and start typing. If you want to skip the acknowledgment, click </w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">here </w:t>
           </w:r>
           <w:r w:rsidRPr="002436EA">
-            <w:t>and press DELETE four times until the blank page disappears</w:t>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>and press DELETE</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="008B37FC">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>(fn + Backspace key combination on MacBook)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002436EA">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> four times until the blank page disappears</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E802E2EC39324708B73C54D96A6DA0AB"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{73BA9528-FF0A-4B7E-B030-6990986B73E1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
           <w:pPr>
             <w:pStyle w:val="E802E2EC39324708B73C54D96A6DA0AB"/>
           </w:pPr>
           <w:r w:rsidRPr="00A752C2">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zadejte libovolný obsah, který chcete opakovat, včetně jiných ovládacích prvků obsahu. Můžete také vložit tento ovládací prvek kolem řádků tabulky, aby se části tabulky opakovaly.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0BF43C60708C483C9116A183E8D40B8B"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28264188-FE8A-4B68-B9E6-A7A70D5BF45A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="0BF43C60708C483C9116A183E8D40B8B"/>
+            <w:pStyle w:val="0BF43C60708C483C9116A183E8D40B8B6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>Abbreviation</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="52C5B730DE524528A99093F377449EC3"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B866EE8D-E917-4CE7-AEBF-F2A249153FEC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="52C5B730DE524528A99093F377449EC3"/>
+            <w:pStyle w:val="52C5B730DE524528A99093F377449EC36"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidRPr="00765A7A">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">Meaning of </w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">the </w:t>
           </w:r>
           <w:r w:rsidRPr="00765A7A">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>abbreviation</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DDF891A476B344339B953D5532BF6014"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA488B28-9C9B-414D-875F-5745F54399A0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
           <w:pPr>
             <w:pStyle w:val="DDF891A476B344339B953D5532BF6014"/>
           </w:pPr>
           <w:r w:rsidRPr="00196C72">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zadejte libovolný obsah, který chcete opakovat, včetně jiných ovládacích prvků obsahu. Můžete také vložit tento ovládací prvek kolem řádků tabulky, aby se části tabulky opakovaly.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F46CF96B6D64C8695CBA84A58EE2048"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{36FF3F36-FA18-4AD2-B8CC-DFE795F63A1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="6F46CF96B6D64C8695CBA84A58EE2048"/>
+            <w:pStyle w:val="6F46CF96B6D64C8695CBA84A58EE20486"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Label</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0741BA65B0234087A0C7A3909768E827"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C27A41ED-F8D8-4CBB-B4B2-6B782FDB5C78}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="0741BA65B0234087A0C7A3909768E827"/>
+            <w:pStyle w:val="0741BA65B0234087A0C7A3909768E8276"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Appendix name</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E4E19BECDBD141F8929A16C8ADF3A70A"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77E2377F-D0ED-4ED6-8A2C-D5BE50F8FB1C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="E4E19BECDBD141F8929A16C8ADF3A70A"/>
+            <w:pStyle w:val="E4E19BECDBD141F8929A16C8ADF3A70A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>file</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="790B95DA842E4AEDB21B41297507CC86"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D90668F3-9CC4-48EF-947D-D4609147478C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="790B95DA842E4AEDB21B41297507CC86"/>
+            <w:pStyle w:val="790B95DA842E4AEDB21B41297507CC866"/>
           </w:pPr>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
             </w:rPr>
             <w:t xml:space="preserve">There are two styles for ordinary paragraphs in this template: the </w:t>
           </w:r>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>First paragraph</w:t>
           </w:r>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
             </w:rPr>
             <w:t xml:space="preserve"> and the </w:t>
           </w:r>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Next paragraphs</w:t>
           </w:r>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
             </w:rPr>
             <w:t xml:space="preserve">. The first line is not indented in the ‘First paragraph’ style. It is used for the first paragraph below the heading (it is set automatically as soon as you end the heading with the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
             </w:rPr>
             <w:t>ENTER</w:t>
           </w:r>
           <w:r w:rsidRPr="003451D0">
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
             </w:rPr>
             <w:t xml:space="preserve"> key), figures, tables, or quotes. The ‘Next paragraphs’ style starts with an indentation and is intended for all other paragraphs except the first one. Click here and begin to write an introduction to your thesis</w:t>
           </w:r>
           <w:r w:rsidRPr="002244AC">
             <w:rPr>
-              <w:rStyle w:val="NextparagraphsDalodstavceprceChar"/>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rStyle w:val="NextparagraphsChar"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B5F8C39D68B44CDEA04AC4EC21087C1F"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7232421B-7130-4ECC-AA7D-DF358C181063}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="B5F8C39D68B44CDEA04AC4EC21087C1F"/>
+            <w:pStyle w:val="B5F8C39D68B44CDEA04AC4EC21087C1F6"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD22CE">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">It is possible to use this template in both divided and undivided forms. The undivided template does not use division and starts with the main heading (style </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Heading 1</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">). The divided template uses the first-level </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Divider heading</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">, which ensures visual division into individual parts, e.g., A THEORETICAL PART, B PRACTICAL PART. The Divider heading style always starts on a new page and uses alphabetical marking. This heading is followed by the </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Heading 1 after divider</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD22CE">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> style, which uses the same properties as the parent Heading 1, but does not start on a new page. Please check what type of template your faculty or department uses and choose the style for the heading on this page accordingly (the default setting is Heading 1). For a divided template, use the Divider heading style and write the title of the given part in capital letters. Please read the instructions in the manual. Click here and press DELETE to delete the box. Then press ENTER to end the heading.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EBDAC20378DD4EA19F49F7AD8D609C93"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{22B0EAE6-14C4-44D2-AD84-8E043D3C6DAC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="EBDAC20378DD4EA19F49F7AD8D609C93"/>
+            <w:pStyle w:val="EBDAC20378DD4EA19F49F7AD8D609C936"/>
           </w:pPr>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>Click in this frame and start writing the conclusion of your thesis.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="595B58C7179E4F499D54C743F6190786"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8341EE4F-E230-4A45-81F4-B8A82803D647}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="595B58C7179E4F499D54C743F6190786"/>
+            <w:pStyle w:val="595B58C7179E4F499D54C743F61907866"/>
           </w:pPr>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">The Bibliography must always be prepared according to the citation standard or style in the final thesis. Click in this frame and continue by selecting the appropriate style for editing the list: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Bibliography (alphabetical list)</w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> or </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Bibliography (numbered list)</w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="58A9C06C947944668198CDE41AF96AA2"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D5E95FC-C6FC-4C34-9153-A37BA66A8A6C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="58A9C06C947944668198CDE41AF96AA2"/>
+            <w:pStyle w:val="58A9C06C947944668198CDE41AF96AA26"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>Appendix name</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA5C06010B3A47208400107B2DBA78FD"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{812C7775-B906-4D21-8D4B-88150E375ADF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A77911" w:rsidRDefault="00A77911">
+        <w:p w:rsidR="00A77911" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="EA5C06010B3A47208400107B2DBA78FD"/>
+            <w:pStyle w:val="EA5C06010B3A47208400107B2DBA78FD6"/>
           </w:pPr>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">[If your thesis does not contain appendices, proceed as follows: </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> Click on the heading </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Appendix A</w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
-            <w:t xml:space="preserve">, once it is highlighted in gray, press the DELETE key several times until this page disappears. </w:t>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>, once it is highlighted in gray, press the DELETE key</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B21877">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>fn + Backspace key combination on MacBook</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> several times until this page disappears. </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">2. </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve">This block of text will then move after the Bibliography. Click on this block and press the DELETE key to delete it. </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>3.</w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> At the same time, ensure that the last page is the Bibliography, which uses page numbers in the footer. </w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>4.</w:t>
           </w:r>
           <w:r w:rsidRPr="00D90DE2">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t xml:space="preserve"> Follow the instructions in the manual to delete the List of Appendices.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0C42B442E8C0493583E96A0B9702A3A5"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6866855-CE0D-4823-A6C3-FA1E4BE1B79E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D594C" w:rsidRDefault="00B83AE7" w:rsidP="00B83AE7">
+        <w:p w:rsidR="00704253" w:rsidRDefault="00B83AE7" w:rsidP="00B83AE7">
           <w:pPr>
             <w:pStyle w:val="0C42B442E8C0493583E96A0B9702A3A5"/>
           </w:pPr>
           <w:r w:rsidRPr="00A752C2">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Sem zadejte rovnici.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA203995C17342D1A202F2987D847E24"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ABBFBBC1-77E3-4013-BCE0-FFD894FD7903}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D594C" w:rsidRDefault="00B83AE7" w:rsidP="00B83AE7">
+        <w:p w:rsidR="00704253" w:rsidRDefault="00B83AE7" w:rsidP="00B83AE7">
           <w:pPr>
             <w:pStyle w:val="EA203995C17342D1A202F2987D847E24"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>[Insert a table into the paragraph below. Then click here and type the caption.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="98B4FE34613F4B0394395188EB8978F3"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6467895A-7C3D-4245-94F7-7D29569E9A57}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D594C" w:rsidRDefault="00B83AE7" w:rsidP="00B83AE7">
+        <w:p w:rsidR="00704253" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
           <w:pPr>
-            <w:pStyle w:val="98B4FE34613F4B0394395188EB8978F3"/>
+            <w:pStyle w:val="98B4FE34613F4B0394395188EB8978F31"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD4643">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>[Figure caption]</w:t>
-          </w:r>
-[...68 lines deleted...]
-            <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EQUATION"/>
         <w:style w:val="Equation"/>
         <w:category>
           <w:name w:val="TBU template"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8DDF1531-5226-47AE-B0AC-CC87164DCFE6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Mkatabulky1"/>
             <w:tblpPr w:leftFromText="11340" w:rightFromText="11340" w:topFromText="240" w:bottomFromText="240" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
             <w:tblOverlap w:val="never"/>
             <w:tblW w:w="0" w:type="auto"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="7508"/>
             <w:gridCol w:w="985"/>
           </w:tblGrid>
           <w:tr w:rsidR="00B83AE7" w:rsidRPr="008E7700" w:rsidTr="00E452EA">
             <w:trPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:jc w:val="left"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7508" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00B83AE7" w:rsidRPr="008E7700" w:rsidRDefault="00000000" w:rsidP="008E7700">
+              <w:p w:rsidR="00B83AE7" w:rsidRPr="008E7700" w:rsidRDefault="009639CA" w:rsidP="008E7700">
                 <w:pPr>
                   <w:pStyle w:val="Equation"/>
                   <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
                   <w:suppressOverlap w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:id w:val="-1417239384"/>
                     <w:placeholder>
                       <w:docPart w:val="0C42B442E8C0493583E96A0B9702A3A5"/>
                     </w:placeholder>
                     <w:temporary/>
                     <w:showingPlcHdr/>
                     <w:equation/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <m:oMathPara>
                       <m:oMath>
                         <m:r>
                           <w:rPr>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <m:t xml:space="preserve"> Insert the equation here.</m:t>
                         </m:r>
                       </m:oMath>
                     </m:oMathPara>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="985" w:type="dxa"/>
               </w:tcPr>
               <w:p w:rsidR="00B83AE7" w:rsidRPr="008E7700" w:rsidRDefault="00B83AE7" w:rsidP="008E7700">
                 <w:pPr>
                   <w:pStyle w:val="Captionequation"/>
                   <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
                   <w:suppressOverlap w:val="0"/>
                   <w:rPr>
@@ -12329,562 +12360,1590 @@
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008E7700">
                   <w:rPr>
                     <w:noProof/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
                 <w:r w:rsidRPr="008E7700">
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="000D594C" w:rsidRDefault="000D594C"/>
+        <w:p w:rsidR="00704253" w:rsidRDefault="00704253"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="TABLE caption above"/>
         <w:style w:val="Table caption"/>
         <w:category>
           <w:name w:val="TBU template"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71168F53-FC58-4473-B2D3-2815D6AD76B8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B83AE7" w:rsidRDefault="00B83AE7" w:rsidP="00C33C6B">
           <w:pPr>
             <w:pStyle w:val="Tablecaption"/>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Toc209107190"/>
           <w:r>
             <w:t xml:space="preserve">Table </w:t>
           </w:r>
-          <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
           <w:r>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="1541480850"/>
               <w:placeholder>
                 <w:docPart w:val="EA203995C17342D1A202F2987D847E24"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Insert a table into the paragraph below. Then click here and type the caption.</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:bookmarkEnd w:id="0"/>
         </w:p>
-        <w:p w:rsidR="000D594C" w:rsidRDefault="000D594C"/>
+        <w:p w:rsidR="00704253" w:rsidRDefault="00704253"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FIGURE caption below"/>
         <w:style w:val="Figure"/>
         <w:category>
           <w:name w:val="TBU template"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{640573E0-08C7-4989-993C-78C3DEE9D800}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="426322506"/>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="00B83AE7" w:rsidRDefault="00B83AE7" w:rsidP="006256EC">
               <w:pPr>
                 <w:pStyle w:val="Figure"/>
               </w:pPr>
               <w:r w:rsidRPr="000E1460">
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FC5529E" wp14:editId="4FFF6ADD">
                     <wp:extent cx="1905000" cy="1905000"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="482102098" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
-                            <a:blip r:embed="rId4">
+                            <a:blip r:embed="rId5">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1905000" cy="1905000"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w:rsidR="00B83AE7" w:rsidRDefault="00B83AE7" w:rsidP="006256EC">
           <w:pPr>
             <w:pStyle w:val="Titulek"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD4643">
             <w:t xml:space="preserve">Figure </w:t>
           </w:r>
-          <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
           <w:r w:rsidRPr="00FD4643">
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1269465382"/>
               <w:placeholder>
                 <w:docPart w:val="98B4FE34613F4B0394395188EB8978F3"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00FD4643">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Figure caption]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w:rsidR="000D594C" w:rsidRDefault="000D594C"/>
+        <w:p w:rsidR="00704253" w:rsidRDefault="00704253"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E1C98F5F642448E08DDC26277A9F118A"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5CE1C07C-AA9D-4C52-B193-538A0F611E5C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
+          <w:pPr>
+            <w:pStyle w:val="E1C98F5F642448E08DDC26277A9F118A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>Cite the source of the chart.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FIGURE with source"/>
         <w:style w:val="Figure"/>
         <w:category>
           <w:name w:val="TBU template"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7ED63AA1-3F53-482E-9312-AA7D3ADBD999}"/>
+        <w:guid w:val="{57BEA56A-8390-417A-AC56-71B93FA7288A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1802996870"/>
+            <w:id w:val="-665477286"/>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w:rsidR="00B83AE7" w:rsidRDefault="00B83AE7" w:rsidP="006256EC">
+            <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="006256EC">
               <w:pPr>
                 <w:pStyle w:val="Figure"/>
               </w:pPr>
               <w:r w:rsidRPr="000E1460">
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
-                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01175BA4" wp14:editId="782342A5">
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA65424" wp14:editId="49F6AC23">
                     <wp:extent cx="1905000" cy="1905000"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="2082546716" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                    <wp:docPr id="8514710" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
-                            <a:blip r:embed="rId4">
+                            <a:blip r:embed="rId5">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1905000" cy="1905000"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w:rsidR="00B83AE7" w:rsidRDefault="00B83AE7" w:rsidP="006256EC">
+        <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="00495EB3">
           <w:pPr>
             <w:pStyle w:val="Figurecaptionwithsource"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD4643">
             <w:t xml:space="preserve">Figure </w:t>
           </w:r>
-          <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
           <w:r w:rsidRPr="00FD4643">
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-873459414"/>
+              <w:id w:val="-1390262577"/>
               <w:placeholder>
-                <w:docPart w:val="BA9D13CF5B5F4FDEA40514C9B8E3FBF2"/>
+                <w:docPart w:val="98B4FE34613F4B0394395188EB8978F3"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00FD4643">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Figure caption]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w:rsidR="00B83AE7" w:rsidRDefault="00B83AE7" w:rsidP="006256EC">
+        <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="00495EB3">
           <w:pPr>
             <w:pStyle w:val="Figuretablesource"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">(source: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-1211110354"/>
+              <w:id w:val="-199007417"/>
               <w:placeholder>
-                <w:docPart w:val="8018D96C6A33496E91C5912BD8842862"/>
+                <w:docPart w:val="E1C98F5F642448E08DDC26277A9F118A"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>Cite the source of the figure.</w:t>
               </w:r>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
+          <w:r>
+            <w:t>)</w:t>
+          </w:r>
         </w:p>
-        <w:p w:rsidR="000D594C" w:rsidRDefault="000D594C"/>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00DF3329"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FIGURE own work"/>
+        <w:style w:val="Figure"/>
+        <w:category>
+          <w:name w:val="TBU template"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{88A9173C-62B2-4BED-AEF5-B8654A95264E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-830830854"/>
+            <w:temporary/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="006256EC">
+              <w:pPr>
+                <w:pStyle w:val="Figure"/>
+              </w:pPr>
+              <w:r w:rsidRPr="000E1460">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA65424" wp14:editId="49F6AC23">
+                    <wp:extent cx="1905000" cy="1905000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="757280162" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1905000" cy="1905000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="00495EB3">
+          <w:pPr>
+            <w:pStyle w:val="Figurecaptionwithsource"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD4643">
+            <w:t xml:space="preserve">Figure </w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00FD4643">
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-2044041490"/>
+              <w:placeholder>
+                <w:docPart w:val="98B4FE34613F4B0394395188EB8978F3"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00FD4643">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>[Figure caption]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="00495EB3">
+          <w:pPr>
+            <w:pStyle w:val="Figuretablesource"/>
+          </w:pPr>
+          <w:r>
+            <w:t>(source: own work)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00DF3329"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="OWN WORK for tables etc."/>
+        <w:style w:val="Figure/table source"/>
+        <w:category>
+          <w:name w:val="TBU template"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1A420433-A18F-4460-84CB-A42794E7279F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="00495EB3">
+          <w:pPr>
+            <w:pStyle w:val="Figuretablesource"/>
+          </w:pPr>
+          <w:r>
+            <w:t>(source: own work)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00DF3329"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51777040736248CCAAA533B34D18F319"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C32C8A4-EA53-4B7E-9323-F5F81472483C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
+          <w:pPr>
+            <w:pStyle w:val="51777040736248CCAAA533B34D18F3191"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD4643">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>Chart</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FD4643">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> caption]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CHART caption below"/>
+        <w:style w:val="Figure"/>
+        <w:category>
+          <w:name w:val="TBU template"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4A122A63-6175-4889-840A-05F2DDFD4DFF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-269323543"/>
+            <w:temporary/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="006256EC">
+              <w:pPr>
+                <w:pStyle w:val="Figure"/>
+              </w:pPr>
+              <w:r w:rsidRPr="000E1460">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA65424" wp14:editId="49F6AC23">
+                    <wp:extent cx="1905000" cy="1905000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="465003234" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1905000" cy="1905000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00B617F3" w:rsidRPr="00495EB3" w:rsidRDefault="00B617F3" w:rsidP="00495EB3">
+          <w:pPr>
+            <w:pStyle w:val="Titulek"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00495EB3">
+            <w:t xml:space="preserve">Chart </w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:instrText xml:space="preserve"> SEQ Chart \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00495EB3">
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00495EB3">
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1312859055"/>
+              <w:placeholder>
+                <w:docPart w:val="51777040736248CCAAA533B34D18F319"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00495EB3">
+                <w:t>[Chart caption]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00DF3329"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="984E93CD591C45A392490D14143CB2F7"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E02079CC-9089-48FA-A953-835B832731C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00B617F3" w:rsidP="00B617F3">
+          <w:pPr>
+            <w:pStyle w:val="984E93CD591C45A392490D14143CB2F7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>Cite the source of the chart.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CHART with source"/>
+        <w:style w:val="Figure"/>
+        <w:category>
+          <w:name w:val="TBU template"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{99CB4E03-EB01-4942-A9D8-3E4289FFE10A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1742758982"/>
+            <w:temporary/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="006256EC">
+              <w:pPr>
+                <w:pStyle w:val="Figure"/>
+              </w:pPr>
+              <w:r w:rsidRPr="000E1460">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="168036AC" wp14:editId="4FBE3242">
+                    <wp:extent cx="1905000" cy="1905000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="113201131" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1905000" cy="1905000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00B617F3" w:rsidRPr="005A104D" w:rsidRDefault="00B617F3" w:rsidP="005A104D">
+          <w:pPr>
+            <w:pStyle w:val="Figurecaptionwithsource"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A104D">
+            <w:t xml:space="preserve">Chart </w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:instrText xml:space="preserve"> SEQ Chart \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="005A104D">
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="005A104D">
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1012145168"/>
+              <w:placeholder>
+                <w:docPart w:val="51777040736248CCAAA533B34D18F319"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="005A104D">
+                <w:t>[Chart caption]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="00B617F3" w:rsidRPr="005A104D" w:rsidRDefault="00B617F3" w:rsidP="005A104D">
+          <w:pPr>
+            <w:pStyle w:val="Figuretablesource"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A104D">
+            <w:t xml:space="preserve">(source: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1015139890"/>
+              <w:placeholder>
+                <w:docPart w:val="984E93CD591C45A392490D14143CB2F7"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="005A104D">
+                <w:t>[Cite the source of the chart.]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidRPr="005A104D">
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00DF3329"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CHART own work"/>
+        <w:style w:val="Figure"/>
+        <w:category>
+          <w:name w:val="TBU template"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2CAF8DF3-8B42-4699-A22E-D9E481AA1AA5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="719328487"/>
+            <w:temporary/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00B617F3" w:rsidRDefault="00B617F3" w:rsidP="006256EC">
+              <w:pPr>
+                <w:pStyle w:val="Figure"/>
+              </w:pPr>
+              <w:r w:rsidRPr="000E1460">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="168036AC" wp14:editId="4FBE3242">
+                    <wp:extent cx="1905000" cy="1905000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="1176293800" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1905000" cy="1905000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00B617F3" w:rsidRPr="005A104D" w:rsidRDefault="00B617F3" w:rsidP="005A104D">
+          <w:pPr>
+            <w:pStyle w:val="Figurecaptionwithsource"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A104D">
+            <w:t xml:space="preserve">Chart </w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:instrText xml:space="preserve"> SEQ Chart \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="005A104D">
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="009639CA">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="005A104D">
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="637540761"/>
+              <w:placeholder>
+                <w:docPart w:val="51777040736248CCAAA533B34D18F319"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="005A104D">
+                <w:t>[Chart caption]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="00B617F3" w:rsidRPr="005A104D" w:rsidRDefault="00B617F3" w:rsidP="005A104D">
+          <w:pPr>
+            <w:pStyle w:val="Figuretablesource"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A104D">
+            <w:t xml:space="preserve">(source: </w:t>
+          </w:r>
+          <w:r>
+            <w:t>own work</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005A104D">
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00DF3329" w:rsidRDefault="00DF3329"/>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AE15C5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6AEC44C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F1C53C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="552AAA1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77911"/>
-    <w:rsid w:val="000D594C"/>
-    <w:rsid w:val="004F05CE"/>
+    <w:rsid w:val="000A50B9"/>
+    <w:rsid w:val="00456043"/>
+    <w:rsid w:val="004D1247"/>
     <w:rsid w:val="006352C5"/>
     <w:rsid w:val="0067702F"/>
+    <w:rsid w:val="00704253"/>
+    <w:rsid w:val="00780C02"/>
+    <w:rsid w:val="009639CA"/>
     <w:rsid w:val="00A77911"/>
+    <w:rsid w:val="00AE451C"/>
+    <w:rsid w:val="00B617F3"/>
     <w:rsid w:val="00B83AE7"/>
-    <w:rsid w:val="00D27BEC"/>
+    <w:rsid w:val="00DF3329"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13212,234 +14271,104 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="811B8FA58102464B803CDD5855BBE7C0">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B83AE7"/>
+    <w:rsid w:val="00B617F3"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E802E2EC39324708B73C54D96A6DA0AB">
     <w:name w:val="E802E2EC39324708B73C54D96A6DA0AB"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BF43C60708C483C9116A183E8D40B8B">
-[...4 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDF891A476B344339B953D5532BF6014">
     <w:name w:val="DDF891A476B344339B953D5532BF6014"/>
-  </w:style>
-[...55 lines deleted...]
-    <w:name w:val="EA5C06010B3A47208400107B2DBA78FD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C42B442E8C0493583E96A0B9702A3A5">
     <w:name w:val="0C42B442E8C0493583E96A0B9702A3A5"/>
     <w:rsid w:val="00B83AE7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15B172153A774566802B0A8EE966DEA9">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA203995C17342D1A202F2987D847E24">
     <w:name w:val="EA203995C17342D1A202F2987D847E24"/>
-    <w:rsid w:val="00B83AE7"/>
-[...26 lines deleted...]
-    <w:name w:val="8018D96C6A33496E91C5912BD8842862"/>
     <w:rsid w:val="00B83AE7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="00B83AE7"/>
     <w:pPr>
       <w:framePr w:hSpace="11340" w:vSpace="240" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math"/>
       <w:i/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captionequation">
     <w:name w:val="Caption equation"/>
     <w:basedOn w:val="Titulek"/>
@@ -13484,51 +14413,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:jc w:val="center"/>
     </w:trPr>
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titulek">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:uiPriority w:val="35"/>
     <w:qFormat/>
-    <w:rsid w:val="00B83AE7"/>
+    <w:rsid w:val="00B617F3"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sk-SK"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B83AE7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
@@ -13541,102 +14470,498 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:basedOn w:val="Titulek"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="00B83AE7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
-    <w:rsid w:val="00B83AE7"/>
+    <w:rsid w:val="00B617F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figuretablesource">
     <w:name w:val="Figure/table source"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
-    <w:rsid w:val="00B83AE7"/>
+    <w:rsid w:val="00B617F3"/>
     <w:pPr>
       <w:keepLines/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sk-SK"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaptionwithsource">
     <w:name w:val="Figure caption with source"/>
     <w:basedOn w:val="Titulek"/>
     <w:next w:val="Figuretablesource"/>
     <w:qFormat/>
-    <w:rsid w:val="00B83AE7"/>
+    <w:rsid w:val="00B617F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nextparagraphs">
+    <w:name w:val="Next paragraphs"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="NextparagraphsChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:firstLine="454"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NextparagraphsChar">
+    <w:name w:val="Next paragraphs Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nextparagraphs"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="811B8FA58102464B803CDD5855BBE7C06">
+    <w:name w:val="811B8FA58102464B803CDD5855BBE7C06"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B0F4BEF74D844BEA49317E8EDE1869C6">
+    <w:name w:val="7B0F4BEF74D844BEA49317E8EDE1869C6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B3B07C5315940ECA4F349854E4EEB6E6">
+    <w:name w:val="5B3B07C5315940ECA4F349854E4EEB6E6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59309ACDEFF74DDABBBDD2A6BEBFBC066">
+    <w:name w:val="59309ACDEFF74DDABBBDD2A6BEBFBC066"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC4A862CB28A455B8E28F03A04A8699A6">
+    <w:name w:val="AC4A862CB28A455B8E28F03A04A8699A6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD221AB9D696407B98A486633822488D6">
+    <w:name w:val="CD221AB9D696407B98A486633822488D6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BF43C60708C483C9116A183E8D40B8B6">
+    <w:name w:val="0BF43C60708C483C9116A183E8D40B8B6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52C5B730DE524528A99093F377449EC36">
+    <w:name w:val="52C5B730DE524528A99093F377449EC36"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F46CF96B6D64C8695CBA84A58EE20486">
+    <w:name w:val="6F46CF96B6D64C8695CBA84A58EE20486"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0741BA65B0234087A0C7A3909768E8276">
+    <w:name w:val="0741BA65B0234087A0C7A3909768E8276"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4E19BECDBD141F8929A16C8ADF3A70A6">
+    <w:name w:val="E4E19BECDBD141F8929A16C8ADF3A70A6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="790B95DA842E4AEDB21B41297507CC866">
+    <w:name w:val="790B95DA842E4AEDB21B41297507CC866"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5F8C39D68B44CDEA04AC4EC21087C1F6">
+    <w:name w:val="B5F8C39D68B44CDEA04AC4EC21087C1F6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBDAC20378DD4EA19F49F7AD8D609C936">
+    <w:name w:val="EBDAC20378DD4EA19F49F7AD8D609C936"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51777040736248CCAAA533B34D18F3191">
+    <w:name w:val="51777040736248CCAAA533B34D18F3191"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98B4FE34613F4B0394395188EB8978F31">
+    <w:name w:val="98B4FE34613F4B0394395188EB8978F31"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1C98F5F642448E08DDC26277A9F118A1">
+    <w:name w:val="E1C98F5F642448E08DDC26277A9F118A1"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="595B58C7179E4F499D54C743F61907866">
+    <w:name w:val="595B58C7179E4F499D54C743F61907866"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58A9C06C947944668198CDE41AF96AA26">
+    <w:name w:val="58A9C06C947944668198CDE41AF96AA26"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pageBreakBefore/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="600" w:line="400" w:lineRule="exact"/>
+      <w:ind w:left="1701" w:hanging="1701"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA5C06010B3A47208400107B2DBA78FD6">
+    <w:name w:val="EA5C06010B3A47208400107B2DBA78FD6"/>
+    <w:rsid w:val="00B617F3"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="984E93CD591C45A392490D14143CB2F7">
+    <w:name w:val="984E93CD591C45A392490D14143CB2F7"/>
+    <w:rsid w:val="00B617F3"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -13926,94 +15251,94 @@
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{18C5E56B-2045-4F22-B265-36C847C525C9}">
   <we:reference id="7ab57287-cf87-4c15-a029-cd6b0b3ebfbb" version="1.2.5.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA200005176" version="1.2.5.0" store="cs-CZ" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4519BB-728D-4F23-B70D-3E12971A77AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17FCD16-B8BF-4482-9B31-AC59F8035EAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>template_tbu_btmt_2025_en</Template>
+  <Template>template_TBU_BTMT_2026_EN</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>1010</Words>
-  <Characters>5959</Characters>
+  <Words>1037</Words>
+  <Characters>6119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Název</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6956</CharactersWithSpaces>
+  <CharactersWithSpaces>7142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Svetlana Hrabinova</dc:creator>
   <cp:keywords>TBU Template_2025-09</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-173911797</vt:i4>