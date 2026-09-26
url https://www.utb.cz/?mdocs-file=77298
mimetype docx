--- v0 (2026-05-26)
+++ v1 (2026-09-26)
@@ -1,88 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="2A3D0483" w14:textId="77777777" w:rsidR="00534E21" w:rsidRPr="00540664" w:rsidRDefault="00DE5C08" w:rsidP="00104B5A">
+    <w:bookmarkStart w:id="0" w:name="_Toc208960416"/>
+    <w:p w14:paraId="009B01CB" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00540664" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="9556896D55254894825BAA4CFD7290421"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="335BDC65" wp14:editId="6622F019">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B037640" wp14:editId="2EDC6DBC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>70182</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4826426</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5939790" cy="3631584"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Skupina 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5939790" cy="3631584"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5939790" cy="3631584"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -168,457 +171,460 @@
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="3603009"/>
                             <a:ext cx="5939790" cy="28575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1E4D365F" id="Skupina 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.55pt;margin-top:380.05pt;width:467.7pt;height:285.95pt;z-index:-251638784" coordsize="59397,36315" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhACV6hJKSAgAALQoAAA4AAABkcnMvZTJvRG9jLnhtbOxWS27bMBDdF+gd&#10;CO0T/WzLFmJnkyYokDZGPwegKcoiIn4wpC2nt+lZerEOKcWN4wBpsmqBLEyTHHHmzZvHz9n5TrZk&#10;y8EKreZReppEhCumK6HW8+j7t8uTaUSso6qirVZ8Ht1xG50v3r8760zJM93otuJA0ImyZWfmUeOc&#10;KePYsoZLak+14QqNtQZJHQ5hHVdAO/Qu2zhLkkncaagMaMatxdmL3hgtgv+65szd1LXljrTzCLG5&#10;0EJoV76NF2e0XAM1jWADDPoKFJIKhUH3ri6oo2QD4siVFAy01bU7ZVrGuq4F4yEHzCZNHmVzBXpj&#10;Qi7rslubPU1I7SOeXu2Wfd5egflqloBMdGaNXISRz2VXg/T/iJLsAmV3e8r4zhGGk+NZPitmyCxD&#10;Wz7J0/F01JPKGmT+aB1rPjyzMr4PHB/AMYKV+Bs4wN4RB89rBVe5DfBocCL/yoekcLsxJ1guQ51Y&#10;iVa4uyA9LIwHpbZLwZbQD5DOJRBR4VbIs0lRZNk4i4iiEqV/s4JfP3/wW5J6gvxS/3W/lvrcrjW7&#10;tWiKD21heBBl1QpzKdrWF8f3h3xQ1o9k8QQlveQuNNtIrly/h4C3mJpWthHGRgRKLlccc4CPVYqV&#10;xf3rEL8BoVxfW+uAO9b4+DXi+ILbzOOm5d4QQP/B6TOyKDKy6j7pCp3RjdNhwzwpsiwfJeNZ1gd7&#10;UmrZdFyMvX0vF6QQrLviWhLfQfSIKoSg22s74Lv/xCNX2nOILmjZqoMJ9OlnQg4e9dDFJPq6Yee/&#10;0eEonRaTIivwHH6T4QtlOFwPbwIMF+8rD8J8Opom6Wjypr/+8HjBMZhPkjxJZv/iMRguZ3yThAN4&#10;eD/5R8/DMfYfvvIWvwEAAP//AwBQSwMECgAAAAAAAAAhAG7r9JXfAwAA3wMAABUAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQICAgICBAMC&#10;AgICBQQEAwQGBQYGBgUGBgYHCQgGBwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMBAgICAgIC&#10;BQMDBQoHBgcKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK&#10;Cv/AABEIAAcFlQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1&#10;EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoW&#10;FxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImK&#10;kpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy&#10;8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUE&#10;BAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkq&#10;NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqi&#10;o6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAM&#10;AwEAAhEDEQA/APQKKKK/y7P9IAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP//ZUEsDBBQABgAIAAAAIQB/ASwZ4QAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqO2GhhLiVFUFnCokWiTUmxtv&#10;k6ixHcVukv49ywluO5qn2Zl8NdmWDdiHxjsFciaAoSu9aVyl4Gv/9rAEFqJ2RrfeoYIrBlgVtze5&#10;zowf3ScOu1gxCnEh0wrqGLuM81DWaHWY+Q4deSffWx1J9hU3vR4p3LZ8LkTKrW4cfah1h5say/Pu&#10;YhW8j3pcJ/J12J5Pm+thv/j43kpU6v5uWr8AizjFPxh+61N1KKjT0V+cCawlLSWRCp5SQQcBz4/p&#10;AtiRnCSZC+BFzv9vKH4AAAD//wMAUEsDBBQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3Btwo&#10;CC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJ&#10;wJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk&#10;8g8FN7a4CxCjpizAkjL4DpvqGkgD71r+9Vn3AgAA//8DAFBLAQItABQABgAIAAAAIQCKFT+YDAEA&#10;ABUCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACV6hJKSAgAALQoAAA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhAG7r9JXfAwAA3wMAABUAAAAAAAAAAAAAAAAA+gQAAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BL&#10;AQItABQABgAIAAAAIQB/ASwZ4QAAAAsBAAAPAAAAAAAAAAAAAAAAAAwJAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAAAAAAAAAAAAAAAaCgAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAH0BAAALCwAAAAA=&#10;">
+              <v:group w14:anchorId="711D3050" id="Skupina 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.55pt;margin-top:380.05pt;width:467.7pt;height:285.95pt;z-index:-251653120" coordsize="59397,36315" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAD+eEm/6AgAAcAwAAA4AAABkcnMvZTJvRG9jLnhtbOxXS27bMBDdF+gd&#10;CO0dfW3JQuwgtZOgQNsYTXsAmqIkIhJJkPQnLXqYnqUX65CS3SQ2kCKrfrKwRA7J4Zs380T69Gzb&#10;NmhNlWaCT7zwJPAQ5UQUjFcT7/Ony0HmIW0wL3AjOJ14d1R7Z9PXr043MqeRqEVTUIXACdf5Rk68&#10;2hiZ+74mNW2xPhGSchgshWqxga6q/ELhDXhvGz8KgpG/EaqQShCqNVjn3aA3df7LkhJzXZaaGtRM&#10;PMBm3FO559I+/ekpziuFZc1IDwM/A0WLGYdN967m2GC0UuzAVcuIElqU5oSI1hdlyQh1MUA0YfAo&#10;mislVtLFUuWbSu5pAmof8fRst+TDeqEQKyB3HuK4hRTd3K4k4xiFlpyNrHKYc6XkjVyo3lB1PRvv&#10;tlStfUMkaOtovdvTSrcGETAOx/E4HQP7BMbiURwOs6QjntSQnYN1pL54YqW/29i3+PZwJCM5/Hqe&#10;oHXA09P1BKvMSlGvd9L+lo8WKyBtACmV2LAla5i5c+UJybOg+HrByEJ1nXuUx9EoTaNoGO24v16q&#10;H9+/0NuOfLvUzu7WYhvbO0FuNaTBfzjmug92WTZMXrKmscmx7T4eKP1HpXOEkq4s54KsWspNpzNF&#10;GwhNcF0zqT2kctouKZSNeltA5RDQuIHakYpx44QAyX+njd3dloGTwtcoOw+CcfRmMBsGs0ESpBeD&#10;83GSDtLgIk2CJAtn4eybXR0m+UpTiBU3c8l66GA9AH+07vsvRKcop0y0xk7/ljgHaPd2EMFkGbJY&#10;tVHUkNo2SyDvI3w/ujX7Acf0L3JtGjQoAy0370UBDOCVEY6Ao8qI4iQYjqOu+o/qI8qG6dCO72sc&#10;8q60uaKiRbYBlAMqtwVeA/5u6m6KRc6FTTzYcd7wBwbwaS0uBou6b0IQXWlC468RTxJm6SiNUjhg&#10;uu/Wi3b+be30h/WLatw16JlHTpwlWRAmoxfR/B8HTjwKYjhz/8QDx93d4Frrjrr+Cm7vzff70L7/&#10;R2H6EwAA//8DAFBLAwQUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJ&#10;PSgm452ApqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPl&#10;A7nSDD5azOWMmgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6Ys&#10;wJIy+A6b6hpIA+9a/vVZ9wIAAP//AwBQSwMEFAAGAAgAAAAhAH8BLBnhAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7YaGEuJUVQWcKiRaJNSbG2+TqLEdxW6S/j3LCW47&#10;mqfZmXw12ZYN2IfGOwVyJoChK71pXKXga//2sAQWonZGt96hgisGWBW3N7nOjB/dJw67WDEKcSHT&#10;CuoYu4zzUNZodZj5Dh15J99bHUn2FTe9HinctnwuRMqtbhx9qHWHmxrL8+5iFbyPelwn8nXYnk+b&#10;62G/+PjeSlTq/m5avwCLOMU/GH7rU3UoqNPRX5wJrCUtJZEKnlJBBwHPj+kC2JGcJJkL4EXO/28o&#10;fgAAAP//AwBQSwMECgAAAAAAAAAhAG7r9JXfAwAA3wMAABUAAABkcnMvbWVkaWEvaW1hZ2UxLmpw&#10;ZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQICAgICBAMCAgICBQQEAwQGBQYG&#10;BgUGBgYHCQgGBwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMBAgICAgICBQMDBQoHBgcKCgoK&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCv/AABEIAAcFlQMB&#10;IgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUE&#10;BAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1&#10;Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOk&#10;paanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAf&#10;AQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQF&#10;ITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdI&#10;SUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1&#10;tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/APQK&#10;KKK/y7P9IAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKAP//ZUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP54Sb/oCAABw&#10;DAAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWGCzG7oA&#10;AAAiAQAAGQAAAAAAAAAAAAAAAABiBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQA&#10;BgAIAAAAIQB/ASwZ4QAAAAsBAAAPAAAAAAAAAAAAAAAAAFMGAABkcnMvZG93bnJldi54bWxQSwEC&#10;LQAKAAAAAAAAACEAbuv0ld8DAADfAwAAFQAAAAAAAAAAAAAAAABhBwAAZHJzL21lZGlhL2ltYWdl&#10;MS5qcGVnUEsFBgAAAAAGAAYAfQEAAHMLAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Obrázek 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:23405;width:59397;height:286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCcpJPyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBC+ypabaaV02ZDAQPDndYbdH82yKzUtp0rXbp18EweP7/X/L9eRacaQ+NJ413M8zEMSV&#10;Nw3XGr4+t7MnECEiG2w9k4YTBVivrq+WWBo/8gcdd7EWKYRDiRpsjF0pZagsOQxz3xEn7tv3DmM6&#10;+1qaHscU7lqpsqyQDhtODRY72liqfnaD05DlD/k42Ob9POJz3OzlcCj2d1rf3kyvLyAiTfFf/Od+&#10;M2l+rorFQqlHBb8/JQDk6gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCcpJPyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                <v:shape id="Obrázek 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:23405;width:59397;height:286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwmuL5ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTgIx&#10;EL6T+A7NmHiDriWArhSiRsGDRkUhHifbYXfDdrrZVihvb0lIPM73P9N5tI3YU+drxxquBxkI4sKZ&#10;mksN31/P/RsQPiAbbByThiN5mM8uelPMjTvwJ+1XoRQphH2OGqoQ2lxKX1Rk0Q9cS5y4resshnR2&#10;pTQdHlK4baTKsrG0WHNqqLClx4qK3erXangYLZuft/gkN+vXxe5j/S7j5nar9dVlvL8DESiGf/HZ&#10;/WLS/KEaTyZKjRScfkoAyNkfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADCa4vnKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
+                  <v:path arrowok="t"/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Obrázek 1" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:59397;height:285;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6IHXByAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L/QdxC11KI+eBnTqWQwkUCpmSNEO3i3VjmVpXxpJjt19fDYGMh/MutpNtxZV63zhWMJ8lIIgr&#10;pxuuFXydPl7XIHxA1tg6JgW/5GFbPj4UmGs38oGux1CLGMI+RwUmhC6X0leGLPqZ64gjd3G9xRBh&#10;X0vd4xjDbSsXSZJKiw3HBoMd7QxVP8fBKkiWq+U4mGb/N+Jb2J3l8J2eX5R6fpreNyACTeEuvrk/&#10;tYLVfJ2l2SKLm+OleAdk+Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6IHXByAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                <v:shape id="Obrázek 1" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:59397;height:285;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFb7DXygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LTgIx&#10;FN2T8A/NNXEHHYgyOFIIGhUXEB4KcXkzvcxMmN5OphXq39sFCcuT857MgqnFmVpXWVYw6CcgiHOr&#10;Ky4UfH+998YgnEfWWFsmBX/kYDbtdiaYaXvhLZ13vhAxhF2GCkrvm0xKl5dk0PVtQxy5o20N+gjb&#10;QuoWLzHc1HKYJCNpsOLYUGJDryXlp92vUfDyuKh/VuFNHvbLj9Nmv5bh8HRU6v4uzJ9BeAr+Jr66&#10;P7WCh8E4HaXDNG6Ol+IdkNN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEVvsNfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
+                  <v:path arrowok="t"/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Obrázek 1" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;top:36030;width:59397;height:285;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAW0iXVyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8Qw&#10;FMTvwn6H8AQv4iZrS6l1s8uyIAie3D+HvT2aZ1NsXkqTbquf3giCx2FmfsOst7PrxJWG0HrWsFoq&#10;EMS1Ny03Gk7Hl4cSRIjIBjvPpOGLAmw3i5s1VsZP/E7XQ2xEgnCoUIONsa+kDLUlh2Hpe+LkffjB&#10;YUxyaKQZcEpw18lHpQrpsOW0YLGnvaX68zA6DSrLs2m07dv3hE9xf5bjpTjfa313O++eQUSa43/4&#10;r/1qNGRlXqpVXsDvo/QG5OYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFtIl1ckAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                <v:shape id="Obrázek 1" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;top:36030;width:59397;height:285;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJqKV8zAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PTwIx&#10;FMTvJn6H5plwky7yJ+tKIUpAPEBUFOLxZfvY3bB93WwrlG9vSUg8TmbmN5nxNJhaHKl1lWUFvW4C&#10;gji3uuJCwffX4j4F4TyyxtoyKTiTg+nk9maMmbYn/qTjxhciQthlqKD0vsmkdHlJBl3XNsTR29vW&#10;oI+yLaRu8RThppYPSTKSBiuOCyU2NCspP2x+jYKX4bL+WYe53G1Xr4eP7bsMu8e9Up278PwEwlPw&#10;/+Fr+00r6KeDNOkNRnB5FN+AnPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyailfMwA&#10;AADhAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
+                  <v:path arrowok="t"/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003A78B2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251626496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6561CE04" wp14:editId="74294E9C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="596AA222" wp14:editId="6ADACE36">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>3708400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5760000" cy="2318400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="45412132" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760000" cy="2318400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="59A467E8" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00A03478" w:rsidRDefault="004B6DCA" w:rsidP="00B25C79">
+                          <w:p w14:paraId="6DED54C6" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00A03478" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                             <w:pPr>
                               <w:pStyle w:val="Titulkanzev"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Název práce (max. 7. řádků)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6561CE04" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="596AA222" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:292pt;width:453.55pt;height:182.55pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/SJLGUwIAAIgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua338SSpYDlwHLgoE&#10;SQC7yJqmKEsAxWFJ2pJ7o56jF+uQkh037aqoFzSHM3yceW9G87uukeQojK1B5TQZxZQIxaGo1T6n&#10;X7frD7eUWMdUwSQokdOTsPRu8f7dvNWZSKECWQhDEETZrNU5rZzTWRRZXomG2RFoodBZgmmYQ9Ps&#10;o8KwFtEbGaVxPItaMIU2wIW1eHrfO+ki4Jel4O6pLK1wROYUc3NhNWHd+TVazFm2N0xXNR/SYP+Q&#10;RcNqhY9eoO6ZY+Rg6j+gmpobsFC6EYcmgrKsuQg1YDVJ/KaaTcW0CLUgOVZfaLL/D5Y/Hp8NqYuc&#10;TqaTJE3GKSWKNajUVnQOjj9/EA1SkLFnqtU2wwsbjVdc9wk6VPx8bvHQE9CVpvH/WBpBP3J+uvCM&#10;iITj4fRmFuOPEo6+dJzcTtBA/Oj1ujbWfRbQEL/JqUEhA7/s+GBdH3oO8a9ZkHWxrqUMhm8esZKG&#10;HBnKLl1IEsF/i5KKtDmdjadxAFbgr/fIUmEuvti+KL9z3a4bGNhBcUICDPTNZDVf15jkA7PumRns&#10;HiwMJ8I94VJKwEdg2FFSgfn+t3Mfj6Kil5IWuzGn9tuBGUGJ/KJQ7o/JZOLbNxiT6U2Khrn27K49&#10;6tCsACtPcPY0D1sf7+R5WxpoXnBwlv5VdDHF8e2ccmfOxsr1U4Kjx8VyGcKwZTVzD2qjuQf3XHsR&#10;tt0LM3pQyqHIj3DuXJa9EayP9TcVLA8Oyjqo6SnueR2Yx3YP/TCMpp+naztEvX5AFr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBL23zS3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcKuoYldKGOFWpxAc07Qc4sbFD4nUUO034e5YT3GY1o9k3xWHxPbuZMbYBJYh1BsxgE3SLVsL1&#10;8vG0AxaTQq36gEbCt4lwKO/vCpXrMOPZ3KpkGZVgzJUEl9KQcx4bZ7yK6zAYJO8zjF4lOkfL9ahm&#10;Kvc9f86yLfeqRfrg1GBOzjRdNXkJ1bk+rmw1fV1W7h1P87UTwnZSPj4sxzdgySzpLwy/+IQOJTHV&#10;YUIdWS+BhiQJL7sNCbL32asAVpPY7AXwsuD/B5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL9IksZTAgAAiAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEvbfNLcAAAACAEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:292pt;width:453.55pt;height:182.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/SJLGUwIAAIgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua338SSpYDlwHLgoE&#10;SQC7yJqmKEsAxWFJ2pJ7o56jF+uQkh037aqoFzSHM3yceW9G87uukeQojK1B5TQZxZQIxaGo1T6n&#10;X7frD7eUWMdUwSQokdOTsPRu8f7dvNWZSKECWQhDEETZrNU5rZzTWRRZXomG2RFoodBZgmmYQ9Ps&#10;o8KwFtEbGaVxPItaMIU2wIW1eHrfO+ki4Jel4O6pLK1wROYUc3NhNWHd+TVazFm2N0xXNR/SYP+Q&#10;RcNqhY9eoO6ZY+Rg6j+gmpobsFC6EYcmgrKsuQg1YDVJ/KaaTcW0CLUgOVZfaLL/D5Y/Hp8NqYuc&#10;TqaTJE3GKSWKNajUVnQOjj9/EA1SkLFnqtU2wwsbjVdc9wk6VPx8bvHQE9CVpvH/WBpBP3J+uvCM&#10;iITj4fRmFuOPEo6+dJzcTtBA/Oj1ujbWfRbQEL/JqUEhA7/s+GBdH3oO8a9ZkHWxrqUMhm8esZKG&#10;HBnKLl1IEsF/i5KKtDmdjadxAFbgr/fIUmEuvti+KL9z3a4bGNhBcUICDPTNZDVf15jkA7PumRns&#10;HiwMJ8I94VJKwEdg2FFSgfn+t3Mfj6Kil5IWuzGn9tuBGUGJ/KJQ7o/JZOLbNxiT6U2Khrn27K49&#10;6tCsACtPcPY0D1sf7+R5WxpoXnBwlv5VdDHF8e2ccmfOxsr1U4Kjx8VyGcKwZTVzD2qjuQf3XHsR&#10;tt0LM3pQyqHIj3DuXJa9EayP9TcVLA8Oyjqo6SnueR2Yx3YP/TCMpp+naztEvX5AFr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBL23zS3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcKuoYldKGOFWpxAc07Qc4sbFD4nUUO034e5YT3GY1o9k3xWHxPbuZMbYBJYh1BsxgE3SLVsL1&#10;8vG0AxaTQq36gEbCt4lwKO/vCpXrMOPZ3KpkGZVgzJUEl9KQcx4bZ7yK6zAYJO8zjF4lOkfL9ahm&#10;Kvc9f86yLfeqRfrg1GBOzjRdNXkJ1bk+rmw1fV1W7h1P87UTwnZSPj4sxzdgySzpLwy/+IQOJTHV&#10;YUIdWS+BhiQJL7sNCbL32asAVpPY7AXwsuD/B5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL9IksZTAgAAiAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEvbfNLcAAAACAEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="59A467E8" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00A03478" w:rsidRDefault="004B6DCA" w:rsidP="00B25C79">
+                    <w:p w14:paraId="6DED54C6" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00A03478" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                       <w:pPr>
                         <w:pStyle w:val="Titulkanzev"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Název práce (max. 7. řádků)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4637">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB9AABC" wp14:editId="40D7D613">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6725E1FB" wp14:editId="335B3778">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>6588760</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5580000" cy="1472400"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1257340997" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5580000" cy="1472400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="29FFC445" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA" w:rsidP="00937E70">
+                          <w:p w14:paraId="01D9F5A7" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                             <w:pPr>
                               <w:pStyle w:val="Titulkaautor"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Jméno a příjmení autora práce včetně titulů</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="54194B34" w14:textId="61CF3B5C" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00B5686F" w:rsidP="00937E70">
+                          <w:p w14:paraId="21B1AB7C" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00937E70" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                             <w:pPr>
                               <w:pStyle w:val="Titulkainfoprce"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:kern w:val="0"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Seminární práce </w:t>
                             </w:r>
-                            <w:r w:rsidR="004B6DCA">
+                            <w:r>
                               <w:t>| 202X</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6FB9AABC" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:388.15pt;margin-top:518.8pt;width:439.35pt;height:115.95pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcFzhZVQIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSpGmCOkXWosOA&#10;oC3QDj0rstwYkEVNUmJnf7Tv2I/1SU7arNtpWA4KKZJP5CPpi8uu0WyrnK/JFHxwknOmjKSyNs8F&#10;//Z48+mcMx+EKYUmowq+U55fzj9+uGjtTA1pTbpUjgHE+FlrC74Owc6yzMu1aoQ/IasMjBW5RgSo&#10;7jkrnWiB3uhsmOdnWUuutI6k8h63172RzxN+VSkZ7qrKq8B0wZFbSKdL5yqe2fxCzJ6dsOta7tMQ&#10;/5BFI2qDR1+hrkUQbOPqP6CaWjryVIUTSU1GVVVLlWpANYP8XTUPa2FVqgXkePtKk/9/sPJ2e+9Y&#10;XaJ3w/HkdJRPpxPOjGjQq0fVBdr++sksacVOI1et9TOEPFgEhe4zdYg73HtcRgq6yjXxH8Ux2MH6&#10;7pVpIDKJy/H4PMePMwnbYDQZjqAAP3sLt86HL4oaFoWCO7QyMSy2Sx9614NLfM2TrsubWuukxPFR&#10;V9qxrUDjdUhJAvw3L21YW/Cz03GegA3F8B5ZG+QSi+2LilLoVl1P1KHgFZU78OConypv5U2NXJfC&#10;h3vhMEaoD6sR7nBUmvAW7SXO1uR+/O0++qO7sHLWYiwL7r9vhFOc6a8GfZ8ORqM4x0kZjSdDKO7Y&#10;sjq2mE1zRSBggCW0MonRP+iDWDlqnrBBi/gqTMJIvF3wcBCvQr8s2ECpFovkhMm1IizNg5UROhIe&#10;O/HYPQln9+0K6PQtHQZYzN51rfeNkYYWm0BVnVoaee5Z3dOPqU9Dsd/QuFbHevJ6+47MXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAK7O4TrhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPhEAQhO8m&#10;/odJm3gx7uCSBUSGjTE+kr25+Ii3WaYFItNDmFnAf2970mNXVaq/KraL7cWEo+8cKbhaRSCQamc6&#10;ahS8VA+XGQgfNBndO0IF3+hhW56eFDo3bqZnnPahEVxCPtcK2hCGXEpft2i1X7kBib1PN1od+Bwb&#10;aUY9c7nt5TqKEml1R/yh1QPetVh/7Y9WwcdF877zy+PrHG/i4f5pqtI3Uyl1frbc3oAIuIS/MPzi&#10;MzqUzHRwRzJe9Ap4SGA1itMEBPtZmqUgDiytk+sNyLKQ/yeUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAcFzhZVQIAAI8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCuzuE64QAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6725E1FB" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:388.15pt;margin-top:518.8pt;width:439.35pt;height:115.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcFzhZVQIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSpGmCOkXWosOA&#10;oC3QDj0rstwYkEVNUmJnf7Tv2I/1SU7arNtpWA4KKZJP5CPpi8uu0WyrnK/JFHxwknOmjKSyNs8F&#10;//Z48+mcMx+EKYUmowq+U55fzj9+uGjtTA1pTbpUjgHE+FlrC74Owc6yzMu1aoQ/IasMjBW5RgSo&#10;7jkrnWiB3uhsmOdnWUuutI6k8h63172RzxN+VSkZ7qrKq8B0wZFbSKdL5yqe2fxCzJ6dsOta7tMQ&#10;/5BFI2qDR1+hrkUQbOPqP6CaWjryVIUTSU1GVVVLlWpANYP8XTUPa2FVqgXkePtKk/9/sPJ2e+9Y&#10;XaJ3w/HkdJRPpxPOjGjQq0fVBdr++sksacVOI1et9TOEPFgEhe4zdYg73HtcRgq6yjXxH8Ux2MH6&#10;7pVpIDKJy/H4PMePMwnbYDQZjqAAP3sLt86HL4oaFoWCO7QyMSy2Sx9614NLfM2TrsubWuukxPFR&#10;V9qxrUDjdUhJAvw3L21YW/Cz03GegA3F8B5ZG+QSi+2LilLoVl1P1KHgFZU78OConypv5U2NXJfC&#10;h3vhMEaoD6sR7nBUmvAW7SXO1uR+/O0++qO7sHLWYiwL7r9vhFOc6a8GfZ8ORqM4x0kZjSdDKO7Y&#10;sjq2mE1zRSBggCW0MonRP+iDWDlqnrBBi/gqTMJIvF3wcBCvQr8s2ECpFovkhMm1IizNg5UROhIe&#10;O/HYPQln9+0K6PQtHQZYzN51rfeNkYYWm0BVnVoaee5Z3dOPqU9Dsd/QuFbHevJ6+47MXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAK7O4TrhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPhEAQhO8m&#10;/odJm3gx7uCSBUSGjTE+kr25+Ii3WaYFItNDmFnAf2970mNXVaq/KraL7cWEo+8cKbhaRSCQamc6&#10;ahS8VA+XGQgfNBndO0IF3+hhW56eFDo3bqZnnPahEVxCPtcK2hCGXEpft2i1X7kBib1PN1od+Bwb&#10;aUY9c7nt5TqKEml1R/yh1QPetVh/7Y9WwcdF877zy+PrHG/i4f5pqtI3Uyl1frbc3oAIuIS/MPzi&#10;MzqUzHRwRzJe9Ap4SGA1itMEBPtZmqUgDiytk+sNyLKQ/yeUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAcFzhZVQIAAI8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCuzuE64QAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="29FFC445" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA" w:rsidP="00937E70">
+                    <w:p w14:paraId="01D9F5A7" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                       <w:pPr>
                         <w:pStyle w:val="Titulkaautor"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Jméno a příjmení autora práce včetně titulů</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="54194B34" w14:textId="61CF3B5C" w:rsidR="004B6DCA" w:rsidRPr="00937E70" w:rsidRDefault="00B5686F" w:rsidP="00937E70">
+                    <w:p w14:paraId="21B1AB7C" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00937E70" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                       <w:pPr>
                         <w:pStyle w:val="Titulkainfoprce"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:kern w:val="0"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Seminární práce </w:t>
                       </w:r>
-                      <w:r w:rsidR="004B6DCA">
+                      <w:r>
                         <w:t>| 202X</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00142361">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333C6068" wp14:editId="2E4B56E4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D6BD5E7" wp14:editId="3CF9DA8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>8712835</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3884400" cy="730800"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1213198117" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3884400" cy="730800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2E042E89" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00104B5A" w:rsidRDefault="004B6DCA" w:rsidP="00142361">
+                          <w:p w14:paraId="68FB2337" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00104B5A" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                             <w:pPr>
                               <w:pStyle w:val="Titulkauniverzita"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00104B5A">
                               <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
                             </w:r>
                           </w:p>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Výběr fakulty"/>
                               <w:tag w:val="Výběr fakulty"/>
-                              <w:id w:val="2082488667"/>
+                              <w:id w:val="-1487778563"/>
                               <w15:color w:val="FF6600"/>
                               <w:dropDownList>
                                 <w:listItem w:displayText="[Vyberte svou fakultu]" w:value="[Vyberte svou fakultu]"/>
                                 <w:listItem w:displayText="Fakulta technologická" w:value="Fakulta technologická"/>
                                 <w:listItem w:displayText="Fakulta managementu a ekonomiky" w:value="Fakulta managementu a ekonomiky"/>
                                 <w:listItem w:displayText="Fakulta multimediálních komunikací" w:value="Fakulta multimediálních komunikací"/>
                                 <w:listItem w:displayText="Fakulta aplikované informatiky" w:value="Fakulta aplikované informatiky"/>
                                 <w:listItem w:displayText="Fakulta humanitních studií" w:value="Fakulta humanitních studií"/>
                                 <w:listItem w:displayText="Fakulta logistiky a krizového řízení" w:value="Fakulta logistiky a krizového řízení"/>
                               </w:dropDownList>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="7179FE94" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00515B26" w:rsidRDefault="004B6DCA" w:rsidP="00142361">
+                              <w:p w14:paraId="0582F111" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00515B26" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                                 <w:pPr>
                                   <w:pStyle w:val="Titulkafakulta"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t>[Vyberte svou fakultu]</w:t>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="333C6068" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgpUWcVAIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aT/qRBnCJr0WFA&#10;0RZIh54VWU4MyKImKbG7N9pz7MX6SU7arttp2EUmRfIT+ZH07KJvNdsp5xsyJS+Ocs6UkVQ1Zl3y&#10;bw/Xnyac+SBMJTQZVfIn5fnF/OOHWWenakQb0pVyDCDGTztb8k0IdpplXm5UK/wRWWVgrMm1IkB1&#10;66xyogN6q7NRnp9mHbnKOpLKe9xeDUY+T/h1rWS4q2uvAtMlR24hnS6dq3hm85mYrp2wm0bu0xD/&#10;kEUrGoNHX6CuRBBs65o/oNpGOvJUhyNJbUZ13UiVakA1Rf6umuVGWJVqATnevtDk/x+svN3dO9ZU&#10;6N2oGBfnk6I448yIFr16UH2g3a+fzJJWbBy56qyfImRpERT6z9Qj7nDvcRkp6GvXxi+KY7CD9acX&#10;poHIJC7Hk8nxcQ6ThO1snE8gAz57jbbOhy+KWhaFkjt0MhEsdjc+DK4Hl/iYJ91U143WSYnToy61&#10;YzuBvuuQcgT4b17asK7kp+OTPAEbiuEDsjbIJdY61BSl0K/6xNPoUO+KqifQ4GgYKm/ldYNcb4QP&#10;98JhilAeNiPc4ag14S3aS5xtyP342330R3Nh5azDVJbcf98KpzjTXw3afl6ANoxxUo5PzkZQ3FvL&#10;6q3FbNtLAgEFdtDKJEb/oA9i7ah9xAIt4qswCSPxdsnDQbwMw65gAaVaLJITBteKcGOWVkboSHjs&#10;xEP/KJzdtyug0bd0mF8xfde1wTdGGlpsA9VNamnkeWB1Tz+GPg3FfkHjVr3Vk9frb2T+DAAA//8D&#10;AFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8&#10;B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486MZr8ptovtxYSj7xwpiFcRCKTamY4a&#10;BS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVtCEMupa9btNqv3IDE3qcbrQ58jo00&#10;o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph/mmqsjdTKXV+ttzegAi4hL8w/OIz&#10;OpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGClRZxUAgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAAAAAArgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="4D6BD5E7" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgpUWcVAIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aT/qRBnCJr0WFA&#10;0RZIh54VWU4MyKImKbG7N9pz7MX6SU7arttp2EUmRfIT+ZH07KJvNdsp5xsyJS+Ocs6UkVQ1Zl3y&#10;bw/Xnyac+SBMJTQZVfIn5fnF/OOHWWenakQb0pVyDCDGTztb8k0IdpplXm5UK/wRWWVgrMm1IkB1&#10;66xyogN6q7NRnp9mHbnKOpLKe9xeDUY+T/h1rWS4q2uvAtMlR24hnS6dq3hm85mYrp2wm0bu0xD/&#10;kEUrGoNHX6CuRBBs65o/oNpGOvJUhyNJbUZ13UiVakA1Rf6umuVGWJVqATnevtDk/x+svN3dO9ZU&#10;6N2oGBfnk6I448yIFr16UH2g3a+fzJJWbBy56qyfImRpERT6z9Qj7nDvcRkp6GvXxi+KY7CD9acX&#10;poHIJC7Hk8nxcQ6ThO1snE8gAz57jbbOhy+KWhaFkjt0MhEsdjc+DK4Hl/iYJ91U143WSYnToy61&#10;YzuBvuuQcgT4b17asK7kp+OTPAEbiuEDsjbIJdY61BSl0K/6xNPoUO+KqifQ4GgYKm/ldYNcb4QP&#10;98JhilAeNiPc4ag14S3aS5xtyP342330R3Nh5azDVJbcf98KpzjTXw3afl6ANoxxUo5PzkZQ3FvL&#10;6q3FbNtLAgEFdtDKJEb/oA9i7ah9xAIt4qswCSPxdsnDQbwMw65gAaVaLJITBteKcGOWVkboSHjs&#10;xEP/KJzdtyug0bd0mF8xfde1wTdGGlpsA9VNamnkeWB1Tz+GPg3FfkHjVr3Vk9frb2T+DAAA//8D&#10;AFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8&#10;B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486MZr8ptovtxYSj7xwpiFcRCKTamY4a&#10;BS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVtCEMupa9btNqv3IDE3qcbrQ58jo00&#10;o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph/mmqsjdTKXV+ttzegAi4hL8w/OIz&#10;OpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGClRZxUAgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAAAAAArgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2E042E89" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00104B5A" w:rsidRDefault="004B6DCA" w:rsidP="00142361">
+                    <w:p w14:paraId="68FB2337" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00104B5A" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                       <w:pPr>
                         <w:pStyle w:val="Titulkauniverzita"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00104B5A">
                         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
                       </w:r>
                     </w:p>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Výběr fakulty"/>
                         <w:tag w:val="Výběr fakulty"/>
-                        <w:id w:val="2082488667"/>
+                        <w:id w:val="-1487778563"/>
                         <w15:color w:val="FF6600"/>
                         <w:dropDownList>
                           <w:listItem w:displayText="[Vyberte svou fakultu]" w:value="[Vyberte svou fakultu]"/>
                           <w:listItem w:displayText="Fakulta technologická" w:value="Fakulta technologická"/>
                           <w:listItem w:displayText="Fakulta managementu a ekonomiky" w:value="Fakulta managementu a ekonomiky"/>
                           <w:listItem w:displayText="Fakulta multimediálních komunikací" w:value="Fakulta multimediálních komunikací"/>
                           <w:listItem w:displayText="Fakulta aplikované informatiky" w:value="Fakulta aplikované informatiky"/>
                           <w:listItem w:displayText="Fakulta humanitních studií" w:value="Fakulta humanitních studií"/>
                           <w:listItem w:displayText="Fakulta logistiky a krizového řízení" w:value="Fakulta logistiky a krizového řízení"/>
                         </w:dropDownList>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="7179FE94" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00515B26" w:rsidRDefault="004B6DCA" w:rsidP="00142361">
+                        <w:p w14:paraId="0582F111" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00515B26" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
                           <w:pPr>
                             <w:pStyle w:val="Titulkafakulta"/>
                           </w:pPr>
                           <w:r>
                             <w:t>[Vyberte svou fakultu]</w:t>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A4DB2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B512BE4" wp14:editId="140D931C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5842590B" wp14:editId="045EE493">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4176395</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>8785225</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1616400" cy="162000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="126360280" name="Obrázek 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="126360280" name="Obrázek 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
@@ -636,112 +642,112 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1616400" cy="162000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E2EF6F" w14:textId="77777777" w:rsidR="00534E21" w:rsidRDefault="00534E21">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00534E21" w:rsidSect="00F94A11">
+    <w:p w14:paraId="55A0825D" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
+      <w:pPr>
+        <w:sectPr w:rsidR="006F4BBB" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="680" w:footer="680" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Upozornění"/>
         <w:tag w:val="POLE_UPOZORNENI"/>
         <w:id w:val="-1539660429"/>
         <w:placeholder>
-          <w:docPart w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A"/>
+          <w:docPart w:val="55F0396AE82D4EF09B048715DFA13F84"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7A0820A1" w14:textId="77777777" w:rsidR="00023006" w:rsidRDefault="00AD16E7" w:rsidP="00E42BA5">
+        <w:p w14:paraId="09B61DC7" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
           <w:pPr>
             <w:pStyle w:val="Upozornn"/>
           </w:pPr>
           <w:r w:rsidRPr="00AD16E7">
             <w:t xml:space="preserve">UPOZORNĚNÍ! Důležitou součástí šablony je manuál s návodem. Návod popisuje, jak pracovat se šablonou, jak ji nainstalovat, jak používat styly, jak vložit obrázek nebo tabulku a jak vygenerovat obsah. Nesprávným zacházením se šablonou si můžete rozbít strukturu dokumentu a rozhodit formátování. Důrazně proto doporučujeme přečíst si manuál k šabloně. </w:t>
           </w:r>
           <w:r w:rsidRPr="00AD16E7">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Klepněte do tohoto rámečku a stiskněte klávesu DELETE, abyste jej smazali.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="24D8C03F" w14:textId="77777777" w:rsidR="00023006" w:rsidRDefault="00023006"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00EC604E" w:rsidSect="00F94A11">
+    <w:p w14:paraId="2AA12121" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB"/>
+    <w:p w14:paraId="0280AD8F" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
+      <w:pPr>
+        <w:sectPr w:rsidR="006F4BBB" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="709" w:footer="709" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="67D1655F" wp14:editId="6D84C66F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="47738C41" wp14:editId="36D883F0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4176395</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10045065</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1616400" cy="162000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="2071426748" name="Obrázek 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2071426748" name="Obrázek 5" descr="Obsah obrázku text, Písmo, snímek obrazovky, bílé&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -777,1206 +783,1135 @@
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="1308208389"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="38573B1E" w14:textId="77777777" w:rsidR="000F709C" w:rsidRDefault="000F709C">
+        <w:p w14:paraId="1D8EEDC4" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
           <w:pPr>
             <w:pStyle w:val="Nadpisobsahu"/>
           </w:pPr>
           <w:r>
             <w:t>Obsah</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="08E86665" w14:textId="47780AF1" w:rsidR="007564A8" w:rsidRDefault="000F709C">
+        <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:p w14:paraId="11447A8A" w14:textId="79F92914" w:rsidR="00133F3F" w:rsidRDefault="006F4BBB">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc213061535" w:history="1">
-            <w:r w:rsidR="007564A8" w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379427" w:history="1">
+            <w:r w:rsidR="00133F3F" w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam obrázků</w:t>
             </w:r>
-            <w:r w:rsidR="007564A8">
+            <w:r w:rsidR="00133F3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007564A8">
+            <w:r w:rsidR="00133F3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007564A8">
+            <w:r w:rsidR="00133F3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061535 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379427 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007564A8">
+            <w:r w:rsidR="00133F3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007564A8">
+            <w:r w:rsidR="00133F3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007564A8">
+            <w:r w:rsidR="00133F3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="007564A8">
+            <w:r w:rsidR="00133F3F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56ACD7E1" w14:textId="0E12682C" w:rsidR="007564A8" w:rsidRDefault="007564A8">
+        <w:p w14:paraId="0B1DB2B7" w14:textId="466BC5CA" w:rsidR="00133F3F" w:rsidRDefault="00133F3F">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213061536" w:history="1">
-            <w:r w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379428" w:history="1">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam tabulek</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061536 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379428 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FE2AC81" w14:textId="74EE0E3C" w:rsidR="007564A8" w:rsidRDefault="007564A8">
+        <w:p w14:paraId="0D5DBAE6" w14:textId="69418AA6" w:rsidR="00133F3F" w:rsidRDefault="00133F3F">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213061537" w:history="1">
-            <w:r w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379429" w:history="1">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam použitých symbolů a zkratek</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061537 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379429 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76009B90" w14:textId="43DA49E8" w:rsidR="007564A8" w:rsidRDefault="007564A8">
+        <w:p w14:paraId="5FD7C7AB" w14:textId="5CA7FE15" w:rsidR="00133F3F" w:rsidRDefault="00133F3F">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213061538" w:history="1">
-            <w:r w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379430" w:history="1">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam příloh</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061538 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379430 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="105CE731" w14:textId="6F87CD8D" w:rsidR="007564A8" w:rsidRDefault="007564A8">
+        <w:p w14:paraId="7413DB36" w14:textId="46D7F82B" w:rsidR="00133F3F" w:rsidRDefault="00133F3F">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213061539" w:history="1">
-            <w:r w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379431" w:history="1">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Úvod</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061539 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379431 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="571DEA49" w14:textId="2709E5A3" w:rsidR="007564A8" w:rsidRDefault="007564A8">
+        <w:p w14:paraId="38CD9CA1" w14:textId="1C57CBAC" w:rsidR="00133F3F" w:rsidRDefault="00133F3F">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213061540" w:history="1">
-            <w:r w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379432" w:history="1">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00FF2885">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nadpis hlavní kapitoly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061540 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379432 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="31B1E828" w14:textId="2E30C2C8" w:rsidR="007564A8" w:rsidRDefault="007564A8">
+        <w:p w14:paraId="42FEA9A0" w14:textId="7EC0D7AC" w:rsidR="00133F3F" w:rsidRDefault="00133F3F">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213061541" w:history="1">
-            <w:r w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379433" w:history="1">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Závěr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061541 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379433 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1124271E" w14:textId="64407433" w:rsidR="007564A8" w:rsidRDefault="007564A8">
+        <w:p w14:paraId="3EBE307F" w14:textId="4D48150B" w:rsidR="00133F3F" w:rsidRDefault="00133F3F">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="cs-CZ"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc213061542" w:history="1">
-            <w:r w:rsidRPr="00FF2885">
+          <w:hyperlink w:anchor="_Toc240379434" w:history="1">
+            <w:r w:rsidRPr="0055742E">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seznam použité literatury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc213061542 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240379434 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C9CE0A3" w14:textId="5C5D7899" w:rsidR="000F709C" w:rsidRDefault="000F709C">
+        <w:p w14:paraId="39618E51" w14:textId="6E4CBEE6" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="79628795" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="002135B9">
+    <w:p w14:paraId="6E9D8D6B" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F84C13" w14:textId="77777777" w:rsidR="00070282" w:rsidRDefault="00070282" w:rsidP="002135B9">
+    <w:p w14:paraId="2D473377" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778B52EF" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="002135B9">
+    <w:p w14:paraId="1F8E1DCC" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
-        <w:sectPr w:rsidR="002135B9" w:rsidSect="006A200B">
+        <w:sectPr w:rsidR="006F4BBB" w:rsidSect="006A200B">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="36F99974" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="009A41D4">
+    <w:p w14:paraId="2A19CC1D" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213061535"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240379427"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam obrázků</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2080D015" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="00470784">
+    <w:p w14:paraId="3AB8466F" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
+      <w:fldSimple w:instr=" TOC \h \z \c &quot;Obr.&quot; ">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Nenalezena položka seznamu obrázků.</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="002135B9">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BB8069" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="009A41D4">
+    <w:p w14:paraId="4A72D841" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213061536"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240379428"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam tabulek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1C39FA43" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="00470784">
+    <w:p w14:paraId="32DF1DD7" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
+      <w:fldSimple w:instr=" TOC \h \z \c &quot;Tab.&quot; ">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Nenalezena položka seznamu obrázků.</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="002135B9">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7742A611" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="009A41D4">
+    <w:p w14:paraId="34888DFC" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc213061537"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240379429"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Seznam </w:t>
+        <w:t>Seznam použitých symbolů a zkratek</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6344">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Seznam zkratek"/>
         <w:tag w:val="ZKRATKY"/>
         <w:id w:val="1914736146"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="293645189"/>
             <w:placeholder>
-              <w:docPart w:val="9B92549DB46843D99BBCC96D6B9F5D71"/>
+              <w:docPart w:val="042B633F2E6D4CA7ADDDEF350A5242EE"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="52E9D030" w14:textId="77777777" w:rsidR="00CE6344" w:rsidRDefault="00470784" w:rsidP="008C755A">
+            <w:p w14:paraId="75BBBDF5" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="00F524AC" w:rsidP="006F4BBB">
               <w:pPr>
                 <w:pStyle w:val="Seznamzkratek"/>
               </w:pPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-783184982"/>
                   <w:placeholder>
-                    <w:docPart w:val="73BACE7A1C7A499B9E1C1AD064AA36A6"/>
+                    <w:docPart w:val="59AC11C9AD464D7FBDD1CC92156F8BFF"/>
                   </w:placeholder>
                   <w:temporary/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidR="00CE6344" w:rsidRPr="00A027B0">
+                  <w:r w:rsidR="006F4BBB" w:rsidRPr="00A027B0">
                     <w:t>[Zkratka]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r w:rsidR="00C07B21">
+              <w:r w:rsidR="006F4BBB">
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1660576588"/>
                   <w:placeholder>
-                    <w:docPart w:val="3D2228EF81D84CE9860BB60DABF3FC82"/>
+                    <w:docPart w:val="65D6732AD70D45CCB13817888C755B31"/>
                   </w:placeholder>
                   <w:temporary/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidR="00CE6344" w:rsidRPr="00A027B0">
+                  <w:r w:rsidR="006F4BBB" w:rsidRPr="00A027B0">
                     <w:t>[Význam zkratky]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6EE49E92" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9">
+    <w:p w14:paraId="3E734FCC" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A43EC6" w14:textId="77777777" w:rsidR="002135B9" w:rsidRDefault="002135B9" w:rsidP="001214C2">
+    <w:p w14:paraId="68C91F3F" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc213061538"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240379430"/>
       <w:r w:rsidRPr="001214C2">
         <w:lastRenderedPageBreak/>
         <w:t>Seznam příloh</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5F0915F5" w14:textId="77777777" w:rsidR="000E02B6" w:rsidRPr="003C1A17" w:rsidRDefault="000E5AC6" w:rsidP="000E5AC6">
+    <w:p w14:paraId="06C0A170" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="003C1A17" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Přílohy </w:t>
-[...23 lines deleted...]
-        <w:t>i</w:t>
+        <w:t>Přílohy vložené v závěrečné práci</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9C44A6" w14:textId="77777777" w:rsidR="0038189A" w:rsidRDefault="000E02B6">
+    <w:p w14:paraId="26FDE83B" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC </w:instrText>
-[...11 lines deleted...]
-        <w:instrText xml:space="preserve">\h \z \t "Příloha 1;9" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \n \h \z \t "Příloha 1;9" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc208960897" w:history="1">
-        <w:r w:rsidR="0038189A" w:rsidRPr="008D5906">
+        <w:r w:rsidRPr="008D5906">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Příloha A:</w:t>
         </w:r>
-        <w:r w:rsidR="0038189A">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038189A" w:rsidRPr="008D5906">
+        <w:r w:rsidRPr="008D5906">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>[Název přílohy]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58027CAE" w14:textId="77777777" w:rsidR="00CB55F3" w:rsidRDefault="000E02B6" w:rsidP="00920DCC">
+    <w:p w14:paraId="75C2EF28" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7275FA19" w14:textId="77777777" w:rsidR="001C734B" w:rsidRPr="00870B8B" w:rsidRDefault="000E5AC6" w:rsidP="001C734B">
+    <w:p w14:paraId="525DB58F" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00870B8B" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ostatní přílohy</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Ostatní přílohy"/>
         <w:tag w:val="PŘÍLOHY OSTATNÍ"/>
         <w:id w:val="1453055415"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1493642698"/>
             <w:placeholder>
-              <w:docPart w:val="EB0B366037B648F78544F3D4CEBA5078"/>
+              <w:docPart w:val="AC99EEF451DA45FA98CFBA5FF65209CD"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="33087796" w14:textId="77777777" w:rsidR="00FB0680" w:rsidRDefault="00470784" w:rsidP="00FB0680">
+            <w:p w14:paraId="700B1BAB" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="00F524AC" w:rsidP="006F4BBB">
               <w:pPr>
                 <w:pStyle w:val="Seznamploh"/>
                 <w:tabs>
                   <w:tab w:val="clear" w:pos="1985"/>
                   <w:tab w:val="left" w:pos="1134"/>
                 </w:tabs>
               </w:pPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="315386950"/>
                   <w:placeholder>
-                    <w:docPart w:val="E98AFC9D76094B639D1832E5DC066B4E"/>
+                    <w:docPart w:val="3C64DAC2E66F4084A4AD6CE0F5B3493F"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:comboBox>
                     <w:listItem w:value="Označení"/>
                     <w:listItem w:displayText="Příloha A:" w:value="Příloha A:"/>
                     <w:listItem w:displayText="Příloha B:" w:value="Příloha B:"/>
                     <w:listItem w:displayText="Příloha C:" w:value="Příloha C:"/>
                     <w:listItem w:displayText="Příloha D:" w:value="Příloha D:"/>
                     <w:listItem w:displayText="Příloha E:" w:value="Příloha E:"/>
                     <w:listItem w:displayText="Příloha F:" w:value="Příloha F:"/>
                     <w:listItem w:displayText="Příloha G:" w:value="Příloha G:"/>
                     <w:listItem w:displayText="Příloha H:" w:value="Příloha H:"/>
                     <w:listItem w:displayText="Příloha I:" w:value="Příloha I:"/>
                     <w:listItem w:displayText="Příloha J:" w:value="Příloha J:"/>
                     <w:listItem w:displayText="Příloha K:" w:value="Příloha K:"/>
                     <w:listItem w:displayText="Příloha L:" w:value="Příloha L:"/>
                     <w:listItem w:displayText="Příloha M:" w:value="Příloha M:"/>
                     <w:listItem w:displayText="Příloha N:" w:value="Příloha N:"/>
                     <w:listItem w:displayText="Příloha O:" w:value="Příloha O:"/>
                     <w:listItem w:displayText="Příloha P:" w:value="Příloha P:"/>
                     <w:listItem w:displayText="Příloha Q:" w:value="Příloha Q:"/>
                     <w:listItem w:displayText="Příloha R:" w:value="Příloha R:"/>
                     <w:listItem w:displayText="Příloha S:" w:value="Příloha S:"/>
                     <w:listItem w:displayText="Příloha T:" w:value="Příloha T:"/>
                     <w:listItem w:displayText="Příloha U:" w:value="Příloha U:"/>
                     <w:listItem w:displayText="Příloha V:" w:value="Příloha V:"/>
                     <w:listItem w:displayText="Příloha W:" w:value="Příloha W:"/>
                     <w:listItem w:displayText="Příloha X:" w:value="Příloha X:"/>
                     <w:listItem w:displayText="Příloha Y:" w:value="Příloha Y:"/>
                     <w:listItem w:displayText="Příloha Z:" w:value="Příloha Z:"/>
                   </w:comboBox>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidR="003F454E">
+                  <w:r w:rsidR="006F4BBB">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
-                  <w:r w:rsidR="003F454E">
+                  <w:r w:rsidR="006F4BBB">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                     </w:rPr>
                     <w:t>Označení</w:t>
                   </w:r>
-                  <w:r w:rsidR="003F454E">
+                  <w:r w:rsidR="006F4BBB">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r w:rsidR="00FB0680">
+              <w:r w:rsidR="006F4BBB">
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="68854165"/>
                   <w:placeholder>
-                    <w:docPart w:val="39FDE21B46AC479E9AF9FA228A7F7671"/>
+                    <w:docPart w:val="9EDCAC46F0C54B319C7C2EEBDADB7DE5"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidR="00FB0680">
+                  <w:r w:rsidR="006F4BBB">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                     </w:rPr>
                     <w:t>[Název přílohy</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB0680">
+                  <w:r w:rsidR="006F4BBB">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r w:rsidR="00FB0680">
+              <w:r w:rsidR="006F4BBB">
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1752005513"/>
                   <w:placeholder>
-                    <w:docPart w:val="168D62FA5824443EA8D858C71DFF656E"/>
+                    <w:docPart w:val="A734E8452BCA45458333FDAB56201EEB"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidR="00FB0680" w:rsidRPr="00C87925">
+                  <w:r w:rsidR="006F4BBB" w:rsidRPr="00C87925">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                     </w:rPr>
                     <w:t>[soubor]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="66E07B8C" w14:textId="77777777" w:rsidR="00FB0680" w:rsidRDefault="00FB0680" w:rsidP="00FB0680">
+    <w:p w14:paraId="75315E76" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
       <w:pPr>
         <w:pStyle w:val="ZPSeznamzkratek"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF0A3B1" w14:textId="77777777" w:rsidR="000E5AC6" w:rsidRPr="000E5AC6" w:rsidRDefault="000E5AC6" w:rsidP="000E5AC6"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="002135B9" w:rsidRPr="00CB55F3" w:rsidSect="006A200B">
+    <w:p w14:paraId="0201D214" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="000E5AC6" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB"/>
+    <w:p w14:paraId="1AE4EA76" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00CB55F3" w:rsidRDefault="006F4BBB" w:rsidP="006F4BBB">
+      <w:pPr>
+        <w:sectPr w:rsidR="006F4BBB" w:rsidRPr="00CB55F3" w:rsidSect="006A200B">
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E6BABC" w14:textId="77777777" w:rsidR="00B2455C" w:rsidRDefault="009B7C67" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Nadpisyvodazvr"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc213061539"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240379431"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Úvod</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:bookmarkStart w:id="6" w:name="_Hlk196338036" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk196338036" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Úvodní text"/>
         <w:tag w:val="ÚVOD"/>
         <w:id w:val="-820345443"/>
         <w:placeholder>
           <w:docPart w:val="6CCBDECDE4AA43DE993C927AE12D6930"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2E966CAE" w14:textId="77777777" w:rsidR="009B7C67" w:rsidRDefault="009B7C67" w:rsidP="00504AE1">
           <w:pPr>
             <w:pStyle w:val="Prvnodstavecprce"/>
           </w:pPr>
           <w:r w:rsidRPr="00A50D5A">
             <w:t xml:space="preserve">Pro základní text jsou v šabloně připravené dva styly: </w:t>
           </w:r>
           <w:r w:rsidR="00DE773B">
             <w:rPr>
               <w:b/>
@@ -2023,63 +1958,65 @@
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t xml:space="preserve"> a je </w:t>
           </w:r>
           <w:r w:rsidR="00DE773B">
             <w:t>určen pro ostatní od</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t xml:space="preserve">stavce kromě prvního. Je nastaven jako styl následujícího odstavce po stylu </w:t>
           </w:r>
           <w:r w:rsidR="00DE773B" w:rsidRPr="00DE773B">
             <w:t>První odstavec práce</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="000205AE">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="000205AE" w:rsidRPr="000205AE">
             <w:t>Klepněte do rámečku a začněte psát.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:id="6" w:displacedByCustomXml="prev"/>
+    <w:bookmarkEnd w:id="7" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="5BD41365" w14:textId="77777777" w:rsidR="00E81E5F" w:rsidRDefault="00A24E3A" w:rsidP="00A24E3A">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc213061540"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc208960417"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240379432"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Nadpis hlavní kapitoly</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="71F8FA45" w14:textId="77777777" w:rsidR="00EE7CBB" w:rsidRPr="00EF79FE" w:rsidRDefault="00470784" w:rsidP="00F75701">
+    <w:p w14:paraId="71F8FA45" w14:textId="77777777" w:rsidR="00EE7CBB" w:rsidRPr="00EF79FE" w:rsidRDefault="00F524AC" w:rsidP="00F75701">
       <w:pPr>
         <w:pStyle w:val="Prvnodstavecprce"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Dělení šablony"/>
           <w:tag w:val="DĚLENÍ ŠABLONY"/>
           <w:id w:val="1826009647"/>
           <w:placeholder>
             <w:docPart w:val="64CBF9C822FE4FB09607C7B94A2C87AC"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A24E3A">
             <w:t xml:space="preserve">Podle pokynů jednotlivých fakult, ale také ústavů, je možné pracovat se šablonou jako dělenou a nedělenou. Nedělená šablona nevyužívá dělení a začíná hlavním nadpisem, pro který je použitý styl </w:t>
           </w:r>
           <w:r w:rsidR="00A24E3A">
             <w:rPr>
               <w:b/>
             </w:rPr>
@@ -2120,264 +2057,290 @@
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t>Klepněte do rámečku a zmáčkněte klávesu DELETE, abyste tento rámeček smazali</w:t>
           </w:r>
           <w:r w:rsidR="00A24E3A">
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00EF215D">
             <w:t xml:space="preserve">Poté </w:t>
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t xml:space="preserve">ukončete </w:t>
           </w:r>
           <w:r w:rsidR="00EF215D">
             <w:t xml:space="preserve">nadpis </w:t>
           </w:r>
           <w:r w:rsidR="003E34D4">
             <w:t>stisknutím klávesy ENTER.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="37BAD268" w14:textId="3264FEB9" w:rsidR="00B5686F" w:rsidRDefault="00B5686F" w:rsidP="00B5686F">
-[...2 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="3ABC0FF4" w14:textId="68607198" w:rsidR="005F1231" w:rsidRDefault="005F1231" w:rsidP="005F1231">
+      <w:pPr>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sk-SK"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="392E9468" w14:textId="77777777" w:rsidR="006C4F19" w:rsidRDefault="006C4F19" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Nadpisyvodazvr"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc213061541"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc208960418"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240379433"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Závěr</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Závěr"/>
         <w:tag w:val="ZÁVĚR"/>
         <w:id w:val="-433062679"/>
         <w:placeholder>
           <w:docPart w:val="A5A8F5D2E17A4024805CB879719DF18E"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4B0037D1" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
+        <w:p w14:paraId="481CDF9B" w14:textId="7B1BB790" w:rsidR="00BF7092" w:rsidRDefault="000205AE" w:rsidP="000E2D11">
           <w:pPr>
             <w:pStyle w:val="Prvnodstavecprce"/>
           </w:pPr>
           <w:r w:rsidRPr="000205AE">
             <w:t>Klepněte do rámečku a začněte psát</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> závěr práce</w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="626A2531" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
+    <w:p w14:paraId="715E1608" w14:textId="77777777" w:rsidR="000E2D11" w:rsidRPr="000E2D11" w:rsidRDefault="000E2D11" w:rsidP="000E2D11">
+      <w:pPr>
+        <w:pStyle w:val="Dalodstavceprce"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D21A198" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D21A198" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2E410110" w14:textId="77777777" w:rsidR="000205AE" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Dalodstavceprce"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="000205AE" w:rsidSect="00C53C1B">
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="680" w:gutter="851"/>
           <w:lnNumType w:countBy="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ED2892C" w14:textId="77777777" w:rsidR="006C4F19" w:rsidRDefault="006C4F19" w:rsidP="006C4F19">
       <w:pPr>
         <w:pStyle w:val="Nadpisyseznamy"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc213061542"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc208960419"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240379434"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seznam použité literatury</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Seznam použité literatury"/>
         <w:tag w:val="CITACE"/>
         <w:id w:val="117651416"/>
         <w:placeholder>
           <w:docPart w:val="AFCE277D126A43699B4DCA896AE90BE4"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:color w:val="FF6600"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3DE525F7" w14:textId="77777777" w:rsidR="00EF215D" w:rsidRDefault="00930BB2" w:rsidP="00540664">
           <w:pPr>
             <w:pStyle w:val="Prvnodstavecprce"/>
           </w:pPr>
           <w:r w:rsidRPr="00930BB2">
             <w:t>Citování použitých informačních zdrojů se řídí pravidly konkrétních citačních norem nebo stylů. Seznam použité literatury musí být vždy vypracován podle použité citační normy nebo citačního stylu v rámci závěrečné práce.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Klepněte do rámečku a pokračujte s výběrem vhodného stylu pro úpravu seznamu: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Použité zdroje (abecední seznam) </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">nebo </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Použité zdroje (číslovaný seznam)</w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1AEE4B6D" w14:textId="77777777" w:rsidR="00EF215D" w:rsidRDefault="00EF215D" w:rsidP="005E2DAD">
+    <w:p w14:paraId="1AEE4B6D" w14:textId="21E098EC" w:rsidR="00EF215D" w:rsidRDefault="00EF215D" w:rsidP="005E2DAD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7377"/>
+          <w:tab w:val="left" w:pos="8355"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40575580" w14:textId="77777777" w:rsidR="00E04C41" w:rsidRDefault="00E04C41" w:rsidP="005E2DAD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7377"/>
+          <w:tab w:val="left" w:pos="8355"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A0C210" w14:textId="77777777" w:rsidR="00E04C41" w:rsidRDefault="00E04C41" w:rsidP="005E2DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7377"/>
           <w:tab w:val="left" w:pos="8355"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D04E25" w14:textId="77777777" w:rsidR="005E2DAD" w:rsidRPr="00EF215D" w:rsidRDefault="005E2DAD" w:rsidP="005E2DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7377"/>
           <w:tab w:val="left" w:pos="8355"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:sectPr w:rsidR="005E2DAD" w:rsidRPr="00EF215D" w:rsidSect="006A200B">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="_Toc204082273"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4C52A819" w14:textId="77777777" w:rsidR="000F709C" w:rsidRDefault="00470784" w:rsidP="00870B8B">
+    <w:bookmarkStart w:id="14" w:name="_Toc204082273"/>
+    <w:bookmarkStart w:id="15" w:name="_Toc204082410"/>
+    <w:bookmarkStart w:id="16" w:name="_Toc204082840"/>
+    <w:bookmarkStart w:id="17" w:name="_Toc204082962"/>
+    <w:bookmarkStart w:id="18" w:name="_Toc204083248"/>
+    <w:bookmarkStart w:id="19" w:name="_Toc204083315"/>
+    <w:bookmarkStart w:id="20" w:name="_Toc208960897"/>
+    <w:p w14:paraId="4C52A819" w14:textId="77777777" w:rsidR="000F709C" w:rsidRDefault="00F524AC" w:rsidP="00870B8B">
       <w:pPr>
         <w:pStyle w:val="Ploha1"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Název přílohy"/>
           <w:tag w:val="NÁZEV PŘÍLOHY"/>
           <w:id w:val="94454776"/>
           <w:placeholder>
             <w:docPart w:val="A526C17CCD204E03AD3492B139ED0E58"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D6046" w:rsidRPr="006D6046">
             <w:t>[Název přílohy]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="10"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="1A07ABF0" w14:textId="77777777" w:rsidR="00A470B3" w:rsidRDefault="00470784" w:rsidP="00A470B3">
+    <w:p w14:paraId="1A07ABF0" w14:textId="3C524B8E" w:rsidR="00A470B3" w:rsidRDefault="00F524AC" w:rsidP="00A470B3">
       <w:pPr>
         <w:pStyle w:val="Textyostatn"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Poděkování"/>
           <w:tag w:val="POLE_PODEKOVANI_CS"/>
           <w:id w:val="-1640188250"/>
           <w:placeholder>
             <w:docPart w:val="DEC0063215F64A2A947C2EE0BCD27395"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:color w:val="FF6600"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB36E0" w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0">
             <w:t xml:space="preserve">Pokud vaše práce neobsahuje přílohy, </w:t>
           </w:r>
           <w:r w:rsidR="001A78A9">
@@ -2401,238 +2364,706 @@
             </w:rPr>
             <w:t>Příloha</w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0" w:rsidRPr="001A78A9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> A</w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidR="001A78A9">
             <w:t xml:space="preserve">jakmile se vám zvýrazní šedým podbarvením, </w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0">
             <w:t xml:space="preserve">zmáčkněte </w:t>
           </w:r>
           <w:r w:rsidR="00014A2A">
             <w:t>několikrát</w:t>
           </w:r>
           <w:r w:rsidR="001A78A9">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0">
-            <w:t xml:space="preserve">klávesu DELETE, dokud vám tato strana nezmizí. </w:t>
+            <w:t>klávesu DELETE</w:t>
+          </w:r>
+          <w:r w:rsidR="002B672A">
+            <w:t xml:space="preserve"> (na MacBooku kombinace </w:t>
+          </w:r>
+          <w:r w:rsidR="002B672A" w:rsidRPr="002B672A">
+            <w:t>fn + Backspace</w:t>
+          </w:r>
+          <w:r w:rsidR="002B672A">
+            <w:t>)</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB36E0">
+            <w:t xml:space="preserve">, dokud vám tato strana nezmizí. </w:t>
           </w:r>
           <w:r w:rsidR="001A78A9" w:rsidRPr="001A78A9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>2.</w:t>
           </w:r>
           <w:r w:rsidR="001A78A9">
             <w:t xml:space="preserve"> Tento blok textu se následně přesune za seznam literatury. Klikněte do bloku a zmáčkněte klávesu DELETE, tím ho odstraníte. </w:t>
           </w:r>
           <w:r w:rsidR="00301168" w:rsidRPr="00301168">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>3.</w:t>
           </w:r>
           <w:r w:rsidR="00301168">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0">
             <w:t>Zároveň se ujistěte, že poslední stranou zůstal Seznam použité literatury, který využívá čísla stránek v zápatí.</w:t>
           </w:r>
           <w:r w:rsidR="00301168">
             <w:t xml:space="preserve"> 4. Podle pokynů v manuálu odstraňte Seznam příloh, který se nachází v úvodních seznamech.</w:t>
           </w:r>
           <w:r w:rsidR="00FB36E0" w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00A470B3" w:rsidSect="000205AE">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C05076" w14:textId="77777777" w:rsidR="00470784" w:rsidRDefault="00470784" w:rsidP="00534E21">
+    <w:p w14:paraId="60CA5846" w14:textId="77777777" w:rsidR="00F524AC" w:rsidRDefault="00F524AC" w:rsidP="00534E21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="135E8ADA" w14:textId="77777777" w:rsidR="00470784" w:rsidRDefault="00470784" w:rsidP="00534E21">
+    <w:p w14:paraId="76ED9DB0" w14:textId="77777777" w:rsidR="00F524AC" w:rsidRDefault="00F524AC" w:rsidP="00534E21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="37F8CEE1" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
+  <w:p w14:paraId="32DC2447" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F256999" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
+  <w:p w14:paraId="426881AC" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74844F1F" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
+  <w:p w14:paraId="3EBB645C" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="12DC56F8" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
+  <w:p w14:paraId="3605E893" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7B5EF308" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
+  <w:p w14:paraId="042414EA" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="049E7C6F" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
+  <w:p w14:paraId="7743002A" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1452588580"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="66B5D871" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRDefault="006F4BBB">
+        <w:pPr>
+          <w:pStyle w:val="Zpat"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:eastAsia="cs-CZ"/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="29512295" wp14:editId="28A86C05">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:align>left</wp:align>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>10081260</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="565200" cy="298800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="9" name="Obdélník 9"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm rot="10800000" flipH="1">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="565200" cy="298800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="C0504D"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
+                                <a:solidFill>
+                                  <a:srgbClr val="5C83B4"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3D4186E3" w14:textId="783D0B6E" w:rsidR="006F4BBB" w:rsidRPr="001D18D1" w:rsidRDefault="006F4BBB" w:rsidP="00D67E43">
+                              <w:pPr>
+                                <w:pBdr>
+                                  <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                </w:pBdr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                              </w:r>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="separate"/>
+                              </w:r>
+                              <w:r w:rsidR="00133F3F">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:noProof/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="end"/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="bottomMargin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:rect w14:anchorId="29512295" id="Obdélník 9" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoL6DOygIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1unDAQvlfqO1i+E2ADu4DCRgnstpXS&#10;JlLaBzBgFitgU9u7bFr1gXroU+TFOjab/UkuVVsOyB6Pv5lv5vNcXG67Fm2oVEzwFPtnHkaUl6Ji&#10;fJXiL5+XToSR0oRXpBWcpviRKnw5f/vmYugTOhGNaCsqEYBwlQx9ihut+8R1VdnQjqgz0VMOh7WQ&#10;HdGwlSu3kmQA9K51J543dQchq16KkioF1nw8xHOLX9e01Ld1rahGbYohN23/0v4L83fnFyRZSdI3&#10;rNylQf4ii44wDkH3UDnRBK0lewXVsVIKJWp9VorOFXXNSmo5ABvfe8HmviE9tVygOKrfl0n9P9jy&#10;0+ZOIlalOMaIkw5adFtUTz9b/vTrAcWmPkOvEnC77++kYaj6G1E+KMRF1hC+oldSiqGhpIKsfOPv&#10;nlwwGwVXUTF8FBXAk7UWtlTbWnZICmiJ70We+TCqW9a/NzgmElQHbW2rHvetoluNSjCG0xDaj1EJ&#10;R5M4gvs2NEkMqrncS6XfUdEhs0ixBCVYULK5UdpkeXAx7lwsWdtaNbT8xACOowVCw1VzZpKwzf0e&#10;e/EiWkSBE0ymCyfw8ty5WmaBM136szA/z7Ms93+YuH6QNKyqKDdhnoXmB3/WyJ3kR4nspaZEyyoD&#10;Z1JSclVkrUQbAkLPvNAL8l1Bjtzc0zRsEYDLC0r+JPCuJ7GznEYzJ1gGoRPPvMjx/Pg6nnpBHOTL&#10;U0o3jNN/p4QG6GQUzkLbpqOsX5ALs+j8OnhNjiQd0zBLWtaleKcn20+jzQWv7FoT1o7ro1qY/A+1&#10;gH4/d9oq2Yh3fAR6W2wBxSi6ENUjaNqqF1QIAxA01gj5DaMBhkmK1dc1kRSj9gOHdxH7QWCmj93A&#10;Qh5bi2cr4SVApFhjNC4zPU6qdS/ZqoEI47vg4greUM2sjA/Z7F4eDApLZjfUzCQ63luvw+id/wYA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAlfvzDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQ&#10;he8m/IfNkHiTrYKl1G6JMTExihSReF66Y9vYna3dBeq/dzzJcb738ua9bDnYVhyx940jBdeTCARS&#10;6UxDlYLd++NVAsIHTUa3jlDBD3pY5qOLTKfGnegNj9tQCQ4hn2oFdQhdKqUva7TaT1yHxNqn660O&#10;fPaVNL0+cbht5U0UxdLqhvhDrTt8qLH82h6sAvfx/WKKtX2VslivyqfZdPNckFKX4+H+DkTAIfyb&#10;4a8+V4ecO+3dgYwXrQIeEpjeJvMYBOvJgsmeSTydzUHmmTxfkP8CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAqC+gzsoCAADCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAAAAAAAAAAAAAAAkBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAADAGAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                  <v:textbox inset=",0,,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3D4186E3" w14:textId="783D0B6E" w:rsidR="006F4BBB" w:rsidRPr="001D18D1" w:rsidRDefault="006F4BBB" w:rsidP="00D67E43">
+                        <w:pPr>
+                          <w:pBdr>
+                            <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          </w:pBdr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidR="00133F3F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:noProof/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap anchorx="margin" anchory="page"/>
+                  <w10:anchorlock/>
+                </v:rect>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:rPr>
+      <w:id w:val="-510300050"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="728127DD" w14:textId="77777777" w:rsidR="006F4BBB" w:rsidRPr="00E84ED9" w:rsidRDefault="006F4BBB">
+        <w:pPr>
+          <w:pStyle w:val="Zpat"/>
+          <w:rPr>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00962FE5">
+          <w:rPr>
+            <w:noProof/>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:lang w:eastAsia="cs-CZ"/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6044D701" wp14:editId="4BF91D60">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>5014773</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>10081260</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="565200" cy="302400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="10" name="Obdélník 10"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm rot="10800000" flipH="1">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="565200" cy="302400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="C0504D"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
+                                <a:solidFill>
+                                  <a:srgbClr val="5C83B4"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="631176E5" w14:textId="70996F9E" w:rsidR="006F4BBB" w:rsidRPr="001D18D1" w:rsidRDefault="006F4BBB" w:rsidP="00D67E43">
+                              <w:pPr>
+                                <w:pBdr>
+                                  <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                </w:pBdr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                              </w:r>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="separate"/>
+                              </w:r>
+                              <w:r w:rsidR="00133F3F">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:noProof/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>9</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001D18D1">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="end"/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="bottomMargin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:rect w14:anchorId="6044D701" id="Obdélník 10" o:spid="_x0000_s1030" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANsQCMzgIAAMsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2CRp0t5M27hAx8fH3/n7zrm43HYt2lCpmOAp9s88jCgvRcX4&#10;KsVfPi+dCCOlCa9IKzhN8SNV+HL+9s3F0Cd0IhrRVlQiAOEqGfoUN1r3ieuqsqEdUWeipxwuayE7&#10;ouEoV24lyQDoXetOPG/qDkJWvRQlVQq0+XiJ5xa/rmmpb+taUY3aFENs2v6l/Rfm784vSLKSpG9Y&#10;uQuD/EUUHWEcnB6gcqIJWkv2CqpjpRRK1PqsFJ0r6pqV1OYA2fjei2zuG9JTmwsUR/WHMqn/B1t+&#10;2txJxCroHZSHkw56dFtUTz9b/vTrAYESKjT0KgHD+/5OmhxVfyPKB4W4yBrCV/RKSjE0lFQQl2/s&#10;3ZMH5qDgKSqGj6ICfLLWwhZrW8sOSQFN8b3IMx9Gdcv69wbHeIL6oK1t1uOhWXSrUQnKcBoCATAq&#10;4ercmwQgG9ckMajmcS+VfkdFh4yQYglcsKBkc6P0aLo3MeZcLFnbgp4kLT9RAOaoAdfw1NyZIGx7&#10;v8devIgWUeAEk+nCCbw8d66WWeBMl/4szM/zLMv9H8avHyQNqyrKjZs91fzgz1q5I/1IkgPZlGhZ&#10;ZeBMSEquiqyVaEOA6pkXekG+K8iRmXsahq0X5PIiJR+qeT2JneU0mjnBMgideOZFjufH1/HUC+Ig&#10;X56mdMM4/feU0JDiSRTOQtumo6hfJBdm0fl18Do5knRMwzZpWZfiHZ9sPw03F7yysiasHeWjWpj4&#10;n2sB/d532jLZkHccAr0ttuOwGO+G2IWoHoHalsRARtiEQLVGyG8YDbBVUqy+romkGLUfOIxH7AcB&#10;mGl7AEEea4u9lvASIFKsMRrFTI8ra91LtmrAwzgeXFzBKNXMsvk5mt0AwsawOe22m1lJx2dr9byD&#10;578BAAD//wMAUEsDBBQABgAIAAAAIQAKXk1S4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcqENLExPiVAgJCfHTQEGc3XhJIuJ1iN02vD3LCY4782l2plhNrhd7HEPnScP5&#10;LAGBVHvbUaPh7fX2TIEI0ZA1vSfU8I0BVuXxUWFy6w/0gvtNbASHUMiNhjbGIZcy1C06E2Z+QGLv&#10;w4/ORD7HRtrRHDjc9XKeJKl0piP+0JoBb1qsPzc7p8G/fz3Yau2epKzWj/XdxeL5viKtT0+m6ysQ&#10;Eaf4B8Nvfa4OJXfa+h3ZIHoNmbrMGGVjqbIUBCMqUyxtWUoXyznIspD/V5Q/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAA2xAIzOAgAAywUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAApeTVLiAAAADQEAAA8AAAAAAAAAAAAAAAAAKAUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA3BgAAAAA=&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                  <v:textbox inset=",0,,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="631176E5" w14:textId="70996F9E" w:rsidR="006F4BBB" w:rsidRPr="001D18D1" w:rsidRDefault="006F4BBB" w:rsidP="00D67E43">
+                        <w:pPr>
+                          <w:pBdr>
+                            <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          </w:pBdr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidR="00133F3F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:noProof/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>9</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="001D18D1">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap anchorx="margin" anchory="page"/>
+                  <w10:anchorlock/>
+                </v:rect>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="297731431"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="77D9AB35" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="49A7FA80" wp14:editId="4C41DA90">
                   <wp:simplePos x="0" y="0"/>
@@ -2667,196 +3098,196 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="6804EDFF" w14:textId="6C502E49" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                            <w:p w14:paraId="6804EDFF" w14:textId="7FCEAFBE" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="007564A8">
+                              <w:r w:rsidR="00133F3F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>8</w:t>
+                                <w:t>12</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="49A7FA80" id="Obdélník 8" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoGcKtygIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2KT5aW+mbVwg+/j4Oz/f53Nxue1atKFSMcFT7J95GFFeiorx&#10;VYq/fF46EUZKE16RVnCa4keq8OX87ZuLoU/oRDSirahEAMJVMvQpbrTuE9dVZUM7os5ETzkc1kJ2&#10;RMNWrtxKkgHQu9adeN7UHYSseilKqhRY8/EQzy1+XdNS39a1ohq1KYbctP1L+y/M351fkGQlSd+w&#10;cpcG+YssOsI4BN1D5UQTtJbsFVTHSimUqPVZKTpX1DUrqa0BqvG9F9XcN6SnthZojur3bVL/D7b8&#10;tLmTiFUpBqI46YCi26J6+tnyp18PKDL9GXqVgNt9fydNhaq/EeWDQlxkDeEreiWlGBpKKsjKN/7u&#10;yQWzUXAVFcNHUQE8WWthW7WtZYekAEp8L/LMh1Hdsv69wTGRoDtoa6l63FNFtxqVYAynIdCPUQlH&#10;kziC+zY0SQyqudxLpd9R0SGzSLEEJVhQsrlR2mR5cDHuXCxZ21o1tPzEAI6jBULDVXNmkrDkfo+9&#10;eBEtosAJJtOFE3h57lwts8CZLv1ZmJ/nWZb7P0xcP0gaVlWUmzDPQvODPyNyJ/lRInupKdGyysCZ&#10;lJRcFVkr0YaA0DMv9IJ815AjN/c0DdsEqOVFSf4k8K4nsbOcRjMnWAahE8+8yPH8+DqeekEc5MvT&#10;km4Yp/9eEhqAySichZamo6xfFBdm0fl18Lo4knRMwyxpWQdiHvVk+TTaXPDKrjVh7bg+6oXJ/9AL&#10;4PuZaatkI97xEehtsQUUo+hCVI+gaateUCEMQNBYI+Q3jAYYJilWX9dEUozaDxzeRewHgZk+dgML&#10;eWwtnq2ElwCRYo3RuMz0OKnWvWSrBiKM74KLK3hDNbMyPmSze3kwKGwxu6FmJtHx3nodRu/8NwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAlfvzDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQ&#10;he8m/IfNkHiTrYKl1G6JMTExihSReF66Y9vYna3dBeq/dzzJcb738ua9bDnYVhyx940jBdeTCARS&#10;6UxDlYLd++NVAsIHTUa3jlDBD3pY5qOLTKfGnegNj9tQCQ4hn2oFdQhdKqUva7TaT1yHxNqn660O&#10;fPaVNL0+cbht5U0UxdLqhvhDrTt8qLH82h6sAvfx/WKKtX2VslivyqfZdPNckFKX4+H+DkTAIfyb&#10;4a8+V4ecO+3dgYwXrQIeEpjeJvMYBOvJgsmeSTydzUHmmTxfkP8CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAaBnCrcoCAADCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAAAAAAAAAAAAAAAkBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAADAGAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="49A7FA80" id="Obdélník 8" o:spid="_x0000_s1031" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm15NIzQIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2KT5aW+mbVwg/xx/5+f7zrm43HYt2lCpmOAp9s88jCgvRcX4&#10;KsVfPi+dCCOlCa9IKzhN8SNV+HL+9s3F0Cd0IhrRVlQiAOEqGfoUN1r3ieuqsqEdUWeipxwuayE7&#10;omErV24lyQDoXetOPG/qDkJWvRQlVQpO8/ESzy1+XdNS39a1ohq1KYbYtP1L+y/M351fkGQlSd+w&#10;chcG+YsoOsI4ON1D5UQTtJbsFVTHSimUqPVZKTpX1DUrqc0BsvG9F9ncN6SnNhcojur3ZVL/D7b8&#10;tLmTiFUpBqI46YCi26J6+tnyp18PKDL1GXqVgNl9fydNhqq/EeWDQlxkDeEreiWlGBpKKojKN/bu&#10;yQOzUfAUFcNHUQE8WWthS7WtZYekAEp8L/LMh1Hdsv69wTGeoDpoa6l63FNFtxqVcBhOQ6AfoxKu&#10;JnEE761rkhhU87iXSr+jokNmkWIJSrCgZHOjtInyYGLMuViytrVqaPnJARiOJ+Aanpo7E4Ql93vs&#10;xYtoEQVOMJkunMDLc+dqmQXOdOnPwvw8z7Lc/2H8+kHSsKqi3Lh5Fpof/BmRO8mPEtlLTYmWVQbO&#10;hKTkqshaiTYEhJ55oRfku4IcmbmnYdgiQC4vUvIngXc9iZ3lNJo5wTIInXjmRY7nx9fx1AviIF+e&#10;pnTDOP33lNAATEbhLLQ0HUX9Irkwi86vg9fJkaRjGmZJyzoQ86gny6fR5oJXdq0Ja8f1US1M/Ida&#10;AN/PTFslG/GOTaC3xda2ysR4N8IuRPUI0rYiBjHCHASpNUJ+w2iAmZJi9XVNJMWo/cChPWI/CMwQ&#10;shtYyOPT4vmU8BIgUqwxGpeZHgfWupds1YCHsT24uIJWqplV8yGaXQPCvLA57WabGUjHe2t1mMDz&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhAAlfvzDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wkAQhe8m/IfNkHiTrYKl1G6JMTExihSReF66Y9vYna3dBeq/dzzJcb738ua9bDnYVhyx940jBdeT&#10;CARS6UxDlYLd++NVAsIHTUa3jlDBD3pY5qOLTKfGnegNj9tQCQ4hn2oFdQhdKqUva7TaT1yHxNqn&#10;660OfPaVNL0+cbht5U0UxdLqhvhDrTt8qLH82h6sAvfx/WKKtX2VslivyqfZdPNckFKX4+H+DkTA&#10;Ifyb4a8+V4ecO+3dgYwXrQIeEpjeJvMYBOvJgsmeSTydzUHmmTxfkP8CAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAJteTSM0CAADJBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAAAAAAAAAAAAAAAnBQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAADMGAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="6804EDFF" w14:textId="6C502E49" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                      <w:p w14:paraId="6804EDFF" w14:textId="7FCEAFBE" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="007564A8">
+                        <w:r w:rsidR="00133F3F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>8</w:t>
+                          <w:t>12</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
       <w:id w:val="-1235235469"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6E69F879" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00E84ED9" w:rsidRDefault="004B6DCA">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:rPr>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00962FE5">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2898,256 +3329,256 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="359D7F91" w14:textId="6DEEC181" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                            <w:p w14:paraId="359D7F91" w14:textId="37ADB0E3" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="007564A8">
+                              <w:r w:rsidR="00133F3F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>9</w:t>
+                                <w:t>15</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001D18D1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="156AACE4" id="Obdélník 7" o:spid="_x0000_s1030" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUrOoezgIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EUEkAlVQvJNqlb&#10;K3V7AAMmWAWb2U5IN+2BdrGn6Ivt2CRp0t5M27hAx8fH3/n7zrm43HYt2lCpmOAp9s88jCgvRcX4&#10;KsVfPi+dCCOlCa9IKzhN8SNV+HL+9s3F0Cd0IhrRVlQiAOEqGfoUN1r3ieuqsqEdUWeipxwuayE7&#10;ouEoV24lyQDoXetOPG/qDkJWvRQlVQq0+XiJ5xa/rmmpb+taUY3aFENs2v6l/Rfm784vSLKSpG9Y&#10;uQuD/EUUHWEcnB6gcqIJWkv2CqpjpRRK1PqsFJ0r6pqV1OYA2fjei2zuG9JTmwsUR/WHMqn/B1t+&#10;2txJxKoUzzDipIMW3RbV08+WP/16QDNTn6FXCZjd93fSZKj6G1E+KMRF1hC+oldSiqGhpIKofGPv&#10;njwwBwVPUTF8FBXAk7UWtlTbWnZICmiJ70We+TCqW9a/NzjGE1QHbW2rHg+toluNSlCG0xDaj1EJ&#10;V+feJADZuCaJQTWPe6n0Oyo6ZIQUS2CCBSWbG6VH072JMediydoW9CRp+YkCMEcNuIan5s4EYZv7&#10;PfbiRbSIAieYTBdO4OW5c7XMAme69Gdhfp5nWe7/MH79IGlYVVFu3OyJ5gd/1sgd5UeKHKimRMsq&#10;A2dCUnJVZK1EGwJEz7zQC/JdQY7M3NMwbL0glxcp+VDN60nsLKfRzAmWQejEMy9yPD++jqdeEAf5&#10;8jSlG8bpv6eEhhRPonAW2jYdRf0iuTCLzq+D18mRpGMadknLuhTv+GT7abi54JWVNWHtKB/VwsT/&#10;XAvo977TlsmGvOMQ6G2xtaNiaW6IXYjqEahtSQxkhD0IVGuE/IbRADslxerrmkiKUfuBw3jEfhCY&#10;JWQPIMhjbbHXEl4CRIo1RqOY6XFhrXvJVg14GMeDiysYpZpZNj9HsxtA2Bc2p91uMwvp+Gytnjfw&#10;/DcAAAD//wMAUEsDBBQABgAIAAAAIQAKXk1S4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcqENLExPiVAgJCfHTQEGc3XhJIuJ1iN02vD3LCY4782l2plhNrhd7HEPnScP5&#10;LAGBVHvbUaPh7fX2TIEI0ZA1vSfU8I0BVuXxUWFy6w/0gvtNbASHUMiNhjbGIZcy1C06E2Z+QGLv&#10;w4/ORD7HRtrRHDjc9XKeJKl0piP+0JoBb1qsPzc7p8G/fz3Yau2epKzWj/XdxeL5viKtT0+m6ysQ&#10;Eaf4B8Nvfa4OJXfa+h3ZIHoNmbrMGGVjqbIUBCMqUyxtWUoXyznIspD/V5Q/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANSs6h7OAgAAyQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAApeTVLiAAAADQEAAA8AAAAAAAAAAAAAAAAAKAUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA3BgAAAAA=&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="156AACE4" id="Obdélník 7" o:spid="_x0000_s1032" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbu0ICzgIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4EEEkAlVQvJNilb&#10;K3V7AAdMsAo2s52QbtoD7WJP0RfbsUnSpL2ZtnGBjo+Pv/P3nXN5tWsbtKVSMcFT7F94GFFeiJLx&#10;dYq/fF44EUZKE16SRnCa4keq8NXs7ZvLvkvoSNSiKalEAMJV0ncprrXuEtdVRU1boi5ERzlcVkK2&#10;RMNRrt1Skh7Q28Yded7E7YUsOykKqhRo8+ESzyx+VdFC31aVoho1KYbYtP1L+1+Zvzu7JMlakq5m&#10;xT4M8hdRtIRxcHqEyokmaCPZK6iWFVIoUemLQrSuqCpWUJsDZON7L7K5r0lHbS5QHNUdy6T+H2zx&#10;aXsnEStTPMWIkxZadLsqn342/OnXA5qa+vSdSsDsvruTJkPVLUXxoBAXWU34ml5LKfqakhKi8o29&#10;e/bAHBQ8Rav+oygBnmy0sKXaVbJFUkBLfC/yzIdR1bDuvcExnqA6aGdb9XhsFd1pVIAynITQfowK&#10;uBp7owBk45okBtU87qTS76hokRFSLIEJFpRsl0oPpgcTY87FgjUN6EnS8DMFYA4acA1PzZ0Jwjb3&#10;e+zF82geBU4wmsydwMtz53qRBc5k4U/DfJxnWe7/MH79IKlZWVJu3ByI5gd/1sg95QeKHKmmRMNK&#10;A2dCUnK9yhqJtgSInnmhF+T7gpyYuedh2HpBLi9S8qGaN6PYWUyiqRMsgtCJp17keH58E0+8IA7y&#10;xXlKS8bpv6eE+hSPonAa2jadRP0iuTCLxjfB6+RI0jINu6RhbYr3fLL9NNyc89LKmrBmkE9qYeJ/&#10;rgX0+9Bpy2RD3mEI9G61s6MyNt4NsVeifARqWxIDGWEPAtVqIb9h1MNOSbH6uiGSYtR84DAesR8E&#10;ZgnZAwjyVLs6aAkvACLFGqNBzPSwsDadZOsaPAzjwcU1jFLFLJufo9kPIOwLm9N+t5mFdHq2Vs8b&#10;ePYbAAD//wMAUEsDBBQABgAIAAAAIQAKXk1S4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcqENLExPiVAgJCfHTQEGc3XhJIuJ1iN02vD3LCY4782l2plhNrhd7HEPnScP5&#10;LAGBVHvbUaPh7fX2TIEI0ZA1vSfU8I0BVuXxUWFy6w/0gvtNbASHUMiNhjbGIZcy1C06E2Z+QGLv&#10;w4/ORD7HRtrRHDjc9XKeJKl0piP+0JoBb1qsPzc7p8G/fz3Yau2epKzWj/XdxeL5viKtT0+m6ysQ&#10;Eaf4B8Nvfa4OJXfa+h3ZIHoNmbrMGGVjqbIUBCMqUyxtWUoXyznIspD/V5Q/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJu7QgLOAgAAyQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAApeTVLiAAAADQEAAA8AAAAAAAAAAAAAAAAAKAUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA3BgAAAAA=&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="359D7F91" w14:textId="6DEEC181" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
+                      <w:p w14:paraId="359D7F91" w14:textId="37ADB0E3" w:rsidR="004B6DCA" w:rsidRPr="001D18D1" w:rsidRDefault="004B6DCA" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="007564A8">
+                        <w:r w:rsidR="00133F3F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>9</w:t>
+                          <w:t>15</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001D18D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="660ECEF2" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="08837F19" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRPr="00E84ED9" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="063A4C5A" w14:textId="77777777" w:rsidR="00470784" w:rsidRPr="00392EDF" w:rsidRDefault="00470784" w:rsidP="00C23682">
+    <w:p w14:paraId="0E24A06F" w14:textId="77777777" w:rsidR="00F524AC" w:rsidRPr="00392EDF" w:rsidRDefault="00F524AC" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79B238FB" w14:textId="77777777" w:rsidR="00470784" w:rsidRPr="00392EDF" w:rsidRDefault="00470784" w:rsidP="00C23682">
+    <w:p w14:paraId="55589F60" w14:textId="77777777" w:rsidR="00F524AC" w:rsidRPr="00392EDF" w:rsidRDefault="00F524AC" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64F94C67" w14:textId="77777777" w:rsidR="00470784" w:rsidRDefault="00470784"/>
+    <w:p w14:paraId="1126330F" w14:textId="77777777" w:rsidR="00F524AC" w:rsidRDefault="00F524AC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="09A8C96C" w14:textId="77777777" w:rsidR="004B6DCA" w:rsidRDefault="004B6DCA">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3E50FD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="slovanseznam5"/>
       <w:lvlText w:val="%1."/>
@@ -5537,488 +5968,522 @@
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E1EE6"/>
     <w:rsid w:val="0000342F"/>
+    <w:rsid w:val="00003E23"/>
     <w:rsid w:val="000040D7"/>
     <w:rsid w:val="00014A2A"/>
     <w:rsid w:val="00015B48"/>
     <w:rsid w:val="000171E1"/>
     <w:rsid w:val="000205AE"/>
     <w:rsid w:val="00023006"/>
     <w:rsid w:val="000324CE"/>
     <w:rsid w:val="00037C22"/>
+    <w:rsid w:val="00051FBF"/>
     <w:rsid w:val="0005319D"/>
     <w:rsid w:val="00054C7E"/>
     <w:rsid w:val="000552D1"/>
     <w:rsid w:val="00062CBC"/>
     <w:rsid w:val="00070282"/>
     <w:rsid w:val="000753EE"/>
     <w:rsid w:val="0008353D"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="000852E2"/>
+    <w:rsid w:val="00090B7C"/>
     <w:rsid w:val="000A4DB2"/>
     <w:rsid w:val="000C10B7"/>
     <w:rsid w:val="000C1387"/>
     <w:rsid w:val="000C7398"/>
     <w:rsid w:val="000C7D33"/>
     <w:rsid w:val="000D153E"/>
     <w:rsid w:val="000D66AB"/>
     <w:rsid w:val="000D6712"/>
     <w:rsid w:val="000E02B6"/>
+    <w:rsid w:val="000E2D11"/>
     <w:rsid w:val="000E5AC6"/>
     <w:rsid w:val="000F709C"/>
     <w:rsid w:val="00104B5A"/>
     <w:rsid w:val="00106C84"/>
     <w:rsid w:val="001214C2"/>
     <w:rsid w:val="00130683"/>
     <w:rsid w:val="001323A9"/>
+    <w:rsid w:val="00133F3F"/>
     <w:rsid w:val="001378DD"/>
     <w:rsid w:val="00142361"/>
     <w:rsid w:val="00155687"/>
     <w:rsid w:val="00155A13"/>
     <w:rsid w:val="00165426"/>
     <w:rsid w:val="00171EB8"/>
     <w:rsid w:val="00177188"/>
     <w:rsid w:val="0018552E"/>
     <w:rsid w:val="001915E0"/>
     <w:rsid w:val="00192CEE"/>
+    <w:rsid w:val="001965C2"/>
     <w:rsid w:val="001979FD"/>
     <w:rsid w:val="001A61B0"/>
     <w:rsid w:val="001A78A9"/>
+    <w:rsid w:val="001B285B"/>
     <w:rsid w:val="001B4495"/>
     <w:rsid w:val="001B603A"/>
+    <w:rsid w:val="001C0B2E"/>
     <w:rsid w:val="001C325E"/>
     <w:rsid w:val="001C734B"/>
     <w:rsid w:val="001D18D1"/>
     <w:rsid w:val="001D5889"/>
     <w:rsid w:val="001E6B92"/>
     <w:rsid w:val="001F26ED"/>
     <w:rsid w:val="002071F8"/>
     <w:rsid w:val="002135B9"/>
+    <w:rsid w:val="002308D7"/>
     <w:rsid w:val="00232742"/>
     <w:rsid w:val="00251D24"/>
     <w:rsid w:val="00257894"/>
     <w:rsid w:val="00263242"/>
+    <w:rsid w:val="00277DCD"/>
     <w:rsid w:val="00292321"/>
     <w:rsid w:val="00293C85"/>
     <w:rsid w:val="002A2008"/>
     <w:rsid w:val="002A45B3"/>
     <w:rsid w:val="002B57D8"/>
-    <w:rsid w:val="002C2DDE"/>
+    <w:rsid w:val="002B672A"/>
     <w:rsid w:val="002C4DE3"/>
+    <w:rsid w:val="002C5473"/>
     <w:rsid w:val="002C60B1"/>
     <w:rsid w:val="002C79E1"/>
     <w:rsid w:val="002D1448"/>
     <w:rsid w:val="002D28DC"/>
     <w:rsid w:val="002E0E8C"/>
     <w:rsid w:val="002E1757"/>
     <w:rsid w:val="002E6CC5"/>
     <w:rsid w:val="002E7075"/>
     <w:rsid w:val="002E7573"/>
     <w:rsid w:val="002F0FA3"/>
     <w:rsid w:val="00301168"/>
     <w:rsid w:val="00303BDC"/>
     <w:rsid w:val="00303E3F"/>
     <w:rsid w:val="00314240"/>
     <w:rsid w:val="003239BD"/>
     <w:rsid w:val="00344D85"/>
     <w:rsid w:val="003614FD"/>
+    <w:rsid w:val="0037384E"/>
     <w:rsid w:val="0038189A"/>
     <w:rsid w:val="00385DCB"/>
     <w:rsid w:val="00392EDF"/>
     <w:rsid w:val="003A1022"/>
     <w:rsid w:val="003A69CD"/>
     <w:rsid w:val="003A78B2"/>
     <w:rsid w:val="003B0ACA"/>
     <w:rsid w:val="003B6C67"/>
     <w:rsid w:val="003C1A17"/>
     <w:rsid w:val="003C68B1"/>
     <w:rsid w:val="003E118B"/>
     <w:rsid w:val="003E34D4"/>
     <w:rsid w:val="003E393C"/>
     <w:rsid w:val="003F454E"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="004005E4"/>
     <w:rsid w:val="00407531"/>
     <w:rsid w:val="00412E5F"/>
     <w:rsid w:val="00425AA6"/>
     <w:rsid w:val="00426494"/>
     <w:rsid w:val="00427EA2"/>
+    <w:rsid w:val="00432AC0"/>
     <w:rsid w:val="004360FF"/>
     <w:rsid w:val="0045147F"/>
     <w:rsid w:val="00453E5F"/>
     <w:rsid w:val="00464052"/>
     <w:rsid w:val="0046612A"/>
-    <w:rsid w:val="00470784"/>
     <w:rsid w:val="00484FB2"/>
     <w:rsid w:val="00486C85"/>
+    <w:rsid w:val="00492884"/>
     <w:rsid w:val="00496D47"/>
     <w:rsid w:val="004A0A30"/>
     <w:rsid w:val="004A33B0"/>
+    <w:rsid w:val="004A4B4A"/>
     <w:rsid w:val="004B0547"/>
     <w:rsid w:val="004B4566"/>
     <w:rsid w:val="004B6DCA"/>
     <w:rsid w:val="004C140C"/>
     <w:rsid w:val="004C63E4"/>
+    <w:rsid w:val="004D1A31"/>
     <w:rsid w:val="004E3A5B"/>
     <w:rsid w:val="004E5A2E"/>
     <w:rsid w:val="004F3ED1"/>
     <w:rsid w:val="004F5AA5"/>
     <w:rsid w:val="004F793E"/>
     <w:rsid w:val="00504AE1"/>
     <w:rsid w:val="00515B26"/>
     <w:rsid w:val="00517985"/>
     <w:rsid w:val="005314BA"/>
     <w:rsid w:val="00534E21"/>
     <w:rsid w:val="005353D0"/>
     <w:rsid w:val="00540664"/>
     <w:rsid w:val="0054171C"/>
     <w:rsid w:val="00545486"/>
     <w:rsid w:val="00550073"/>
     <w:rsid w:val="005524D4"/>
     <w:rsid w:val="00552861"/>
     <w:rsid w:val="00555FFE"/>
     <w:rsid w:val="00556EAF"/>
     <w:rsid w:val="0056492E"/>
-    <w:rsid w:val="00566075"/>
     <w:rsid w:val="00571C62"/>
     <w:rsid w:val="00577CFC"/>
     <w:rsid w:val="00580BC5"/>
     <w:rsid w:val="00585186"/>
     <w:rsid w:val="00586E7B"/>
     <w:rsid w:val="005A5828"/>
     <w:rsid w:val="005B0424"/>
     <w:rsid w:val="005B24C4"/>
     <w:rsid w:val="005B4CDD"/>
     <w:rsid w:val="005D37B0"/>
+    <w:rsid w:val="005E10AF"/>
     <w:rsid w:val="005E1EE6"/>
     <w:rsid w:val="005E2DAD"/>
     <w:rsid w:val="005E75E2"/>
+    <w:rsid w:val="005F1231"/>
     <w:rsid w:val="005F7AE1"/>
     <w:rsid w:val="006247F9"/>
     <w:rsid w:val="006254C9"/>
     <w:rsid w:val="00632154"/>
     <w:rsid w:val="00632EEC"/>
     <w:rsid w:val="00646BC1"/>
     <w:rsid w:val="006617F3"/>
     <w:rsid w:val="00667D2D"/>
     <w:rsid w:val="00670CB6"/>
     <w:rsid w:val="00670E64"/>
     <w:rsid w:val="00675895"/>
     <w:rsid w:val="006955C4"/>
+    <w:rsid w:val="006A0FD2"/>
     <w:rsid w:val="006A200B"/>
     <w:rsid w:val="006B7E77"/>
     <w:rsid w:val="006C269D"/>
     <w:rsid w:val="006C4F19"/>
     <w:rsid w:val="006C659D"/>
     <w:rsid w:val="006D6046"/>
     <w:rsid w:val="006D7F8C"/>
     <w:rsid w:val="006F0919"/>
+    <w:rsid w:val="006F3455"/>
+    <w:rsid w:val="006F4BBB"/>
     <w:rsid w:val="00706ACB"/>
     <w:rsid w:val="00706D32"/>
+    <w:rsid w:val="00710EF5"/>
     <w:rsid w:val="007127E1"/>
     <w:rsid w:val="0071508D"/>
     <w:rsid w:val="007159A2"/>
     <w:rsid w:val="00715BD0"/>
-    <w:rsid w:val="00716A6C"/>
     <w:rsid w:val="00720AF1"/>
     <w:rsid w:val="00727177"/>
     <w:rsid w:val="00727461"/>
     <w:rsid w:val="007351E3"/>
     <w:rsid w:val="00740D27"/>
     <w:rsid w:val="00741232"/>
     <w:rsid w:val="0074302B"/>
-    <w:rsid w:val="007564A8"/>
     <w:rsid w:val="00765533"/>
     <w:rsid w:val="00770A72"/>
     <w:rsid w:val="00775B2E"/>
     <w:rsid w:val="00776E60"/>
     <w:rsid w:val="007773E3"/>
     <w:rsid w:val="00780968"/>
     <w:rsid w:val="007A1086"/>
     <w:rsid w:val="007C1BE8"/>
     <w:rsid w:val="007D249A"/>
     <w:rsid w:val="007D30F8"/>
     <w:rsid w:val="007D31F9"/>
     <w:rsid w:val="007E3273"/>
     <w:rsid w:val="007E4637"/>
     <w:rsid w:val="007E5A7F"/>
     <w:rsid w:val="007E74C5"/>
     <w:rsid w:val="007F5646"/>
     <w:rsid w:val="0080455F"/>
     <w:rsid w:val="00804EAF"/>
     <w:rsid w:val="00805070"/>
     <w:rsid w:val="00805695"/>
     <w:rsid w:val="00805D6A"/>
+    <w:rsid w:val="00811054"/>
     <w:rsid w:val="008509D6"/>
     <w:rsid w:val="00862728"/>
     <w:rsid w:val="00867995"/>
     <w:rsid w:val="00870B8B"/>
     <w:rsid w:val="00876B11"/>
     <w:rsid w:val="00876B1D"/>
     <w:rsid w:val="00885F21"/>
     <w:rsid w:val="00893EC1"/>
     <w:rsid w:val="008977C9"/>
     <w:rsid w:val="008A0CE5"/>
     <w:rsid w:val="008A2573"/>
     <w:rsid w:val="008A5940"/>
     <w:rsid w:val="008B08FF"/>
     <w:rsid w:val="008B1163"/>
     <w:rsid w:val="008C755A"/>
     <w:rsid w:val="008F2A2B"/>
     <w:rsid w:val="008F687D"/>
     <w:rsid w:val="00900E0B"/>
     <w:rsid w:val="00901544"/>
     <w:rsid w:val="00901BB9"/>
+    <w:rsid w:val="009052C2"/>
     <w:rsid w:val="009118F5"/>
     <w:rsid w:val="00917D8E"/>
     <w:rsid w:val="009201F0"/>
     <w:rsid w:val="00920DCC"/>
     <w:rsid w:val="00924693"/>
     <w:rsid w:val="00930BB2"/>
     <w:rsid w:val="00937E70"/>
     <w:rsid w:val="00962FE5"/>
     <w:rsid w:val="0097034A"/>
+    <w:rsid w:val="00970896"/>
     <w:rsid w:val="00975780"/>
     <w:rsid w:val="0098052E"/>
     <w:rsid w:val="009811AD"/>
     <w:rsid w:val="00981CD2"/>
     <w:rsid w:val="0099178C"/>
     <w:rsid w:val="009A320A"/>
     <w:rsid w:val="009A41D4"/>
     <w:rsid w:val="009B148C"/>
+    <w:rsid w:val="009B5059"/>
     <w:rsid w:val="009B7C67"/>
     <w:rsid w:val="009C35FA"/>
     <w:rsid w:val="009C7D22"/>
     <w:rsid w:val="009E1E9A"/>
     <w:rsid w:val="009E7013"/>
     <w:rsid w:val="009F08DC"/>
     <w:rsid w:val="009F2396"/>
     <w:rsid w:val="009F2AE8"/>
     <w:rsid w:val="009F50A0"/>
     <w:rsid w:val="00A002A3"/>
     <w:rsid w:val="00A027B0"/>
     <w:rsid w:val="00A03478"/>
     <w:rsid w:val="00A24E3A"/>
     <w:rsid w:val="00A31DE6"/>
     <w:rsid w:val="00A32A30"/>
     <w:rsid w:val="00A33121"/>
     <w:rsid w:val="00A34071"/>
     <w:rsid w:val="00A40897"/>
     <w:rsid w:val="00A470B3"/>
+    <w:rsid w:val="00A47A48"/>
     <w:rsid w:val="00A50D5A"/>
     <w:rsid w:val="00A56CD2"/>
     <w:rsid w:val="00A610F8"/>
     <w:rsid w:val="00A67A23"/>
     <w:rsid w:val="00A74476"/>
     <w:rsid w:val="00A830AA"/>
     <w:rsid w:val="00A9137F"/>
     <w:rsid w:val="00AA516D"/>
     <w:rsid w:val="00AA6BD9"/>
+    <w:rsid w:val="00AC5C35"/>
     <w:rsid w:val="00AD16E7"/>
+    <w:rsid w:val="00AD281E"/>
     <w:rsid w:val="00AD7264"/>
     <w:rsid w:val="00AE1C9A"/>
     <w:rsid w:val="00B020DA"/>
     <w:rsid w:val="00B02B1E"/>
     <w:rsid w:val="00B0560E"/>
     <w:rsid w:val="00B0606B"/>
+    <w:rsid w:val="00B11054"/>
     <w:rsid w:val="00B13C6C"/>
     <w:rsid w:val="00B22702"/>
     <w:rsid w:val="00B2455C"/>
     <w:rsid w:val="00B25C79"/>
     <w:rsid w:val="00B3535E"/>
     <w:rsid w:val="00B43BC7"/>
     <w:rsid w:val="00B52D85"/>
     <w:rsid w:val="00B566A1"/>
-    <w:rsid w:val="00B5686F"/>
     <w:rsid w:val="00B6415B"/>
     <w:rsid w:val="00B7310E"/>
     <w:rsid w:val="00B83C4D"/>
     <w:rsid w:val="00BA27BA"/>
     <w:rsid w:val="00BB0422"/>
     <w:rsid w:val="00BB0CF3"/>
     <w:rsid w:val="00BC0110"/>
     <w:rsid w:val="00BE075D"/>
     <w:rsid w:val="00BF40AD"/>
+    <w:rsid w:val="00BF7092"/>
     <w:rsid w:val="00BF71E7"/>
     <w:rsid w:val="00BF7842"/>
     <w:rsid w:val="00BF7AAD"/>
     <w:rsid w:val="00C0513C"/>
     <w:rsid w:val="00C07B21"/>
     <w:rsid w:val="00C10974"/>
     <w:rsid w:val="00C1439C"/>
     <w:rsid w:val="00C23682"/>
     <w:rsid w:val="00C31612"/>
     <w:rsid w:val="00C34958"/>
     <w:rsid w:val="00C37D85"/>
     <w:rsid w:val="00C4448D"/>
     <w:rsid w:val="00C4574E"/>
     <w:rsid w:val="00C53C1B"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rsid w:val="00C81B72"/>
     <w:rsid w:val="00C82C47"/>
     <w:rsid w:val="00C9199F"/>
+    <w:rsid w:val="00C927BC"/>
     <w:rsid w:val="00CA14C7"/>
     <w:rsid w:val="00CA1F62"/>
     <w:rsid w:val="00CA42C8"/>
     <w:rsid w:val="00CA4E6A"/>
     <w:rsid w:val="00CA66FC"/>
     <w:rsid w:val="00CA7DAB"/>
     <w:rsid w:val="00CB55F3"/>
     <w:rsid w:val="00CE126C"/>
     <w:rsid w:val="00CE5779"/>
     <w:rsid w:val="00CE60F1"/>
     <w:rsid w:val="00CE6344"/>
     <w:rsid w:val="00CF4111"/>
     <w:rsid w:val="00CF516D"/>
     <w:rsid w:val="00CF5962"/>
     <w:rsid w:val="00CF6AF2"/>
+    <w:rsid w:val="00D003AD"/>
     <w:rsid w:val="00D02352"/>
     <w:rsid w:val="00D13BD8"/>
     <w:rsid w:val="00D14113"/>
     <w:rsid w:val="00D20C85"/>
     <w:rsid w:val="00D211D3"/>
     <w:rsid w:val="00D273C9"/>
     <w:rsid w:val="00D472A0"/>
     <w:rsid w:val="00D53C59"/>
+    <w:rsid w:val="00D5536F"/>
     <w:rsid w:val="00D56E73"/>
     <w:rsid w:val="00D6246B"/>
     <w:rsid w:val="00D67E43"/>
     <w:rsid w:val="00D720C8"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D8238D"/>
     <w:rsid w:val="00D92785"/>
     <w:rsid w:val="00D940E1"/>
     <w:rsid w:val="00D95F43"/>
+    <w:rsid w:val="00DA01B6"/>
     <w:rsid w:val="00DA6CA7"/>
     <w:rsid w:val="00DB0DD9"/>
     <w:rsid w:val="00DB21A8"/>
+    <w:rsid w:val="00DB450D"/>
     <w:rsid w:val="00DB4B11"/>
     <w:rsid w:val="00DB696C"/>
     <w:rsid w:val="00DD546A"/>
     <w:rsid w:val="00DD717E"/>
     <w:rsid w:val="00DE200B"/>
     <w:rsid w:val="00DE4D9C"/>
     <w:rsid w:val="00DE5C08"/>
     <w:rsid w:val="00DE773B"/>
     <w:rsid w:val="00E02935"/>
+    <w:rsid w:val="00E04C41"/>
     <w:rsid w:val="00E1536A"/>
     <w:rsid w:val="00E275AB"/>
     <w:rsid w:val="00E276E1"/>
     <w:rsid w:val="00E308D7"/>
     <w:rsid w:val="00E30954"/>
     <w:rsid w:val="00E35956"/>
     <w:rsid w:val="00E36137"/>
     <w:rsid w:val="00E36C38"/>
     <w:rsid w:val="00E42BA5"/>
     <w:rsid w:val="00E42E1D"/>
     <w:rsid w:val="00E47D9C"/>
     <w:rsid w:val="00E64905"/>
     <w:rsid w:val="00E81E5F"/>
     <w:rsid w:val="00E84AB4"/>
     <w:rsid w:val="00E84ED9"/>
     <w:rsid w:val="00E9164C"/>
     <w:rsid w:val="00EA1C64"/>
     <w:rsid w:val="00EA323E"/>
     <w:rsid w:val="00EA7988"/>
-    <w:rsid w:val="00EB4EC7"/>
+    <w:rsid w:val="00EB692F"/>
     <w:rsid w:val="00EC05D0"/>
     <w:rsid w:val="00EC4FD6"/>
     <w:rsid w:val="00EC500A"/>
     <w:rsid w:val="00EC604E"/>
     <w:rsid w:val="00ED1C32"/>
     <w:rsid w:val="00ED3DF6"/>
     <w:rsid w:val="00ED606E"/>
     <w:rsid w:val="00EE7CBB"/>
     <w:rsid w:val="00EF215D"/>
     <w:rsid w:val="00EF79FE"/>
     <w:rsid w:val="00EF7AC2"/>
     <w:rsid w:val="00F14020"/>
     <w:rsid w:val="00F27113"/>
     <w:rsid w:val="00F30198"/>
     <w:rsid w:val="00F305D0"/>
     <w:rsid w:val="00F31242"/>
     <w:rsid w:val="00F31B8C"/>
     <w:rsid w:val="00F44271"/>
     <w:rsid w:val="00F502D5"/>
     <w:rsid w:val="00F51BD2"/>
+    <w:rsid w:val="00F524AC"/>
     <w:rsid w:val="00F525C0"/>
+    <w:rsid w:val="00F54F99"/>
     <w:rsid w:val="00F6214B"/>
     <w:rsid w:val="00F75701"/>
     <w:rsid w:val="00F80F00"/>
     <w:rsid w:val="00F815C4"/>
     <w:rsid w:val="00F8460C"/>
     <w:rsid w:val="00F94147"/>
     <w:rsid w:val="00F94A11"/>
     <w:rsid w:val="00FB0680"/>
     <w:rsid w:val="00FB0E59"/>
     <w:rsid w:val="00FB10DC"/>
     <w:rsid w:val="00FB36E0"/>
     <w:rsid w:val="00FC5652"/>
     <w:rsid w:val="00FC6AE0"/>
     <w:rsid w:val="00FD6173"/>
     <w:rsid w:val="00FD7E4F"/>
     <w:rsid w:val="00FF18C6"/>
     <w:rsid w:val="00FF1E72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -6819,81 +7284,81 @@
     <w:link w:val="Nadpisyostatn"/>
     <w:rsid w:val="008A5940"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NadpisyseznamyChar">
     <w:name w:val="Nadpisy seznamy Char"/>
     <w:basedOn w:val="NadpisyostatnChar"/>
     <w:link w:val="Nadpisyseznamy"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normln"/>
-    <w:next w:val="Normln"/>
+    <w:basedOn w:val="Prvnodstavecprce"/>
+    <w:next w:val="Prvnodstavecprce"/>
     <w:link w:val="PodnadpisChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E35956"/>
-[...10 lines deleted...]
-      <w:szCs w:val="28"/>
+    <w:rsid w:val="005F1231"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:line="320" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="sk-SK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
     <w:name w:val="Podnadpis Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Podnadpis"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E35956"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+    <w:rsid w:val="005F1231"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citt">
     <w:name w:val="Quote"/>
     <w:next w:val="Prvnodstavecprce"/>
     <w:link w:val="CittChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C53C1B"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="794"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
     <w:name w:val="Citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
@@ -9111,1054 +9576,621 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2129932503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
-    <w:docPart>
-[...255 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CCBDECDE4AA43DE993C927AE12D6930"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E4E9D53E-41ED-42E6-B8A2-8C5BD167097E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="0043206E">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
           <w:pPr>
-            <w:pStyle w:val="6CCBDECDE4AA43DE993C927AE12D6930"/>
+            <w:pStyle w:val="6CCBDECDE4AA43DE993C927AE12D69308"/>
           </w:pPr>
           <w:r w:rsidRPr="00A50D5A">
-            <w:t>Pro základní</w:t>
-[...2 lines deleted...]
-            <w:t xml:space="preserve"> text jsou v šabloně připravené dva styly: </w:t>
+            <w:t xml:space="preserve">Pro základní text jsou v šabloně připravené dva styly: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>První odstavec práce</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>a </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Další odstavce práce</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>. Styl „</w:t>
           </w:r>
           <w:r w:rsidRPr="00DE773B">
             <w:t>První odstavec práce</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
-            <w:t xml:space="preserve">“ je bez odstavcové zarážky a používá se pro první odstavec pod nadpisem (nastaví se automaticky, jakmile nadpis ukončíte klávesou Enter), </w:t>
-[...2 lines deleted...]
-            <w:t>obrázkem, tabulkou nebo citátem. Styl je nastaven jako styl následujícího od</w:t>
+            <w:t>“ je bez odstavcové zarážky a používá se pro první odstavec pod nadpisem (nastaví se automaticky, jakmile nadpis ukončíte klávesou Enter), obrázkem, tabulkou nebo citátem. Styl je nastaven jako styl následujícího od</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">stavce po nadpisových stylech. </w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>Následující odstavce jsou naformátované pomocí stylu „</w:t>
           </w:r>
           <w:r w:rsidRPr="00DE773B">
             <w:t>Další odstavce práce</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>“, který je vyznačen odstavcovou zarážkou</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> (0,8 cm)</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t xml:space="preserve"> a je </w:t>
           </w:r>
           <w:r>
-            <w:t>určen pro ostatní o</w:t>
-[...2 lines deleted...]
-            <w:t>d</w:t>
+            <w:t>určen pro ostatní od</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t xml:space="preserve">stavce kromě prvního. Je nastaven jako styl následujícího odstavce po stylu </w:t>
           </w:r>
           <w:r w:rsidRPr="00DE773B">
             <w:t>První odstavec práce</w:t>
           </w:r>
           <w:r w:rsidRPr="00A50D5A">
             <w:t>.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>Klepněte do rámečku a začněte psát.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0E875564-E235-4AB5-A909-2AEFFA51DC4B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="0043206E">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
           <w:pPr>
-            <w:pStyle w:val="64CBF9C822FE4FB09607C7B94A2C87AC"/>
+            <w:pStyle w:val="64CBF9C822FE4FB09607C7B94A2C87AC8"/>
           </w:pPr>
           <w:r>
-            <w:t>Podle pokynů jednotlivých fakult, ale také ústavů, je možné pracovat se šablonou jako dělenou a nedělenou. Nedělená šablo</w:t>
-[...2 lines deleted...]
-            <w:t xml:space="preserve">na nevyužívá dělení a začíná hlavním nadpisem, pro který je použitý styl </w:t>
+            <w:t xml:space="preserve">Podle pokynů jednotlivých fakult, ale také ústavů, je možné pracovat se šablonou jako dělenou a nedělenou. Nedělená šablona nevyužívá dělení a začíná hlavním nadpisem, pro který je použitý styl </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpis 1</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">. Dělená šablona využívá nadpisu první úrovně </w:t>
           </w:r>
           <w:r w:rsidRPr="00A24E3A">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpisy části</w:t>
           </w:r>
           <w:r>
-            <w:t>, který zajistí vizuální dělení na jednotlivé části, např. A TEORETICKÁ ČÁST, B PRAKTICKÁ ČÁST. Nadpisový styl Nadpi</w:t>
-[...2 lines deleted...]
-            <w:t xml:space="preserve">sy části začíná vždy na nové straně a využívá abecední značení. Po tomto nadpisu následuje styl </w:t>
+            <w:t xml:space="preserve">, který zajistí vizuální dělení na jednotlivé části, např. A TEORETICKÁ ČÁST, B PRAKTICKÁ ČÁST. Nadpisový styl Nadpisy části začíná vždy na nové straně a využívá abecední značení. Po tomto nadpisu následuje styl </w:t>
           </w:r>
           <w:r w:rsidRPr="00A24E3A">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Nadpis 1 (po nadpisu části)</w:t>
           </w:r>
           <w:r>
-            <w:t>, který využívá stejné vlastnosti jako rodičovský Nadpis 1, ale nezačíná na nové straně. Ověřte si prosím, jaký typ šablony využívá v</w:t>
-[...5 lines deleted...]
-            <w:t>te do rámečku a zmáčkněte klávesu DELETE, abyste tento rámeček smazali. Poté ukončete nadpis stisknutím klávesy ENTER.</w:t>
+            <w:t>, který využívá stejné vlastnosti jako rodičovský Nadpis 1, ale nezačíná na nové straně. Ověřte si prosím, jaký typ šablony využívá vaše fakulta nebo ústav a podle toho zvolte styl pro vzorový nadpis na této stránce (výchozí nastavení je Nadpis 1, pro dělenou šablonu použijte styl Nadpisy části a velkými písmeny napište označení dané části). Nastudujte si prosím pokyny v manuálu. Klepněte do rámečku a zmáčkněte klávesu DELETE, abyste tento rámeček smazali. Poté ukončete nadpis stisknutím klávesy ENTER.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A5A8F5D2E17A4024805CB879719DF18E"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FE5F2931-1DCE-42B0-BEE4-6B2F6416F43E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="0043206E">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="001C0D4C">
           <w:pPr>
             <w:pStyle w:val="A5A8F5D2E17A4024805CB879719DF18E"/>
           </w:pPr>
           <w:r w:rsidRPr="000205AE">
             <w:t>Klepněte do rámečku a začněte psát</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> závěr práce</w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AFCE277D126A43699B4DCA896AE90BE4"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{687D3C2A-E90C-4B32-90E3-4FD55E3499A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="0043206E">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
           <w:pPr>
-            <w:pStyle w:val="AFCE277D126A43699B4DCA896AE90BE4"/>
+            <w:pStyle w:val="AFCE277D126A43699B4DCA896AE90BE48"/>
           </w:pPr>
           <w:r w:rsidRPr="00930BB2">
-            <w:t xml:space="preserve">Citování použitých informačních zdrojů se řídí pravidly konkrétních citačních norem nebo </w:t>
-[...2 lines deleted...]
-            <w:t>stylů. Seznam použité literatury musí být vždy vypracován podle použité citační normy nebo citačního stylu v rámci závěrečné práce.</w:t>
+            <w:t>Citování použitých informačních zdrojů se řídí pravidly konkrétních citačních norem nebo stylů. Seznam použité literatury musí být vždy vypracován podle použité citační normy nebo citačního stylu v rámci závěrečné práce.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Klepněte do rámečku a pokračujte s výběrem vhodného stylu pro úpravu seznamu: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Použité zdroje (abecední seznam) </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">nebo </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">Použité </w:t>
-[...5 lines deleted...]
-            <w:t>zdroje (číslovaný seznam)</w:t>
+            <w:t>Použité zdroje (číslovaný seznam)</w:t>
           </w:r>
           <w:r w:rsidRPr="000205AE">
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A526C17CCD204E03AD3492B139ED0E58"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A583D13B-5A56-4DE9-8775-E956EEE529B7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="0043206E">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="001C0D4C">
           <w:pPr>
             <w:pStyle w:val="A526C17CCD204E03AD3492B139ED0E58"/>
           </w:pPr>
           <w:r w:rsidRPr="006D6046">
             <w:t>[Název přílohy]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DEC0063215F64A2A947C2EE0BCD27395"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25F7D144-293B-4A8F-A042-75EF7058BD64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="0043206E">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
           <w:pPr>
-            <w:pStyle w:val="DEC0063215F64A2A947C2EE0BCD27395"/>
+            <w:pStyle w:val="DEC0063215F64A2A947C2EE0BCD273958"/>
           </w:pPr>
           <w:r w:rsidRPr="00F94A11">
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">Pokud vaše práce neobsahuje přílohy, postupujte následovně: </w:t>
           </w:r>
           <w:r w:rsidRPr="001A78A9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Klepněte myší do nadpisu </w:t>
           </w:r>
           <w:r w:rsidRPr="001A78A9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Příloha A</w:t>
           </w:r>
           <w:r>
-            <w:t xml:space="preserve">, jakmile se vám zvýrazní šedým podbarvením, zmáčkněte několikrát klávesu DELETE, dokud vám tato strana nezmizí. </w:t>
+            <w:t xml:space="preserve">, jakmile se vám zvýrazní šedým podbarvením, zmáčkněte několikrát klávesu DELETE (na MacBooku kombinace </w:t>
+          </w:r>
+          <w:r w:rsidRPr="002B672A">
+            <w:t>fn + Backspace</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">), dokud vám tato strana nezmizí. </w:t>
           </w:r>
           <w:r w:rsidRPr="001A78A9">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>2.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> Tento blok textu se následně přesune za seznam literatury. Klikněte do bloku a zmáčkněte klávesu DELETE, tím ho odstraníte. </w:t>
           </w:r>
           <w:r w:rsidRPr="00301168">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>3.</w:t>
           </w:r>
           <w:r>
-            <w:t xml:space="preserve"> Zároveň se ujistěte, že poslední stranou zůstal Seznam použité literatury, který využívá čísla stránek v zápatí. 4. Podle pokynů</w:t>
-[...2 lines deleted...]
-            <w:t xml:space="preserve"> v manuálu odstraňte Seznam příloh, který se nachází v úvodních seznamech.</w:t>
+            <w:t xml:space="preserve"> Zároveň se ujistěte, že poslední stranou zůstal Seznam použité literatury, který využívá čísla stránek v zápatí. 4. Podle pokynů v manuálu odstraňte Seznam příloh, který se nachází v úvodních seznamech.</w:t>
           </w:r>
           <w:r w:rsidRPr="00F94A11">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5ABF7DB96A41425AB00C7D74E9E7F523"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{60C77171-8DBA-4F3E-943B-96A3DBA7C072}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
           <w:pPr>
             <w:pStyle w:val="5ABF7DB96A41425AB00C7D74E9E7F523"/>
           </w:pPr>
           <m:oMathPara>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>Sem zadejte rovnici.</m:t>
               </m:r>
             </m:oMath>
           </m:oMathPara>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A08C21E212D24DFBA5A5CD5A98B27E8F"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA83A500-B6B6-4317-ABF8-93D4C9392C04}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
           <w:pPr>
             <w:pStyle w:val="A08C21E212D24DFBA5A5CD5A98B27E8F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>[Tabulku vložíte do odstavce níže přes Vložení/Tabulka. Sem pak klepněte a napište titulek.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3217433250DA4D0B9A1B5F4B40692D47"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AAE17A71-7A84-406F-9E6E-2746C31A55B0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
           <w:pPr>
             <w:pStyle w:val="3217433250DA4D0B9A1B5F4B40692D47"/>
           </w:pPr>
           <w:r w:rsidRPr="00EF215D">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>[Titulek obrázku]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6C31ABA008440A7B58F20F7A7FC4919"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E91AC26-174A-4BCD-B506-D5425FA62814}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00514E78" w:rsidP="00514E78">
           <w:pPr>
-            <w:pStyle w:val="C6C31ABA008440A7B58F20F7A7FC4919"/>
+            <w:pStyle w:val="C6C31ABA008440A7B58F20F7A7FC49192"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00EF215D">
             <w:rPr>
-              <w:rStyle w:val="Zstupntext"/>
-[...7 lines deleted...]
-              <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
-            <w:t>ázku</w:t>
-[...7 lines deleted...]
-            <w:t>]</w:t>
+            <w:t>[Titulek obrázku]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5CDCC436BBAF400CA921FA0C680B3CF1"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1FD1F33-C490-4DCF-BABA-32E4929C8CED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00AA277A" w:rsidP="00AA277A">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00514E78" w:rsidP="00514E78">
           <w:pPr>
-            <w:pStyle w:val="5CDCC436BBAF400CA921FA0C680B3CF1"/>
+            <w:pStyle w:val="5CDCC436BBAF400CA921FA0C680B3CF12"/>
           </w:pPr>
-          <w:r w:rsidRPr="00130C24">
+          <w:r w:rsidRPr="00EF215D">
             <w:rPr>
-              <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
-            <w:t>[Uve</w:t>
-[...13 lines deleted...]
-            <w:t>]</w:t>
+            <w:t>[Uveďte zdroj obrázku.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="TABULKA (popisek nad)"/>
         <w:style w:val="Titulek tabulky"/>
         <w:category>
           <w:name w:val="Šablona UTB"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E638C19E-8CC3-423D-9AC1-AD2F8851C6C8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AA277A" w:rsidRPr="00EF79FE" w:rsidRDefault="00AA277A" w:rsidP="00EF79FE">
           <w:pPr>
             <w:pStyle w:val="Titulektabulky"/>
             <w:rPr>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Tab. </w:t>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:instrText xml:space="preserve"> SEQ Tab. \* ARABIC </w:instrText>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1374074051"/>
               <w:placeholder>
                 <w:docPart w:val="A08C21E212D24DFBA5A5CD5A98B27E8F"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Tabulku vložíte do odstavce níže přes Vložení/Tabulka. Sem pak klepněte a napište titulek.</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00E4175D"/>
-[...116 lines deleted...]
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00E4175D"/>
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00F83112"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="OBRÁZEK (popisek dole)"/>
         <w:style w:val="Obrázek"/>
         <w:category>
           <w:name w:val="Šablona UTB"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{694A6A2B-C35C-4055-8674-AE947F0B2021}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1400740850"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="00AA277A" w:rsidRDefault="00AA277A" w:rsidP="000D6712">
@@ -10206,381 +10238,1551 @@
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w:rsidR="00AA277A" w:rsidRDefault="00AA277A" w:rsidP="000D6712">
           <w:pPr>
             <w:pStyle w:val="Titulek"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Obr. </w:t>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:instrText xml:space="preserve"> SEQ Obr. \* ARABIC </w:instrText>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1265146343"/>
               <w:placeholder>
                 <w:docPart w:val="3217433250DA4D0B9A1B5F4B40692D47"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Titulek obrázku]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00E4175D"/>
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00F83112"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="OBRÁZEK (s uvedením zdroje)"/>
         <w:style w:val="Obrázek"/>
         <w:category>
           <w:name w:val="Šablona UTB"/>
           <w:gallery w:val="docParts"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6118E789-B746-4F35-B042-2F7452596786}"/>
+        <w:guid w:val="{11F19E56-0B3D-4E7F-9CF6-7C01149C04EE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1677535207"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w:rsidR="00AA277A" w:rsidRPr="005E1EE6" w:rsidRDefault="00AA277A" w:rsidP="005E1EE6">
+            <w:p w:rsidR="00F83112" w:rsidRPr="005E1EE6" w:rsidRDefault="00F83112" w:rsidP="005E1EE6">
               <w:pPr>
                 <w:pStyle w:val="Obrzek"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
-                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CEF96CC" wp14:editId="4E7A6DB5">
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AA9E576" wp14:editId="02D4A1CF">
                     <wp:extent cx="1908000" cy="1908000"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="1107602439" name="obrázek 1"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 1"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId4">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1908000" cy="1908000"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w:rsidR="00AA277A" w:rsidRDefault="00AA277A" w:rsidP="00192CEE">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00F83112" w:rsidP="00192CEE">
           <w:pPr>
             <w:pStyle w:val="Titulekobrzkusezdrojem"/>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Toc196761405"/>
           <w:r>
             <w:t xml:space="preserve">Obr. </w:t>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:instrText xml:space="preserve"> SEQ Obr. \* ARABIC </w:instrText>
           </w:r>
-          <w:r w:rsidR="0043206E">
+          <w:r w:rsidR="00DE2BD7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>2</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="0043206E">
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="783309130"/>
               <w:placeholder>
                 <w:docPart w:val="C6C31ABA008440A7B58F20F7A7FC4919"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Titulek obrázku]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:bookmarkEnd w:id="0"/>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00AA277A" w:rsidRDefault="00AA277A" w:rsidP="00192CEE">
+        <w:p w:rsidR="00F83112" w:rsidRDefault="00F83112" w:rsidP="00192CEE">
           <w:pPr>
             <w:pStyle w:val="Zdrojobrzkutabulky"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">(zdroj: </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1287810660"/>
               <w:placeholder>
                 <w:docPart w:val="5CDCC436BBAF400CA921FA0C680B3CF1"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00EF215D">
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>[Uveďte zdroj obrázku.]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
+          <w:r>
+            <w:t>)</w:t>
+          </w:r>
         </w:p>
-        <w:p w:rsidR="00E4175D" w:rsidRDefault="00E4175D"/>
+        <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ROVNICE"/>
+        <w:style w:val="Rovnice"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{707A2A93-9529-494C-A984-FE762C0EC6B3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="Tabulkarovnice"/>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:jc w:val="center"/>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="7508"/>
+            <w:gridCol w:w="985"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00F83112" w:rsidTr="001965C2">
+            <w:trPr>
+              <w:jc w:val="center"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7508" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w:rsidR="00F83112" w:rsidRDefault="00DE2BD7" w:rsidP="00FF1E72">
+                <w:pPr>
+                  <w:pStyle w:val="Rovnice"/>
+                  <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+                  <w:suppressOverlap w:val="0"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="180017243"/>
+                    <w:placeholder>
+                      <w:docPart w:val="5ABF7DB96A41425AB00C7D74E9E7F523"/>
+                    </w:placeholder>
+                    <w:temporary/>
+                    <w:showingPlcHdr/>
+                    <w:equation/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <m:oMath>
+                      <m:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Zstupntext"/>
+                        </w:rPr>
+                        <m:t>Sem zadejte rovnici.</m:t>
+                      </m:r>
+                    </m:oMath>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="985" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00F83112" w:rsidRDefault="00F83112" w:rsidP="001965C2">
+                <w:pPr>
+                  <w:pStyle w:val="Rovnicetitulek"/>
+                  <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+                  <w:suppressOverlap w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>(</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> SEQ ROVNICE \* ARABIC </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>1</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:t>)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="OBRÁZEK (zdroj vlastní)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42413AD6-D4C2-4B59-90C4-4FFDC2C51A3A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1719168306"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00514E78" w:rsidRPr="005E1EE6" w:rsidRDefault="00514E78" w:rsidP="005E1EE6">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FDC7C6C" wp14:editId="289E18D2">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="1" name="obrázek 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 1"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId4">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="00192CEE">
+          <w:pPr>
+            <w:pStyle w:val="Titulekobrzkusezdrojem"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Toc196761405"/>
+          <w:r>
+            <w:t xml:space="preserve">Obr. </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:instrText xml:space="preserve"> SEQ Obr. \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1869795370"/>
+              <w:placeholder>
+                <w:docPart w:val="C6C31ABA008440A7B58F20F7A7FC4919"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>[Titulek obrázku]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:bookmarkEnd w:id="1"/>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="00192CEE">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+          </w:pPr>
+          <w:r>
+            <w:t>(zdroj: vlastní)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="006A67C9" w:rsidRDefault="006A67C9"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0298AC93F9734C87800AB2BDE23AD3A4"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A786F83D-8FAF-4EC7-9293-11219C8D9B06}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A67C9" w:rsidRDefault="00514E78" w:rsidP="00514E78">
+          <w:pPr>
+            <w:pStyle w:val="0298AC93F9734C87800AB2BDE23AD3A42"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Titulek </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>grafu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DDB7FBAA409647738EB8F578AC7B5EB3"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C5A3F1AC-BDE1-41DF-AB50-2FD8D242DCD0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A67C9" w:rsidRDefault="00514E78" w:rsidP="00514E78">
+          <w:pPr>
+            <w:pStyle w:val="DDB7FBAA409647738EB8F578AC7B5EB32"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Uveďte zdroj </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>grafu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF215D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="GRAF (popisek dole)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ED3F2E28-469A-4048-BE10-E87728DB71EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="1703284861"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="006F3455">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+                <w:rPr>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06FFA16C" wp14:editId="30E6AA22">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="4" name="obrázek 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 1"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="006F3455">
+          <w:pPr>
+            <w:pStyle w:val="Titulek"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Graf </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:instrText xml:space="preserve"> SEQ Graf \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1695725395"/>
+              <w:placeholder>
+                <w:docPart w:val="0298AC93F9734C87800AB2BDE23AD3A4"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Titulek </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="006A67C9" w:rsidRDefault="006A67C9"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="GRAF (s uvedením zdroje)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{66ED7562-2054-449E-A9E5-C315A618E261}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-2101168924"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="006F3455">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+                <w:rPr>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DD0D36B" wp14:editId="5F4B8F1A">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="9" name="obrázek 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 1"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="006A0FD2">
+          <w:pPr>
+            <w:pStyle w:val="Titulekobrzkusezdrojem"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Graf </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:instrText xml:space="preserve"> SEQ Graf \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-177890310"/>
+              <w:placeholder>
+                <w:docPart w:val="0298AC93F9734C87800AB2BDE23AD3A4"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Titulek </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="00514E78" w:rsidRPr="006A0FD2" w:rsidRDefault="00514E78" w:rsidP="006A0FD2">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">(zdroj: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1285341400"/>
+              <w:placeholder>
+                <w:docPart w:val="DDB7FBAA409647738EB8F578AC7B5EB3"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Uveďte zdroj </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>.]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="006A67C9" w:rsidRDefault="006A67C9"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="GRAF (zdroj vlastní)"/>
+        <w:style w:val="Obrázek"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AC021643-50CC-4EB3-9A65-B615ED20BD6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:id w:val="-915554321"/>
+            <w:showingPlcHdr/>
+            <w:picture/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="006F3455">
+              <w:pPr>
+                <w:pStyle w:val="Obrzek"/>
+                <w:rPr>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="595BC28A" wp14:editId="30431C93">
+                    <wp:extent cx="1908000" cy="1908000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="5" name="obrázek 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 1"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId5">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1908000" cy="1908000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w:rsidR="00514E78" w:rsidRDefault="00514E78" w:rsidP="006A0FD2">
+          <w:pPr>
+            <w:pStyle w:val="Titulekobrzkusezdrojem"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Graf </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:instrText xml:space="preserve"> SEQ Graf \* ARABIC </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE2BD7">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1728914135"/>
+              <w:placeholder>
+                <w:docPart w:val="0298AC93F9734C87800AB2BDE23AD3A4"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Titulek </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>grafu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF215D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                </w:rPr>
+                <w:t>]</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w:rsidR="00514E78" w:rsidRPr="006A0FD2" w:rsidRDefault="00514E78" w:rsidP="006A0FD2">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+          </w:pPr>
+          <w:r>
+            <w:t>(zdroj: vlastní)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="006A67C9" w:rsidRDefault="006A67C9"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ZDROJ VLASTNÍ pro tabulky atd."/>
+        <w:style w:val="Zdroj obrázku/tabulky"/>
+        <w:category>
+          <w:name w:val="Šablona UTB"/>
+          <w:gallery w:val="docParts"/>
+        </w:category>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BB093535-9F2F-4C02-863D-D8FAA2078A31}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DC2B54" w:rsidRDefault="00DC2B54" w:rsidP="00192CEE">
+          <w:pPr>
+            <w:pStyle w:val="Zdrojobrzkutabulky"/>
+          </w:pPr>
+          <w:r>
+            <w:t>(zdroj: vlastní)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00441EFF" w:rsidRDefault="00441EFF"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="55F0396AE82D4EF09B048715DFA13F84"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7C1DAAD2-16C3-42D1-9F60-5827A8A314C5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="55F0396AE82D4EF09B048715DFA13F84"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AD16E7">
+            <w:t xml:space="preserve">UPOZORNĚNÍ! Důležitou součástí šablony je manuál s návodem. Návod popisuje, jak pracovat se šablonou, jak ji nainstalovat, jak používat styly, jak vložit obrázek nebo tabulku a jak vygenerovat obsah. Nesprávným zacházením se šablonou si můžete rozbít strukturu dokumentu a rozhodit formátování. Důrazně proto doporučujeme přečíst si manuál k šabloně. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AD16E7">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Klepněte do tohoto rámečku a stiskněte klávesu DELETE, abyste jej smazali.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="042B633F2E6D4CA7ADDDEF350A5242EE"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{58188E2B-5C7E-4E2B-ACEC-E36A42DA7409}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="042B633F2E6D4CA7ADDDEF350A5242EE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A752C2">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Zadejte libovolný obsah, který chcete opakovat, včetně jiných ovládacích prvků obsahu. Můžete také vložit tento ovládací prvek kolem řádků tabulky, aby se části tabulky opakovaly.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59AC11C9AD464D7FBDD1CC92156F8BFF"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{61572BFD-44B6-4244-B7E4-2CED5DFEBF8A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="59AC11C9AD464D7FBDD1CC92156F8BFF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A027B0">
+            <w:t>[Zkratka]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="65D6732AD70D45CCB13817888C755B31"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{708FA6E2-6793-419C-A3D8-F2E0331726C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="65D6732AD70D45CCB13817888C755B31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A027B0">
+            <w:t>[Význam zkratky]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AC99EEF451DA45FA98CFBA5FF65209CD"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{05EA2C26-EB62-40E5-A736-C20099A63E4F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="AC99EEF451DA45FA98CFBA5FF65209CD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00196C72">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Zadejte libovolný obsah, který chcete opakovat, včetně jiných ovládacích prvků obsahu. Můžete také vložit tento ovládací prvek kolem řádků tabulky, aby se části tabulky opakovaly.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3C64DAC2E66F4084A4AD6CE0F5B3493F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C589DE17-FA64-4D21-9663-0D56B0B4B13D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="3C64DAC2E66F4084A4AD6CE0F5B3493F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            </w:rPr>
+            <w:t>Označení</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9EDCAC46F0C54B319C7C2EEBDADB7DE5"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C8F9EB01-5554-4CCE-B3EE-8DB125EA59F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="9EDCAC46F0C54B319C7C2EEBDADB7DE5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>[Název přílohy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A734E8452BCA45458333FDAB56201EEB"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{186249E8-EEFC-468B-9EA8-B068645A4A10}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B6334" w:rsidRDefault="001C0D4C" w:rsidP="001C0D4C">
+          <w:pPr>
+            <w:pStyle w:val="A734E8452BCA45458333FDAB56201EEB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C87925">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>[soubor]</w:t>
+          </w:r>
+        </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA277A"/>
+    <w:rsid w:val="00033AFA"/>
+    <w:rsid w:val="00161B0D"/>
+    <w:rsid w:val="001C0D4C"/>
     <w:rsid w:val="00292321"/>
-    <w:rsid w:val="0043206E"/>
+    <w:rsid w:val="002E50DE"/>
+    <w:rsid w:val="00441EFF"/>
+    <w:rsid w:val="00514E78"/>
+    <w:rsid w:val="00576082"/>
+    <w:rsid w:val="005B6334"/>
+    <w:rsid w:val="005E10AF"/>
+    <w:rsid w:val="005E785A"/>
+    <w:rsid w:val="006A67C9"/>
+    <w:rsid w:val="00773A94"/>
+    <w:rsid w:val="009653EB"/>
+    <w:rsid w:val="00993C9F"/>
     <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:rsid w:val="00D018C9"/>
+    <w:rsid w:val="00DA01B6"/>
+    <w:rsid w:val="00DB450D"/>
+    <w:rsid w:val="00DC2B54"/>
+    <w:rsid w:val="00DE2BD7"/>
     <w:rsid w:val="00E1326D"/>
-    <w:rsid w:val="00E4175D"/>
+    <w:rsid w:val="00E31099"/>
+    <w:rsid w:val="00EB0074"/>
+    <w:rsid w:val="00F83112"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
@@ -10990,51 +12192,51 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A">
     <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="001C0D4C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="97A83DCF22534C25925D96CDE71E90CD">
     <w:name w:val="97A83DCF22534C25925D96CDE71E90CD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C12B501ADC84B2CBE729D1B03AD6886">
     <w:name w:val="0C12B501ADC84B2CBE729D1B03AD6886"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15923EC6DCF3425CBAFEECD4B0109C8F">
     <w:name w:val="15923EC6DCF3425CBAFEECD4B0109C8F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F57DC5BA44F424E9202C8CE0D2AD4AE">
     <w:name w:val="9F57DC5BA44F424E9202C8CE0D2AD4AE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70E66792999E48A18806376CFCDEB583">
     <w:name w:val="70E66792999E48A18806376CFCDEB583"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="56AD82DAA61D4EE0B43CD6916F613CBE">
     <w:name w:val="56AD82DAA61D4EE0B43CD6916F613CBE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B92549DB46843D99BBCC96D6B9F5D71">
     <w:name w:val="9B92549DB46843D99BBCC96D6B9F5D71"/>
   </w:style>
@@ -11107,167 +12309,1559 @@
     <w:rsid w:val="00AA277A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulektabulky">
     <w:name w:val="Titulek tabulky"/>
     <w:basedOn w:val="Titulek"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="00AA277A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titulek">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:uiPriority w:val="35"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00514E78"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sk-SK"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rovnice">
     <w:name w:val="Rovnice"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00F83112"/>
     <w:pPr>
       <w:framePr w:hSpace="11340" w:vSpace="240" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math"/>
       <w:i/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rovnicetitulek">
     <w:name w:val="Rovnice titulek"/>
     <w:basedOn w:val="Titulek"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00F83112"/>
     <w:pPr>
       <w:framePr w:hSpace="11340" w:vSpace="240" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:suppressOverlap/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabulkarovnice">
     <w:name w:val="Tabulka rovnice"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00F83112"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Obrzek">
     <w:name w:val="Obrázek"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00514E78"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressLineNumbers/>
       <w:spacing w:before="240" w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zdrojobrzkutabulky">
     <w:name w:val="Zdroj obrázku/tabulky"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00E31099"/>
     <w:pPr>
       <w:keepLines/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sk-SK"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulekobrzkusezdrojem">
     <w:name w:val="Titulek obrázku (se zdrojem)"/>
     <w:basedOn w:val="Titulek"/>
     <w:next w:val="Zdrojobrzkutabulky"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA277A"/>
+    <w:rsid w:val="00514E78"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0298AC93F9734C87800AB2BDE23AD3A4">
+    <w:name w:val="0298AC93F9734C87800AB2BDE23AD3A4"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDB7FBAA409647738EB8F578AC7B5EB3">
+    <w:name w:val="DDB7FBAA409647738EB8F578AC7B5EB3"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A1">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A1"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E1">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E1"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76711">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76711"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E1">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E1"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69301">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69301"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC1">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC1"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6C31ABA008440A7B58F20F7A7FC49191">
+    <w:name w:val="C6C31ABA008440A7B58F20F7A7FC49191"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0298AC93F9734C87800AB2BDE23AD3A41">
+    <w:name w:val="0298AC93F9734C87800AB2BDE23AD3A41"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CDCC436BBAF400CA921FA0C680B3CF11">
+    <w:name w:val="5CDCC436BBAF400CA921FA0C680B3CF11"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDB7FBAA409647738EB8F578AC7B5EB31">
+    <w:name w:val="DDB7FBAA409647738EB8F578AC7B5EB31"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE41">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE41"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273951">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273951"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A2">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A2"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E2">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E2"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76712">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76712"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E2">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E2"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69302">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69302"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC2">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC2"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6C31ABA008440A7B58F20F7A7FC49192">
+    <w:name w:val="C6C31ABA008440A7B58F20F7A7FC49192"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0298AC93F9734C87800AB2BDE23AD3A42">
+    <w:name w:val="0298AC93F9734C87800AB2BDE23AD3A42"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CDCC436BBAF400CA921FA0C680B3CF12">
+    <w:name w:val="5CDCC436BBAF400CA921FA0C680B3CF12"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDB7FBAA409647738EB8F578AC7B5EB32">
+    <w:name w:val="DDB7FBAA409647738EB8F578AC7B5EB32"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sk-SK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE42">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE42"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273952">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273952"/>
+    <w:rsid w:val="00514E78"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A3">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A3"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E3">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E3"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76713">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76713"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E3">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E3"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69303">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69303"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC3">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC3"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE43">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE43"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273953">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273953"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A4">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A4"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E4">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E4"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76714">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76714"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E4">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E4"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69304">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69304"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC4">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC4"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE44">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE44"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273954">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273954"/>
+    <w:rsid w:val="00E31099"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A5">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A5"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E5">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E5"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76715">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76715"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E5">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E5"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69305">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69305"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC5">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC5"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE45">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE45"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273955">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273955"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A6">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A6"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E6">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E6"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76716">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76716"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E6">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E6"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69306">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69306"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC6">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC6"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE46">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE46"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273956">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273956"/>
+    <w:rsid w:val="00AB3B97"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A7">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A7"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E7">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E7"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76717">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76717"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E7">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E7"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69307">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69307"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC7">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC7"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE47">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE47"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273957">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273957"/>
+    <w:rsid w:val="00773A94"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BFC0E5D3F784EA7A0AEE6F14093CB6A8">
+    <w:name w:val="6BFC0E5D3F784EA7A0AEE6F14093CB6A8"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98AFC9D76094B639D1832E5DC066B4E8">
+    <w:name w:val="E98AFC9D76094B639D1832E5DC066B4E8"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39FDE21B46AC479E9AF9FA228A7F76718">
+    <w:name w:val="39FDE21B46AC479E9AF9FA228A7F76718"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168D62FA5824443EA8D858C71DFF656E8">
+    <w:name w:val="168D62FA5824443EA8D858C71DFF656E8"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1985"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="right" w:pos="8787"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CCBDECDE4AA43DE993C927AE12D69308">
+    <w:name w:val="6CCBDECDE4AA43DE993C927AE12D69308"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64CBF9C822FE4FB09607C7B94A2C87AC8">
+    <w:name w:val="64CBF9C822FE4FB09607C7B94A2C87AC8"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFCE277D126A43699B4DCA896AE90BE48">
+    <w:name w:val="AFCE277D126A43699B4DCA896AE90BE48"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC0063215F64A2A947C2EE0BCD273958">
+    <w:name w:val="DEC0063215F64A2A947C2EE0BCD273958"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55F0396AE82D4EF09B048715DFA13F84">
+    <w:name w:val="55F0396AE82D4EF09B048715DFA13F84"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="042B633F2E6D4CA7ADDDEF350A5242EE">
+    <w:name w:val="042B633F2E6D4CA7ADDDEF350A5242EE"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59AC11C9AD464D7FBDD1CC92156F8BFF">
+    <w:name w:val="59AC11C9AD464D7FBDD1CC92156F8BFF"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65D6732AD70D45CCB13817888C755B31">
+    <w:name w:val="65D6732AD70D45CCB13817888C755B31"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC99EEF451DA45FA98CFBA5FF65209CD">
+    <w:name w:val="AC99EEF451DA45FA98CFBA5FF65209CD"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C64DAC2E66F4084A4AD6CE0F5B3493F">
+    <w:name w:val="3C64DAC2E66F4084A4AD6CE0F5B3493F"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EDCAC46F0C54B319C7C2EEBDADB7DE5">
+    <w:name w:val="9EDCAC46F0C54B319C7C2EEBDADB7DE5"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A734E8452BCA45458333FDAB56201EEB">
+    <w:name w:val="A734E8452BCA45458333FDAB56201EEB"/>
+    <w:rsid w:val="001C0D4C"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -11563,90 +14157,90 @@
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{18C5E56B-2045-4F22-B265-36C847C525C9}">
   <we:reference id="7ab57287-cf87-4c15-a029-cd6b0b3ebfbb" version="1.2.5.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA200005176" version="1.2.5.0" store="cs-CZ" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD7905C6-913C-4EE9-A0B0-61823573FDDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2767F00-05F6-4628-B6C7-EA12EF60ADFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>sablona_UTB_seminarni-prace_2025_CZ</Template>
+  <Template>sablona_UTB_seminarni-prace_2026_CZ</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>623</Words>
-  <Characters>3682</Characters>
+  <Words>629</Words>
+  <Characters>3717</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4297</CharactersWithSpaces>
+  <CharactersWithSpaces>4338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Svetlana Hrabinova</dc:creator>
-  <cp:keywords>Sablona UTB_2025-09</cp:keywords>
+  <cp:keywords>Sablona UTB_2026-09</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-173911797</vt:i4>
   </property>
 </Properties>
 </file>