--- v0 (2025-12-14)
+++ v1 (2026-10-12)
@@ -33,341 +33,233 @@
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="084FEB39" w14:textId="64CDBB22" w:rsidR="00534E21" w:rsidRPr="0093369C" w:rsidRDefault="0093369C" w:rsidP="006360B8">
+    <w:p w14:paraId="084FEB39" w14:textId="4C0F238B" w:rsidR="00534E21" w:rsidRPr="0093369C" w:rsidRDefault="0093369C" w:rsidP="006360B8">
       <w:pPr>
         <w:pStyle w:val="9556896D55254894825BAA4CFD7290421"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
+          <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436E1244" wp14:editId="0F645846">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-180975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>6591300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6068695" cy="1471930"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1257340997" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6068695" cy="1471930"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0070AB0B" w14:textId="4D4D929F" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00937E70">
+                          <w:p w14:paraId="0070AB0B" w14:textId="4D4D929F" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titlepageauthor"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">First </w:t>
-[...59 lines deleted...]
-                              <w:t>Degrees</w:t>
+                              <w:t>First Name(s) and Surname(s) of the Author including Academic Degrees</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7D5E7000" w14:textId="30B5FA33" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00937E70">
+                          <w:p w14:paraId="7D5E7000" w14:textId="78527786" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00937E70">
                             <w:pPr>
                               <w:pStyle w:val="Titlepageinfo"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:kern w:val="0"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Final thesis</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> | 2025</w:t>
+                              <w:t xml:space="preserve"> | 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00187FFC">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="436E1244" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-14.25pt;margin-top:519pt;width:477.85pt;height:115.9pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIMCw4LgIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hCgZaIUDEqpkmo&#10;rUSnPhvHhkiOz7MNCfvrd3YCpd2epr04d77z/fi+u8zu21qRo7CuAl3QbJBSIjSHstK7gv54WX25&#10;o8R5pkumQIuCnoSj9/PPn2aNycUQ9qBKYQkG0S5vTEH33ps8SRzfi5q5ARih0SjB1syjandJaVmD&#10;0WuVDNN0kjRgS2OBC+fw9qEz0nmML6Xg/klKJzxRBcXafDxtPLfhTOYzlu8sM/uK92Wwf6iiZpXG&#10;pJdQD8wzcrDVH6HqiltwIP2AQ52AlBUXsQfsJks/dLPZMyNiLwiOMxeY3P8Lyx+PG/NsiW+/QosE&#10;BkAa43KHl6GfVto6fLFSgnaE8HSBTbSecLycpJO7yXRMCUdbNrrNpjcR2OTtubHOfxNQkyAU1CIv&#10;ES52XDuPKdH17BKyOVBVuaqUikqYBbFUlhwZsqh8LBJfvPNSmjRYys04jYE1hOddZKUxwVtTQfLt&#10;tu073UJ5QgAsdLPhDF9VWOSaOf/MLA4D9owD7p/wkAowCfQSJXuwv/52H/yRI7RS0uBwFdT9PDAr&#10;KFHfNbI3zUajMI1RGY1vh6jYa8v22qIP9RKw8wxXyfAoBn+vzqK0UL/iHixCVjQxzTF3Qf1ZXPpu&#10;5HGPuFgsohPOn2F+rTeGh9AB6UDBS/vKrOl58kjxI5zHkOUf6Op8w0sNi4MHWUUuA8Adqj3uOLuR&#10;4n7PwnJc69Hr7W8w/w0AAP//AwBQSwMEFAAGAAgAAAAhAPjxUfjkAAAADQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPwzAQhO9I/Adrkbig1iFR2zTEqRDiIfVGw0Pc3HhJIuJ1FLtJ+PcsJzjuzKfZ&#10;mXw3206MOPjWkYLrZQQCqXKmpVrBS/mwSEH4oMnozhEq+EYPu+L8LNeZcRM943gIteAQ8plW0ITQ&#10;Z1L6qkGr/dL1SOx9usHqwOdQSzPoicNtJ+MoWkurW+IPje7xrsHq63CyCj6u6ve9nx9fp2SV9PdP&#10;Y7l5M6VSlxfz7Q2IgHP4g+G3PleHgjsd3YmMF52CRZyuGGUjSlJexcg23sQgjizF620Kssjl/xXF&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIMCw4LgIAAFUEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD48VH45AAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textové pole 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-14.25pt;margin-top:519pt;width:477.85pt;height:115.9pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDIMCw4LgIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hCgZaIUDEqpkmo&#13;&#10;rUSnPhvHhkiOz7MNCfvrd3YCpd2epr04d77z/fi+u8zu21qRo7CuAl3QbJBSIjSHstK7gv54WX25&#13;&#10;o8R5pkumQIuCnoSj9/PPn2aNycUQ9qBKYQkG0S5vTEH33ps8SRzfi5q5ARih0SjB1syjandJaVmD&#13;&#10;0WuVDNN0kjRgS2OBC+fw9qEz0nmML6Xg/klKJzxRBcXafDxtPLfhTOYzlu8sM/uK92Wwf6iiZpXG&#13;&#10;pJdQD8wzcrDVH6HqiltwIP2AQ52AlBUXsQfsJks/dLPZMyNiLwiOMxeY3P8Lyx+PG/NsiW+/QosE&#13;&#10;BkAa43KHl6GfVto6fLFSgnaE8HSBTbSecLycpJO7yXRMCUdbNrrNpjcR2OTtubHOfxNQkyAU1CIv&#13;&#10;ES52XDuPKdH17BKyOVBVuaqUikqYBbFUlhwZsqh8LBJfvPNSmjRYys04jYE1hOddZKUxwVtTQfLt&#13;&#10;tu073UJ5QgAsdLPhDF9VWOSaOf/MLA4D9owD7p/wkAowCfQSJXuwv/52H/yRI7RS0uBwFdT9PDAr&#13;&#10;KFHfNbI3zUajMI1RGY1vh6jYa8v22qIP9RKw8wxXyfAoBn+vzqK0UL/iHixCVjQxzTF3Qf1ZXPpu&#13;&#10;5HGPuFgsohPOn2F+rTeGh9AB6UDBS/vKrOl58kjxI5zHkOUf6Op8w0sNi4MHWUUuA8Adqj3uOLuR&#13;&#10;4n7PwnJc69Hr7W8w/w0AAP//AwBQSwMEFAAGAAgAAAAhAO1TUlrnAAAAEgEAAA8AAABkcnMvZG93&#13;&#10;bnJldi54bWxMT8tOwzAQvCPxD9YicUGtg6O2aRqnQrwqcWtTQNzceEkiYjuK3ST8PcsJLivtzuw8&#13;&#10;su1kWjZg7xtnJdzOI2BoS6cbW0k4Fk+zBJgPymrVOosSvtHDNr+8yFSq3Wj3OBxCxUjE+lRJqEPo&#13;&#10;Us59WaNRfu46tIR9ut6oQGtfcd2rkcRNy0UULblRjSWHWnV4X2P5dTgbCR831fuLn55fx3gRd4+7&#13;&#10;oVi96ULK66vpYUPjbgMs4BT+PuC3A+WHnIKd3Nlqz1oJM5EsiEpAFCdUjShrsRLATnQSy3UCPM/4&#13;&#10;/yr5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#13;&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#13;&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIMCw4LgIAAFUEAAAOAAAAAAAAAAAA&#13;&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtU1Ja5wAAABIBAAAPAAAAAAAA&#13;&#10;AAAAAAAAAIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0070AB0B" w14:textId="4D4D929F" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00937E70">
+                    <w:p w14:paraId="0070AB0B" w14:textId="4D4D929F" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titlepageauthor"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">First </w:t>
-[...59 lines deleted...]
-                        <w:t>Degrees</w:t>
+                        <w:t>First Name(s) and Surname(s) of the Author including Academic Degrees</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7D5E7000" w14:textId="30B5FA33" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00937E70">
+                    <w:p w14:paraId="7D5E7000" w14:textId="78527786" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00937E70">
                       <w:pPr>
                         <w:pStyle w:val="Titlepageinfo"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:kern w:val="0"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Final thesis</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> | 2025</w:t>
+                        <w:t xml:space="preserve"> | 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00187FFC">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00980FEF" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
+          <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07681F5F" wp14:editId="627C2ECF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4284345</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>8785225</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1497600" cy="162000"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="126360280" name="Obrázek 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="126360280" name="Obrázek 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
@@ -393,57 +285,57 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00077DCA" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
+          <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A9F9283" wp14:editId="4793B467">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A9F9283" wp14:editId="18DAEFDD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>75956</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4823802</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5939790" cy="3629904"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1926370065" name="Skupina 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5939790" cy="3629904"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5939790" cy="3629904"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -574,343 +466,360 @@
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Obrázek 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:23422;width:59397;height:286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZTB2FxQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f7B3CGXg302VMZjXKmAjibmbtAxybY1vXnHRN1Pj2y2Cwy4/vf76MthMXGnzrWMPTOANBXDnT&#10;cq2h3K8fX0H4gGywc0wabuRhubi/m2Nu3JV3dClCLVII+xw1NCH0uZS+asiiH7ueOHFHN1gMCQ61&#10;NANeU7jtpMqyibTYcmposKf3hqqv4mw1bD9Ptn3+uO3Wq1WMXHyX/eGl1Hr0EN9mIALF8C/+c29M&#10;mj9RmVJqCr+PEgS5+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZTB2FxQAAAOEAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Obrázek 1" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:59397;height:285;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAU8K8tygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfoP1iJxKw6hBRQwqCpCqtoLpPmAJV6SQLxOYwPm7+tKlXoczcwbzXIdTCuu1LvGsoLxKAFB&#10;XFrdcKWg+No+zUE4j6yxtUwK7uRgvXp8WGKm7Y33dM19JSKEXYYKau+7TEpX1mTQjWxHHL2j7Q36&#10;KPtK6h5vEW5amSbJVBpsOC7U2NFbTeU5vxgFH7uTaSaf9/12swmB8++iO7wUSg0H4XUBwlPw/+G/&#10;9rtW8JxOJ8ksTWfweyneAbn6AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABTwry3KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Obrázek 1" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;top:36013;width:59397;height:286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClPk6YyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+6UZtgqSuUiqCtC+a5gNus7dJ2uzdNLvq+vddQejjMDNnmNUmmE6caXCtZQWzaQKC&#10;uLK65VpB+bGbLEE4j6yxs0wKruRgs34YrTDX9sJHOhe+FhHCLkcFjfd9LqWrGjLoprYnjt6XHQz6&#10;KIda6gEvEW46OU+STBpsOS402NNrQ9VPcTIK3g7fpl28X4+77TYELn7L/jMtlRo/hpdnEJ6C/w/f&#10;23utYL5M06csm8HtUXwDcv0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApT5OmMkAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00180B16" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
+          <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F51588" wp14:editId="0DC18108">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>3705308</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5760000" cy="2318385"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="45412132" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760000" cy="2318385"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="46322F40" w14:textId="6323FEEC" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00180B16">
+                          <w:p w14:paraId="46322F40" w14:textId="6323FEEC" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00180B16">
                             <w:pPr>
                               <w:pStyle w:val="Titlepagetitle"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">User Manual for the Final Thesis Template </w:t>
                             </w:r>
-                            <w:r w:rsidR="00980FEF" w:rsidRPr="0093369C">
+                            <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:br/>
-                            </w:r>
-[...3 lines deleted...]
-                              </w:rPr>
                               <w:t>at the TBU in Zlín</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="15F51588" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:291.75pt;width:453.55pt;height:182.55pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPqfdhMAIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG+d7UyvOKs0qVaXV&#10;7krZas8EQ4yEGQokdvrrO+B8ddtT1RwIwwyPmXlvPL9va00OwnkFpqCDXp8SYTiUyuwK+v11/WlG&#10;iQ/MlEyDEQU9Ck/vFx8/zBubiyFUoEvhCIIYnze2oFUINs8yzytRM98DKww6JbiaBTTdLisdaxC9&#10;1tmw359mDbjSOuDCezx96Jx0kfClFDw8S+lFILqgmFtIq0vrNq7ZYs7ynWO2UvyUBvuHLGqmDD56&#10;gXpggZG9U39A1Yo78CBDj0OdgZSKi1QDVjPov6tmUzErUi3YHG8vbfL/D5Y/HTb2xZHQfoEWCYwN&#10;aazPPR7Gelrp6viPmRL0YwuPl7aJNhCOh5O7aR9/lHD0DUeD2Wg2iTjZ9bp1PnwVUJO4KahDXlK7&#10;2OHRhy70HBJf86BVuVZaJyNqQay0IweGLOqQkkTw36K0IU1Bp6NJPwEbiNc7ZG0wl2tRcRfabUtU&#10;eVPwFsoj9sFBJxFv+Vphro/MhxfmUBNYH+o8POMiNeBbcNpRUoH7+bfzGI9UoZeSBjVWUP9jz5yg&#10;RH8zSOLnwXgcRZmM8eRuiIa79WxvPWZfrwAbMMCJsjxtY3zQ5610UL/hOCzjq+hihuPbBeXBnY1V&#10;6LSPA8XFcpnCUIiWhUezsTyCx5ZHLl7bN+bsibCAXD/BWY8sf8dbFxtvGljuA0iVSI2d7vp6IgBF&#10;nGRxGrg4Jbd2irp+Fha/AAAA//8DAFBLAwQUAAYACAAAACEAytfeBd0AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqBGhJQ5yqVOIDmvYDnHhrh8TrKHaa8PeYE9xmNauZ&#10;N8V+sT274ehbRwLSdQIMqXGqJS3gcv58yoD5IEnJ3hEK+EYP+/L+rpC5cjOd8FYFzWII+VwKMCEM&#10;Oee+MWilX7sBKXpXN1oZ4jlqrkY5x3Db8+ck2XIrW4oNRg54NNh01WQFVKf6sNLV9HVemQ86zpcu&#10;TXUnxOPDcngHFnAJf8/wix/RoYxMtZtIedYLiEOCgE32sgEW7V3ylgKro3jNtsDLgv8fUP4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz6n3YTACAABeBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAytfeBd0AAAAIAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="15F51588" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.35pt;margin-top:291.75pt;width:453.55pt;height:182.55pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDPqfdhMAIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG+d7UyvOKs0qVaXV&#13;&#10;7krZas8EQ4yEGQokdvrrO+B8ddtT1RwIwwyPmXlvPL9va00OwnkFpqCDXp8SYTiUyuwK+v11/WlG&#13;&#10;iQ/MlEyDEQU9Ck/vFx8/zBubiyFUoEvhCIIYnze2oFUINs8yzytRM98DKww6JbiaBTTdLisdaxC9&#13;&#10;1tmw359mDbjSOuDCezx96Jx0kfClFDw8S+lFILqgmFtIq0vrNq7ZYs7ynWO2UvyUBvuHLGqmDD56&#13;&#10;gXpggZG9U39A1Yo78CBDj0OdgZSKi1QDVjPov6tmUzErUi3YHG8vbfL/D5Y/HTb2xZHQfoEWCYwN&#13;&#10;aazPPR7Gelrp6viPmRL0YwuPl7aJNhCOh5O7aR9/lHD0DUeD2Wg2iTjZ9bp1PnwVUJO4KahDXlK7&#13;&#10;2OHRhy70HBJf86BVuVZaJyNqQay0IweGLOqQkkTw36K0IU1Bp6NJPwEbiNc7ZG0wl2tRcRfabUtU&#13;&#10;eVPwFsoj9sFBJxFv+Vphro/MhxfmUBNYH+o8POMiNeBbcNpRUoH7+bfzGI9UoZeSBjVWUP9jz5yg&#13;&#10;RH8zSOLnwXgcRZmM8eRuiIa79WxvPWZfrwAbMMCJsjxtY3zQ5610UL/hOCzjq+hihuPbBeXBnY1V&#13;&#10;6LSPA8XFcpnCUIiWhUezsTyCx5ZHLl7bN+bsibCAXD/BWY8sf8dbFxtvGljuA0iVSI2d7vp6IgBF&#13;&#10;nGRxGrg4Jbd2irp+Fha/AAAA//8DAFBLAwQUAAYACAAAACEAqzt3EuEAAAANAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPQU7DMBBF90jcwRokNhV1ArSENE5VijhA0x7AiY0dEo+j2GnC7RlWsBnN6Ov/&#13;&#10;+a/YL65nVz2G1qOAdJ0A09h41aIRcDl/PGTAQpSoZO9RC/jWAfbl7U0hc+VnPOlrFQ2jEAy5FGBj&#13;&#10;HHLOQ2O1k2HtB42kffrRyUjnaLga5UzhruePSbLlTrZIH6wc9NHqpqsmJ6A61YeVqaav88q+4XG+&#13;&#10;dGlqOiHu75b3HY3DDljUS/xzwC8D9YeSitV+QhVYL4BoooBN9rQBRvJr8pICq2l5zrbAy4L/pyh/&#13;&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM+p92EwAgAAXgQAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKs7dxLhAAAADQEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="46322F40" w14:textId="6323FEEC" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00180B16">
+                    <w:p w14:paraId="46322F40" w14:textId="6323FEEC" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00180B16">
                       <w:pPr>
                         <w:pStyle w:val="Titlepagetitle"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">User Manual for the Final Thesis Template </w:t>
                       </w:r>
-                      <w:r w:rsidR="00980FEF" w:rsidRPr="0093369C">
+                      <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:br/>
-                      </w:r>
-[...3 lines deleted...]
-                        </w:rPr>
                         <w:t>at the TBU in Zlín</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00142361" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
+          <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C35260" wp14:editId="671C5FF0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>8712835</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3884400" cy="730800"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1213198117" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3884400" cy="730800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1624C6D9" w14:textId="1E411AF1" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00142361">
+                          <w:p w14:paraId="1624C6D9" w14:textId="1E411AF1" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00142361">
                             <w:pPr>
                               <w:pStyle w:val="Titlepageuniversity"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Tomas Bata University in Zlín</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1BED4302" w14:textId="1D5A0AD1" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00142361">
+                          <w:p w14:paraId="1BED4302" w14:textId="1D5A0AD1" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00142361">
                             <w:pPr>
                               <w:pStyle w:val="Titlepagefaculty"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>TBU Library</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="02C35260" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9SWGiMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tM2MOEWWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnDRZt9Owi0yK1BP5+OTZfddochDOKzAlHQ5ySoThUCmzK+n3l9Wn&#10;KSU+MFMxDUaU9Cg8vZ9//DBrbSFGUIOuhCMIYnzR2pLWIdgiyzyvRcP8AKwwGJTgGhbQdbuscqxF&#10;9EZnozy/zVpwlXXAhfe4+9AH6TzhSyl4eJLSi0B0SbG2kFaX1m1cs/mMFTvHbK34qQz2D1U0TBm8&#10;9A3qgQVG9k79AdUo7sCDDAMOTQZSKi5SD9jNMH/XzaZmVqRekBxv32jy/w+WPx429tmR0H2BDgcY&#10;CWmtLzxuxn466Zr4xUoJxpHC4xttoguE4+Z4Op1McgxxjN2N8ynaCJNdTlvnw1cBDYlGSR2OJbHF&#10;Dmsf+tRzSrzMg1bVSmmdnCgFsdSOHBgOUYdUI4L/lqUNaUt6O77JE7CBeLxH1gZrufQUrdBtO6Kq&#10;ko7O/W6hOiINDnqFeMtXCmtdMx+emUNJYHso8/CEi9SAd8HJoqQG9/Nv+zEfJ4VRSlqUWEn9jz1z&#10;ghL9zeAMPw+RNtRkciY3dyN03HVkex0x+2YJSMAQH5TlyYz5QZ9N6aB5xdewiLdiiBmOd5c0nM1l&#10;6IWPr4mLxSIloQotC2uzsTxCR8LjJF66V+bsaVwBB/0IZzGy4t3U+tx40sBiH0CqNNLIc8/qiX5U&#10;cBLF6bXFJ3Ltp6zLP2H+CwAA//8DAFBLAwQUAAYACAAAACEAK95IyuEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPKCpQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC486M&#10;Zr8ptovtxYSj7xwpiFcRCKTamY4aBS/Vw+UGhA+ajO4doYJv9LAtT08KnRs30zNO+9AILiGfawVt&#10;CEMupa9btNqv3IDE3qcbrQ58jo00o5653PYyiaK1tLoj/tDqAe9arL/2R6vg46J53/nl8XVOr9Ph&#10;/mmqsjdTKXV+ttzegAi4hL8w/OIzOpTMdHBHMl70CnhIYDXNkhgE++s4zkAcWLraZAnIspD/J5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL1JYaIwAgAAWwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACveSMrhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="02C35260" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:254.65pt;margin-top:686.05pt;width:305.85pt;height:57.55pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC9SWGiMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tM2MOEWWIsOA&#13;&#10;oC2QDj0rshQLkEVNUmJnv36UnDRZt9Owi0yK1BP5+OTZfddochDOKzAlHQ5ySoThUCmzK+n3l9Wn&#13;&#10;KSU+MFMxDUaU9Cg8vZ9//DBrbSFGUIOuhCMIYnzR2pLWIdgiyzyvRcP8AKwwGJTgGhbQdbuscqxF&#13;&#10;9EZnozy/zVpwlXXAhfe4+9AH6TzhSyl4eJLSi0B0SbG2kFaX1m1cs/mMFTvHbK34qQz2D1U0TBm8&#13;&#10;9A3qgQVG9k79AdUo7sCDDAMOTQZSKi5SD9jNMH/XzaZmVqRekBxv32jy/w+WPx429tmR0H2BDgcY&#13;&#10;CWmtLzxuxn466Zr4xUoJxpHC4xttoguE4+Z4Op1McgxxjN2N8ynaCJNdTlvnw1cBDYlGSR2OJbHF&#13;&#10;Dmsf+tRzSrzMg1bVSmmdnCgFsdSOHBgOUYdUI4L/lqUNaUt6O77JE7CBeLxH1gZrufQUrdBtO6Kq&#13;&#10;ko7O/W6hOiINDnqFeMtXCmtdMx+emUNJYHso8/CEi9SAd8HJoqQG9/Nv+zEfJ4VRSlqUWEn9jz1z&#13;&#10;ghL9zeAMPw+RNtRkciY3dyN03HVkex0x+2YJSMAQH5TlyYz5QZ9N6aB5xdewiLdiiBmOd5c0nM1l&#13;&#10;6IWPr4mLxSIloQotC2uzsTxCR8LjJF66V+bsaVwBB/0IZzGy4t3U+tx40sBiH0CqNNLIc8/qiX5U&#13;&#10;cBLF6bXFJ3Ltp6zLP2H+CwAA//8DAFBLAwQUAAYACAAAACEAHMgOuOUAAAAPAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPKCp0jgV4lWJGw0PcXPjJYmI11HspuHfs5zgstLO&#13;&#10;aGfnKzaz7cWEo+8cKYgXEQik2pmOGgUv1cPlCoQPmozuHaGCb/SwKU9PCp0bd6RnnHahERxCPtcK&#13;&#10;2hCGXEpft2i1X7gBib1PN1odeB0baUZ95HDbyySKltLqjvhDqwe8bbH+2h2sgo+L5v3Jz4+vx/Q6&#13;&#10;He63U5W9mUqp87P5bs3jZg0i4Bz+LuCXgftDycX27kDGi14B0wRW0yyJQbC/jOMMxJ6lq1WWgCwL&#13;&#10;+Z+j/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#13;&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#13;&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9SWGiMAIAAFsEAAAOAAAAAAAAAAAA&#13;&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAcyA645QAAAA8BAAAPAAAAAAAA&#13;&#10;AAAAAAAAAIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1624C6D9" w14:textId="1E411AF1" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00142361">
+                    <w:p w14:paraId="1624C6D9" w14:textId="1E411AF1" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00142361">
                       <w:pPr>
                         <w:pStyle w:val="Titlepageuniversity"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Tomas Bata University in Zlín</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1BED4302" w14:textId="1D5A0AD1" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00142361">
+                    <w:p w14:paraId="1BED4302" w14:textId="1D5A0AD1" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00142361">
                       <w:pPr>
                         <w:pStyle w:val="Titlepagefaculty"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>TBU Library</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00980FEF" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>version</w:t>
       </w:r>
       <w:r w:rsidR="006360B8" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0093369C">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00187FFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>11-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB005A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006360B8" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00187FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00187FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFFAA97" w14:textId="77777777" w:rsidR="00534E21" w:rsidRPr="0093369C" w:rsidRDefault="00534E21">
       <w:pPr>
         <w:sectPr w:rsidR="00534E21" w:rsidRPr="0093369C" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="680" w:footer="680" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Attention"/>
         <w:tag w:val="POLE_ATTENTION"/>
         <w:id w:val="-1539660429"/>
         <w:placeholder>
           <w:docPart w:val="23B2E4D1E4334D099B8BE6B58A7D1BAC"/>
         </w:placeholder>
         <w:temporary/>
@@ -956,51 +865,51 @@
           <w:r w:rsidR="00023006" w:rsidRPr="0093369C">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7DDFB447" w14:textId="77777777" w:rsidR="00023006" w:rsidRPr="0093369C" w:rsidRDefault="00023006"/>
     <w:p w14:paraId="0A13F9C3" w14:textId="77777777" w:rsidR="00EC604E" w:rsidRPr="0093369C" w:rsidRDefault="000D66AB">
       <w:pPr>
         <w:sectPr w:rsidR="00EC604E" w:rsidRPr="0093369C" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="652" w:bottom="680" w:left="1134" w:header="709" w:footer="709" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639808" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="44D3BD2D" wp14:editId="19964BD6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4284345</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10045065</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1497600" cy="162000"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="2071426748" name="Obrázek 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2071426748" name="Obrázek 5" descr="Obsah obrázku text, Písmo, snímek obrazovky, bílé&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -1019,116 +928,116 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1497600" cy="162000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B616BF5" w14:textId="77777777" w:rsidR="003B0ACA" w:rsidRPr="0093369C" w:rsidRDefault="006E02D8">
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39933FB9" wp14:editId="1AB145AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:align>bottom</wp:align>
                 </wp:positionV>
                 <wp:extent cx="5220000" cy="1576429"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Textové pole 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1576429"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="01642160" w14:textId="77777777" w:rsidR="00AA4827" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                          <w:p w14:paraId="01642160" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Examples of the inserted thesis assignment and the author’s declaration.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="79610290" w14:textId="77777777" w:rsidR="00AA4827" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                          <w:p w14:paraId="79610290" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1B5C9499" w14:textId="19AC5257" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                          <w:p w14:paraId="1B5C9499" w14:textId="19AC5257" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">In the electronic PDF version, which is uploaded to IS/STAG, it is necessary to insert </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>the assignment and declaration without signatures</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
@@ -1136,130 +1045,130 @@
                               <w:t>. The original assignment, including signatures, will be inserted into the printed version; the signatures in the declaration will be added later.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="39933FB9" id="Textové pole 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:124.15pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDT93aZMQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7sQIM2KJaJEVJWi&#10;JBKpcjZem7Xk9bi2YZf++o69fDXtqerFjD2zzzPvPTO77xpN9sJ5Baakw0FOiTAcKmW2Jf3+uvr0&#10;mRIfmKmYBiNKehCe3s8/fpi1thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYTEpwDQu4dduscqxF&#10;9EZnozyfZi24yjrgwns8feiTdJ7wpRQ8PEvpRSC6pNhbSKtL6yau2XzGiq1jtlb82Ab7hy4apgxe&#10;eoZ6YIGRnVN/QDWKO/Agw4BDk4GUios0A04zzN9Ns66ZFWkWJMfbM03+/8Hyp/3avjgSui/QoYCR&#10;kNb6wuNhnKeTrom/2CnBPFJ4ONMmukA4Hk5GqESOKY654eR2Oh7dRZzs8rl1PnwV0JAYlNShLoku&#10;tn/0oS89lcTbPGhVrZTWaRO9IJbakT1DFXVITSL4b1XakLak05tJnoANxM97ZG2wl8tQMQrdpiOq&#10;KunNaeANVAfkwUFvEW/5SmGvj8yHF+bQEzgf+jw84yI14F1wjCipwf3823msR6kwS0mLHiup/7Fj&#10;TlCivxkU8W44HkdTps14cjvCjbvObK4zZtcsAQkY4ouyPIWxPuhTKB00b/gcFvFWTDHD8e6Sbk7h&#10;MvTOx+fExWKRitCGloVHs7Y8QkfCoxKv3Rtz9ihXQKWf4ORGVrxTra+NXxpY7AJIlSSNPPesHulH&#10;CydTHJ9bfCPX+1R1+VOY/wIAAP//AwBQSwMEFAAGAAgAAAAhALWqYC/aAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ2ghCnGqqvxcUUsewI2XJBCvo3iTFp6ehQtcRhrN&#10;aubbYn3yvZpxjF0gA9eLBBRSHVxHjYHq9ekqAxXZkrN9IDTwiRHW5flZYXMXjrTDec+NkhKKuTXQ&#10;Mg+51rFu0du4CAOSZG9h9JbFjo12oz1Kue91miS32tuOZKG1A25brD/2kzcwTVQ9bucNuztararl&#10;89fLOz8Yc3lx2tyDYjzx3zH84As6lMJ0CBO5qHoD8gj/qmRZmoo9GEiX2Q3ostD/6ctvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANP3dpkxAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALWqYC/aAAAABQEAAA8AAAAAAAAAAAAAAAAAiwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="39933FB9" id="Textové pole 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:124.15pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDT93aZMQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7sQIM2KJaJEVJWi&#13;&#10;JBKpcjZem7Xk9bi2YZf++o69fDXtqerFjD2zzzPvPTO77xpN9sJ5Baakw0FOiTAcKmW2Jf3+uvr0&#13;&#10;mRIfmKmYBiNKehCe3s8/fpi1thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYTEpwDQu4dduscqxF&#13;&#10;9EZnozyfZi24yjrgwns8feiTdJ7wpRQ8PEvpRSC6pNhbSKtL6yau2XzGiq1jtlb82Ab7hy4apgxe&#13;&#10;eoZ6YIGRnVN/QDWKO/Agw4BDk4GUios0A04zzN9Ns66ZFWkWJMfbM03+/8Hyp/3avjgSui/QoYCR&#13;&#10;kNb6wuNhnKeTrom/2CnBPFJ4ONMmukA4Hk5GqESOKY654eR2Oh7dRZzs8rl1PnwV0JAYlNShLoku&#13;&#10;tn/0oS89lcTbPGhVrZTWaRO9IJbakT1DFXVITSL4b1XakLak05tJnoANxM97ZG2wl8tQMQrdpiOq&#13;&#10;KunNaeANVAfkwUFvEW/5SmGvj8yHF+bQEzgf+jw84yI14F1wjCipwf3823msR6kwS0mLHiup/7Fj&#13;&#10;TlCivxkU8W44HkdTps14cjvCjbvObK4zZtcsAQkY4ouyPIWxPuhTKB00b/gcFvFWTDHD8e6Sbk7h&#13;&#10;MvTOx+fExWKRitCGloVHs7Y8QkfCoxKv3Rtz9ihXQKWf4ORGVrxTra+NXxpY7AJIlSSNPPesHulH&#13;&#10;CydTHJ9bfCPX+1R1+VOY/wIAAP//AwBQSwMEFAAGAAgAAAAhAFP6wkPdAAAACgEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK/VGHdIWojROVbXAFbXkA9zYJIF4HcWbNPD1LFzgMtJo&#13;&#10;tLPzst3kWjHaPjQeFdwtIxAWS28arBQUr0+3CYhAGo1uPVoFnzbALp/dZDo1/oonO56pElyCIdUK&#13;&#10;aqIulTKUtXU6LH1nkbM33ztNbPtKml5fudy1Mo6ie+l0g/yh1p091Lb8OA9OwTBg8XgY92QecLMp&#13;&#10;1s9fL+90VGoxn45blv0WBNmJ/i7gh4H3Q87DLn5AE0SrgGnoVzlL4pjtRUG8TlYg80z+R8i/AQAA&#13;&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#13;&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#13;&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANP3dpkxAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIA&#13;&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFP6wkPdAAAACgEAAA8AAAAAAAAAAAAAAAAA&#13;&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="01642160" w14:textId="77777777" w:rsidR="00AA4827" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                    <w:p w14:paraId="01642160" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Examples of the inserted thesis assignment and the author’s declaration.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="79610290" w14:textId="77777777" w:rsidR="00AA4827" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                    <w:p w14:paraId="79610290" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1B5C9499" w14:textId="19AC5257" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                    <w:p w14:paraId="1B5C9499" w14:textId="19AC5257" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">In the electronic PDF version, which is uploaded to IS/STAG, it is necessary to insert </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>the assignment and declaration without signatures</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>. The original assignment, including signatures, will be inserted into the printed version; the signatures in the declaration will be added later.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Scanned submission (page 2)"/>
           <w:tag w:val="Submission_2"/>
           <w:id w:val="-1274317181"/>
           <w15:color w:val="FF6600"/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009C7D22" w:rsidRPr="0093369C">
             <w:rPr>
               <w:noProof/>
-              <w:lang w:eastAsia="cs-CZ"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67D1F225" wp14:editId="3BC2B026">
                 <wp:extent cx="5347369" cy="7559999"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="3175"/>
                 <wp:docPr id="3" name="obrázek 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="obrázek 3"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId16" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -1282,51 +1191,51 @@
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Místo pro vložení zadání práce (strana 2)"/>
         <w:tag w:val="Zadání_2"/>
         <w:id w:val="723414300"/>
         <w15:color w:val="FF6600"/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="23775FBC" w14:textId="77777777" w:rsidR="00DA6CA7" w:rsidRPr="0093369C" w:rsidRDefault="009C7D22">
           <w:r w:rsidRPr="0093369C">
             <w:rPr>
               <w:noProof/>
-              <w:lang w:eastAsia="cs-CZ"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F535729" wp14:editId="218D109A">
                 <wp:extent cx="5347369" cy="7559999"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="3175"/>
                 <wp:docPr id="4" name="obrázek 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="obrázek 4"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId17" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -1402,188 +1311,135 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="77FEEF16" w14:textId="77777777" w:rsidR="004360FF" w:rsidRPr="0093369C" w:rsidRDefault="004360FF" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A52FA02" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">by submitting my final thesis, I consent to it being made available in accordance with the Act No. 111/1998 Coll., as amended, regardless of the outcome of the thesis </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">by submitting my final thesis, I consent to it being made available in accordance with the Act No. 111/1998 Coll., as amended, regardless of the outcome of the thesis defence; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4DDD85" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">the final thesis will be stored in electronic form in the university information </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the final thesis will be stored in electronic form in the university information system;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4237F309" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">one hard copy of the final thesis will be retained and archived by Tomas Bata University in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">one hard copy of the final thesis will be retained and archived by Tomas Bata University in Zlín; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77737130" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">my final thesis is fully subject to the Act No. 121/2000 Coll. on Copyright, on Rights Related to Copyright and on Amendment to Certain Acts (Copyright Act), as amended, particularly to Section 35 Paragraph </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">my final thesis is fully subject to the Act No. 121/2000 Coll. on Copyright, on Rights Related to Copyright and on Amendment to Certain Acts (Copyright Act), as amended, particularly to Section 35 Paragraph 3; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CA453C" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">pursuant to Section 60 Paragraph 1 of the Copyright Act, Tomas Bata University in Zlín has the right to conclude a licence agreement on the use of a </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">pursuant to Section 60 Paragraph 1 of the Copyright Act, Tomas Bata University in Zlín has the right to conclude a licence agreement on the use of a school work as is specified in Section 12 Paragraph 4 of the Copyright Act; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CEDFF2" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">pursuant to Section 60 Paragraphs 2 and 3, I may use my school work – the final thesis – or grant a licence for its use only with the prior written consent of Tomas Bata University in Zlín, which, in such a case, is entitled to require me to pay a reasonable contribution in order to cover the costs incurred by Tomas Bata University in Zlín in connection with the preparation of the work (up to their full amount); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7215E3" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">if software provided by Tomas Bata University in Zlín or other entities was used for the preparation of the final thesis only for learning or research purposes (i.e. for non-commercial use), the conclusions of the final thesis cannot be used for commercial </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">if software provided by Tomas Bata University in Zlín or other entities was used for the preparation of the final thesis only for learning or research purposes (i.e. for non-commercial use), the conclusions of the final thesis cannot be used for commercial purposes; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BE9089" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>if the output of the final thesis includes any type of software product, the source codes and/or files of which the project is comprised are also considered part of the thesis; failure to submit this part may result in failure to defend the thesis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0C6743" w14:textId="77777777" w:rsidR="004360FF" w:rsidRPr="0093369C" w:rsidRDefault="004360FF" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -1613,57 +1469,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E956CBD" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="017F948C" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">I have worked on my final thesis independently and have properly cited the literature used; in the event of publication of its conclusions, I shall be listed as a </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>I have worked on my final thesis independently and have properly cited the literature used; in the event of publication of its conclusions, I shall be listed as a co-author;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="16727BC7" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00980FEF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>the submitted hard copy of the final thesis and the electronic version uploaded to the IS/STAG are identical in content.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339296A6" w14:textId="77777777" w:rsidR="004360FF" w:rsidRPr="0093369C" w:rsidRDefault="004360FF" w:rsidP="0071508D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1731,182 +1582,120 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00980FEF" w:rsidRPr="0093369C">
         <w:t>author’s signature</w:t>
       </w:r>
       <w:r w:rsidR="00C4574E" w:rsidRPr="0093369C">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="470AC39B" w14:textId="77777777" w:rsidR="00C4574E" w:rsidRPr="0093369C" w:rsidRDefault="00C4574E">
       <w:pPr>
         <w:sectPr w:rsidR="00C4574E" w:rsidRPr="0093369C" w:rsidSect="00F94A11">
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FEDB0B" w14:textId="77777777" w:rsidR="00F94A11" w:rsidRPr="0093369C" w:rsidRDefault="00F80F00" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Otherheadings"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>Abstra</w:t>
       </w:r>
       <w:r w:rsidR="00F94A11" w:rsidRPr="0093369C">
         <w:t>kt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0625DE49" w14:textId="6F79EABD" w:rsidR="006F644D" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="00F94A11">
+    </w:p>
+    <w:p w14:paraId="0625DE49" w14:textId="5BF978F5" w:rsidR="006F644D" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>Abstract in Czech</w:t>
       </w:r>
       <w:r w:rsidR="006F644D" w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DE3A1E" w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">The abstract provides a brief, precise, specific and concise summary of the content of the thesis. Its purpose is to enable the reader to memorise and identify key information and facts about the thesis. It should clearly present the objectives, content, methods used, results, and the significance of the final thesis. The abstract should be 5 to 10 lines long. Keywords should highlight the most important aspects of the text. They are typically single words or multi-word expressions, fixed phrases, personal names, names of organisations, </w:t>
       </w:r>
       <w:r w:rsidR="00DE3A1E" w:rsidRPr="00B01372">
         <w:t>names of objects,</w:t>
       </w:r>
       <w:r w:rsidR="00DE3A1E" w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> etc. Keywords are separated by commas and begin with a lowercase letter (unless they are proper nouns). A thesis should include between 3 and 8 keywords. The abstract and keywords must be written in the language of the thesis, along with their English equivalents. For theses written in a language other than Czech, the abstract and keywords must also be provided in Czech or Slovak. At the Department of Modern Languages and Literatures at the Faculty of Humanities, final theses in the degree programme in German for Business Administration include three abstracts: in Czech, English and German. A tool and guidelines for generating keywords are available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00DE3A1E" w:rsidRPr="00A81C57">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://keywords.k.utb.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE3A1E" w:rsidRPr="00A81C57">
         <w:t>. The identical text of the abstract and identical keywords must be entered into IS/STAG system</w:t>
       </w:r>
       <w:r w:rsidR="006F644D" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CD4D37" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="0093369C" w:rsidRDefault="00556EAF" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60183EBD" w14:textId="77777777" w:rsidR="00D92785" w:rsidRPr="0093369C" w:rsidRDefault="00D92785" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Klíčová</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Klíčová slova</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2BCED3" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="0093369C" w:rsidRDefault="006F644D" w:rsidP="00F94A11">
+      <w:pPr>
+        <w:pStyle w:val="Othertexts"/>
+      </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:rPr>
-[...63 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>klíčové slovo, klíčové slovo, klíčové slovo</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="34AA394A" w14:textId="77777777" w:rsidR="002A45B3" w:rsidRPr="0093369C" w:rsidRDefault="002A45B3" w:rsidP="00F94A11">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01648E0C" w14:textId="77777777" w:rsidR="00556EAF" w:rsidRPr="0093369C" w:rsidRDefault="00556EAF" w:rsidP="00720AF1">
       <w:pPr>
         <w:pStyle w:val="Otherheadings"/>
         <w:spacing w:before="1200"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F508AAE" w14:textId="37258A38" w:rsidR="00556EAF" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="00556EAF">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>Abstract in English. The abstract should be 5 to 10 lines long. The same text of the abstract must be inserted into IS/STAG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3634479B" w14:textId="77777777" w:rsidR="0019040A" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="00556EAF">
       <w:pPr>
@@ -2018,3761 +1807,3761 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="1308208389"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="63081450" w14:textId="7928E26D" w:rsidR="000F709C" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827">
           <w:pPr>
             <w:pStyle w:val="Nadpisobsahu"/>
           </w:pPr>
           <w:r w:rsidRPr="0093369C">
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2D468AC0" w14:textId="4F50B024" w:rsidR="00AD5A64" w:rsidRDefault="000F709C">
+        <w:p w14:paraId="7F114016" w14:textId="135C34CF" w:rsidR="004D4280" w:rsidRDefault="000F709C">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0093369C">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0093369C">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="0093369C">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc215419439" w:history="1">
-            <w:r w:rsidR="00AD5A64" w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401499" w:history="1">
+            <w:r w:rsidR="004D4280" w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Figures</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5A64">
+            <w:r w:rsidR="004D4280">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AD5A64">
+            <w:r w:rsidR="004D4280">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AD5A64">
+            <w:r w:rsidR="004D4280">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419439 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AD5A64">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401499 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004D4280">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AD5A64">
+            <w:r w:rsidR="004D4280">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5A64">
+            <w:r w:rsidR="004D4280">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0645AB6A" w14:textId="28553559" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="53D47A36" w14:textId="267E3202" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419440" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401500" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Tables</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419440 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401500 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39CDB5CF" w14:textId="72D00CE6" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="19614AF4" w14:textId="126A74EC" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419441" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401501" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Abbreviations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419441 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401501 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23C497CC" w14:textId="3633EEA9" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="4485243E" w14:textId="39948FE8" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419442" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401502" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Appendices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419442 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401502 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48003F88" w14:textId="17D680BA" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="42CC41CE" w14:textId="21765F05" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419443" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401503" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419443 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401503 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C9216C1" w14:textId="115ABE1D" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="3105492A" w14:textId="7E5630E8" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419444" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401504" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Guidelines for Formatting Final Theses and Individual Faculties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419444 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401504 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B7FB57E" w14:textId="5C4793C2" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="32D4951E" w14:textId="36820139" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419445" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401505" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419445 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401505 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D627247" w14:textId="2F848904" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="206976F8" w14:textId="25D3BAEB" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419446" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401506" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty of Management and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419446 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401506 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14C6B68F" w14:textId="4AB4E446" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="0905BE1F" w14:textId="66C2CA3F" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419447" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401507" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty of Applied Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419447 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401507 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2656383C" w14:textId="3BFBCF0A" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="3C5B5D50" w14:textId="76CE7C0A" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419448" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401508" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty of Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419448 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401508 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54B816AF" w14:textId="7F08D2AC" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="1817ACCB" w14:textId="523E9633" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419449" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401509" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty of Multimedia Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419449 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401509 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="354B1CF4" w14:textId="292A9B2A" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="5F4C9C58" w14:textId="309237C2" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419450" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401510" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Template Preparation and Working with the Template</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419450 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401510 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DA28D44" w14:textId="33AADD29" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="1916C971" w14:textId="4EE99570" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419451" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401511" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Template Installation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419451 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401511 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00122E44" w14:textId="5BE8AAE8" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="1A3AB5FE" w14:textId="6CB43698" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419452" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401512" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Editing the Introductory and Final Pages of the Template</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419452 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401512 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5485A1E5" w14:textId="5573CF3B" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="59647EC1" w14:textId="741FC7B4" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419453" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401513" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Converting the Thesis to PDF/A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419453 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401513 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25A0BB11" w14:textId="330D8275" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="7F5F95C4" w14:textId="04BC5E8A" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419454" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401514" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Document Preview and Printing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419454 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401514 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2235395E" w14:textId="011CF1FC" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="11017060" w14:textId="56553013" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419455" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401515" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Styles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419455 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401515 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EE69BD8" w14:textId="07B30059" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="7F40C333" w14:textId="41A7242E" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419456" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401516" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Headings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419456 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401516 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FF59F5D" w14:textId="01EFADFB" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="728D81CC" w14:textId="2AC79A20" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419457" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401517" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Headings for Split and Non-Split Templates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419457 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401517 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2CEF69DC" w14:textId="7F6307FF" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="39B95C21" w14:textId="6436B287" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419458" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401518" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Paragraphs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419458 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401518 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77BCE3CD" w14:textId="6FF68F71" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="171042EB" w14:textId="3FB45CAF" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419459" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401519" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lists</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419459 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401519 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="247C293C" w14:textId="02EAFF5E" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="65E3FE8C" w14:textId="16834D5B" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419460" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401520" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of References (Bibliography)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419460 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401520 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A469CB7" w14:textId="78529E19" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="76A91E24" w14:textId="6B645814" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419461" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401521" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quotations and Poetry</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419461 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401521 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11F701FC" w14:textId="4358F64B" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="50F650C0" w14:textId="5C8F9F1A" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419462" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401522" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Linguistic Examples</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419462 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401522 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C13CA6E" w14:textId="1E194585" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="1484B164" w14:textId="431E1726" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419463" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401523" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Footnotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419463 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401523 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>38</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E49CC68" w14:textId="169F1A49" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="4196026C" w14:textId="42F706EF" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419464" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401524" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Source Code</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419464 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401524 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60338194" w14:textId="16F5A855" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="32E7D2CF" w14:textId="22C23FD0" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419465" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401525" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Embedded Objects, Building Blocks and Quick Parts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419465 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401525 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32FEF5C4" w14:textId="7950A527" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="028F266B" w14:textId="31020C99" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419466" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401526" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Figures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419466 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401526 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A27225D" w14:textId="22D28B80" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="48C19AD5" w14:textId="3879B3C5" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419467" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401527" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Charts and Diagrams</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419467 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401527 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A5E3289" w14:textId="32459883" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="465DAD8E" w14:textId="7EBA5332" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419468" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401528" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tables</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419468 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401528 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AC58937" w14:textId="0ACEC2B7" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="12D7F8B4" w14:textId="77126D11" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419469" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401529" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419469 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401529 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="272DB57C" w14:textId="4EE3472C" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="026CDC40" w14:textId="290F70B2" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419470" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401530" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cross-references</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419470 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401530 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F9819DC" w14:textId="0A9528AC" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="254A21F9" w14:textId="08F826FF" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419471" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401531" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Automatically Generated Lists</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419471 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401531 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2924CF29" w14:textId="71D1F0EA" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="28061312" w14:textId="245B2045" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419472" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401532" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Updating the List of Appendices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419472 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401532 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="042C2141" w14:textId="0AFDEBEB" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="0C165A35" w14:textId="12532F36" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419473" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401533" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.5.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Creating New Lists</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419473 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401533 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C04676C" w14:textId="07A91EED" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="508F4D5D" w14:textId="673B9F72" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419474" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401534" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.5.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Removing Lists</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419474 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401534 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>47</w:t>
+              <w:t>48</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4000658A" w14:textId="662C71A6" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="2497C5C6" w14:textId="1EE75CA2" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419475" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401535" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of References (Bibliography)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419475 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401535 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>47</w:t>
+              <w:t>48</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A4427A9" w14:textId="6AB45117" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="6D8B005D" w14:textId="2EB84DD7" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419476" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401536" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Principles for Creating Citations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419476 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401536 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>48</w:t>
+              <w:t>49</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53B27801" w14:textId="36A4CB6B" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="0899DBE9" w14:textId="5A9B9A81" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419477" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401537" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.6.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Key Terms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419477 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401537 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>49</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00B290A4" w14:textId="4064039B" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="11963152" w14:textId="277EEB95" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419478" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401538" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419478 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401538 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>49</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D63819F" w14:textId="732B2AC0" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="49EEC8B1" w14:textId="37743E4E" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="482"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419479" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401539" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007432BC">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Typographic Tool TeX/LaTeX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419479 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401539 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>51</w:t>
+              <w:t>52</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D70AABF" w14:textId="4CB8B671" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="68960717" w14:textId="35846005" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419480" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401540" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Conclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419480 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401540 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>52</w:t>
+              <w:t>53</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76533B99" w14:textId="444C7F10" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+        <w:p w14:paraId="5E9AE08F" w14:textId="538ABFF1" w:rsidR="004D4280" w:rsidRDefault="004D4280">
           <w:pPr>
             <w:pStyle w:val="Obsah1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215419481" w:history="1">
-            <w:r w:rsidRPr="007432BC">
+          <w:hyperlink w:anchor="_Toc240401541" w:history="1">
+            <w:r w:rsidRPr="00FE54D8">
               <w:rPr>
                 <w:rStyle w:val="Hypertextovodkaz"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bibliography</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215419481 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240401541 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>53</w:t>
+              <w:t>55</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A36B2D6" w14:textId="72225118" w:rsidR="000F709C" w:rsidRPr="0093369C" w:rsidRDefault="000F709C">
+        <w:p w14:paraId="5A36B2D6" w14:textId="76A5BAAB" w:rsidR="000F709C" w:rsidRPr="0093369C" w:rsidRDefault="000F709C">
           <w:r w:rsidRPr="0093369C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7F779281" w14:textId="77777777" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="002135B9" w:rsidP="002135B9">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="293C6C1B" w14:textId="77777777" w:rsidR="00070282" w:rsidRPr="0093369C" w:rsidRDefault="00070282" w:rsidP="002135B9">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E0C0A6C" w14:textId="77777777" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="002135B9" w:rsidP="002135B9">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:sectPr w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidSect="006A200B">
           <w:footerReference w:type="default" r:id="rId25"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF89710" w14:textId="25F2A548" w:rsidR="002135B9" w:rsidRDefault="0019040A" w:rsidP="009A41D4">
       <w:pPr>
         <w:pStyle w:val="Listsheadings"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc215419439"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc240401499"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>List of Figures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="36AD7221" w14:textId="4A5C713A" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
+    <w:p w14:paraId="36AD7221" w14:textId="0F610804" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Figure" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc214401390" w:history="1">
         <w:r w:rsidRPr="001D7D4B">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
@@ -5792,67 +5581,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214401390 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00933C41">
+        <w:r w:rsidR="00380D03">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37002DE3" w14:textId="16274FD1" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
+    <w:p w14:paraId="37002DE3" w14:textId="18754857" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214401391" w:history="1">
         <w:r w:rsidRPr="001D7D4B">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 2: Example of a split template using section headings</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -5863,67 +5652,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214401391 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00933C41">
+        <w:r w:rsidR="00380D03">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CED2566" w14:textId="626366E9" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
+    <w:p w14:paraId="1CED2566" w14:textId="48FCD98F" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214401392" w:history="1">
         <w:r w:rsidRPr="001D7D4B">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 3: Demonstration of how to remove a page break in Writer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -5934,67 +5723,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214401392 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00933C41">
+        <w:r w:rsidR="00380D03">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50C07BEA" w14:textId="50B69C07" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
+    <w:p w14:paraId="50C07BEA" w14:textId="6D68D420" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214401393" w:history="1">
         <w:r w:rsidRPr="001D7D4B">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 4: Example of an image caption</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -6005,67 +5794,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214401393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00933C41">
+        <w:r w:rsidR="00380D03">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>41</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="035EB340" w14:textId="12B35878" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
+    <w:p w14:paraId="035EB340" w14:textId="07CF40DC" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214401394" w:history="1">
         <w:r w:rsidRPr="001D7D4B">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 5: Example of an image caption with source</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -6076,710 +5865,726 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214401394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00933C41">
+        <w:r w:rsidR="00380D03">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AC3A4B5" w14:textId="630F5FA9" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004D523E" w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CC443BE" wp14:editId="332A2E90">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:align>bottom</wp:align>
                 </wp:positionV>
                 <wp:extent cx="5220000" cy="1004082"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1520256369" name="Textové pole 1520256369"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1004082"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2818E188" w14:textId="66536816" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="004D523E">
+                          <w:p w14:paraId="2818E188" w14:textId="66536816" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="004D523E">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The List of Figures </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>is generated automatically (with label Fig</w:t>
-[...13 lines deleted...]
-                              <w:t>). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
+                              <w:t>is generated automatically (with label Figure). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1CC443BE" id="Textové pole 1520256369" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4iwDRMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQSNMVS0SJqCqh&#10;JBKpcjZem7Xk9bi2YZf++o69fDXJqerFjD2zzzPvPTO96xpN9sJ5Baakw0FOiTAcKmW2Jf35vPx0&#10;S4kPzFRMgxElPQhP72YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMJiW4hgXcum1WOdYi&#10;eqOzUZ7fZC24yjrgwns8ve+TdJbwpRQ8PErpRSC6pNhbSKtL6yau2WzKiq1jtlb82Ab7hy4apgxe&#10;eoa6Z4GRnVNvoBrFHXiQYcChyUBKxUWaAacZ5q+mWdfMijQLkuPtmSb//2D5w35tnxwJ3TfoUMBI&#10;SGt94fEwztNJ18Rf7JRgHik8nGkTXSAcDycjVCLHFMfcMM/H+e0o4mSXz63z4buAhsSgpA51SXSx&#10;/cqHvvRUEm/zoFW1VFqnTfSCWGhH9gxV1CE1ieB/VWlD2pLefJ7kCdhA/LxH1gZ7uQwVo9BtOqKq&#10;ko5PA2+gOiAPDnqLeMuXCntdMR+emENP4Hzo8/CIi9SAd8ExoqQG9/u981iPUmGWkhY9VlL/a8ec&#10;oET/MCji1+F4HE2ZNuPJlxFu3HVmc50xu2YBSMAQX5TlKYz1QZ9C6aB5wecwj7diihmOd5d0cwoX&#10;oXc+Picu5vNUhDa0LKzM2vIIHQmPSjx3L8zZo1wBlX6AkxtZ8Uq1vjZ+aWC+CyBVkjTy3LN6pB8t&#10;nExxfG7xjVzvU9XlT2H2BwAA//8DAFBLAwQUAAYACAAAACEAmoJ2/dkAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTiEIU4lRV+bkiSh7AjZckEK+jeJMGnp6FC1xWGs1o&#10;9ptiu/hezTjGLpCB9SoBhVQH11FjoHp9vMpARbbkbB8IDXxihG15flbY3IUTveB84EZJCcXcGmiZ&#10;h1zrWLfobVyFAUm8tzB6yyLHRrvRnqTc9zpNkhvtbUfyobUD7lusPw6TNzBNVD3s5x27W9psquun&#10;r+d3vjfm8mLZ3YFiXPgvDD/4gg6lMB3DRC6q3oAM4d8rXpamIo8S2mRr0GWh/9OX3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA4iwDRMAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCagnb92QAAAAUBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1CC443BE" id="Textové pole 1520256369" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA4iwDRMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQSNMVS0SJqCqh&#13;&#10;JBKpcjZem7Xk9bi2YZf++o69fDXJqerFjD2zzzPvPTO96xpN9sJ5Baakw0FOiTAcKmW2Jf35vPx0&#13;&#10;S4kPzFRMgxElPQhP72YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMJiW4hgXcum1WOdYi&#13;&#10;eqOzUZ7fZC24yjrgwns8ve+TdJbwpRQ8PErpRSC6pNhbSKtL6yau2WzKiq1jtlb82Ab7hy4apgxe&#13;&#10;eoa6Z4GRnVNvoBrFHXiQYcChyUBKxUWaAacZ5q+mWdfMijQLkuPtmSb//2D5w35tnxwJ3TfoUMBI&#13;&#10;SGt94fEwztNJ18Rf7JRgHik8nGkTXSAcDycjVCLHFMfcMM/H+e0o4mSXz63z4buAhsSgpA51SXSx&#13;&#10;/cqHvvRUEm/zoFW1VFqnTfSCWGhH9gxV1CE1ieB/VWlD2pLefJ7kCdhA/LxH1gZ7uQwVo9BtOqKq&#13;&#10;ko5PA2+gOiAPDnqLeMuXCntdMR+emENP4Hzo8/CIi9SAd8ExoqQG9/u981iPUmGWkhY9VlL/a8ec&#13;&#10;oET/MCji1+F4HE2ZNuPJlxFu3HVmc50xu2YBSMAQX5TlKYz1QZ9C6aB5wecwj7diihmOd5d0cwoX&#13;&#10;oXc+Picu5vNUhDa0LKzM2vIIHQmPSjx3L8zZo1wBlX6AkxtZ8Uq1vjZ+aWC+CyBVkjTy3LN6pB8t&#13;&#10;nExxfG7xjVzvU9XlT2H2BwAA//8DAFBLAwQUAAYACAAAACEAfNLUkdsAAAAKAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExP0U6DQBB8N+k/XLaJb/YoESWUo2na6qux8gFX7gQst0e4haJf7+qLvkwymdnZ&#13;&#10;mXw7u05MdgitRwXrVQTCYuVNi7WC8u3pLgURSKPRnUer4NMG2BaLm1xnxl/x1U4nqgWHYMi0goao&#13;&#10;z6QMVWOdDivfW2Tt3Q9OE9OhlmbQVw53nYyj6EE63SJ/aHRv942tLqfRKRhHLI/7aUfmEZOkvH/+&#13;&#10;evmgg1K3y/mwYdhtQJCd6e8CfjZwfyi42NmPaILoFPAa+kXW0jhmemZTkq5BFrn8P6H4BgAA//8D&#13;&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#13;&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#13;&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADiLANEwAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#13;&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHzS1JHbAAAACgEAAA8AAAAAAAAAAAAAAAAAigQA&#13;&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2818E188" w14:textId="66536816" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="004D523E">
+                    <w:p w14:paraId="2818E188" w14:textId="66536816" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="004D523E">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">The List of Figures </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>is generated automatically (with label Fig</w:t>
-[...13 lines deleted...]
-                        <w:t>). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
+                        <w:t>is generated automatically (with label Figure). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002135B9" w:rsidRPr="0093369C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E926895" w14:textId="642D0405" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="009A41D4">
       <w:pPr>
         <w:pStyle w:val="Listsheadings"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc215419440"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc240401500"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>List of Tables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="31959F4D" w14:textId="41A6B2D5" w:rsidR="00295D6A" w:rsidRDefault="00295D6A">
+    <w:p w14:paraId="25E47902" w14:textId="25A9DE41" w:rsidR="004D4280" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:pStyle w:val="Seznamobrzk"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Table" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214401416" w:history="1">
-        <w:r w:rsidRPr="0093737D">
+      <w:hyperlink w:anchor="_Toc240401542" w:history="1">
+        <w:r w:rsidR="004D4280" w:rsidRPr="007A57EB">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Table 1: Heading styles</w:t>
+        </w:r>
+        <w:r w:rsidR="004D4280">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004D4280">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004D4280">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240401542 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004D4280">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004D4280">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00380D03">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r w:rsidR="004D4280">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4903078F" w14:textId="688F8D7E" w:rsidR="004D4280" w:rsidRDefault="004D4280">
+      <w:pPr>
+        <w:pStyle w:val="Seznamobrzk"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240401543" w:history="1">
+        <w:r w:rsidRPr="007A57EB">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Table 2: Table caption</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214401416 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240401543 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00933C41">
+        <w:r w:rsidR="00380D03">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>30</w:t>
+          <w:t>46</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49F69B3B" w14:textId="540D26E3" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="00295D6A">
+    <w:p w14:paraId="49F69B3B" w14:textId="1445DDE1" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="00295D6A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002135B9" w:rsidRPr="0093369C">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="003D75EA" w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FB5D053" wp14:editId="11E439D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:align>bottom</wp:align>
                 </wp:positionV>
                 <wp:extent cx="5220000" cy="1004082"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Textové pole 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1004082"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2A2D13EF" w14:textId="0610DF0A" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="003D75EA">
+                          <w:p w14:paraId="2A2D13EF" w14:textId="0610DF0A" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="003D75EA">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The List of Tables </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>is generated automatically (with label Tab</w:t>
-[...13 lines deleted...]
-                              <w:t>). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
+                              <w:t>is generated automatically (with label Table). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4FB5D053" id="Textové pole 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOU8EMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQSNMVS0SJqCqh&#10;JBKpcjZem7Xk9bi2YZf++o69fDXJqerFjD2zzzPvPTO96xpN9sJ5Baakw0FOiTAcKmW2Jf35vPx0&#10;S4kPzFRMgxElPQhP72YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMJiW4hgXcum1WOdYi&#10;eqOzUZ7fZC24yjrgwns8ve+TdJbwpRQ8PErpRSC6pNhbSKtL6yau2WzKiq1jtlb82Ab7hy4apgxe&#10;eoa6Z4GRnVNvoBrFHXiQYcChyUBKxUWaAacZ5q+mWdfMijQLkuPtmSb//2D5w35tnxwJ3TfoUMBI&#10;SGt94fEwztNJ18Rf7JRgHik8nGkTXSAcDycjVCLHFMfcMM/H+e0o4mSXz63z4buAhsSgpA51SXSx&#10;/cqHvvRUEm/zoFW1VFqnTfSCWGhH9gxV1CE1ieB/VWlD2pLefJ7kCdhA/LxH1gZ7uQwVo9BtOqIq&#10;7P008AaqA/LgoLeIt3ypsNcV8+GJOfQEzoc+D4+4SA14FxwjSmpwv987j/UoFWYpadFjJfW/dswJ&#10;SvQPgyJ+HY7H0ZRpM558GeHGXWc21xmzaxaABAzxRVmewlgf9CmUDpoXfA7zeCummOF4d0k3p3AR&#10;eufjc+JiPk9FaEPLwsqsLY/QkfCoxHP3wpw9yhVQ6Qc4uZEVr1Tra+OXBua7AFIlSSPPPatH+tHC&#10;yRTH5xbfyPU+VV3+FGZ/AAAA//8DAFBLAwQUAAYACAAAACEAmoJ2/dkAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTiEIU4lRV+bkiSh7AjZckEK+jeJMGnp6FC1xWGs1o&#10;9ptiu/hezTjGLpCB9SoBhVQH11FjoHp9vMpARbbkbB8IDXxihG15flbY3IUTveB84EZJCcXcGmiZ&#10;h1zrWLfobVyFAUm8tzB6yyLHRrvRnqTc9zpNkhvtbUfyobUD7lusPw6TNzBNVD3s5x27W9psquun&#10;r+d3vjfm8mLZ3YFiXPgvDD/4gg6lMB3DRC6q3oAM4d8rXpamIo8S2mRr0GWh/9OX3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBHOU8EMAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCagnb92QAAAAUBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="4FB5D053" id="Textové pole 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBHOU8EMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQSNMVS0SJqCqh&#13;&#10;JBKpcjZem7Xk9bi2YZf++o69fDXJqerFjD2zzzPvPTO96xpN9sJ5Baakw0FOiTAcKmW2Jf35vPx0&#13;&#10;S4kPzFRMgxElPQhP72YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMJiW4hgXcum1WOdYi&#13;&#10;eqOzUZ7fZC24yjrgwns8ve+TdJbwpRQ8PErpRSC6pNhbSKtL6yau2WzKiq1jtlb82Ab7hy4apgxe&#13;&#10;eoa6Z4GRnVNvoBrFHXiQYcChyUBKxUWaAacZ5q+mWdfMijQLkuPtmSb//2D5w35tnxwJ3TfoUMBI&#13;&#10;SGt94fEwztNJ18Rf7JRgHik8nGkTXSAcDycjVCLHFMfcMM/H+e0o4mSXz63z4buAhsSgpA51SXSx&#13;&#10;/cqHvvRUEm/zoFW1VFqnTfSCWGhH9gxV1CE1ieB/VWlD2pLefJ7kCdhA/LxH1gZ7uQwVo9BtOqIq&#13;&#10;7P008AaqA/LgoLeIt3ypsNcV8+GJOfQEzoc+D4+4SA14FxwjSmpwv987j/UoFWYpadFjJfW/dswJ&#13;&#10;SvQPgyJ+HY7H0ZRpM558GeHGXWc21xmzaxaABAzxRVmewlgf9CmUDpoXfA7zeCummOF4d0k3p3AR&#13;&#10;eufjc+JiPk9FaEPLwsqsLY/QkfCoxHP3wpw9yhVQ6Qc4uZEVr1Tra+OXBua7AFIlSSPPPatH+tHC&#13;&#10;yRTH5xbfyPU+VV3+FGZ/AAAA//8DAFBLAwQUAAYACAAAACEAfNLUkdsAAAAKAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExP0U6DQBB8N+k/XLaJb/YoESWUo2na6qux8gFX7gQst0e4haJf7+qLvkwymdnZ&#13;&#10;mXw7u05MdgitRwXrVQTCYuVNi7WC8u3pLgURSKPRnUer4NMG2BaLm1xnxl/x1U4nqgWHYMi0goao&#13;&#10;z6QMVWOdDivfW2Tt3Q9OE9OhlmbQVw53nYyj6EE63SJ/aHRv942tLqfRKRhHLI/7aUfmEZOkvH/+&#13;&#10;evmgg1K3y/mwYdhtQJCd6e8CfjZwfyi42NmPaILoFPAa+kXW0jhmemZTkq5BFrn8P6H4BgAA//8D&#13;&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#13;&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#13;&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEc5TwQwAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#13;&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHzS1JHbAAAACgEAAA8AAAAAAAAAAAAAAAAAigQA&#13;&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2A2D13EF" w14:textId="0610DF0A" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="003D75EA">
+                    <w:p w14:paraId="2A2D13EF" w14:textId="0610DF0A" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="003D75EA">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">The List of Tables </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>is generated automatically (with label Tab</w:t>
-[...13 lines deleted...]
-                        <w:t>). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
+                        <w:t>is generated automatically (with label Table). After completing the thesis, it is necessary to update it (right-click on the list and select Update field).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ADFB68" w14:textId="3161EE07" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="009A41D4">
       <w:pPr>
         <w:pStyle w:val="Listsheadings"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc215419441"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240401501"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>List of Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1AFF8EF2" w14:textId="764B8C2E" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="0019040A">
       <w:pPr>
         <w:pStyle w:val="Listofabbreviations"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>Abbreviation</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:tab/>
         <w:t xml:space="preserve">Meaning of the abbreviation </w:t>
       </w:r>
       <w:r w:rsidR="003D75EA" w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A59E0F6" wp14:editId="24E0A507">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1943</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>5863656</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5220000" cy="2045553"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Textové pole 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="2045553"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4366564E" w14:textId="77777777" w:rsidR="00AA4827" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                          <w:p w14:paraId="4366564E" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>List of Abbreviations</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>, including their explanations, is created using tabs. Abbreviations/symbols will be aligned to the left margin, followed by their explanation after the tab. Another abbreviation/symbol can be added by clicking on the plus icon after hovering the mouse over the line with the list. The list is sorted alphabetically.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5FDB12DF" w14:textId="4809CF71" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                          <w:p w14:paraId="5FDB12DF" w14:textId="4809CF71" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Note:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> In the text of the thesis itself, abbreviations must always be explained at the first occurrence of the abbreviation in the text (in brackets or in a footnote, if it is a more complex explanation of a concept or abbreviation), but common, established connections are not given.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0A59E0F6" id="Textové pole 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.15pt;margin-top:461.7pt;width:411pt;height:161.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw108LMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykcbcZcYosRYYB&#10;RVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiLfIz2761tN9sJ5Baai41FOiTAcamW2Ff3+svrw&#10;iRIfmKmZBiMqehCe3s3fv5t1thQTaEDXwhEEMb7sbEWbEGyZZZ43omV+BFYYdEpwLQu4ddusdqxD&#10;9FZnkzy/zTpwtXXAhfd4ej846TzhSyl4eJLSi0B0RTG3kFaX1k1cs/mMlVvHbKP4MQ32D1m0TBl8&#10;9Ax1zwIjO6f+gGoVd+BBhhGHNgMpFRepBqxmnL+pZt0wK1ItSI63Z5r8/4Plj/u1fXYk9F+gRwEj&#10;IZ31pcfDWE8vXRu/mClBP1J4ONMm+kA4HhYTVCJHF0ffJJ8WRXETcbLLdet8+CqgJdGoqENdEl1s&#10;/+DDEHoKia950KpeKa3TJvaCWGpH9gxV1CElieC/RWlDuore3hR5AjYQrw/I2mAul6KiFfpNT1SN&#10;F04Fb6A+IA8Ohhbxlq8U5vrAfHhmDnsC68M+D0+4SA34FhwtShpwP/92HuNRKvRS0mGPVdT/2DEn&#10;KNHfDIr4eTydxqZMm2nxcYIbd+3ZXHvMrl0CEjDGibI8mTE+6JMpHbSvOA6L+Cq6mOH4dkU3J3MZ&#10;hs7HceJisUhB2IaWhQeztjxCR8KjEi/9K3P2KFdApR/h1I2sfKPaEBtvGljsAkiVJI08D6we6ccW&#10;Tk1xHLc4I9f7FHX5Kcx/AQAA//8DAFBLAwQUAAYACAAAACEAYd3swt0AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiDm0AJcaqqPLaIkg9w4yEJxOModtLA1zOsYDlzj+6c&#10;KbaL68WMY+g8abheJSCQam87ajRUb09XGxAhGrKm94QavjDAtjw/K0xu/YlecT7ERnAJhdxoaGMc&#10;cilD3aIzYeUHJM7e/ehM5HFspB3NictdL1WS3EhnOuILrRlw32L9eZichmmi6nE/76K9pSyr0ufv&#10;l4/4oPXlxbK7BxFxiX8w/OqzOpTsdPQT2SB6DWvmNNypdQqC441SvDkyp9IsA1kW8v8H5Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsNdPCzACAABcBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYd3swt0AAAAJAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0A59E0F6" id="Textové pole 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.15pt;margin-top:461.7pt;width:411pt;height:161.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCw108LMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykcbcZcYosRYYB&#13;&#10;RVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiLfIz2761tN9sJ5Baai41FOiTAcamW2Ff3+svrw&#13;&#10;iRIfmKmZBiMqehCe3s3fv5t1thQTaEDXwhEEMb7sbEWbEGyZZZ43omV+BFYYdEpwLQu4ddusdqxD&#13;&#10;9FZnkzy/zTpwtXXAhfd4ej846TzhSyl4eJLSi0B0RTG3kFaX1k1cs/mMlVvHbKP4MQ32D1m0TBl8&#13;&#10;9Ax1zwIjO6f+gGoVd+BBhhGHNgMpFRepBqxmnL+pZt0wK1ItSI63Z5r8/4Plj/u1fXYk9F+gRwEj&#13;&#10;IZ31pcfDWE8vXRu/mClBP1J4ONMm+kA4HhYTVCJHF0ffJJ8WRXETcbLLdet8+CqgJdGoqENdEl1s&#13;&#10;/+DDEHoKia950KpeKa3TJvaCWGpH9gxV1CElieC/RWlDuore3hR5AjYQrw/I2mAul6KiFfpNT1SN&#13;&#10;F04Fb6A+IA8Ohhbxlq8U5vrAfHhmDnsC68M+D0+4SA34FhwtShpwP/92HuNRKvRS0mGPVdT/2DEn&#13;&#10;KNHfDIr4eTydxqZMm2nxcYIbd+3ZXHvMrl0CEjDGibI8mTE+6JMpHbSvOA6L+Cq6mOH4dkU3J3MZ&#13;&#10;hs7HceJisUhB2IaWhQeztjxCR8KjEi/9K3P2KFdApR/h1I2sfKPaEBtvGljsAkiVJI08D6we6ccW&#13;&#10;Tk1xHLc4I9f7FHX5Kcx/AQAA//8DAFBLAwQUAAYACAAAACEALR5xheAAAAAOAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPTU+DQBC9m/gfNmPizS5S0EpZmqZVr8bKD9iyU6Cys4RdKPrrHU96mWTmvXkf&#13;&#10;+Wa2nZhw8K0jBfeLCARS5UxLtYLy4+VuBcIHTUZ3jlDBF3rYFNdXuc6Mu9A7TodQCxYhn2kFTQh9&#13;&#10;JqWvGrTaL1yPxNjJDVYHXodamkFfWNx2Mo6iB2l1S+zQ6B53DVafh9EqGEcqn3fTNphHStMyef1+&#13;&#10;O4e9Urc3837NY7sGEXAOfx/w24HzQ8HBjm4k40WnYMk8BU/xMgHB8CqO+XJkXpykKcgil/9rFD8A&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsNdPCzACAABcBAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALR5xheAAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4366564E" w14:textId="77777777" w:rsidR="00AA4827" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                    <w:p w14:paraId="4366564E" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">The </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>List of Abbreviations</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>, including their explanations, is created using tabs. Abbreviations/symbols will be aligned to the left margin, followed by their explanation after the tab. Another abbreviation/symbol can be added by clicking on the plus icon after hovering the mouse over the line with the list. The list is sorted alphabetically.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5FDB12DF" w14:textId="4809CF71" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00AA4827" w:rsidP="00AA4827">
+                    <w:p w14:paraId="5FDB12DF" w14:textId="4809CF71" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00AA4827">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Note:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> In the text of the thesis itself, abbreviations must always be explained at the first occurrence of the abbreviation in the text (in brackets or in a footnote, if it is a more complex explanation of a concept or abbreviation), but common, established connections are not given.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002135B9" w:rsidRPr="0093369C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="591B8FC9" w14:textId="5CFA4694" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="001214C2">
       <w:pPr>
         <w:pStyle w:val="Listsheadings"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc215419442"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240401502"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>List of Appendices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="116802DD" w14:textId="6EA191C9" w:rsidR="000E02B6" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="000E5AC6">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Appendices included in the final thesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BD7E8E" w14:textId="6DDA75EC" w:rsidR="00AD5A64" w:rsidRDefault="000E02B6">
+    <w:p w14:paraId="0E044DA8" w14:textId="77777777" w:rsidR="004D4280" w:rsidRDefault="000E02B6">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC </w:instrText>
       </w:r>
       <w:r w:rsidR="001A3F9F" w:rsidRPr="0093369C">
@@ -6802,174 +6607,176 @@
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1</w:instrText>
       </w:r>
       <w:r w:rsidR="003205B0" w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText>;</w:instrText>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve">9" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc215419430" w:history="1">
-        <w:r w:rsidR="00AD5A64" w:rsidRPr="00664362">
+      <w:hyperlink w:anchor="_Toc240401544" w:history="1">
+        <w:r w:rsidR="004D4280" w:rsidRPr="00587723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A:</w:t>
         </w:r>
-        <w:r w:rsidR="00AD5A64">
+        <w:r w:rsidR="004D4280">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AD5A64" w:rsidRPr="00664362">
+        <w:r w:rsidR="004D4280" w:rsidRPr="00587723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>List of template styles</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DACC46E" w14:textId="7CE7B566" w:rsidR="00AD5A64" w:rsidRDefault="00AD5A64">
+    <w:p w14:paraId="5623CB92" w14:textId="77777777" w:rsidR="004D4280" w:rsidRDefault="004D4280">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215419431" w:history="1">
-        <w:r w:rsidRPr="00664362">
+      <w:hyperlink w:anchor="_Toc240401545" w:history="1">
+        <w:r w:rsidRPr="00587723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix B:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00664362">
+        <w:r w:rsidRPr="00587723">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:noProof/>
           </w:rPr>
           <w:t>List of Quick Parts and Building Blocks</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D23250B" w14:textId="67F8AEAA" w:rsidR="00CB55F3" w:rsidRPr="0093369C" w:rsidRDefault="000E02B6" w:rsidP="00920DCC">
+    <w:p w14:paraId="3D23250B" w14:textId="364579F4" w:rsidR="00CB55F3" w:rsidRPr="0093369C" w:rsidRDefault="000E02B6" w:rsidP="00920DCC">
       <w:pPr>
         <w:pStyle w:val="Obsah9"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0850E526" w14:textId="6D4F4078" w:rsidR="001C734B" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="001C734B">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Others Appendices"/>
         <w:tag w:val="APPENDICES_OTHERS"/>
         <w:id w:val="1453055415"/>
         <w15:color w:val="FF6600"/>
         <w15:repeatingSection/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1493642698"/>
             <w:placeholder>
               <w:docPart w:val="F4FD080F3B19458F9DAE7121FBBFB8A4"/>
             </w:placeholder>
             <w15:color w:val="FF6600"/>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="369FCC9E" w14:textId="77777777" w:rsidR="00943F24" w:rsidRDefault="00943F24" w:rsidP="00F01F86">
+            <w:p w14:paraId="369FCC9E" w14:textId="77777777" w:rsidR="00943F24" w:rsidRDefault="00767A4B" w:rsidP="00F01F86">
               <w:pPr>
                 <w:pStyle w:val="Listofappendices"/>
                 <w:tabs>
                   <w:tab w:val="clear" w:pos="1985"/>
                   <w:tab w:val="clear" w:pos="2268"/>
                   <w:tab w:val="left" w:pos="1701"/>
                 </w:tabs>
                 <w:ind w:left="1701" w:hanging="1701"/>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="2"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:alias w:val="Others Appendices"/>
                   <w:tag w:val="APPENDICES_OTHERS"/>
                   <w:id w:val="315386950"/>
@@ -6986,153 +6793,156 @@
                     <w:listItem w:displayText="Appendix D:" w:value="Appendix D:"/>
                     <w:listItem w:displayText="Appendix E:" w:value="Appendix E:"/>
                     <w:listItem w:displayText="Appendix F:" w:value="Appendix F:"/>
                     <w:listItem w:displayText="Appendix G:" w:value="Appendix G:"/>
                     <w:listItem w:displayText="Appendix H:" w:value="Appendix H:"/>
                     <w:listItem w:displayText="Appendix I:" w:value="Appendix I:"/>
                     <w:listItem w:displayText="Appendix J:" w:value="Appendix J:"/>
                     <w:listItem w:displayText="Appendix K:" w:value="Appendix K:"/>
                     <w:listItem w:displayText="Appendix L:" w:value="Appendix L:"/>
                     <w:listItem w:displayText="Appendix M:" w:value="Appendix M:"/>
                     <w:listItem w:displayText="Appendix N:" w:value="Appendix N:"/>
                     <w:listItem w:displayText="Appendix O:" w:value="Appendix O:"/>
                     <w:listItem w:displayText="Appendix P:" w:value="Appendix P:"/>
                     <w:listItem w:displayText="Appendix Q:" w:value="Appendix Q:"/>
                     <w:listItem w:displayText="Appendix R:" w:value="Appendix R:"/>
                     <w:listItem w:displayText="Appendix S:" w:value="Appendix S:"/>
                     <w:listItem w:displayText="Appendix T:" w:value="Appendix T:"/>
                     <w:listItem w:displayText="Appendix U:" w:value="Appendix U:"/>
                     <w:listItem w:displayText="Appendix V:" w:value="Appendix V:"/>
                     <w:listItem w:displayText="Appendix W:" w:value="Appendix W:"/>
                     <w:listItem w:displayText="Appendix X:" w:value="Appendix X:"/>
                     <w:listItem w:displayText="Appendix Y:" w:value="Appendix Y:"/>
                     <w:listItem w:displayText="Appendix Z:" w:value="Appendix Z:"/>
                   </w:comboBox>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidRPr="00B23D7E">
+                  <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00943F24">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Label</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00B23D7E">
+                  <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r w:rsidRPr="00B23D7E">
+              <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:id w:val="68854165"/>
                   <w:placeholder>
                     <w:docPart w:val="91463426DC744D3A83AC5C277C894EF7"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidRPr="00B23D7E">
+                  <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00943F24">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Appendix name</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00B23D7E">
+                  <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
-              <w:r w:rsidRPr="00B23D7E">
+              <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:tab/>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:id w:val="1752005513"/>
                   <w:placeholder>
                     <w:docPart w:val="80F5F5C1F87B43ADAF801DB574978950"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:r w:rsidRPr="00B23D7E">
+                  <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00943F24">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>file</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00B23D7E">
+                  <w:r w:rsidR="00943F24" w:rsidRPr="00B23D7E">
                     <w:rPr>
                       <w:rStyle w:val="Zstupntext"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="29C30BAC" w14:textId="7F9AB428" w:rsidR="00C06760" w:rsidRDefault="00C06760" w:rsidP="00C06760">
       <w:pPr>
         <w:pStyle w:val="Seznamploh"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
@@ -7140,349 +6950,247 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49F11BF4" w14:textId="77777777" w:rsidR="00FB0680" w:rsidRPr="0093369C" w:rsidRDefault="00FB0680" w:rsidP="00FB0680">
       <w:pPr>
         <w:pStyle w:val="ZPSeznamzkratek"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41CA4026" w14:textId="77777777" w:rsidR="000E5AC6" w:rsidRPr="0093369C" w:rsidRDefault="000E5AC6" w:rsidP="000E5AC6"/>
     <w:p w14:paraId="070BC9D9" w14:textId="59E7FB55" w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidRDefault="00693CEE" w:rsidP="00CB55F3">
       <w:pPr>
         <w:sectPr w:rsidR="002135B9" w:rsidRPr="0093369C" w:rsidSect="006A200B">
           <w:footerReference w:type="even" r:id="rId26"/>
           <w:footerReference w:type="default" r:id="rId27"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33A1CEB6" wp14:editId="4ECF4330">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:align>bottom</wp:align>
                 </wp:positionV>
                 <wp:extent cx="5220000" cy="1004082"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Textové pole 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5220000" cy="1004082"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="794888EA" w14:textId="6E2FD7F7" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00F9514E" w:rsidP="00693CEE">
+                          <w:p w14:paraId="794888EA" w14:textId="6E2FD7F7" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00693CEE">
                             <w:pPr>
                               <w:pStyle w:val="Attention"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>List of Appendices</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0093369C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> included in the final thesis is generated </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> after completing the thesis it is necessary to update it (right-click on the list and select Update field). The list of other attachments is created manually.</w:t>
+                              <w:t xml:space="preserve"> included in the final thesis is generated automatically, after completing the thesis it is necessary to update it (right-click on the list and select Update field). The list of other attachments is created manually.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="33A1CEB6" id="Textové pole 12" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4W6F1MAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztpsh9WnFWaVapK&#10;0e5K2WrPBEOMhBkKJHb66zvgfHXbU9ULGZjxY+a9R6YPXaPJXjivwJR0OMgpEYZDpcy2pN9fl5/u&#10;KPGBmYppMKKkB+Hpw+zjh2lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBpATXsIBbt80qx1pE&#10;b3Q2yvObrAVXWQdceI+nj32SzhK+lIKHZym9CESXFHsLaXVp3cQ1m01ZsXXM1oof22D/0EXDlMFL&#10;z1CPLDCyc+oPqEZxBx5kGHBoMpBScZFmwGmG+btp1jWzIs2C5Hh7psn/P1j+tF/bF0dC9wU6FDAS&#10;0lpfeDyM83TSNfEXOyWYRwoPZ9pEFwjHw8kIlcgxxTE3zPNxfjeKONnlc+t8+CqgITEoqUNdEl1s&#10;v/KhLz2VxNs8aFUtldZpE70gFtqRPUMVdUhNIvhvVdqQtqQ3nyd5AjYQP++RtcFeLkPFKHSbjqiq&#10;pLengTdQHZAHB71FvOVLhb2umA8vzKEncD70eXjGRWrAu+AYUVKD+/m381iPUmGWkhY9VlL/Y8ec&#10;oER/Myji/XA8jqZMm/HkdoQbd53ZXGfMrlkAEjDEF2V5CmN90KdQOmje8DnM462YYobj3SXdnMJF&#10;6J2Pz4mL+TwVoQ0tCyuztjxCR8KjEq/dG3P2KFdApZ/g5EZWvFOtr41fGpjvAkiVJI0896we6UcL&#10;J1Mcn1t8I9f7VHX5U5j9AgAA//8DAFBLAwQUAAYACAAAACEAmoJ2/dkAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTiEIU4lRV+bkiSh7AjZckEK+jeJMGnp6FC1xWGs1o&#10;9ptiu/hezTjGLpCB9SoBhVQH11FjoHp9vMpARbbkbB8IDXxihG15flbY3IUTveB84EZJCcXcGmiZ&#10;h1zrWLfobVyFAUm8tzB6yyLHRrvRnqTc9zpNkhvtbUfyobUD7lusPw6TNzBNVD3s5x27W9psquun&#10;r+d3vjfm8mLZ3YFiXPgvDD/4gg6lMB3DRC6q3oAM4d8rXpamIo8S2mRr0GWh/9OX3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD4W6F1MAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCagnb92QAAAAUBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="33A1CEB6" id="Textové pole 12" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:411pt;height:79.05pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD4W6F1MAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztpsh9WnFWaVapK&#13;&#10;0e5K2WrPBEOMhBkKJHb66zvgfHXbU9ULGZjxY+a9R6YPXaPJXjivwJR0OMgpEYZDpcy2pN9fl5/u&#13;&#10;KPGBmYppMKKkB+Hpw+zjh2lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBpATXsIBbt80qx1pE&#13;&#10;b3Q2yvObrAVXWQdceI+nj32SzhK+lIKHZym9CESXFHsLaXVp3cQ1m01ZsXXM1oof22D/0EXDlMFL&#13;&#10;z1CPLDCyc+oPqEZxBx5kGHBoMpBScZFmwGmG+btp1jWzIs2C5Hh7psn/P1j+tF/bF0dC9wU6FDAS&#13;&#10;0lpfeDyM83TSNfEXOyWYRwoPZ9pEFwjHw8kIlcgxxTE3zPNxfjeKONnlc+t8+CqgITEoqUNdEl1s&#13;&#10;v/KhLz2VxNs8aFUtldZpE70gFtqRPUMVdUhNIvhvVdqQtqQ3nyd5AjYQP++RtcFeLkPFKHSbjqiq&#13;&#10;pLengTdQHZAHB71FvOVLhb2umA8vzKEncD70eXjGRWrAu+AYUVKD+/m381iPUmGWkhY9VlL/Y8ec&#13;&#10;oER/Myji/XA8jqZMm/HkdoQbd53ZXGfMrlkAEjDEF2V5CmN90KdQOmje8DnM462YYobj3SXdnMJF&#13;&#10;6J2Pz4mL+TwVoQ0tCyuztjxCR8KjEq/dG3P2KFdApZ/g5EZWvFOtr41fGpjvAkiVJI0896we6UcL&#13;&#10;J1Mcn1t8I9f7VHX5U5j9AgAA//8DAFBLAwQUAAYACAAAACEAfNLUkdsAAAAKAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExP0U6DQBB8N+k/XLaJb/YoESWUo2na6qux8gFX7gQst0e4haJf7+qLvkwymdnZ&#13;&#10;mXw7u05MdgitRwXrVQTCYuVNi7WC8u3pLgURSKPRnUer4NMG2BaLm1xnxl/x1U4nqgWHYMi0goao&#13;&#10;z6QMVWOdDivfW2Tt3Q9OE9OhlmbQVw53nYyj6EE63SJ/aHRv942tLqfRKRhHLI/7aUfmEZOkvH/+&#13;&#10;evmgg1K3y/mwYdhtQJCd6e8CfjZwfyi42NmPaILoFPAa+kXW0jhmemZTkq5BFrn8P6H4BgAA//8D&#13;&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#13;&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#13;&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPhboXUwAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#13;&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHzS1JHbAAAACgEAAA8AAAAAAAAAAAAAAAAAigQA&#13;&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="794888EA" w14:textId="6E2FD7F7" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00F9514E" w:rsidP="00693CEE">
+                    <w:p w14:paraId="794888EA" w14:textId="6E2FD7F7" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00693CEE">
                       <w:pPr>
                         <w:pStyle w:val="Attention"/>
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">The </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>List of Appendices</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0093369C">
                         <w:rPr>
                           <w:bCs/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> included in the final thesis is generated </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> after completing the thesis it is necessary to update it (right-click on the list and select Update field). The list of other attachments is created manually.</w:t>
+                        <w:t xml:space="preserve"> included in the final thesis is generated automatically, after completing the thesis it is necessary to update it (right-click on the list and select Update field). The list of other attachments is created manually.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4B4DB7" w14:textId="23075DC1" w:rsidR="00B2455C" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Headingsforintroductionconclusion"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc215419443"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240401503"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="65F1550C" w14:textId="5E6605A0" w:rsidR="009B7C67" w:rsidRPr="0093369C" w:rsidRDefault="0093369C" w:rsidP="00504AE1">
+    <w:p w14:paraId="65F1550C" w14:textId="2ACC8F16" w:rsidR="009B7C67" w:rsidRPr="0093369C" w:rsidRDefault="0093369C" w:rsidP="00504AE1">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">The template is intended for Bachelor’s, </w:t>
-[...23 lines deleted...]
-        <w:t>) Theses, which is available at</w:t>
+        <w:t>The template is intended for Bachelor’s, Master’s or advanced Master’s (rigorosum) theses submitted at Tomas Bata University in Zlín (hereinafter referred to as TBU). It is based on the current Rector’s Directive – Rules Governing the Assignment, Preparation, Submission, Public Access and Originality Check of Bachelor’s, Master’s and Advanced Master’s (Rigorosum) Theses, which is available at</w:t>
       </w:r>
       <w:r w:rsidR="00E911C4" w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="002B6CAA" w:rsidRPr="00F6667F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/univerzita/uredni-deska/</w:t>
         </w:r>
         <w:r w:rsidR="002B6CAA" w:rsidRPr="00F6667F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:br/>
+          <w:t>vnitrni-normy-a-predpisy/smernice-rektora</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...48 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00BB61FC" w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E911C4" w:rsidRPr="0093369C">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765898F4" w14:textId="269E5351" w:rsidR="00E911C4" w:rsidRPr="0093369C" w:rsidRDefault="002B6CAA" w:rsidP="00E911C4">
+    <w:p w14:paraId="765898F4" w14:textId="7EA323D9" w:rsidR="00E911C4" w:rsidRPr="0093369C" w:rsidRDefault="002B6CAA" w:rsidP="00E911C4">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="002B6CAA">
-        <w:t>We recommend that you study this Directive or the directive of the relevant faculty on its website. The manual and templates were updated in September 2025</w:t>
+        <w:t>We recommend that you study this Directive or the directive of the relevant faculty on its website. The manual and template</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA77BD">
+        <w:t>s were updated in September 2026</w:t>
       </w:r>
       <w:r w:rsidR="00E911C4" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66059ECF" w14:textId="77777777" w:rsidR="00725DC3" w:rsidRDefault="002B6CAA" w:rsidP="00E85605">
+    <w:p w14:paraId="66059ECF" w14:textId="225C273B" w:rsidR="00725DC3" w:rsidRDefault="002B6CAA" w:rsidP="00E85605">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="002B6CAA">
         <w:t>The latest versions of the thesis templates are available on the TBU website in the section</w:t>
       </w:r>
       <w:r w:rsidR="00725DC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00725DC3" w:rsidRPr="00F24514">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/en/student-2/documents-and-templates/thesis-templates/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0044277B" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A76835" w14:textId="12BFE01E" w:rsidR="008D45B6" w:rsidRPr="0093369C" w:rsidRDefault="002B6CAA" w:rsidP="00E85605">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
@@ -7505,98 +7213,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t>LibreOffice / OpenOffice versions</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6CAA">
         <w:t xml:space="preserve"> (Czech, English and German versions, and a version for international students with an English declaration) </w:t>
       </w:r>
       <w:r w:rsidRPr="002B6CAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and LaTeX versions</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6CAA">
         <w:t xml:space="preserve"> (Czech and English versions – the template language and declaration language can be set using a toggle)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B555B45" w14:textId="4FEA5726" w:rsidR="00A34071" w:rsidRPr="0093369C" w:rsidRDefault="002B5FF5" w:rsidP="0044277B">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc215419444"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240401504"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Guidelines for Formatting Final Theses and Individual </w:t>
       </w:r>
       <w:r w:rsidR="007E3BD1">
         <w:t>Faculties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6A0F9FCD" w14:textId="36173086" w:rsidR="00252B67" w:rsidRPr="0093369C" w:rsidRDefault="002B5FF5" w:rsidP="00004917">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="002B5FF5">
         <w:t>The thesis template is designed for universal use across all faculties of TBU. It is not recommended to alter the predefined settings of the unified template (such as double-sided layout, font type and size, line spacing, etc.). The template is structured to support the creation of various types of academic texts while ensuring a consistent format and appearance</w:t>
       </w:r>
       <w:r w:rsidR="00252B67" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568E6C9D" w14:textId="1A75150C" w:rsidR="00252B67" w:rsidRPr="0093369C" w:rsidRDefault="002B5FF5" w:rsidP="00252B67">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="002B5FF5">
         <w:t>Each faculty may also have its own specific requirements for the formatting of final theses. These typically concern the structure of the thesis, formal layout, recommended length or citation guidelines. The specific requirements of individual faculties are detailed in faculty-level directives, which students are required to study thoroughly</w:t>
       </w:r>
       <w:r w:rsidR="000E2CEE" w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449B51BE" w14:textId="0DC22EA0" w:rsidR="00D67E43" w:rsidRPr="0093369C" w:rsidRDefault="002B5FF5" w:rsidP="00252B67">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="002B5FF5">
         <w:t>The following chapter includes at least the basic faculty-specific guidelines that students should familiarise themselves with at the beginning of their work. Despite the authors’ efforts to ensure that the template meets all necessary standards and requirements, there may be cases where the nature of a particular thesis necessitates adjustments to certain styles. In such instances, we recommend consulting the thesis supervisor or following the established conventions of the respective academic discipline</w:t>
       </w:r>
       <w:r w:rsidR="00252B67" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159BB12E" w14:textId="11415309" w:rsidR="000E2CEE" w:rsidRPr="0093369C" w:rsidRDefault="002B5FF5" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc215419445"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240401505"/>
       <w:r>
         <w:t>Faculty of Technology</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="10E8EC4F" w14:textId="316BF27F" w:rsidR="000E2CEE" w:rsidRPr="0093369C" w:rsidRDefault="002B5FF5" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5FF5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students of the Faculty of Technology use the </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5FF5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ČSN ISO 690</w:t>
@@ -7724,546 +7432,527 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="129B982E" w14:textId="7F0DD004" w:rsidR="002D2694" w:rsidRDefault="002D2694" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15242729" w14:textId="387522B0" w:rsidR="002D2694" w:rsidRPr="0093369C" w:rsidRDefault="002D2694" w:rsidP="007B7A93">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BE47D3" w14:textId="348D6276" w:rsidR="000E2CEE" w:rsidRPr="0093369C" w:rsidRDefault="002D2694" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc215419446"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240401506"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Fa</w:t>
       </w:r>
       <w:r w:rsidR="00B72847">
         <w:t>cu</w:t>
       </w:r>
       <w:r>
         <w:t>lty of Management and Economics</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="68D63B2C" w14:textId="3714014F" w:rsidR="000E2CEE" w:rsidRPr="0093369C" w:rsidRDefault="00025DB0" w:rsidP="000E2CEE">
+    <w:p w14:paraId="494C0245" w14:textId="77777777" w:rsidR="00770211" w:rsidRDefault="00025DB0" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00025DB0">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students of the Faculty of Management and Economics use the </w:t>
       </w:r>
       <w:r w:rsidRPr="00025DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ČSN ISO 690</w:t>
       </w:r>
       <w:r w:rsidRPr="00025DB0">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> citation standard (in its current version) for their final theses. The mandatory referencing method is the </w:t>
       </w:r>
       <w:r w:rsidRPr="00025DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Harvard system</w:t>
       </w:r>
       <w:r w:rsidRPr="00025DB0">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (name-date style). In the list of references, bibliographic citations are arranged alphabetically (this list is not numbered). Every source cited in the text of the Bachelor’s/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> (name-date style). In the list of references, bibliographic citations are arranged alphabetically (this list is not numbered). Every source cited in the text of the Bachelor’s/Master’s thesis must also appear in the reference list, and vice versa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D63B2C" w14:textId="5A92B58F" w:rsidR="000E2CEE" w:rsidRPr="0093369C" w:rsidRDefault="00025DB0" w:rsidP="00770211">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+      </w:pPr>
       <w:r w:rsidRPr="00025DB0">
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> thesis bears full responsibility for the content</w:t>
+        <w:t>If a student, in consultation with their thesis supervisor, uses a generative artificial intelligence (AI) model as a supporting tool while working on their Bachelor’s/Master’s thesis, they must state the name and website of the application(s) in the introduction and justify the purpose of its use. The use of AI in the thesis text and the reference list must be properly cited according to the citation standard. When using AI, the student must adhere to the available guidelines and recommendations from TBU regarding AI tools. The author of the Bachelor’s/Master’s thesis bears full responsibility for the content</w:t>
       </w:r>
       <w:r w:rsidR="00772E22" w:rsidRPr="0093369C">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331F26A5" w14:textId="77777777" w:rsidR="00025DB0" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
+    <w:p w14:paraId="331F26A5" w14:textId="3E31E6B5" w:rsidR="00025DB0" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The formal layout of the thesis follows the prepared template and the styles contained within it. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D1A5079" w14:textId="77777777" w:rsidR="00025DB0" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
+        <w:t>The formal layout of the thesis follows the prepared template and the styles contained within it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291D47E3" w14:textId="77777777" w:rsidR="00E12FD8" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>The Bachelor’s/</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="058E0535" w14:textId="77777777" w:rsidR="00025DB0" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
+        <w:t xml:space="preserve">The Bachelor’s/Master’s thesis must be logically structured, include correct technical terminology, adhere to the prescribed citation standard, and meet the required linguistic and graphical quality. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12FD8" w:rsidRPr="00E12FD8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The thesis author should choose and maintain a consistent writing style, including the choice of person (the use of the authorial plural is not common at the FaME).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58357CAA" w14:textId="0D4B9EF1" w:rsidR="00770211" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Tables and figures must include the source, even if the source is the author’s own. Scanned or photographed images can only be used with the consent of the original author or publisher; otherwise, there is a risk of copyright infringement. The template recommends using so-called Quick Parts for proper source referencing for tables or figures. For figures, select the Quick Part labelled “IMAGE (with source citation)”. For tables, choose “TABLE (caption above)”, which includes a prepared caption for the table and an empty paragraph where the table can be inserted in the usual way. The source should be written in the paragraph below the table, and the text should be formatted with the style “Source of the image/table”. A reference to every image, table or appendix must appear in the main text of the Bachelor’s/</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="346A6E2A" w14:textId="77777777" w:rsidR="00025DB0" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
+        <w:t xml:space="preserve">Tables and figures must include the source, even if the source is the author’s own. Scanned or photographed images can only be used with the consent of the original author or publisher; otherwise, there is a risk of copyright infringement. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A reference to every image, table or appendix must appear in the main text of </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E">
+        <w:t>the Bachelor’s/Master’s thesis</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The template recommends using so-called Quick Parts for proper source ref</w:t>
+      </w:r>
+      <w:r w:rsidR="00770211">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>erencing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC1A1A6" w14:textId="3CB3584C" w:rsidR="00770211" w:rsidRDefault="00025DB0" w:rsidP="00770211">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For figures, select the Quick Part labelled </w:t>
+      </w:r>
+      <w:r w:rsidR="00770211">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00187FFC">
+        <w:t>FIGURE</w:t>
+      </w:r>
+      <w:r w:rsidR="00770211">
+        <w:t xml:space="preserve"> with source”. Charts are </w:t>
+      </w:r>
+      <w:r w:rsidR="00770211" w:rsidRPr="00770211">
+        <w:t xml:space="preserve">considered </w:t>
+      </w:r>
+      <w:r w:rsidR="00770211">
+        <w:t>figure</w:t>
+      </w:r>
+      <w:r w:rsidR="00770211" w:rsidRPr="00770211">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00770211">
+        <w:t>(they are labelled with the same caption as figures, must be properly cited, and listed in the list of figures).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058E0535" w14:textId="45CAC28D" w:rsidR="00025DB0" w:rsidRDefault="00025DB0" w:rsidP="005F7F4E">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For tables, choose “TABLE caption above”, which includes a prepared caption for the table and an empty paragraph where the table can be inserted in the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E">
+        <w:t xml:space="preserve">usual way. The source should be </w:t>
+      </w:r>
+      <w:r>
+        <w:t>written in the paragraph below the table, and the text should be formatted with the style “Source of the image/table”.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E" w:rsidRPr="005F7F4E">
+        <w:t xml:space="preserve">If you are processing the table yourself, you can use the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E">
+        <w:t>Quick Part labelled</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E" w:rsidRPr="005F7F4E">
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F4E">
+        <w:t>OWN WORK" for this purpose</w:t>
+      </w:r>
+      <w:r w:rsidR="00770211">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F57C6E" w14:textId="121344BF" w:rsidR="00966398" w:rsidRPr="0093369C" w:rsidRDefault="00025DB0" w:rsidP="005F7F4E">
+      <w:pPr>
+        <w:pStyle w:val="Firstparagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recommended structure of the thesis (based on the unified template, i.e. the thesis does not contain separate theoretical/practical sections</w:t>
+      </w:r>
+      <w:r w:rsidR="0099199F" w:rsidRPr="0093369C">
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D53DF5" w14:textId="77777777" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="007646D1">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B6D138" w14:textId="304A0729" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="00770211" w:rsidP="007646D1">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="007646D1" w:rsidRPr="00A81C57">
+        <w:t>Theoretical Background</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54853CCA" w14:textId="007D3D86" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="00770211" w:rsidP="007646D1">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="007646D1" w:rsidRPr="00A81C57">
+        <w:t>Methodology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1679FD5B" w14:textId="0C73BB3B" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="00770211" w:rsidP="007646D1">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="007646D1" w:rsidRPr="00A81C57">
+        <w:t>Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F95C15" w14:textId="77777777" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="007646D1">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t>Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC4B3EC" w14:textId="092A3B7E" w:rsidR="00772E22" w:rsidRPr="0093369C" w:rsidRDefault="005F7F4E" w:rsidP="007A0900">
+      <w:pPr>
+        <w:pStyle w:val="Firstparagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F4E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Clarifications on individual chapters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F511FB" w14:textId="628EE077" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="007646D1">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="09F57C6E" w14:textId="121344BF" w:rsidR="00966398" w:rsidRPr="0093369C" w:rsidRDefault="00025DB0" w:rsidP="00025DB0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t>(With reference to Introduction) The introduction of the Bachelor’s/Master’s thesis should include a justification for the choice of topic, its relevance, the definition of the problem being addressed, the expected contributions and the structure of the thesis. A key element of the introduction is the statement of the main objective.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2B4A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C433B" w:rsidRPr="001C433B">
+        <w:t xml:space="preserve">If a student, in consultation with their thesis supervisor, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C433B">
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidR="001C433B" w:rsidRPr="001C433B">
+        <w:t xml:space="preserve"> a generative artificial intelligence (AI) model </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2B4A" w:rsidRPr="001B2B4A">
+        <w:t>to achieve the goal, it is necessary to list the AI ​​models and summarize the purpose of their use (a more detailed specification of use is provided in the Methodology chapter).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D49CB47" w14:textId="3173D86F" w:rsidR="007646D1" w:rsidRPr="001B2B4A" w:rsidRDefault="007646D1" w:rsidP="001B2B4A">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="41F511FB" w14:textId="77777777" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="007646D1">
+          <w:rStyle w:val="FirstparagraphChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">(With reference to Theoretical background) A critical discussion of the literature is an integral part of the Theoretical Background chapter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2B4A">
+        <w:rPr>
+          <w:rStyle w:val="FirstparagraphChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domestic and international sources must be chosen carefully and cited appropriately. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12FD8" w:rsidRPr="001B2B4A">
+        <w:rPr>
+          <w:rStyle w:val="FirstparagraphChar"/>
+        </w:rPr>
+        <w:t>Repeated paraphrasing of a single or frequently cited source cannot be considered a quality literature review.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12FD8">
+        <w:rPr>
+          <w:rStyle w:val="FirstparagraphChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2B4A">
+        <w:rPr>
+          <w:rStyle w:val="FirstparagraphChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The recommended minimum number of relevant sources is defined by the Dean’s Directive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7308403A" w14:textId="77777777" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="007646D1">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t>(With reference to Introduction) The introduction of the Bachelor’s/</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="71BF91D0" w14:textId="77777777" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="007646D1">
+        <w:t>(With reference to Methodology) The Methodology chapter should provide the methodological framework for the Bachelor’s/Master’s thesis. It defines the main objective, partial objectives, research questions, and, if applicable, working hypotheses. The chapter further focuses on describing, justifying, and presenting the data sources, methods of data collection, and methods used for processing the work. The description of the application of the methods must be sufficiently detailed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50219CF8" w14:textId="5FF78074" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="001B2B4A">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t>(With reference to Theoretical background) A critical discussion of the literature is an integral part of the Theoretical Background chapter. For research-oriented theses, it is appropriate to formulate working hypotheses based on the literature review.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D49CB47" w14:textId="77777777" w:rsidR="007646D1" w:rsidRPr="00A81C57" w:rsidRDefault="007646D1" w:rsidP="007646D1">
+        <w:t>(With reference to Results) The Results chapter includes the outcomes of the analysis, as well as subsequent design/research results, which must be interpreted and supported with appropriate arguments. The analysis results should be appropriately based on the theoretical background. The analytical section must be concluded with a summary, ideally emphasising an evaluation of the current state. The subsequent design/research results should be logically connected to the theoretical background and analysis results, and should lead to the fulfilment of the set objectives, in line with the type of final thesis (Bachelor’s or Master’s thesis). Proposals should contain new or improved solutions for the studied area, along with justification supporte</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2B4A">
+        <w:t xml:space="preserve">d by relevant arguments. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">For a Master’s thesis (MT), in addition to the analysis, the proposal must also include a solution that can be implemented in practice (e.g. a project or scenario). The Results chapter must also include an evaluation of the fulfilment of the main objective, the status of answering the research questions, or the verification of working hypotheses. In the case of a research-oriented Bachelor’s/Master’s thesis, the focus should be on discussing the empirical results obtained through qualitative/quantitative </w:t>
+      </w:r>
+      <w:r w:rsidR="001C433B" w:rsidRPr="00A81C57">
+        <w:t>research and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve"> drawing appropriate conclusions to expand knowledge in the field.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C433B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C433B" w:rsidRPr="001C433B">
+        <w:t>For this purpose, the recommended structure is expanded with a separate chapter 4 Discussion of Results, which usually also includes BP/DP limits and directions for follow-up research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0903F5" w14:textId="6C46301C" w:rsidR="0099199F" w:rsidRDefault="007646D1" w:rsidP="007646D1">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t>Domestic and international sources must be chosen carefully and cited appropriately. The recommended minimum number of relevant sources is defined by the Dean’s Directive. Repeated paraphrasing of a single or frequently cited source cannot be considered a quality literature review.</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> of the most important conclusions, findings and recommendations/solutions</w:t>
+        <w:t>(With reference to Conclusion) An essential part of the conclusion is a brief summary of the most important conclusions, findings and recommendations/solutions</w:t>
       </w:r>
       <w:r w:rsidR="0099199F" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="001B2B4A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748E7816" w14:textId="2D6787FD" w:rsidR="00E12FD8" w:rsidRPr="0093369C" w:rsidRDefault="00E12FD8" w:rsidP="007646D1">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12FD8">
+        <w:t xml:space="preserve">The scope of the recommended chapters is defined by the Dean’s Directive. During the process of writing the Bachelor’s/Master’s thesis, the requirement for at least three </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12FD8">
+        <w:lastRenderedPageBreak/>
+        <w:t>consultations with the thesis supervisor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12FD8">
+        <w:t>exclusively in person or via MS Teams) must be fulfilled.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12FD8">
+        <w:t>Details, including deadlines, are defined by the Dean’s Directive.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="61DA36B4" w14:textId="25419F58" w:rsidR="000E2CEE" w:rsidRPr="0093369C" w:rsidRDefault="00674BCA" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc215419447"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240401507"/>
       <w:r>
         <w:t>Faculty of Applied Informatics</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="748BAA3A" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students of the Faculty of Applied Informatics are required to follow the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ČSN ISO 690</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> citation standard (latest version) in their final theses. The mandatory referencing method is </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve"> citation standard (latest version) in their final theses. The mandatory referencing method is the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>numerical citation style</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, where references are indicated using numbers in square brackets. In the list of references, bibliographic entries are arranged in the order in which they appear in the thesis, and the list is numbered accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0E6869" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The formal layout of the final thesis must follow the provided template and pre-set styles. A specific requirement is the inclusion of the original source for figures and tables. The source (reference in square brackets) must be placed immediately after the caption, not on a new line. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A54ED0" w14:textId="1CC84902" w:rsidR="00E2435A" w:rsidRPr="0093369C" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommended structure of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> thesis</w:t>
+        <w:t>Recommended structure of the Bachelor’s thesis</w:t>
       </w:r>
       <w:r w:rsidR="00E2435A" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="078228B5" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27604AF9" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Theoretical Framework (optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3428F42C" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
@@ -8289,59 +7978,51 @@
       <w:r w:rsidRPr="00A81C57">
         <w:t>Experimental Part (e.g. data analysis techniques, research method, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793CF7CA" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B376AC" w14:textId="32FB07EE" w:rsidR="00377A34" w:rsidRPr="0093369C" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BC5E88" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">Recommended structure of the main body of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> thesis:</w:t>
+        <w:t>Recommended structure of the main body of the Master’s thesis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D83678A" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2527F4B2" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Theoretical Framework (optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E32928" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Current State of the Issue</w:t>
       </w:r>
@@ -8368,124 +8049,117 @@
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Experimental Part (e.g. data analysis techniques, research method, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7934C45F" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785E6193" w14:textId="77777777" w:rsidR="00674BCA" w:rsidRPr="00A81C57" w:rsidRDefault="00674BCA" w:rsidP="00674BCA">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E31A3B5" w14:textId="40B67131" w:rsidR="000E2CEE" w:rsidRPr="0093369C" w:rsidRDefault="000E2CEE" w:rsidP="000E2CEE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc215419448"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240401508"/>
       <w:r w:rsidRPr="0093369C">
         <w:t>Fa</w:t>
       </w:r>
       <w:r w:rsidR="003979FC">
         <w:t>culty of Humanities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="602BFDE2" w14:textId="77777777" w:rsidR="003979FC" w:rsidRPr="00A81C57" w:rsidRDefault="003979FC" w:rsidP="003979FC">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students of the Faculty of Humanities are required to use a citation style or standard specified by the relevant </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> must familiarise themselves thoroughly with these guidelines. At the Department of Modern Languages and Literatures (ÚMJL), the following citation styles are used: </w:t>
+        <w:t xml:space="preserve">Students of the Faculty of Humanities are required to use a citation style or standard specified by the relevant department, and must familiarise themselves thoroughly with these guidelines. At the Department of Modern Languages and Literatures (ÚMJL), the following citation styles are used: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Chicago notes-and-bibliography</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for theses in literary and cultural studies (written in English), </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Chicago author-date</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for theses in linguistics, translation studies and economics (written in English) and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ČSN ISO 690</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> citation standard for theses written in German. At the Departments of Pedagogical Sciences and the Department of School Education (ÚPV and ÚŠP), the </w:t>
+        <w:t xml:space="preserve"> citation standard for theses written in German. At the Departments of Pedagogical Sciences and the Department of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">School Education (ÚPV and ÚŠP), the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> citation style is used. At the Department of Health Care Sciences (ÚZV), the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ČSN ISO 690</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -8494,53 +8168,52 @@
     </w:p>
     <w:p w14:paraId="4A65BD23" w14:textId="12B7A6A3" w:rsidR="00E654B7" w:rsidRDefault="003979FC" w:rsidP="003979FC">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Detailed information regarding the structure and formatting of theses is provided in internal faculty regulations (Dean’s Directives and decrees issued by the relevant departments). A specific formatting requirement is related to hyphenation. In texts written in English or German, automatic hyphenation must be disabled. Manual hyphenation may be applied if necessary</w:t>
       </w:r>
       <w:r w:rsidR="002A5E8E" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A25402" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc215419449"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240401509"/>
+      <w:r>
         <w:t>Faculty of Multimedia Communications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="397DBB0D" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students of the Faculty of Multimedia Communications are required to follow the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ČSN ISO 690 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
@@ -8568,108 +8241,133 @@
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Harvard system</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (author–date method). In the list of references, bibliographic entries must be arranged in alphabetical order (the list is not numbered). For degree programmes in the field of Arts, the required referencing method is the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>footnote citation system</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Bibliographic entries in the list of references are also to be arranged in alphabetical order (the list is not numbered).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1E85AB" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
+    <w:p w14:paraId="1C1E85AB" w14:textId="298EC680" w:rsidR="00182115" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Recommended structure of the main body of the thesis for the field of Media and Communication Studies (degree programmes such as Media and Communication Studies, Marketing Communications)</w:t>
+        <w:t>Recommended structure of the main body of the thesis for the field of Media and Communic</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA77BD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ation Studies (degree programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as Marketing Communications)</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FAC50A" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0465FB42" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
+    <w:p w14:paraId="0465FB42" w14:textId="192914D0" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00AA77BD">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t>Theoretical Part</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5764D8A9" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
+        <w:t xml:space="preserve">Theoretical </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA77BD">
+        <w:t>and Me</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA77BD" w:rsidRPr="00AA77BD">
+        <w:t>thodological</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA77BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5764D8A9" w14:textId="3F99497E" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00AA77BD" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A81C57">
-[...3 lines deleted...]
-    <w:p w14:paraId="52D8A263" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
+      <w:r>
+        <w:t>Analytical</w:t>
+      </w:r>
+      <w:r w:rsidR="00182115" w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve"> Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8A263" w14:textId="09CDEE37" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00AA77BD">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">Project Part (for follow-up </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> programmes)</w:t>
+        <w:t>Project Part (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA77BD" w:rsidRPr="00AA77BD">
+        <w:t>can be omitted after agreement with the thesis supervisor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDA8562" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693BDD23" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>For the field of Arts (degree programmes such as Multimedia and Design, Multimedia, Design, Theory and Practice of Audiovisual Production, Theory and Practice of Animated Production, Animated Production, Arts Management, Creative Industries and Digital Culture, and other related programmes)</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389F6E11" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
@@ -8683,236 +8381,214 @@
       </w:pPr>
       <w:r>
         <w:t>Textual and Documentation Part</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74DF0F1B" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E2CB68" w14:textId="165F9454" w:rsidR="00182115" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="003979FC">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13402CF2" w14:textId="71093295" w:rsidR="00C9199F" w:rsidRPr="0093369C" w:rsidRDefault="003979FC" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc215419450"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240401510"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Template Preparation and Working wit</w:t>
       </w:r>
       <w:r w:rsidR="00182115">
         <w:t>h the Template</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="22BE6720" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This chapter provides information on how to install the template, edit the introductory and final pages, enable double-sided printing, and convert the final thesis to the PDF/A format. It is intended to include all the essential guidance students may need </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> use the thesis template easily. The instructions apply exclusively to students who have chosen templates for MS Word or Writer (LibreOffice / OpenOffice).</w:t>
+        <w:t>This chapter provides information on how to install the template, edit the introductory and final pages, enable double-sided printing, and convert the final thesis to the PDF/A format. It is intended to include all the essential guidance students may need in order to use the thesis template easily. The instructions apply exclusively to students who have chosen templates for MS Word or Writer (LibreOffice / OpenOffice).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D86F137" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Important notice for using the template in MS Word:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> The template was developed for MS Word 2016 (or newer). It will also function correctly in MS Word 2013. Minor issues may occur in versions 2007 and 2010, although the template should still be usable. The template is not compatible with MS Word 2003 or earlier, as these versions are no longer supported. Word Online (as part of Office 365) and Word for Android/iOS are not full-featured applications like the desktop version of Word; therefore, the template will not work properly in these environments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367B97E8" w14:textId="11AEA28B" w:rsidR="00A53D78" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
+    <w:p w14:paraId="367B97E8" w14:textId="0CFCCD7E" w:rsidR="00A53D78" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">The template is provided as a DOTX </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> thus requires installation before use (see Chapter</w:t>
+        <w:t>The template is provided as a DOTX file, and thus requires installation before use (see Chapter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214294300 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214294300 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Template Installation</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CC31FE" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2C4240" w14:textId="203AA2C2" w:rsidR="00202A3E" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00202A3E">
+    <w:p w14:paraId="2A2C4240" w14:textId="1D0EC2D2" w:rsidR="00202A3E" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00202A3E">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Every student at Tomas Bata University (TBU) is entitled to use the Microsoft 365 Office suite. Access is available at</w:t>
       </w:r>
       <w:r w:rsidR="00202A3E" w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00202A3E" w:rsidRPr="0093369C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>portal.office.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00202A3E" w:rsidRPr="0093369C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>where students can download the installation package for their device (login requires university credentials). The software can be installed on up to five different devices (Windows or macOS)</w:t>
       </w:r>
       <w:r w:rsidR="00202A3E" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F45E662" w14:textId="77777777" w:rsidR="00182115" w:rsidRPr="00A81C57" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Important notice for using the template in Writer: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The template was created for use in the free office suites LibreOffice and OpenOffice. It is provided as an ODT file, which does not require any additional installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337C8FB1" w14:textId="27472909" w:rsidR="00DC03C7" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
+    <w:p w14:paraId="337C8FB1" w14:textId="7D0BFA80" w:rsidR="00DC03C7" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>The latest versions of thesis templates are available on the TBU website, in the section:</w:t>
       </w:r>
       <w:r w:rsidR="00DC03C7" w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00F6667F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/en/student-2/documents-and-templates/thesis-templates/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC03C7" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A68DA9" w14:textId="12661D76" w:rsidR="00D341A9" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Ref214294300"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc215419451"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240401511"/>
       <w:r>
         <w:t>Template Installation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="48A60DEE" w14:textId="731929E0" w:rsidR="00CC31FE" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00DC03C7">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">As mentioned above, the template for use with the freely available office suites </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LibreOffice or OpenOffice does not require installation into the template system</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
@@ -9039,51 +8715,51 @@
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> You may of course work with multiple such documents if needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF212B8" w14:textId="755F9D50" w:rsidR="00A53D78" w:rsidRPr="0093369C" w:rsidRDefault="00182115" w:rsidP="00182115">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please note that the template is not required for the final formatting or submission of the thesis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> It is also not necessary to send the template to your thesis supervisor for review. The final file submitted should be a standard Word document (DOCX), which should then be converted to PDF before submission</w:t>
       </w:r>
       <w:r w:rsidR="00A53D78" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347BD658" w14:textId="7B0B7D1A" w:rsidR="00D341A9" w:rsidRPr="0093369C" w:rsidRDefault="00BF6435" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc215419452"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240401512"/>
       <w:r>
         <w:t>Editing the Introductory and Final Pages of the Template</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="0F7ADF6E" w14:textId="77777777" w:rsidR="008B4AD7" w:rsidRPr="00A81C57" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Templates for MS Word as well as for freely available alternatives such as LibreOffice or OpenOffice have been designed for universal use. Their aim is to offer, within the given technical limitations, the simplest possible method of writing a final thesis that meets both formal and visual requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DA3EF2" w14:textId="77777777" w:rsidR="008B4AD7" w:rsidRPr="00A81C57" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -9225,59 +8901,51 @@
         </w:rPr>
         <w:t>If your thesis assignment consists of three pages, we recommend the following steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5103BE8D" w14:textId="77777777" w:rsidR="008B4AD7" w:rsidRPr="00A81C57" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Insert the first two pages of the assignment using the method above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B21093" w14:textId="77777777" w:rsidR="008B4AD7" w:rsidRPr="00A81C57" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Right-click on the image of the second page and select Copy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253299B7" w14:textId="77777777" w:rsidR="008B4AD7" w:rsidRPr="00A81C57" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t>Click the mouse to the right of the image until the cursor starts blinking (in Word, it may also be necessary to press the right arrow key to move the cursor outside the form frame</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> insert a new blank page using the </w:t>
+        <w:t xml:space="preserve">Click the mouse to the right of the image until the cursor starts blinking (in Word, it may also be necessary to press the right arrow key to move the cursor outside the form frame), and insert a new blank page using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ctrl + Enter </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>shortcut</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213FD1CE" w14:textId="77777777" w:rsidR="008B4AD7" w:rsidRPr="00A81C57" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Paste the copied image with the second page of the assignment using the </w:t>
       </w:r>
@@ -9373,161 +9041,179 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Next comes the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, which is optional. If you choose not to include acknowledgements, simply click inside the frame and follow the instructions provided to remove the entire block and the page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0790BFB7" w14:textId="566C1632" w:rsidR="008B4AD7" w:rsidRPr="008B4AD7" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
+    <w:p w14:paraId="0790BFB7" w14:textId="1E4F89C0" w:rsidR="008B4AD7" w:rsidRPr="008B4AD7" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">After the introductory pages, the template continues with automatically generated </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>contents and lists</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Some lists (e.g. figures, tables, appendices) are generated automatically, while others (e.g. abbreviations, supplementary appendices) must be created manually. Once the thesis is complete, you must update the automatically generated content and lists (right-click on the list or table of contents and select Update). Lists are not mandatory and may be removed if not used. You may also create custom lists (e.g. a list of </w:t>
-[...5 lines deleted...]
-        <w:t>charts</w:t>
+        <w:t xml:space="preserve">. Some lists (e.g. figures, tables, appendices) are generated automatically, while others (e.g. abbreviations, supplementary appendices) must be created manually. Once the thesis is complete, you must update the automatically generated content and lists (right-click on the list or table of contents and select Update). Lists are not mandatory and may be removed if not used. You may also create custom lists (e.g. a </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist of </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>harts</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>). A detailed guide for creating or removing custom lists can be found in Chapter</w:t>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417865 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417870 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Automatically Generated Lists</w:t>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009343A5">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57178FC5" w14:textId="77777777" w:rsidR="008B4AD7" w:rsidRPr="00A81C57" w:rsidRDefault="008B4AD7" w:rsidP="008B4AD7">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -9564,58 +9250,58 @@
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>appendices</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. If your thesis does not include appendices, this section may be removed according to the instructions provided within the appendices block</w:t>
       </w:r>
       <w:r w:rsidR="002D18F7" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D802CE6" w14:textId="49F4D07E" w:rsidR="00D341A9" w:rsidRPr="0093369C" w:rsidRDefault="00A140F2" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc215419453"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240401513"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Converting the Thesis to PDF/A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="039A3B10" w14:textId="51ADD878" w:rsidR="00D341A9" w:rsidRPr="0093369C" w:rsidRDefault="003A7E51" w:rsidP="00D341A9">
+    <w:p w14:paraId="039A3B10" w14:textId="1E3F0C5A" w:rsidR="00D341A9" w:rsidRPr="0093369C" w:rsidRDefault="003A7E51" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>According to the currently valid Rector’s Directive on final theses, available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00D341A9" w:rsidRPr="0093369C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora/</w:t>
@@ -9644,51 +9330,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The template is designed for double-sided printing. As a result, certain pages – particularly introductory sections and lists – are formatted to always appear on odd-numbered pages (such as the table of contents, list of figures, etc.). Therefore, it is possible that one odd-numbered page (e.g. page 7) is followed by another odd-numbered page (e.g. page 9). This is not an error. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>When exporting to PDF, Word (or an equivalent word processor) will automatically insert a blank page between such odd-numbered pages. These blank pages are considered part of the thesis and must remain in the final document submitted by the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A417302" w14:textId="390C89CB" w:rsidR="00BB55D2" w:rsidRPr="0093369C" w:rsidRDefault="003A7E51" w:rsidP="00BB55D2">
+    <w:p w14:paraId="1A417302" w14:textId="1691BFF8" w:rsidR="00BB55D2" w:rsidRPr="0093369C" w:rsidRDefault="003A7E51" w:rsidP="00BB55D2">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Clear instructions are also available on the Library website:</w:t>
       </w:r>
       <w:r w:rsidR="00BB55D2" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00F6667F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://iva.k.utb.cz/</w:t>
         </w:r>
         <w:r w:rsidRPr="00F6667F">
@@ -9914,51 +9600,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16692949" w14:textId="1F177CEA" w:rsidR="00D341A9" w:rsidRPr="0093369C" w:rsidRDefault="00323190" w:rsidP="001C42AD">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>template is already configured to export documents in PDF/A-1b format by default</w:t>
       </w:r>
       <w:r w:rsidR="00D341A9" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9FCB52" w14:textId="68040568" w:rsidR="00D341A9" w:rsidRPr="0093369C" w:rsidRDefault="005A434A" w:rsidP="00D341A9">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Ref214316241"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc215419454"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240401514"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Document Preview and Printing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="42B37E6D" w14:textId="77777777" w:rsidR="005A434A" w:rsidRPr="00A81C57" w:rsidRDefault="005A434A" w:rsidP="005A434A">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The template is designed to allow for double-sided printing: it features mirrored margins as well as mirrored headers and footers. Both the Microsoft Word template and its alternatives use sections to ensure that certain pages are always set as odd-numbered (this primarily applies to introductory pages and lists). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DDFA6F" w14:textId="559F14CB" w:rsidR="00FC538A" w:rsidRPr="0093369C" w:rsidRDefault="005A434A" w:rsidP="005A434A">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
@@ -9970,112 +9656,113 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">You can view the document layout using </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>print preview</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the “book view” option (in LibreOffice Writer).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40124FD6" w14:textId="77777777" w:rsidR="00C41B0F" w:rsidRDefault="002A4AF3" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0537E404" wp14:editId="1FBDF34E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0537E404" wp14:editId="482D9C88">
             <wp:extent cx="4895406" cy="3406324"/>
             <wp:effectExtent l="0" t="0" r="635" b="3810"/>
             <wp:docPr id="1" name="Obrázek 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Obrázek 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4895406" cy="3406324"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7B9EDC" w14:textId="51AB8446" w:rsidR="00D76EBA" w:rsidRPr="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
+    <w:p w14:paraId="0F7B9EDC" w14:textId="4D730997" w:rsidR="00D76EBA" w:rsidRPr="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc214401390"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C41B0F">
         <w:t>Example of document layout with an inserted blank page</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="031E5C26" w14:textId="77777777" w:rsidR="005A434A" w:rsidRPr="00A81C57" w:rsidRDefault="005A434A" w:rsidP="005A434A">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
@@ -10141,269 +9828,255 @@
         </w:rPr>
         <w:t>Ctrl + A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) and pressing F9. In the dialogue boxes that appear, it is recommended to confirm the update of the entire tables. In Writer, go to the main menu, select Tools, then choose Update and Update All</w:t>
       </w:r>
       <w:r w:rsidR="00A77431" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B688984" w14:textId="77777777" w:rsidR="009C71AA" w:rsidRPr="0093369C" w:rsidRDefault="009C71AA" w:rsidP="00FC538A">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC87D65" w14:textId="3C43F5A3" w:rsidR="00757EE9" w:rsidRPr="0093369C" w:rsidRDefault="00757EE9" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc215419455"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc240401515"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>Styl</w:t>
       </w:r>
       <w:r w:rsidR="009C5946">
         <w:t>es</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="08A907E2" w14:textId="77777777" w:rsidR="009C5946" w:rsidRPr="00A81C57" w:rsidRDefault="009C5946" w:rsidP="009C5946">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">When working with the thesis template, it is recommended to use the predefined styles and formatting </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> maintain a consistent layout throughout the document. Students should avoid using direct formatting (such as manual changes to font type, size, or heading properties). The required styles can be found in the Styles panel, which can be accessed in Word via the Home tab (then Styles), and in Writer by pressing the F11 key. </w:t>
+        <w:t xml:space="preserve">When working with the thesis template, it is recommended to use the predefined styles and formatting in order to maintain a consistent layout throughout the document. Students should avoid using direct formatting (such as manual changes to font type, size, or heading properties). The required styles can be found in the Styles panel, which can be accessed in Word via the Home tab (then Styles), and in Writer by pressing the F11 key. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A030E2" w14:textId="77777777" w:rsidR="009C5946" w:rsidRPr="00A81C57" w:rsidRDefault="009C5946" w:rsidP="009C5946">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The following formatting settings and instructions for using styles are primarily intended for use with Microsoft Word (a similar approach can be followed in LibreOffice Writer). If using the LaTeX template, it is necessary to follow the commands and instructions specific to that environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174A6273" w14:textId="1256C928" w:rsidR="009F62EB" w:rsidRPr="0093369C" w:rsidRDefault="009C5946" w:rsidP="009C5946">
+    <w:p w14:paraId="174A6273" w14:textId="72D9D31E" w:rsidR="009F62EB" w:rsidRPr="0093369C" w:rsidRDefault="009C5946" w:rsidP="009C5946">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>A list of the predefined styles for text editors can be found in the appendix to this manual – see</w:t>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref214295925 \w \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Appendix A:</w:t>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref214295933 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41" w:rsidRPr="0093369C">
+      <w:r w:rsidR="00380D03" w:rsidRPr="0093369C">
         <w:t>List of template styles</w:t>
       </w:r>
       <w:r w:rsidR="00FF4CAE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000D0AC0" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A30C8D2" w14:textId="355B7B6F" w:rsidR="00360743" w:rsidRPr="0093369C" w:rsidRDefault="00F90F50" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Ref215409177"/>
       <w:bookmarkStart w:id="21" w:name="_Ref215409182"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc215419456"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240401516"/>
       <w:r>
         <w:t>Headings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="1DE0C60D" w14:textId="0C308279" w:rsidR="003B1BCF" w:rsidRPr="0093369C" w:rsidRDefault="007744AD" w:rsidP="003B1BCF">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The template includes four sets of heading styles: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>unnumbered headings (used for introductory and concluding sections and for lists), numbered headings for the main body of the thesis, section headings (with alphabetical labelling) and appendix headings. An overview of the heading styles and their levels is shown in the table below.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Only the headings marked with an asterisk (*) are included in the generated table of contents</w:t>
       </w:r>
       <w:r w:rsidR="00741D1A" w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5C1339" w14:textId="74209703" w:rsidR="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
+    <w:p w14:paraId="1D5C1339" w14:textId="4FB5AD82" w:rsidR="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Ref214402340"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc214401416"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240401542"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C41B0F">
         <w:t>Heading styles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
@@ -10505,53 +10178,53 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="606F74F2" w14:textId="3D73F5A1" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="00B95648" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Appendices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="24D4AF86" w14:textId="77777777" w:rsidTr="008E15DE">
+      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="24D4AF86" w14:textId="77777777" w:rsidTr="004D4280">
         <w:trPr>
-          <w:trHeight w:val="1220"/>
+          <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="140BFEA9" w14:textId="6120D746" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10725,53 +10398,53 @@
           </w:tcPr>
           <w:p w14:paraId="41CDA62B" w14:textId="2DFD6CC0" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="00B95648" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Appendix</w:t>
             </w:r>
             <w:r w:rsidR="0032052C" w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="398408A7" w14:textId="77777777" w:rsidTr="00437026">
+      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="398408A7" w14:textId="77777777" w:rsidTr="004D4280">
         <w:trPr>
-          <w:trHeight w:val="460"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E5E5DEE" w14:textId="52C2508E" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10844,51 +10517,51 @@
           </w:tcPr>
           <w:p w14:paraId="0048F303" w14:textId="7EC1EAA4" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="00B95648" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Appendix</w:t>
             </w:r>
             <w:r w:rsidR="0032052C" w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="321CBE25" w14:textId="77777777" w:rsidTr="00437026">
+      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="321CBE25" w14:textId="77777777" w:rsidTr="004D4280">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="194CC882" w14:textId="523E7BE1" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
@@ -10949,51 +10622,51 @@
           </w:tcPr>
           <w:p w14:paraId="2C78B624" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DF04ED5" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="249CDF35" w14:textId="77777777" w:rsidTr="00437026">
+      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="249CDF35" w14:textId="77777777" w:rsidTr="004D4280">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13B76E0E" w14:textId="5F1B3D34" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
@@ -11047,51 +10720,51 @@
           </w:tcPr>
           <w:p w14:paraId="4AF22BA9" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4781BCE0" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="1B5DA6D4" w14:textId="77777777" w:rsidTr="00437026">
+      <w:tr w:rsidR="00664C10" w:rsidRPr="0093369C" w14:paraId="1B5DA6D4" w14:textId="77777777" w:rsidTr="004D4280">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="732BF14E" w14:textId="5C3C7AD0" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
@@ -11107,151 +10780,153 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Heading</w:t>
             </w:r>
             <w:r w:rsidR="0032052C" w:rsidRPr="0093369C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479E8BCC" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
+          <w:p w14:paraId="479E8BCC" w14:textId="57A94FF6" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="00BA41D8" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Subtitle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2865F1B2" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F5F24F" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13F3365E" w14:textId="77777777" w:rsidR="0032052C" w:rsidRPr="0093369C" w:rsidRDefault="0032052C" w:rsidP="0032052C">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646AEC65" w14:textId="4CDD65D7" w:rsidR="00664C10" w:rsidRPr="0093369C" w:rsidRDefault="00EB0356" w:rsidP="0047438D">
+    <w:p w14:paraId="646AEC65" w14:textId="32DE5623" w:rsidR="00664C10" w:rsidRPr="0093369C" w:rsidRDefault="00EB0356" w:rsidP="0047438D">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>First-level headings always start on a new page.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> This requirement should be managed automatically by the word processor. An exception is the style </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Heading 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>after divider</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">, which is used immediately after a section heading in the split template layout (e.g. after the heading A THEORETICAL PART, which appears on a new page, the heading 1 Theory follows on the same page). This specific heading style is included in the Word template. For </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">, which is used immediately after a section heading in the split template layout (e.g. after the heading A THEORETICAL PART, which appears on a new page, the heading 1 Theory follows on the same page). This specific heading style is included in the Word template. For the split template in Writer, please follow the instructions provided within that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B109B1" w:rsidRPr="00A81C57">
+        <w:t>template</w:t>
+      </w:r>
       <w:r w:rsidR="00647243" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB64A4D" w14:textId="77777777" w:rsidR="00EB0356" w:rsidRPr="00A81C57" w:rsidRDefault="00EB0356" w:rsidP="00EB0356">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Numbered headings</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the main body of the thesis are included in the table of contents up to level 3. Headings at levels 4 and 5 are available in the template but are not included in the table of contents and should only be used in justified cases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224D3315" w14:textId="77777777" w:rsidR="00EB0356" w:rsidRPr="00A81C57" w:rsidRDefault="00EB0356" w:rsidP="00EB0356">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Unnumbered headings</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
@@ -11280,75 +10955,138 @@
         </w:rPr>
         <w:t xml:space="preserve"> are intended for theses that require division into separate parts (e.g. theoretical and practical parts). These headings are formatted using uppercase letters (A, B, C…) and capital letters (all caps).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46778485" w14:textId="77777777" w:rsidR="00EB0356" w:rsidRPr="00A81C57" w:rsidRDefault="00EB0356" w:rsidP="00EB0356">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Appendix headings</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> are used when appendices are included in the thesis. First-level appendix headings are transferred to the List of Appendices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C07F9BC" w14:textId="21BD3C9D" w:rsidR="003B1BCF" w:rsidRPr="0093369C" w:rsidRDefault="00EB0356" w:rsidP="00EB0356">
+    <w:p w14:paraId="3C07F9BC" w14:textId="36E2F0B8" w:rsidR="003B1BCF" w:rsidRDefault="00EB0356" w:rsidP="00EB0356">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>All headings that appear in the table of contents also appear in the navigation panel, which can be used to navigate the document quickly and efficiently. In Word, it can be activated via the View tab by ticking the Navigation Panel checkbox. In Writer, the so-called Navigator is opened by pressing F5</w:t>
       </w:r>
       <w:r w:rsidR="003B1BCF" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="138BE0A3" w14:textId="797A3CAA" w:rsidR="004D4280" w:rsidRDefault="00BA41D8" w:rsidP="004D4280">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA41D8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tip for working with headings:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA41D8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sometimes it may be necessary to insert a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4280">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>subtitle in bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA41D8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, which will not be numbered, but will help with the distinction of the text (e.g. in situations where it is necessary to list individual definitions). In such a case, it is enough to enter the subtitle using the "Sub</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA41D8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>" style, which inserts an unnumbered subtitle with an indent from the previous text, so there is no need to manually set the indentation or insert empty lines. An example of such text is on the next lines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F2FF58" w14:textId="41FE0E0A" w:rsidR="004D4280" w:rsidRPr="004D4280" w:rsidRDefault="004D4280" w:rsidP="004D4280">
+      <w:pPr>
+        <w:pStyle w:val="Podnadpis"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4280">
+        <w:t>TBU Library</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64433328" w14:textId="7C1D6149" w:rsidR="004D4280" w:rsidRDefault="004D4280" w:rsidP="004D4280">
+      <w:pPr>
+        <w:pStyle w:val="Firstparagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4280">
+        <w:t>The Library of Tomas Bata University, based in the University Centre, represents the symbolic heart of the University’s academic life. As the largest specialist library in the Zlín region, it provides services not only to students and staff, but also to the general public.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7E7D32C6" w14:textId="7B998024" w:rsidR="009B0C1E" w:rsidRPr="0093369C" w:rsidRDefault="00EB0356" w:rsidP="001209D8">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc215419457"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240401517"/>
       <w:r>
         <w:t>Headings for Split and Non-Split Templates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="1A46928B" w14:textId="77777777" w:rsidR="00EB0356" w:rsidRPr="00A81C57" w:rsidRDefault="00EB0356" w:rsidP="00EB0356">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>According to the guidelines of individual faculties and departments, it is possible to work with either a split or non-split version of the template. The split template visually divides the thesis into separate sections, such as Theoretical Part and Practical Part. For this purpose, specific heading styles are prepared in both Word and Writer to assist in structuring the thesis accordingly. The non-split template does not use this division and treats the thesis as a single continuous document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E19EA6" w14:textId="3F50019C" w:rsidR="00346F53" w:rsidRPr="0093369C" w:rsidRDefault="00EB0356" w:rsidP="00EB0356">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -11444,352 +11182,346 @@
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Heading 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> style but does not start on a new page</w:t>
       </w:r>
       <w:r w:rsidR="00B34D50" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450F0C4C" w14:textId="77777777" w:rsidR="00C41B0F" w:rsidRDefault="00346F53" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="772823FE" wp14:editId="680EED99">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="12700" b="17145"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="772823FE" wp14:editId="5C583E68">
+            <wp:extent cx="2592000" cy="3089374"/>
+            <wp:effectExtent l="12700" t="12700" r="12065" b="9525"/>
             <wp:docPr id="545179185" name="Obrázek 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="545179185" name="Obrázek 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2559164" cy="3050237"/>
+                      <a:ext cx="2592000" cy="3089374"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01753CA1" w14:textId="0B23B7C9" w:rsidR="00EB0356" w:rsidRPr="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
+    <w:p w14:paraId="01753CA1" w14:textId="4D5307FF" w:rsidR="00EB0356" w:rsidRPr="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214401391"/>
-      <w:bookmarkStart w:id="27" w:name="_Ref215417991"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref215417991"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc214401391"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C41B0F">
         <w:t>Example of a split template using section headings</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="093DD796" w14:textId="547AD8B7" w:rsidR="00B34D50" w:rsidRPr="0093369C" w:rsidRDefault="00EB0356" w:rsidP="00346F53">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="093DD796" w14:textId="01090755" w:rsidR="00B34D50" w:rsidRPr="0093369C" w:rsidRDefault="00EB0356" w:rsidP="00346F53">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">In Writer, it is necessary to manually adjust the headings. After the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Divider heading</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> style, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Heading 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">style follows, which is set to always start on a new page, as it represents a first-level heading. This setting will be necessary for the subsequent chapters of the thesis. Therefore, in this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, the page break must be removed manually. For the page break between the part heading on one page and the chapter with the </w:t>
+        <w:t xml:space="preserve">style follows, which is set to always start on a new page, as it represents a first-level heading. This setting will be necessary for the subsequent chapters of the thesis. Therefore, in this particular case, the page break must be removed manually. For the page break between the part heading on one page and the chapter with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Heading 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> style on the next page, it is necessary – according to</w:t>
       </w:r>
       <w:r w:rsidR="007B3444">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:instrText xml:space="preserve"> REF _Ref215417981 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> to click on the dropdown menu between the pages and select the Delete Page Break option. The Heading 1 will then move to the same page as the part heading, as shown in</w:t>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:instrText xml:space="preserve"> REF _Ref215417991 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0035303E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214313913 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Chyba! Nenalezen zdroj odkazů.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006D1940" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E19289" w14:textId="77777777" w:rsidR="00C41B0F" w:rsidRDefault="006D1940" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F54E462" wp14:editId="4B4BAD02">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="10795" b="12700"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F54E462" wp14:editId="422D3BB4">
+            <wp:extent cx="3600000" cy="2431935"/>
+            <wp:effectExtent l="12700" t="12700" r="6985" b="6985"/>
             <wp:docPr id="924408857" name="Obrázek 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="924408857" name="Obrázek 8"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3688908" cy="2491995"/>
+                      <a:ext cx="3600000" cy="2431935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FD2368" w14:textId="60D06D59" w:rsidR="00AB2D2E" w:rsidRPr="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
+    <w:p w14:paraId="30FD2368" w14:textId="57DBB1FC" w:rsidR="00AB2D2E" w:rsidRPr="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214401392"/>
-      <w:bookmarkStart w:id="29" w:name="_Ref215417981"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref215417981"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc214401392"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C41B0F">
         <w:t>Demonstration of how to remove a page break in Writer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="4F6DD859" w14:textId="00E72CED" w:rsidR="00360743" w:rsidRPr="0093369C" w:rsidRDefault="00CB6615" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Ref215417061"/>
       <w:bookmarkStart w:id="31" w:name="_Ref215417069"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc215419458"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc240401518"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Paragraphs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="74EC7702" w14:textId="470BF0EE" w:rsidR="00EA521C" w:rsidRPr="00A81C57" w:rsidRDefault="00EA521C" w:rsidP="00EA521C">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The template includes two styles for the main body text: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
@@ -11918,51 +11650,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">aragraph </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>style</w:t>
       </w:r>
       <w:r w:rsidR="009F62EB" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F90EAF" w14:textId="169391F9" w:rsidR="00360743" w:rsidRPr="0093369C" w:rsidRDefault="00CB6615" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Ref215417369"/>
       <w:bookmarkStart w:id="34" w:name="_Ref215417373"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc215419459"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc240401519"/>
       <w:r>
         <w:t>Lists</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="61A9A0C5" w14:textId="77777777" w:rsidR="00AB2D2E" w:rsidRPr="00A81C57" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The template includes styles for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -11992,122 +11724,144 @@
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bulleted List</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Multilevel List</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. The indentation for each list item is set to 0.8 cm. These styles automatically add spacing before the first and after the last line of the list.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B86D88E" w14:textId="0401897E" w:rsidR="00BA61B7" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
+    <w:p w14:paraId="4B86D88E" w14:textId="0401897E" w:rsidR="00BA61B7" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Alphabetical and Numbered Lists</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> are prepared as single-level lists. If multiple numbered or alphabetical lists are used throughout the thesis, it is important to always reset the numbering to start from 1. In Word, after selecting the list with the mouse, right-click within the list and choose the option Restart at 1. In Writer, after selecting the list with the mouse, right-click and from the menu select List and then Restart </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Numbering</w:t>
       </w:r>
       <w:r w:rsidR="00876D1F" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="04230C2D" w14:textId="124A62BA" w:rsidR="00180CFB" w:rsidRPr="0093369C" w:rsidRDefault="00180CFB" w:rsidP="00AB2D2E">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180CFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> note that in Word, due to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">large </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180CFB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>number of lists prepared in the template, it may happen that after restarting the numbering, the entire list will be indented differently than required. The fix is ​​simple: select this list, right-click and select the Paragraph option. Then all you need to do is set the indentation manually to the values: left 0 cm, leading 0.8 cm.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2154E485" w14:textId="2EC90BEB" w:rsidR="00BA61B7" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
       </w:pPr>
       <w:r>
         <w:t>Alphabetical list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EE4CDC" w14:textId="77777777" w:rsidR="00AB2D2E" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
       </w:pPr>
       <w:r>
         <w:t>Alphabetical list</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C8C731" w14:textId="7F9FF035" w:rsidR="00647243" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
+    <w:p w14:paraId="232AB399" w14:textId="45567DD1" w:rsidR="00AB2D2E" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00180CFB">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
       </w:pPr>
       <w:r>
         <w:t>Alphabetical list</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5D759E04" w14:textId="61891EB1" w:rsidR="00876D1F" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="slovanseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Numbered list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C152F7" w14:textId="77777777" w:rsidR="00AB2D2E" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="slovanseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Numbered list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4198730C" w14:textId="77777777" w:rsidR="00AB2D2E" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="slovanseznam"/>
       </w:pPr>
       <w:r>
         <w:t>Numbered list</w:t>
       </w:r>
     </w:p>
@@ -12177,74 +11931,74 @@
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:ind w:left="1361"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Example of possible indentation (using Tab)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAAA3B5" w14:textId="77777777" w:rsidR="00AB2D2E" w:rsidRPr="00A81C57" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:ind w:left="1361"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Example of possible indentation (using Tab)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0E0344" w14:textId="03AD1E01" w:rsidR="00876D1F" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00876D1F">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Multilevel Lists</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> are formatted with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Multilevel List</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> style. In the Home tab, under the Paragraph section, click the arrow next to the Multilevel List button to open the numbering gallery, where a multilevel list style is preconfigured</w:t>
       </w:r>
       <w:r w:rsidR="00876D1F" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D67A224" w14:textId="6DC06129" w:rsidR="007E1633" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="007E1633">
       <w:pPr>
         <w:pStyle w:val="Multilevellist"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Multilevel list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9558BA" w14:textId="77777777" w:rsidR="00AB2D2E" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="Multilevellist"/>
       </w:pPr>
       <w:r>
         <w:t>Multilevel list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBA1E2B" w14:textId="4305C6CA" w:rsidR="007E1633" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="000E7DA9">
       <w:pPr>
         <w:pStyle w:val="Multilevellist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Next level of the multilevel list (created using Tab</w:t>
       </w:r>
       <w:r w:rsidR="007E1633" w:rsidRPr="0093369C">
         <w:t>)</w:t>
       </w:r>
@@ -12293,51 +12047,51 @@
       </w:pPr>
       <w:r>
         <w:t>Multilevel list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543B5FB6" w14:textId="77777777" w:rsidR="00AB2D2E" w:rsidRPr="0093369C" w:rsidRDefault="00AB2D2E" w:rsidP="00AB2D2E">
       <w:pPr>
         <w:pStyle w:val="Multilevellist"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Ref207227533"/>
       <w:bookmarkStart w:id="37" w:name="_Ref207227537"/>
       <w:bookmarkStart w:id="38" w:name="_Ref207227614"/>
       <w:bookmarkStart w:id="39" w:name="_Ref207227621"/>
       <w:r>
         <w:t>Multilevel list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8B2751" w14:textId="30C0A491" w:rsidR="00360743" w:rsidRPr="0093369C" w:rsidRDefault="007D1C70" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Ref215408816"/>
       <w:bookmarkStart w:id="41" w:name="_Ref215408821"/>
       <w:bookmarkStart w:id="42" w:name="_Ref215417397"/>
       <w:bookmarkStart w:id="43" w:name="_Ref215417403"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc215419460"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc240401520"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:t>List of References</w:t>
       </w:r>
       <w:r w:rsidR="00A72C8D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00A72C8D">
         <w:t>ibliography)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="1DF2FB99" w14:textId="7ADCE445" w:rsidR="00394061" w:rsidRPr="00A81C57" w:rsidRDefault="00394061" w:rsidP="00394061">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
@@ -12499,71 +12253,63 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ist)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> style is intended for theses that organise sources alphabetically, typically by the author’s surname. This includes citation standards such as ČSN ISO 690 (author-date method or Harvard system), as well as citation styles such as APA and Chicago. The style uses a hanging indent of 0.8 cm and a font size of 11 pt. Below is an example of an alphabetical list of used sources (according to ČSN ISO 690:2022)</w:t>
       </w:r>
       <w:r w:rsidR="00B415AE" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F716F20" w14:textId="77777777" w:rsidR="00B415AE" w:rsidRPr="0093369C" w:rsidRDefault="00B415AE" w:rsidP="00902AC8">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C4B4919" w14:textId="2BB0D6B0" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
+    <w:p w14:paraId="7C4B4919" w14:textId="4969F182" w:rsidR="00B415AE" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
       <w:pPr>
         <w:pStyle w:val="Bibliographyalphabeticallist"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BREGNHØJ, Mikkel; THORNING, Frederik a OGILBY, Peter R.</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
-        <w:t xml:space="preserve">, 2024. Singlet Oxygen </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: From Liquid Solvents to Mammalian Cells. Online. </w:t>
+        <w:t xml:space="preserve">, 2024. Singlet Oxygen Photophysics: From Liquid Solvents to Mammalian Cells. Online. </w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Chemical Reviews</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00394061">
         <w:t>Vol</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. 124, </w:t>
       </w:r>
       <w:r w:rsidR="00394061">
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. 17, </w:t>
       </w:r>
       <w:r w:rsidR="00394061">
         <w:t>p</w:t>
@@ -12573,489 +12319,113 @@
       </w:r>
       <w:r w:rsidR="00394061">
         <w:t>Available from</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0093369C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.chemrev.4c00105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0093369C">
         <w:t>. [</w:t>
       </w:r>
       <w:r w:rsidR="007D1C70">
         <w:t>Accessed</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> 2024-10-28].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77754F81" w14:textId="45201C6B" w:rsidR="007D1C70" w:rsidRPr="0093369C" w:rsidRDefault="007D1C70" w:rsidP="00B415AE">
+    <w:p w14:paraId="77754F81" w14:textId="45201C6B" w:rsidR="007D1C70" w:rsidRPr="00AA77BD" w:rsidRDefault="007D1C70" w:rsidP="00B415AE">
       <w:pPr>
         <w:pStyle w:val="Bibliographyalphabeticallist"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1C70">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">EARLE, Richard. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D1C70">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The art of cause marketing: how to use advertising to change personal behavior and public policy. </w:t>
+      </w:r>
       <w:r w:rsidRPr="007D1C70">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Monica BAZIUK (cover and interior design). New York: McGraw-Hill, 2000. ISBN 0-07-138702-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4033DF" w14:textId="6B53E5AF" w:rsidR="00B415AE" w:rsidRPr="0093369C" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
+      <w:pPr>
+        <w:pStyle w:val="Bibliographyalphabeticallist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA77BD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>KALENDA, Jan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA77BD">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA77BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> art </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>Vratký triumf: vývoj účasti na neformálním vzdělávání dospělých v České republice v letech 1997 až 2016.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA77BD">
+        <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...105 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0093369C">
-        <w:rPr>
-[...227 lines deleted...]
-        <w:t xml:space="preserve"> Bati. ISBN 978-80-7454-986-1. </w:t>
+        <w:t xml:space="preserve">Online. Zlín: Univerzita Tomáše Bati. ISBN 978-80-7454-986-1. </w:t>
       </w:r>
       <w:r w:rsidR="007D1C70">
         <w:t>Available from</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="0093369C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.7441/978-80-7454-986-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0093369C">
         <w:t>. [</w:t>
       </w:r>
       <w:r w:rsidR="007D1C70">
         <w:t>Accessed</w:t>
       </w:r>
       <w:r w:rsidR="007D1C70" w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
@@ -13089,633 +12459,192 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">umbered </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ist)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve"> style is primarily intended for technical and technological disciplines, which use the ČSN ISO 690 citation standard with the numeric referencing method, where references are indicated by numbers in square brackets. The indentation is also set to 0.8 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the font size is 11 pt. Below is an example of a numbered list of used sources (in accordance with ČSN ISO 690:2022)</w:t>
+        <w:t xml:space="preserve"> style is primarily intended for technical and technological disciplines, which use the ČSN ISO 690 citation standard with the numeric referencing method, where references are indicated by numbers in square brackets. The indentation is also set to 0.8 cm and the font size is 11 pt. Below is an example of a numbered list of used sources (in accordance with ČSN ISO 690:2022)</w:t>
       </w:r>
       <w:r w:rsidR="00DD3FD5" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABE962A" w14:textId="1A8C168E" w:rsidR="00DD3FD5" w:rsidRPr="0093369C" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27DB22D5" w14:textId="0EC76FA7" w:rsidR="003A544B" w:rsidRPr="003A544B" w:rsidRDefault="003A544B" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Bibliographynumberedlist"/>
       </w:pPr>
       <w:r w:rsidRPr="003A544B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">GIBSON, Robert. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A544B">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>Choosing</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Choosing your message. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A544B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Business </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Business Spotlight. </w:t>
+      </w:r>
       <w:r w:rsidRPr="003A544B">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012, vol. IX, no. 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A544B">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. 24-29. ISSN 1214-8377.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A544B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28672478" w14:textId="77777777" w:rsidR="00A72C8D" w:rsidRPr="0093369C" w:rsidRDefault="00A72C8D" w:rsidP="00A72C8D">
+      <w:pPr>
+        <w:pStyle w:val="Bibliographynumberedlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1C70">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">EARLE, Richard. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C70">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>Spotlight</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003A544B">
+        <w:t xml:space="preserve">The art of cause marketing: how to use advertising to change personal behavior and public policy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C70">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Monica BAZIUK (cover and interior design). New York: McGraw-Hill, 2000. ISBN 0-07-138702-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF29A11" w14:textId="57D6769F" w:rsidR="00DD3FD5" w:rsidRPr="0093369C" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
+      <w:pPr>
+        <w:pStyle w:val="Bibliographynumberedlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093369C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>KALENDA, Jan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="cs-CZ"/>
-[...238 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Vratký triumf: vývoj účasti na neformálním vzdělávání dospělých v České republice v letech 1997 až 2016.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093369C">
-        <w:rPr>
-[...218 lines deleted...]
-        <w:t xml:space="preserve"> Bati, 2021. ISBN 978-80-7454-986-1. </w:t>
+        <w:t xml:space="preserve"> Online. Zlín: Univerzita Tomáše Bati, 2021. ISBN 978-80-7454-986-1. </w:t>
       </w:r>
       <w:r w:rsidR="00A72C8D">
         <w:t>Available from</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="0093369C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.7441/978-80-7454-986-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0093369C">
         <w:t>. [</w:t>
       </w:r>
       <w:r w:rsidR="00A72C8D">
         <w:t xml:space="preserve">Accessed </w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">2024-02-19]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0D6786" w14:textId="36F76236" w:rsidR="00DD3FD5" w:rsidRPr="0093369C" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
+    <w:p w14:paraId="5F0D6786" w14:textId="418B2EC3" w:rsidR="00DD3FD5" w:rsidRPr="0093369C" w:rsidRDefault="00DD3FD5" w:rsidP="00DD3FD5">
       <w:pPr>
         <w:pStyle w:val="Bibliographynumberedlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>JANISSEN, Brendan a HUYNH, Tien.</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> Chemical composition and value-adding applications of coffee industry by-products: A review. Online. </w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Resources, Conservation and Recycling. </w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">2018, </w:t>
       </w:r>
       <w:r w:rsidR="00A72C8D">
         <w:t>vol</w:t>
       </w:r>
@@ -13735,182 +12664,174 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0093369C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.resconrec.2017.10.001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0093369C">
         <w:t>. [</w:t>
       </w:r>
       <w:r w:rsidR="00A72C8D">
         <w:t>Accessed</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> 2022-05-09]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624C67B6" w14:textId="77777777" w:rsidR="00B415AE" w:rsidRPr="0093369C" w:rsidRDefault="00B415AE" w:rsidP="00B415AE">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4941410C" w14:textId="011EAEAE" w:rsidR="00B415AE" w:rsidRPr="00443B08" w:rsidRDefault="00491EF5" w:rsidP="00BA4E44">
+    <w:p w14:paraId="4941410C" w14:textId="044373C4" w:rsidR="00B415AE" w:rsidRPr="00443B08" w:rsidRDefault="00491EF5" w:rsidP="00BA4E44">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">In both styles, it is recommended to </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>visually highlight authors’ names using bold typeface</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">. This must be applied manually and is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> should be applied consistently throughout the entire list if used. For more detailed information on citation standards and referencing styles, as well as citing sources and compiling a bibliography, s</w:t>
+        <w:t>. This must be applied manually and is optional, but should be applied consistently throughout the entire list if used. For more detailed information on citation standards and referencing styles, as well as citing sources and compiling a bibliography, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ee</w:t>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215409133 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215409133 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41" w:rsidRPr="00DB17D9">
+      <w:r w:rsidR="00380D03" w:rsidRPr="00DB17D9">
         <w:t>List of References (</w:t>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00933C41" w:rsidRPr="00DB17D9">
+      <w:r w:rsidR="00380D03" w:rsidRPr="00DB17D9">
         <w:t>ibliography)</w:t>
       </w:r>
       <w:r w:rsidR="00443B08" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DD3FD5" w:rsidRPr="00443B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F294E84" w14:textId="69A4282A" w:rsidR="00360743" w:rsidRPr="0093369C" w:rsidRDefault="00BB4E65" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Ref215417215"/>
       <w:bookmarkStart w:id="46" w:name="_Ref215417220"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc215419461"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc240401521"/>
       <w:r>
         <w:t>Quotations and Poetry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="6795C417" w14:textId="7D2FF918" w:rsidR="00B33392" w:rsidRPr="0093369C" w:rsidRDefault="00BB4E65" w:rsidP="00B33392">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Short quotations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -13919,65 +12840,51 @@
       <w:r w:rsidR="00B33392" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161857F1" w14:textId="6BF84C29" w:rsidR="00B33392" w:rsidRPr="0093369C" w:rsidRDefault="00BB4E65" w:rsidP="00B33392">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Longer, single-paragraph quotations </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">are separated from the main text by a 12-point space before and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> are indented 1.4 cm from the left margin. The </w:t>
+        <w:t xml:space="preserve">are separated from the main text by a 12-point space before and after, and are indented 1.4 cm from the left margin. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Quot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> style is used for formatting these block quotations, which includes spacing before and after the quoted text and automatically sets the style of the following paragraph to </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
@@ -14026,50 +12933,51 @@
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. (Source, 2025</w:t>
       </w:r>
       <w:r w:rsidR="00B33392" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E63D4D2" w14:textId="0D6AE33D" w:rsidR="007D092B" w:rsidRPr="0093369C" w:rsidRDefault="00BB4E65" w:rsidP="007D092B">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In a similar manner, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Quot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>style</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
@@ -14093,51 +13001,50 @@
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) is designed specifically for students of the Department of School Education (ÚŠP) at the Faculty of Humanities. This style shares most of the same formatting features as the main quotation style, but the font size is set to 10 pt</w:t>
       </w:r>
       <w:r w:rsidR="007D092B" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430897C2" w14:textId="0A5A1D99" w:rsidR="007D092B" w:rsidRPr="0093369C" w:rsidRDefault="00BB4E65" w:rsidP="007D092B">
       <w:pPr>
         <w:pStyle w:val="QuoteUSP-FHS"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A4049">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lorem Ipsum is simply dummy text of the printing and typesetting industry. Lorem Ipsum has been the industry’s standard dummy text ever since the 1500s, when an unknown printer took a galley of type and scrambled it to make a type specimen book. It has survived not only five centuries, but also the leap into electronic typesetting, remaining essentially unchanged. It was popularised in the 1960s with the release of Letraset sheets containing Lorem Ipsum passages, and more recently with desktop publishing software like Aldus PageMaker including versions of Lorem Ipsum</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. (Source, 2025</w:t>
       </w:r>
       <w:r w:rsidR="000F1970" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C404CB8" w14:textId="03A367A6" w:rsidR="00B04A10" w:rsidRPr="0093369C" w:rsidRDefault="00BB4E65" w:rsidP="00B04A10">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -14411,507 +13318,173 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>It was popularised in the 1960s with the release of Letraset sheets containing Lorem Ipsum passages, and more recently with desktop publishing software like Aldus PageMaker including versions of Lorem Ipsum</w:t>
       </w:r>
       <w:r w:rsidR="00B04A10" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE8188F" w14:textId="0131025F" w:rsidR="00B04A10" w:rsidRPr="0093369C" w:rsidRDefault="00077617" w:rsidP="00B04A10">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">To format short excerpts of text (single-line sentences), such as poetry or song lyrics, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Poetry</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve"> style is available. Stanzas are separated by a 12-point space before and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> are indented 1.4 cm from the left margin. The text is left-aligned. Individual lines within a stanza can also be indented using different levels (tab stops again set at multiples of 1.4 cm)</w:t>
+        <w:t xml:space="preserve"> style is available. Stanzas are separated by a 12-point space before and after, and are indented 1.4 cm from the left margin. The text is left-aligned. Individual lines within a stanza can also be indented using different levels (tab stops again set at multiples of 1.4 cm)</w:t>
       </w:r>
       <w:r w:rsidR="00B04A10" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0E7B0F" w14:textId="18AE4FA2" w:rsidR="00B04A10" w:rsidRPr="0093369C" w:rsidRDefault="00077617" w:rsidP="00B04A10">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>When formatting poetry or songs, each stanza (paragraph) should be ended by pressing Enter, while each line (verse) should be ended using a line break (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Shift + Enter</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B04A10" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DCCA3C" w14:textId="55F9921F" w:rsidR="00AF44C8" w:rsidRPr="0093369C" w:rsidRDefault="00AF44C8" w:rsidP="00AF44C8">
       <w:pPr>
         <w:pStyle w:val="Poetry"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Lorem ipsum dolor sit amet</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>dolor</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+        <w:t>Consectetuer molestie Quisque tincidunt quis</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:br/>
+        <w:t>Curabitur vitae condimentum lacinia risus</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>sit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:br/>
+        <w:t>Urna Curabitur laoreet felis augue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B7D9FB" w14:textId="6D9AB83F" w:rsidR="00AF44C8" w:rsidRPr="0093369C" w:rsidRDefault="00AF44C8" w:rsidP="00AF44C8">
+      <w:pPr>
+        <w:pStyle w:val="Poetry"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Dis est ut laoreet</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>amet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+        <w:t>Adipiscing justo est eros sed</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Consectetuer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sollicitudin nulla adipiscing augue consequat</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...273 lines deleted...]
-        <w:t xml:space="preserve"> eros nec</w:t>
+        <w:t>Quisque id tempor eros nec</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499DF807" w14:textId="314E1A6F" w:rsidR="00360743" w:rsidRPr="0093369C" w:rsidRDefault="00077617" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Ref215417270"/>
       <w:bookmarkStart w:id="49" w:name="_Ref215417276"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc215419462"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="50" w:name="_Toc240401522"/>
+      <w:r>
         <w:t>Linguistic Examples</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="32384F61" w14:textId="7A7E3B9D" w:rsidR="003B496D" w:rsidRPr="00A81C57" w:rsidRDefault="003B496D" w:rsidP="003B496D">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Example of formatting linguistic examples in academic writing with continuous numbering throughout the thesis (numbering is enclosed in round brackets). The indentation for each example is set to 0.8 cm. The style used is </w:t>
       </w:r>
       <w:r w:rsidRPr="003B496D">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Linguistics numbered examples</w:t>
@@ -15096,224 +13669,224 @@
         <w:br/>
         <w:t>b. [</w:t>
       </w:r>
       <w:r w:rsidR="00CF447C">
         <w:t>line</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> 2]</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF447C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00365962" w:rsidRPr="00365962">
         <w:t xml:space="preserve">note indented using the Tab key, line </w:t>
       </w:r>
       <w:r w:rsidR="00365962">
         <w:t>ended</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D6A4F4" w14:textId="518C5A62" w:rsidR="00B2210E" w:rsidRPr="00A81C57" w:rsidRDefault="00B2210E" w:rsidP="00B2210E">
+    <w:p w14:paraId="67D6A4F4" w14:textId="39ADF9A5" w:rsidR="00B2210E" w:rsidRPr="00A81C57" w:rsidRDefault="00B2210E" w:rsidP="00B2210E">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">In some cases, it is helpful to use </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>cross-references to individual examples</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> for better orientation in the text. On the Insert tab, simply click the Cross-reference button (a similar procedure applies in Writer). In the “Reference type” dropdown menu, choose the desired numbered item (in Writer, “Numbered Paragraph”), e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:instrText xml:space="preserve"> REF _Ref214316347 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">, and under “Insert reference to”, select Paragraph number. More information on cross-references is provided in </w:t>
       </w:r>
       <w:r w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215418133 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215418139 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Cross-references</w:t>
       </w:r>
       <w:r w:rsidR="0088107B" w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0088107B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>. It is important to ensure that cross-references are updat</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">ed in case of later changes </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> see</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Chapter</w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:instrText xml:space="preserve"> REF _Ref214316241 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>2.4</w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:instrText xml:space="preserve"> REF _Ref214316241 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Document Preview and Printing</w:t>
       </w:r>
       <w:r w:rsidR="00C97A56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EC6FB4" w14:textId="3083187B" w:rsidR="00241610" w:rsidRPr="0093369C" w:rsidRDefault="00B2210E" w:rsidP="00C97A56">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">It is also possible to include examples without automatic numbering. In such cases, the style </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Linguistic Examples</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> is available. This style does not use continuous numbering, but lines are indented by 0.8 cm to visually distinguish the example from the main text</w:t>
       </w:r>
@@ -15325,132 +13898,132 @@
       <w:pPr>
         <w:pStyle w:val="Linguisticexamples"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>Lorem Ipsum is simply dummy text of the printing and typesetting industry</w:t>
       </w:r>
       <w:r w:rsidR="00E27907" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D049C90" w14:textId="56FEB2FC" w:rsidR="00241610" w:rsidRPr="0093369C" w:rsidRDefault="002D2C8D" w:rsidP="00CA1475">
       <w:pPr>
         <w:pStyle w:val="Linguisticexamples"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>Lorem Ipsum is simply dummy text of the printing and typesetting industry</w:t>
       </w:r>
       <w:r w:rsidR="00E27907" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E21ABB3" w14:textId="0BF627F9" w:rsidR="00565E58" w:rsidRPr="0093369C" w:rsidRDefault="004A33F6" w:rsidP="00565E58">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc215419463"/>
-      <w:r>
+      <w:bookmarkStart w:id="53" w:name="_Toc240401523"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Footnotes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="5CEC9A0A" w14:textId="77777777" w:rsidR="004A33F6" w:rsidRPr="00A81C57" w:rsidRDefault="004A33F6" w:rsidP="004A33F6">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Footnotes are used to supplement the main body of the text with additional comments, notes, citations or references. They are placed at the bottom of the page and are linked to a specific part of the text, meaning they move along with the text as the document is edited. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDE56DC" w14:textId="77777777" w:rsidR="004A33F6" w:rsidRPr="00A81C57" w:rsidRDefault="004A33F6" w:rsidP="004A33F6">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A placeholder (a number) is inserted at the relevant point in the text, formatted as a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>superscript in bold</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to clearly distinguish it from the surrounding text. Footnotes are numbered consecutively throughout the entire document. The footnote number should be placed after the punctuation mark, such as a full stop or comma. The footnote text itself is left-aligned and set in 10-point font size.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0441DF56" w14:textId="478FF864" w:rsidR="00565E58" w:rsidRPr="0093369C" w:rsidRDefault="004A33F6" w:rsidP="00C03625">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Inserting a footnote is straightforward. Place the cursor where the footnote reference number should appear. In Microsoft Word, go to the References tab and click Insert Footnote. In LibreOffice Writer, choose Insert from the main menu, then Footnote and Endnote, followed by Insert Footnote</w:t>
       </w:r>
       <w:r w:rsidR="00565E58" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B51EE4D" w14:textId="7FD99C22" w:rsidR="00360743" w:rsidRPr="0093369C" w:rsidRDefault="00C03625" w:rsidP="00360743">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Ref215417324"/>
       <w:bookmarkStart w:id="55" w:name="_Ref215417328"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc215419464"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc240401524"/>
       <w:r>
         <w:t>Source Code</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="04C2E80C" w14:textId="702FFB23" w:rsidR="00484FB1" w:rsidRDefault="00BD28E1" w:rsidP="00484FB1">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To format source code, the predefined </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -15555,276 +14128,232 @@
     <w:p w14:paraId="7268DEC0" w14:textId="77777777" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Sourcecode"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>else:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C366E94" w14:textId="77777777" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Sourcecode"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">return n * </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>return n * factorial(n - 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3CF3DE" w14:textId="77777777" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+      <w:pPr>
+        <w:pStyle w:val="Sourcecode"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306445CB" w14:textId="098BB0E7" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+      <w:pPr>
+        <w:pStyle w:val="Sourcecode"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>factorial(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"># </w:t>
+      </w:r>
+      <w:r w:rsidR="00D669A8" w:rsidRPr="00D669A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Get input from the user</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D654CA" w14:textId="0816FC1D" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+      <w:pPr>
+        <w:pStyle w:val="Sourcecode"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>n - 1)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F3CF3DE" w14:textId="77777777" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+        <w:t>number = int(input("</w:t>
+      </w:r>
+      <w:r w:rsidR="00D669A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Enter a number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: "))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667F8D44" w14:textId="77777777" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Sourcecode"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306445CB" w14:textId="098BB0E7" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+    <w:p w14:paraId="465B5945" w14:textId="7D1464FD" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Sourcecode"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidR="00D669A8" w:rsidRPr="00D669A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Get input from the user</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11D654CA" w14:textId="0816FC1D" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+        <w:t>Calculate factorial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397C97AA" w14:textId="77777777" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
       <w:pPr>
         <w:pStyle w:val="Sourcecode"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">number = </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>result = factorial(number)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD3284D" w14:textId="77777777" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+      <w:pPr>
+        <w:pStyle w:val="Sourcecode"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBE001D" w14:textId="1624D310" w:rsidR="0017403D" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="0017403D">
+      <w:pPr>
+        <w:pStyle w:val="Sourcecode"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>int(input(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"># </w:t>
+      </w:r>
+      <w:r w:rsidR="00D669A8" w:rsidRPr="00D669A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Print the result</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C39BC43" w14:textId="003469AA" w:rsidR="00C85577" w:rsidRPr="0093369C" w:rsidRDefault="0017403D" w:rsidP="00C85577">
+      <w:pPr>
+        <w:pStyle w:val="Sourcecode"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>"</w:t>
+        <w:t>print(f"</w:t>
       </w:r>
       <w:r w:rsidR="00D669A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Enter a number</w:t>
+        <w:t>The factorial of</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>: "))</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Sourcecode"/>
+        <w:t xml:space="preserve"> {number} </w:t>
+      </w:r>
+      <w:r w:rsidR="00D669A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Sourcecode"/>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...105 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> {result}")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56196B29" w14:textId="4567342A" w:rsidR="0059336B" w:rsidRPr="0059336B" w:rsidRDefault="0059336B" w:rsidP="0059336B">
+    <w:p w14:paraId="56196B29" w14:textId="2C0990CC" w:rsidR="0059336B" w:rsidRPr="0059336B" w:rsidRDefault="0059336B" w:rsidP="0059336B">
       <w:pPr>
         <w:pStyle w:val="Captionsourcecode"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Listing </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Listing \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0059336B">
         <w:t>Sample caption for a source code listing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FAE17C" w14:textId="76F56938" w:rsidR="00067C21" w:rsidRPr="0093369C" w:rsidRDefault="00484FB1" w:rsidP="00067C21">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">The template also includes a dedicated caption type for source code listings, labelled </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
@@ -15851,85 +14380,69 @@
       </w:r>
       <w:r w:rsidR="00067C21" w:rsidRPr="0093369C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A946DC" w14:textId="32BE3B46" w:rsidR="00067C21" w:rsidRPr="0093369C" w:rsidRDefault="00067C21" w:rsidP="00067C21">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Word:</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF6CEB" w:rsidRPr="00A81C57">
         <w:t>Go to the References tab and select Insert Caption (then choose the label Listing, add a colon after the listing number, and enter the title of the caption). Afterwards, apply the Source Code Caption style to the caption</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E707FF" w:rsidRPr="00E707FF">
-        <w:t xml:space="preserve">If you don't see this caption here, click </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> caption</w:t>
+        <w:t>If you don't see this caption here, click New caption</w:t>
       </w:r>
       <w:r w:rsidR="00E707FF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E707FF" w:rsidRPr="00E707FF">
         <w:t xml:space="preserve">click New Label, type the label </w:t>
       </w:r>
       <w:r w:rsidR="00E707FF">
         <w:t xml:space="preserve">Listing </w:t>
       </w:r>
       <w:r w:rsidR="00E707FF" w:rsidRPr="00E707FF">
         <w:t>in the Label box, and then click OK</w:t>
       </w:r>
       <w:r w:rsidR="00E707FF">
         <w:t xml:space="preserve">). Then </w:t>
       </w:r>
       <w:r w:rsidR="00E707FF" w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">add a colon after the listing </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> enter the title of the caption</w:t>
+        <w:t>add a colon after the listing number, and enter the title of the caption</w:t>
       </w:r>
       <w:r w:rsidR="00E707FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74104694" w14:textId="3BE62B07" w:rsidR="00067C21" w:rsidRPr="0093369C" w:rsidRDefault="00067C21" w:rsidP="00067C21">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Writer:</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF5357" w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Use the shortcut </w:t>
       </w:r>
       <w:r w:rsidR="00EF5357" w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -15976,201 +14489,194 @@
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>line numbers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> style. This style retains all formatting properties of the parent style but omits line numbering</w:t>
       </w:r>
       <w:r w:rsidR="008E62FC" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C964DD9" w14:textId="77777777" w:rsidR="00C85577" w:rsidRPr="0093369C" w:rsidRDefault="00C85577" w:rsidP="00C85577">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A2AD56" w14:textId="0B23CC96" w:rsidR="00757EE9" w:rsidRPr="0093369C" w:rsidRDefault="006A4790" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc215419465"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc240401525"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Embedded Objects, Building Blocks and Quick Parts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="08633A8D" w14:textId="77777777" w:rsidR="004A51CB" w:rsidRPr="00A81C57" w:rsidRDefault="004A51CB" w:rsidP="004A51CB">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ourth</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> chapter of the manual is dedicated to objects and blocks commonly inserted into final theses. These primarily include </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>figures, tables, equations, as well as cross-references, automatically generated lists, bibliographies and appendices</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. The aim is to ensure that embedded objects are as consistent as possible with the rest of the template.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C65FE2" w14:textId="432A80A4" w:rsidR="004A51CB" w:rsidRDefault="004A51CB" w:rsidP="004A51CB">
+    <w:p w14:paraId="00C65FE2" w14:textId="58A152FA" w:rsidR="004A51CB" w:rsidRDefault="004A51CB" w:rsidP="004A51CB">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Special attention is given to so-called </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Quick Parts</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> – pre-prepared text blocks in Microsoft Word designed to simplify the workflow for users of the template (for example, inserting an image with a pre-formatted caption in a single step). These Quick Parts are available only in the Word template. When using building blocks via Quick Parts, it is important to check and, if necessary, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>update the numbering of captions</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>. If new objects are inserted during later revisions, the numbering may become inconsistent. More detailed instructions on how to update caption numbering can be found in Chapter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214316241 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>2.4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214316241 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Document Preview and Printing</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C9F17D" w14:textId="2B2F33C8" w:rsidR="004A51CB" w:rsidRDefault="004A51CB" w:rsidP="004A51CB">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="004A51CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Information for macOS users:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Word does not have a quick parts feature, but there is still a way to use them. There are an Insert button and an AutoText option in the top menu bar. Then </w:t>
       </w:r>
       <w:r w:rsidR="006028C8">
-        <w:t>search for the relevant building block in the dialog window (by name</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> set the search only to a specific template (in the Look in menu) marked TBU. </w:t>
+        <w:t xml:space="preserve">search for the relevant building block in the dialog window (by name), or set the search only to a specific template (in the Look in menu) marked TBU. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF8B253" w14:textId="77777777" w:rsidR="00B960DE" w:rsidRDefault="00E71ACA" w:rsidP="00B960DE">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="317F2634" wp14:editId="7B2C35A9">
             <wp:extent cx="4740813" cy="2384705"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="1177696422" name="Obrázek 11" descr="Obsah obrázku text, snímek obrazovky, software, Multimediální software&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1177696422" name="Obrázek 11" descr="Obsah obrázku text, snímek obrazovky, software, Multimediální software&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId41" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="21829" b="3722"/>
@@ -16180,221 +14686,221 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4752484" cy="2390576"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19610455" w14:textId="60F9B1C4" w:rsidR="00E71ACA" w:rsidRDefault="00B960DE" w:rsidP="00B960DE">
+    <w:p w14:paraId="19610455" w14:textId="6404FD90" w:rsidR="00E71ACA" w:rsidRDefault="00B960DE" w:rsidP="00B960DE">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002A6825">
         <w:t>Example of the AutoText feature in macOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770F1303" w14:textId="1B422014" w:rsidR="00783CE6" w:rsidRPr="0093369C" w:rsidRDefault="004A51CB" w:rsidP="00E71ACA">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>The following instructions primarily refer to working in MS Word (similar procedures can also be followed in LibreOffice Writer). For the LaTeX template, it is necessary to follow the specific commands and instructions of that system. However, there are also certain general principles for working with embedded objects that students should be aware of – regardless of which programme they choose to use when editing their final thesis</w:t>
       </w:r>
       <w:r w:rsidR="00783CE6" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F70E19D" w14:textId="26D4DC6F" w:rsidR="00E23407" w:rsidRPr="0093369C" w:rsidRDefault="006028C8" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc215419466"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc240401526"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Figures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="574C2FD4" w14:textId="77777777" w:rsidR="004658E5" w:rsidRPr="00A81C57" w:rsidRDefault="004658E5" w:rsidP="004658E5">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>It is important to ensure sufficient resolution of raster graphics/photographs inserted into the formatted text. Images downloaded from internet sources often lack the necessary quality. When inserting images, it is essential to make sure they do not contain an alpha channel (transparency). Since the final version of the thesis must be exported to PDF in the required PDF/A standard, images should be inserted in JPG or PNG format without a transparent background.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D3CE68" w14:textId="77777777" w:rsidR="004658E5" w:rsidRPr="00A81C57" w:rsidRDefault="004658E5" w:rsidP="004658E5">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Images that are essential to the textual part should be included directly in the text. A list of these images should appear at the beginning of the thesis under </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>List of Figures</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>; once the thesis is completed, this list simply needs to be updated. Larger graphical materials that are not directly related to the text should be placed in the appendices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A21EF4" w14:textId="6CB469E2" w:rsidR="004658E5" w:rsidRPr="00A81C57" w:rsidRDefault="004658E5" w:rsidP="004658E5">
+    <w:p w14:paraId="78A21EF4" w14:textId="374170B3" w:rsidR="004658E5" w:rsidRPr="00A81C57" w:rsidRDefault="004658E5" w:rsidP="004658E5">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Where appropriate, we recommend referring to figures in the text using </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>cross-references</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>. These can be inserted via the Insert tab and the Cross-reference button (a similar procedure applies when using Writer). More information about cross-referencing can be found in Cha</w:t>
       </w:r>
       <w:r w:rsidRPr="00377E0E">
         <w:t>pter</w:t>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:instrText xml:space="preserve"> REF _Ref215418193 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:instrText xml:space="preserve"> REF _Ref215418197 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Cross-references</w:t>
       </w:r>
       <w:r w:rsidR="00377E0E" w:rsidRPr="00377E0E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E0E">
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>t is crucial to ensure that these cross-references are updated after any additional editing, see Chapter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214316241 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>2.4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214316241 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Document Preview and Printing</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8A792A" w14:textId="77777777" w:rsidR="004658E5" w:rsidRPr="00A81C57" w:rsidRDefault="004658E5" w:rsidP="004658E5">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figures should be placed in separate paragraphs and centred. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
@@ -16499,50 +15005,51 @@
         <w:t>ure</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>, eliminating the need to create a new caption manually</w:t>
       </w:r>
       <w:r w:rsidR="00B1039C" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1084649676"/>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="46425638" w14:textId="77777777" w:rsidR="00C04C30" w:rsidRPr="0093369C" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
           <w:pPr>
             <w:pStyle w:val="Figure"/>
           </w:pPr>
           <w:r w:rsidRPr="0093369C">
             <w:rPr>
               <w:noProof/>
+              <w:lang w:val="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66C6A66B" wp14:editId="1B068F23">
                 <wp:extent cx="1440000" cy="1440000"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
                 <wp:docPr id="2" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId42">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -16552,156 +15059,187 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1440000" cy="1440000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4EFC7925" w14:textId="5BF5609E" w:rsidR="004658E5" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
+    <w:p w14:paraId="4EFC7925" w14:textId="7C33F9D7" w:rsidR="004658E5" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc214401393"/>
       <w:bookmarkStart w:id="60" w:name="_Toc208931065"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C41B0F">
         <w:t>Example of an image caption</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p w14:paraId="1A19E044" w14:textId="239B8C0E" w:rsidR="00C04C30" w:rsidRPr="0093369C" w:rsidRDefault="004658E5" w:rsidP="00C04C30">
+    <w:p w14:paraId="1A19E044" w14:textId="19B1AEF8" w:rsidR="00C04C30" w:rsidRPr="0093369C" w:rsidRDefault="004658E5" w:rsidP="00C04C30">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>images</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">, especially those not created by the author, must be cited in the thesis. For original photos or artwork, it is appropriate to indicate the source as “own work”. For this purpose, the template includes a caption style called </w:t>
       </w:r>
       <w:r w:rsidR="0007025D" w:rsidRPr="0007025D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Figure caption with source</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">. Pressing Enter moves the cursor to a new line, which uses the </w:t>
       </w:r>
       <w:r w:rsidR="0007025D" w:rsidRPr="0007025D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Figure/table source</w:t>
       </w:r>
       <w:r w:rsidR="0007025D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">style. To insert such an image with source attribution in Word, use the building block </w:t>
       </w:r>
       <w:r w:rsidR="0007025D" w:rsidRPr="0007025D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FIGURE with source</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>, where the paragraphs are already formatted with the necessary styles and the caption is prepared</w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19" w:rsidRPr="00443E19">
+        <w:t xml:space="preserve">if necessary, it is also possible to use the </w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19" w:rsidRPr="00443E19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FIGURE</w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19" w:rsidRPr="00443E19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own </w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19" w:rsidRPr="00443E19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19" w:rsidRPr="00443E19">
+        <w:t>, where your own source is listed so that it is not necessary to list it manually each time)</w:t>
       </w:r>
       <w:r w:rsidR="00C04C30" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-396364219"/>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6DBD5B41" w14:textId="77777777" w:rsidR="00C04C30" w:rsidRPr="0093369C" w:rsidRDefault="00C04C30" w:rsidP="00C04C30">
           <w:pPr>
             <w:pStyle w:val="Figure"/>
           </w:pPr>
           <w:r w:rsidRPr="0093369C">
             <w:rPr>
               <w:noProof/>
+              <w:lang w:val="cs-CZ"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29E3BEB2" wp14:editId="575FF0B4">
                 <wp:extent cx="1440000" cy="1440000"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
                 <wp:docPr id="5" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2052945270" name="obrázek 8" descr="Obsah obrázku bílé, design&#10;&#10;Obsah vygenerovaný umělou inteligencí může být nesprávný."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId42">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -16711,69 +15249,69 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1440000" cy="1440000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="35B7F87E" w14:textId="2C92979B" w:rsidR="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
+    <w:p w14:paraId="35B7F87E" w14:textId="0811F565" w:rsidR="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Figurecaptionwithsource"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc214401394"/>
       <w:bookmarkStart w:id="62" w:name="_Toc208931066"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C41B0F">
         <w:t>Example of an image caption with source</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="2A6CF975" w14:textId="50C4C63A" w:rsidR="00C41B0F" w:rsidRDefault="00C41B0F" w:rsidP="00C41B0F">
       <w:pPr>
         <w:pStyle w:val="Figuretablesource"/>
       </w:pPr>
       <w:r>
         <w:t>(source: own work)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
@@ -16860,593 +15398,757 @@
       <w:r w:rsidRPr="0007025D">
         <w:t xml:space="preserve"> X: Image caption with source information on the same line using a footnote</w:t>
       </w:r>
       <w:r w:rsidR="00FA1C26" w:rsidRPr="0093369C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2AB39F" w14:textId="0BC08415" w:rsidR="009D57C5" w:rsidRPr="0093369C" w:rsidRDefault="0007025D" w:rsidP="00FA1C26">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Please note, however, that sources or references in brackets will also appear in the List of Figures after it is updated. As their presence in the list is generally undesirable, they should be manually removed from the list after the update</w:t>
       </w:r>
       <w:r w:rsidR="009310FE" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133FBDCC" w14:textId="065A43D7" w:rsidR="00F175DB" w:rsidRPr="0093369C" w:rsidRDefault="00FA65DF" w:rsidP="00F175DB">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc215419467"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc240401527"/>
       <w:r>
         <w:t>Charts and Diagrams</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="0BC78EF3" w14:textId="0DC9680E" w:rsidR="00F175DB" w:rsidRPr="0093369C" w:rsidRDefault="0028568B" w:rsidP="00F175DB">
+    <w:p w14:paraId="0BC78EF3" w14:textId="0A9A05E5" w:rsidR="00F175DB" w:rsidRDefault="0028568B" w:rsidP="00F175DB">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>As with tables, it is advisable to create charts and diagrams directly within the word processor to ensure consistent formatting and to avoid distortion or technical issues during export to PDF. Both Word and Writer use their respective spreadsheet tools, Excel and Calc, in the background. However, one key advantage of creating charts directly in word processors is that they remain editable (charts created solely in spreadsheet applications are usually exported as figures). When using specialised statistical or advanced tools, it is recommended to insert charts directly from these programs (even if only as figures), as recreating them may be more complex or time-consuming</w:t>
+        <w:t xml:space="preserve">As with tables, it is advisable to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443E19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create charts and diagrams directly within the word processor </w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19" w:rsidRPr="00443E19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>or insert them as image files</w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(JPG, etc.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to ensure consistent formatting and to avoid distortion</w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, errors w</w:t>
+      </w:r>
+      <w:r w:rsidR="00443E19" w:rsidRPr="00443E19">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ith connection to another application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or technical issues during export to PDF. Both Word and Writer use their respective spreadsheet tools, Excel and Calc, in the background. However, one key advantage of creating charts directly in word processors is that they remain editable (charts created solely in spreadsheet applications are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>usually exported as figures). When using specialised statistical or advanced tools, it is recommended to insert charts directly from these programs (even if only as figures), as recreating them may be more complex or time-consuming</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="47424CD6" w14:textId="7C7E0518" w:rsidR="00443E19" w:rsidRPr="00443E19" w:rsidRDefault="00443E19" w:rsidP="00443E19">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">Charts should follow a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>consistent style</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve"> (using the same font and a suitable font size to ensure readability). In word processors, we recommend using the sans-serif font Arial, which is also used elsewhere in the template. The recommended font sizes are: 11 pt for the chart title (bold), 9 pt for legends and labels. Colour schemes in charts should not be overly experimental. However, colours used should offer sufficient contrast to ensure readability, even when printed. It is therefore not advisable to use different shades of the same colour. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t>s must be clear and easy to understand, and should include a legible legend. It is always important to select the most appropriate type of graph for the data being presented.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1B061E91" w14:textId="77777777" w:rsidR="00BD4FEF" w:rsidRDefault="00A9598B" w:rsidP="00BD4FEF">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="569859E2" wp14:editId="013E8036">
             <wp:extent cx="5486400" cy="2501900"/>
             <wp:effectExtent l="0" t="0" r="0" b="12700"/>
             <wp:docPr id="333400728" name="Graf 11"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId43"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B015995" w14:textId="3E3F6128" w:rsidR="00A9598B" w:rsidRDefault="00BD4FEF" w:rsidP="00BD4FEF">
+    <w:p w14:paraId="0B015995" w14:textId="0AAF1FD8" w:rsidR="00A9598B" w:rsidRDefault="00BD4FEF" w:rsidP="00BD4FEF">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Chart </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Chart \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>: Chart title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C3C67C" w14:textId="77777777" w:rsidR="0005518B" w:rsidRPr="00A81C57" w:rsidRDefault="0005518B" w:rsidP="0005518B">
+    <w:p w14:paraId="5BD07FD6" w14:textId="0F1111B1" w:rsidR="00122221" w:rsidRPr="0093369C" w:rsidRDefault="0005518B" w:rsidP="00443E19">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">Charts should follow a </w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Each chart should have a clear title, caption, and, if it is taken from another source, the source must also be provided. Charts should be created in a similar manner to figures. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>They should be placed in separate paragraphs and centred on the page.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> style can be used to position charts</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Captions should also be created in a similar way – placed below the chart and left-aligned, without a full stop at the end. The same rules apply to the citation of sources. The caption format should be: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Chart X: Chart caption</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3D54">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C57">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="000E3D54" w:rsidRPr="000E3D54">
+        <w:t xml:space="preserve">(except for FaME, where the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3D54">
+        <w:t>caption</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3D54" w:rsidRPr="000E3D54">
+        <w:t xml:space="preserve"> Fig</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3D54">
+        <w:t>ure</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3D54" w:rsidRPr="000E3D54">
+        <w:t xml:space="preserve"> is used for the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3D54">
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3D54" w:rsidRPr="000E3D54">
+        <w:t xml:space="preserve"> description)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The styles </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="0005518B">
         <w:rPr>
           <w:b/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Figure caption with source</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> should be used for formatting captions, followed by the </w:t>
       </w:r>
       <w:r w:rsidRPr="0005518B">
         <w:rPr>
           <w:b/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Figure/table source</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> style for the source reference</w:t>
       </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="0093369C">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693705B9" w14:textId="18F9D5D2" w:rsidR="00A47214" w:rsidRPr="0093369C" w:rsidRDefault="0005518B" w:rsidP="00A47214">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titulek"/>
+    <w:p w14:paraId="693705B9" w14:textId="18F9D5D2" w:rsidR="00A47214" w:rsidRDefault="0005518B" w:rsidP="000E3D54">
+      <w:pPr>
+        <w:pStyle w:val="Figurecaptionwithsource"/>
       </w:pPr>
       <w:r>
         <w:t>Chart</w:t>
       </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> X: </w:t>
       </w:r>
       <w:r>
         <w:t>Chart title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EBBB39" w14:textId="683BB794" w:rsidR="0005518B" w:rsidRPr="00E2672E" w:rsidRDefault="0005518B" w:rsidP="0005518B">
+    <w:p w14:paraId="0AAA63E9" w14:textId="1600E8CE" w:rsidR="000E3D54" w:rsidRDefault="000E3D54" w:rsidP="000E3D54">
+      <w:pPr>
+        <w:pStyle w:val="Figuretablesource"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(source: own work)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3623AB" w14:textId="44380650" w:rsidR="00F256BB" w:rsidRDefault="00F256BB" w:rsidP="0005518B">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve">To make it easier to place </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">charts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve">and captions and format them (applies to situations where </w:t>
+      </w:r>
+      <w:r>
+        <w:t>charts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve"> are inserted as image files), the Word template includes a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Quick Parts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve">building block </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">for inserting a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve"> with a caption (similar to images). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the Insert tab, click Quick Parts, then select the block </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CHART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91423">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>caption below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">Then click into the caption field and enter the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve"> title. Captions added using the building block are already correctly formatted with the prefix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t>, eliminating the need to create a new caption manually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve">If graphs and diagrams need to be cited and referred to the original source, the template includes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">building block </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>CHART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007025D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with source</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256BB">
+        <w:t xml:space="preserve">for these situations, where the paragraphs are already formatted with the necessary styles and where the caption is prepared </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443E19">
+        <w:t xml:space="preserve">if necessary, it is also possible to use the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CHART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443E19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443E19">
+        <w:t>, where your own source is listed so that it is not necessary to list it manually each time)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F7AE38" w14:textId="77777777" w:rsidR="00F256BB" w:rsidRPr="0093369C" w:rsidRDefault="00F256BB" w:rsidP="00F256BB">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">In some cases, you may be required to provide the source or reference directly on the same line as the caption, rather than on a new line. This is especially relevant when citing using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>numerical references in square brackets or through footnotes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">. In such cases, the above-mentioned styles are not used; instead, the basic method for inserting a caption (using the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Caption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve"> style) is followed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E38DE2" w14:textId="12F827EA" w:rsidR="00F256BB" w:rsidRPr="0093369C" w:rsidRDefault="00434D63" w:rsidP="00F256BB">
+      <w:pPr>
+        <w:pStyle w:val="Titulek"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidR="00F256BB" w:rsidRPr="0007025D">
+        <w:t xml:space="preserve"> X: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidR="00F256BB" w:rsidRPr="0007025D">
+        <w:t xml:space="preserve"> caption with source information on the same line in square brackets</w:t>
+      </w:r>
+      <w:r w:rsidR="00F256BB" w:rsidRPr="0093369C">
+        <w:t xml:space="preserve"> [1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C6F463" w14:textId="5B832E5C" w:rsidR="00F256BB" w:rsidRPr="0093369C" w:rsidRDefault="00434D63" w:rsidP="00F256BB">
+      <w:pPr>
+        <w:pStyle w:val="Titulek"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidR="00F256BB" w:rsidRPr="0007025D">
+        <w:t xml:space="preserve"> X: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidR="00F256BB" w:rsidRPr="0007025D">
+        <w:t xml:space="preserve"> caption with source information on the same line using a footnote</w:t>
+      </w:r>
+      <w:r w:rsidR="00F256BB" w:rsidRPr="0093369C">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF69307" w14:textId="309D4763" w:rsidR="00F256BB" w:rsidRDefault="00F256BB" w:rsidP="0005518B">
+      <w:pPr>
+        <w:pStyle w:val="Firstparagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve">Please note, however, that sources or references in brackets will also appear in the List of </w:t>
+      </w:r>
+      <w:r w:rsidR="00434D63">
+        <w:t>Charts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:t xml:space="preserve"> after it is updated. As their presence in the list is generally undesirable, they should be manually removed from the list after the update</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093369C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EBBB39" w14:textId="6767B1C4" w:rsidR="0005518B" w:rsidRPr="00E2672E" w:rsidRDefault="0005518B" w:rsidP="00F256BB">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">If appropriate in the body text, we recommend referring to the </w:t>
       </w:r>
       <w:r>
         <w:t>chart</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> using a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>cross-reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>. This can be inserted via the Insert tab and the Cross-reference button (a similar process applies in Writer). For mor</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2672E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>e information on cross-references, see Chapter</w:t>
-      </w:r>
-[...197 lines deleted...]
-        <w:t>procedure for creating an automatically generated list for charts is described in</w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
-        <w:instrText xml:space="preserve"> REF _Ref215418257 \r \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref215418241 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
-        <w:t>4.5</w:t>
+      <w:r w:rsidR="00380D03">
+        <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
-        <w:instrText xml:space="preserve"> REF _Ref215418262 \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref215418245 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
-        <w:t>Automatically Generated Lists</w:t>
+      <w:r w:rsidR="00380D03">
+        <w:t>Cross-references</w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E2672E">
+        <w:t>. It is important to ensure that all cross-references are updated if changes are made later – see Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:instrText xml:space="preserve"> REF _Ref214316241 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:t>2.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:instrText xml:space="preserve"> REF _Ref214316241 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:t>Document Preview and Printing</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE071D" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E2672E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1461062F" w14:textId="467400B1" w:rsidR="00A47214" w:rsidRPr="00E2672E" w:rsidRDefault="0005518B" w:rsidP="0005518B">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2672E">
+        <w:t xml:space="preserve">If the thesis contains a large number of charts, it is advisable to include a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2672E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>List of Charts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2672E">
+        <w:t xml:space="preserve"> in the introductory lists section and place it on a new page after the List of Figures. The procedure for creating an automatically generated list for charts is described in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:instrText xml:space="preserve"> REF _Ref215418257 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:instrText xml:space="preserve"> REF _Ref215418262 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:t>Automatically Generated Lists</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00A47214" w:rsidRPr="00E2672E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D3B3D3" w14:textId="369390D0" w:rsidR="00E23407" w:rsidRPr="0093369C" w:rsidRDefault="00C80E87" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc215419468"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc240401528"/>
       <w:r>
         <w:t>Tables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="6ED06742" w14:textId="77777777" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">When inserting tables into the text, it is recommended to ensure a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>consistent appearance</w:t>
       </w:r>
@@ -17459,50 +16161,51 @@
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>black-and-white design</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recommended. In word processors, it is advisable to use the sans-serif font Arial (font size 11 pt for table headings and 9 pt for the content of individual cells, which ensures good readability even in larger tables).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C163687" w14:textId="77777777" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For consistency, any externally sourced tables should be retyped and recreated directly in the word processor to ensure uniform formatting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B36B416" w14:textId="77777777" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tables must not extend beyond the set page margins. Large tables should be placed in separate appendices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA757B4" w14:textId="77777777" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
@@ -17516,145 +16219,145 @@
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Table X: Table caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (note: no full stop after the caption). The template includes a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>List of Tables</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for this purpose. Once the thesis is complete, this list should simply be updated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADC7892" w14:textId="6C3B3852" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
+    <w:p w14:paraId="4ADC7892" w14:textId="7E3D9C39" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Where appropriate, we recommend referring to tables in the text using a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>cross-reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>. This can be inserted via the Insert tab and the Cross-reference button (the same applies to Writer). More information on cross-references is provided in</w:t>
       </w:r>
       <w:r w:rsidR="00E2672E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:instrText xml:space="preserve"> REF _Ref215418241 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:instrText xml:space="preserve"> REF _Ref215418245 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Cross-references</w:t>
       </w:r>
       <w:r w:rsidR="00E2672E" w:rsidRPr="00E2672E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E2672E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91423">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>It is important to ensure that these cross-references are updated if any changes are made – see Chapter</w:t>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:instrText xml:space="preserve"> REF _Ref214316241 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>2.4</w:t>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:instrText xml:space="preserve"> REF _Ref214316241 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Document Preview and Printing</w:t>
       </w:r>
       <w:r w:rsidR="00B35E3C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070A4D43" w14:textId="6381A925" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A building block for table insertion is available in Word’s Quick Parts. On the Insert tab, click Quick Parts, then select the block </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91423">
         <w:rPr>
           <w:b/>
@@ -17723,112 +16426,127 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="685DB6BB" w14:textId="033A44F5" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Writer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> Select the first row of the table, go to the Table menu in the main toolbar, and choose Header Rows</w:t>
       </w:r>
       <w:r w:rsidR="002A5908">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A5908" w:rsidRPr="00A81C57">
         <w:t>Repeat</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> Across Pages. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3822C9" w14:textId="34F05CD7" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
+    <w:p w14:paraId="6E3822C9" w14:textId="78B57A2D" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Leave a blank paragraph below the inserted table so that it is not “stuck” to the text that follows. Any externally sourced tables must be cited. Tables are cited in a similar manner to figures. The source should be placed directly below the table using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91423">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Figure/table source</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> style</w:t>
       </w:r>
       <w:r w:rsidR="009A4574">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009A4574" w:rsidRPr="009A4574">
         <w:t>it is necessary to move the cursor to the line below the table, see</w:t>
       </w:r>
       <w:r w:rsidR="009A4574">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A4574">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="009A4574">
         <w:instrText xml:space="preserve"> REF _Ref215421262 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="009A4574">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009A4574">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009A4574" w:rsidRPr="009A4574">
-        <w:t xml:space="preserve">). This method </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">is suitable when using, for example, </w:t>
+        <w:t xml:space="preserve">). This method is suitable when using, for example, </w:t>
       </w:r>
       <w:r w:rsidR="009A4574">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="009A4574" w:rsidRPr="009A4574">
         <w:t>he name-date referencing method or other referencing methods (e.g. numerical references) when it is necessary to emphasize the own work.</w:t>
       </w:r>
+      <w:r w:rsidR="00FC51EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC51EE" w:rsidRPr="00FC51EE">
+        <w:t>If you are processing the table yourself, you can use the Quick Part labelled "</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC51EE" w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OWN WORK</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC51EE" w:rsidRPr="00FC51EE">
+        <w:t>" for this purpose</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC51EE">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A9B66B6" w14:textId="77777777" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In some cases, it may be required that the source (or reference to it) be included on the same line as the table caption rather than on a new line. This applies especially when using numbered references in square brackets or the footnote method: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C05153" w14:textId="77777777" w:rsidR="00F91423" w:rsidRPr="00A81C57" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Titulek"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">Table X: Table caption with source </w:t>
       </w:r>
       <w:r>
         <w:t>information</w:t>
       </w:r>
@@ -17845,80 +16563,83 @@
       </w:r>
       <w:r>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> using a footnote</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B9BA0D" w14:textId="19479F81" w:rsidR="00353B46" w:rsidRPr="0093369C" w:rsidRDefault="00F91423" w:rsidP="00F91423">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Please note: Sources (references) included in square brackets will also appear in the List of Tables, which is not ideal. These should be manually removed from the list after updating</w:t>
       </w:r>
       <w:r w:rsidR="00353B46" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA3C80C" w14:textId="5EF42EF6" w:rsidR="00E5037A" w:rsidRDefault="00E5037A" w:rsidP="00E5037A">
+    <w:p w14:paraId="7DA3C80C" w14:textId="798B1112" w:rsidR="00E5037A" w:rsidRDefault="00E5037A" w:rsidP="00E5037A">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Ref215421262"/>
-      <w:r>
+      <w:bookmarkStart w:id="66" w:name="_Toc240401543"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:t>: Table caption</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1022"/>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1164"/>
         <w:gridCol w:w="1317"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE6A23" w:rsidRPr="0093369C" w14:paraId="676B2F41" w14:textId="77777777" w:rsidTr="006360B8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18612,74 +17333,66 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54877FA3" w14:textId="27CC114E" w:rsidR="00AE6A23" w:rsidRPr="0093369C" w:rsidRDefault="00AE6A23" w:rsidP="00AE6A23">
       <w:pPr>
         <w:pStyle w:val="Figuretablesource"/>
       </w:pPr>
       <w:r w:rsidRPr="0093369C">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E5037A">
         <w:t>source: own work</w:t>
       </w:r>
       <w:r w:rsidRPr="0093369C">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7CDDE5" w14:textId="07B43E97" w:rsidR="00E23407" w:rsidRPr="0093369C" w:rsidRDefault="00A60FDE" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Ref215417304"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc215419469"/>
+      <w:bookmarkStart w:id="67" w:name="_Ref215417304"/>
+      <w:bookmarkStart w:id="68" w:name="_Ref215417308"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc240401529"/>
       <w:r>
         <w:t>Equations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="09675A55" w14:textId="77777777" w:rsidR="00D13DE1" w:rsidRPr="00A81C57" w:rsidRDefault="00D13DE1" w:rsidP="00D13DE1">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">Equations and formulas are placed on a separate line, centred and numbered (the equation number is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">). For visual formatting of equations and formulas, the </w:t>
+        <w:t xml:space="preserve">Equations and formulas are placed on a separate line, centred and numbered (the equation number is right-aligned). For visual formatting of equations and formulas, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Equation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> style with the Cambria Math font is used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127E5C96" w14:textId="5D01268D" w:rsidR="00A47214" w:rsidRPr="0093369C" w:rsidRDefault="00D13DE1" w:rsidP="00D13DE1">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Word template, a building block for inserting equations is available in Quick Parts. On the Insert tab, click Quick Parts and select the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
@@ -18705,591 +17418,643 @@
     <w:p w14:paraId="5EF3D0D6" w14:textId="77777777" w:rsidR="0076383C" w:rsidRPr="0093369C" w:rsidRDefault="0076383C" w:rsidP="0076383C">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabulkarovnice"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7508"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076383C" w:rsidRPr="0093369C" w14:paraId="42245823" w14:textId="77777777" w:rsidTr="006360B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9F8BD7" w14:textId="3821652B" w:rsidR="0076383C" w:rsidRPr="0093369C" w:rsidRDefault="00803A0F" w:rsidP="006360B8">
+          <w:p w14:paraId="4A9F8BD7" w14:textId="3821652B" w:rsidR="0076383C" w:rsidRPr="0093369C" w:rsidRDefault="00767A4B" w:rsidP="006360B8">
             <w:pPr>
               <w:pStyle w:val="Equation"/>
               <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1417239384"/>
                 <w:placeholder>
                   <w:docPart w:val="B3AA08F061C34D0D9EC2529212080F0B"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w:equation/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <m:oMathPara>
                   <m:oMath>
                     <m:r>
                       <m:t xml:space="preserve"> Insert the equation here.</m:t>
                     </m:r>
                   </m:oMath>
                 </m:oMathPara>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C498BC" w14:textId="53530E63" w:rsidR="0076383C" w:rsidRPr="0093369C" w:rsidRDefault="0076383C" w:rsidP="006360B8">
+          <w:p w14:paraId="65C498BC" w14:textId="2FC23A6D" w:rsidR="0076383C" w:rsidRPr="0093369C" w:rsidRDefault="0076383C" w:rsidP="006360B8">
             <w:pPr>
               <w:pStyle w:val="Equationcaption"/>
               <w:framePr w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0093369C">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0093369C">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="0093369C">
               <w:instrText xml:space="preserve"> SEQ ROVNICE \* ARABIC </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0093369C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00933C41">
+            <w:r w:rsidR="00380D03">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0093369C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0093369C">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45BC30DF" w14:textId="75C3E2C6" w:rsidR="00E23407" w:rsidRPr="0093369C" w:rsidRDefault="00D13DE1" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Ref215418133"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="75" w:name="_Toc215419470"/>
+      <w:bookmarkStart w:id="70" w:name="_Ref215418133"/>
+      <w:bookmarkStart w:id="71" w:name="_Ref215418139"/>
+      <w:bookmarkStart w:id="72" w:name="_Ref215418193"/>
+      <w:bookmarkStart w:id="73" w:name="_Ref215418197"/>
+      <w:bookmarkStart w:id="74" w:name="_Ref215418241"/>
+      <w:bookmarkStart w:id="75" w:name="_Ref215418245"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc240401530"/>
       <w:r>
         <w:t>Cross-references</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="2AADDDEB" w14:textId="77777777" w:rsidR="000C0B42" w:rsidRPr="00A81C57" w:rsidRDefault="000C0B42" w:rsidP="000C0B42">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cross-references provide a quick and easy way to navigate to a specific object in the electronic version of the thesis. References can be created for specific chapters, figures, charts, tables, equations, linguistic examples, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> for citation references (particularly useful when using the numeric citation style with square brackets). </w:t>
+        <w:t xml:space="preserve">Cross-references provide a quick and easy way to navigate to a specific object in the electronic version of the thesis. References can be created for specific chapters, figures, charts, tables, equations, linguistic examples, and also for citation references (particularly useful when using the numeric citation style with square brackets). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>A cross-reference can be inserted via the Insert tab by clicking on Cross-reference (a similar procedure applies in Writer as well).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D10F927" w14:textId="3BA585E0" w:rsidR="00590A08" w:rsidRPr="0093369C" w:rsidRDefault="000C0B42" w:rsidP="000C0B42">
+    <w:p w14:paraId="0D10F927" w14:textId="3BA585E0" w:rsidR="00590A08" w:rsidRDefault="000C0B42" w:rsidP="000C0B42">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>In the dialog box, you need to select the appropriate Reference type (e.g. chapter heading, figure, table, numbered list, etc.). Then, in the Insert reference to section, choose how the reference should appear (e.g. number, text, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A08" w:rsidRPr="0093369C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCC7685" w14:textId="410DCA3B" w:rsidR="00FC51EE" w:rsidRPr="0093369C" w:rsidRDefault="00FC51EE" w:rsidP="000C0B42">
+      <w:pPr>
+        <w:pStyle w:val="Nextparagraphs"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>inserting a cross-reference to an inserted object</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (image, table, etc.) for the first time, it is possible that the item "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>" does not appear in the list of reference types in Word</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3D92" w:rsidRPr="009D3D92">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>You must first create a new caption:</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3D92" w:rsidRPr="009D3D92">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>just click anywhere in the document and select the Insert caption option via the References panel. If there are no new captions here, then enter a new caption type (</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3D92">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) via the New </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3D92">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>label</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51EE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> button. Press the OK button to save the new caption type (the procedure can be repeated for other new captions as needed). The caption dialog box is then closed with the Cancel button (no caption is inserted anywhere). Then these captions should also be displayed, for example, in the menu for inserting a specific type of cross-reference. Since Word may not correctly load the newly created subtitles into its memory even after re-saving the work, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D92">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>we recommend creating cross-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D92">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>In the dialog box, you need to select the appropriate Reference type (e.g. chapter heading, figure, table, numbered list, etc.). Then, in the Insert reference to section, choose how the reference should appear (e.g. number, text, etc.)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00590A08" w:rsidRPr="0093369C">
+        <w:t>references to the inserted objects only during the final finalization and editing of the text of the final thesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51EE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64343D8B" w14:textId="5DD8F810" w:rsidR="00E23407" w:rsidRPr="0093369C" w:rsidRDefault="00D41729" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Ref215417865"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="80" w:name="_Toc215419471"/>
+      <w:bookmarkStart w:id="77" w:name="_Ref215417865"/>
+      <w:bookmarkStart w:id="78" w:name="_Ref215417870"/>
+      <w:bookmarkStart w:id="79" w:name="_Ref215418257"/>
+      <w:bookmarkStart w:id="80" w:name="_Ref215418262"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc240401531"/>
       <w:r>
         <w:t>Automatically Generated Lists</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="6B903918" w14:textId="77777777" w:rsidR="005F6F55" w:rsidRPr="00A81C57" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The template includes several automatically generated lists:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EB405D" w14:textId="77777777" w:rsidR="005F6F55" w:rsidRPr="00A81C57" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Table of Contents,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A10DFF6" w14:textId="77777777" w:rsidR="005F6F55" w:rsidRPr="00A81C57" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>List of Figures,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546CD8B3" w14:textId="77777777" w:rsidR="005F6F55" w:rsidRPr="00A81C57" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>List of Tables, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC2404A" w14:textId="77777777" w:rsidR="005F6F55" w:rsidRPr="00A81C57" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>List of Appendices included in the final thesis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D293AFD" w14:textId="661EE7B2" w:rsidR="005F6F55" w:rsidRPr="00A81C57" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
+    <w:p w14:paraId="2D293AFD" w14:textId="5770E2E6" w:rsidR="005F6F55" w:rsidRPr="00A81C57" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Table of Contents </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>is generated from the headings marked in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214402340 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>List of Figures</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> is generated from Figure captions. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>List of Tables</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> is generated from Table captions. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>List of Appendices</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> included in the final thesis is generated from the heading Appendix 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAE4382" w14:textId="1916B5CB" w:rsidR="006D5DB0" w:rsidRPr="0093369C" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
+    <w:p w14:paraId="4CAE4382" w14:textId="4C7A87C9" w:rsidR="006D5DB0" w:rsidRPr="0093369C" w:rsidRDefault="005F6F55" w:rsidP="005F6F55">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>It is important to ensure that all these lists are updated before submitting or printing the thesis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> More detailed information can be found in Chapter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214316241 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>2.4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref214316241 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Document Preview and Printing</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006D5DB0" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AB183F" w14:textId="26CF0863" w:rsidR="006D5DB0" w:rsidRPr="0093369C" w:rsidRDefault="00D473FF" w:rsidP="006D5DB0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc215419472"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc240401532"/>
       <w:r>
         <w:t xml:space="preserve">Updating the </w:t>
       </w:r>
       <w:r w:rsidR="007D639E">
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r w:rsidR="00E831D5">
         <w:t>Appendices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="5819F81A" w14:textId="77777777" w:rsidR="00E942D8" w:rsidRPr="00A81C57" w:rsidRDefault="00E942D8" w:rsidP="00E942D8">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>When updating all automatically generated lists in Word, no issues should occur, and the lists as well as the table of contents should update correctly, regardless of the language version of the word processor or operating system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774FEF1C" w14:textId="77777777" w:rsidR="00E942D8" w:rsidRPr="00A81C57" w:rsidRDefault="00E942D8" w:rsidP="00E942D8">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The only exception is the list of appendices inserted in the final thesis. It may happen that, when updating the list of appendices, individual entries disappear and an error message appears instead – either “No table of contents entries found.” or its equivalent in the system language. This is caused by using the template in an environment where system, keyboard and MS Office interface language preferences differ (e.g. the user works with the English interface of Word or the entire Windows operating system).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9C0504" w14:textId="3FF3A564" w:rsidR="006D5DB0" w:rsidRPr="0093369C" w:rsidRDefault="00E942D8" w:rsidP="00C5708C">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">The fix is simple: right-click the error message (it should be greyed out) and select “Toggle Field Codes”. Instead of the individual list entries, you will see a field code such as </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> \n \h \z \t "</w:t>
+        <w:t>The fix is simple: right-click the error message (it should be greyed out) and select “Toggle Field Codes”. Instead of the individual list entries, you will see a field code such as { TOC \n \h \z \t "</w:t>
       </w:r>
       <w:r w:rsidR="00C5708C" w:rsidRPr="00C5708C">
         <w:t>Appendix 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t>;9</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> \n \h \z \t "</w:t>
+        <w:t>;9" }. The issue is caused by the semicolon; it needs to be replaced with a comma, so the field code should read { TOC \n \h \z \t "</w:t>
       </w:r>
       <w:r w:rsidR="00C5708C" w:rsidRPr="00C5708C">
         <w:t>Appendix 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t>,9</w:t>
-[...7 lines deleted...]
-        <w:t>. Then toggle the field codes again and update the table (right-click inside the field and select Update Field). After making this adjustment, the list of appendices should generate correctly</w:t>
+        <w:t>,9" }. Then toggle the field codes again and update the table (right-click inside the field and select Update Field). After making this adjustment, the list of appendices should generate correctly</w:t>
       </w:r>
       <w:r w:rsidR="003205B0" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2442E186" w14:textId="349BFB18" w:rsidR="003C0BC8" w:rsidRPr="0093369C" w:rsidRDefault="00071FF1" w:rsidP="003C0BC8">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc215419473"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc240401533"/>
+      <w:bookmarkStart w:id="84" w:name="_Ref240405630"/>
+      <w:bookmarkStart w:id="85" w:name="_Ref240405639"/>
       <w:r>
         <w:t>Creating New Lists</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="3D5B4A6F" w14:textId="77777777" w:rsidR="00376089" w:rsidRPr="00A81C57" w:rsidRDefault="00376089" w:rsidP="00376089">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>If it is necessary to insert a new automatically generated list, the procedure in the respective word processors is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724362BB" w14:textId="77777777" w:rsidR="00376089" w:rsidRPr="00A81C57" w:rsidRDefault="00376089" w:rsidP="00376089">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Word:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> Insert a new blank page after the lists of figures or tables (whichever is more appropriate) using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ctrl + Enter </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">shortcut. Then, using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve"> style, type the </w:t>
+        <w:t xml:space="preserve"> style, type the title of the list (e.g. List of Charts) and press Enter to move to a new line. On the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">title of the list (e.g. List of Charts) and press Enter to move to a new line. On the References tab, click on Insert Table of Figures. In the dialogue box that appears, select the appropriate label in the Caption label dropdown menu for which the list should be generated (in this case, Chart). It is important that this caption has already been created and used in the thesis – the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> caption labels should already be included in the template.</w:t>
+        <w:t>References tab, click on Insert Table of Figures. In the dialogue box that appears, select the appropriate label in the Caption label dropdown menu for which the list should be generated (in this case, Chart). It is important that this caption has already been created and used in the thesis – the most commonly used caption labels should already be included in the template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617D69CC" w14:textId="1E2F9B0B" w:rsidR="00132DE6" w:rsidRPr="0093369C" w:rsidRDefault="00376089" w:rsidP="00376089">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Writer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> Insert a new blank page after the lists of figures or tables (whichever is more appropriate) using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ctrl + Enter </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">shortcut. From the Insert tab on the main menu, select Index and Tables, then choose either Table of Contents, Index or Bibliography, as required. In the Heading field, enter the title of the list (e.g. List of Charts). Under Type, select Table of Figures. In the Caption label dropdown, choose the relevant label for which you want to generate the list (in this case, Chart). It is important that the caption has already been created and used consistently throughout the document (the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> captions should already be available in the template)</w:t>
+        <w:t>shortcut. From the Insert tab on the main menu, select Index and Tables, then choose either Table of Contents, Index or Bibliography, as required. In the Heading field, enter the title of the list (e.g. List of Charts). Under Type, select Table of Figures. In the Caption label dropdown, choose the relevant label for which you want to generate the list (in this case, Chart). It is important that the caption has already been created and used consistently throughout the document (the most commonly used captions should already be available in the template)</w:t>
       </w:r>
       <w:r w:rsidR="00AE1B2A" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F55B05" w14:textId="56376EBF" w:rsidR="003C0BC8" w:rsidRPr="0093369C" w:rsidRDefault="00376089" w:rsidP="003C0BC8">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc215419474"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc240401534"/>
       <w:r>
         <w:t>Removing Lists</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="55CF44DF" w14:textId="77777777" w:rsidR="00794B33" w:rsidRPr="00A81C57" w:rsidRDefault="00794B33" w:rsidP="00794B33">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If lists are to be removed from the thesis (as they are not a mandatory part of the thesis), it is recommended to first display all formatting marks (click the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>¶</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -19341,79 +18106,79 @@
     </w:p>
     <w:p w14:paraId="13709248" w14:textId="3D81C164" w:rsidR="00321504" w:rsidRPr="0093369C" w:rsidRDefault="00794B33" w:rsidP="00794B33">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Writer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> Display non-printing characters and choose the appropriate method depending on the type of list. For the List of Figures and List of Tables, right-click anywhere inside the list and choose Delete Index. Then use the Delete key to remove the blank page. For the List of Abbreviations, select the text from the heading of the list to the last character on the page and press the Delete key twice to remove the blank page. For the Appendix List, use a combination of both methods: right-click in the list and choose Delete Index, then select the content from the heading Other Appendices to the last character and press Delete to remove</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it</w:t>
       </w:r>
       <w:r w:rsidR="00A808A8" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674915F1" w14:textId="5E422280" w:rsidR="00357EEB" w:rsidRPr="0093369C" w:rsidRDefault="00DB17D9" w:rsidP="00357EEB">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Ref215409133"/>
-      <w:bookmarkStart w:id="85" w:name="_Toc215419475"/>
+      <w:bookmarkStart w:id="87" w:name="_Ref215409133"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc240401535"/>
       <w:r w:rsidRPr="00DB17D9">
         <w:t>List of References (</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB17D9">
         <w:t>ibliography)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="69A6A860" w14:textId="77777777" w:rsidR="00DB1012" w:rsidRPr="00A81C57" w:rsidRDefault="00DB1012" w:rsidP="00DB1012">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The citation of sources used in the thesis must follow the rules of the selected citation standard or referencing style. The reference list (or bibliography) must always be formatted in accordance with the chosen citation system used throughout the final thesis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0719B3BC" w14:textId="6FBF0DE6" w:rsidR="007C6C60" w:rsidRPr="0093369C" w:rsidRDefault="00DB1012" w:rsidP="00DB1012">
+    <w:p w14:paraId="0719B3BC" w14:textId="762699F0" w:rsidR="007C6C60" w:rsidRPr="0093369C" w:rsidRDefault="00DB1012" w:rsidP="00DB1012">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The template includes two pre-defined paragraph styles for creating the list of references: </w:t>
       </w:r>
       <w:r w:rsidRPr="005063A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bibliography</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
@@ -19437,102 +18202,102 @@
           <w:b/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>umbered list)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">. The appropriate style should be selected based on the referencing standard or style you are following (see </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:instrText xml:space="preserve"> REF _Ref215408816 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>3.5</w:t>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:instrText xml:space="preserve"> REF _Ref215408821 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>List of References (Bibliography)</w:t>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004A3547">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">for more information on formatting styles). Both styles use </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>visual emphasis of authors’ names by applying bold formatting</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>. This formatting must be applied manually, and although it is not compulsory, it serves to highlight the authors within the list. However, if used, the formatting should be applied consistently throughout the entire list of references</w:t>
       </w:r>
       <w:r w:rsidR="007C6C60" w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535F334F" w14:textId="4159AA15" w:rsidR="009D4DE0" w:rsidRPr="0093369C" w:rsidRDefault="00412F5C" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc215419476"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc240401536"/>
       <w:r>
         <w:t>General Principles for Creating Citations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="5F1C8DC2" w14:textId="77777777" w:rsidR="007247A5" w:rsidRPr="00A81C57" w:rsidRDefault="007247A5" w:rsidP="007247A5">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>According to the principles of information ethics, all sources used in the thesis must be properly cited. This applies to both direct quotations and paraphrased content. The purpose of citing sources is to enable the reader to identify and locate the materials the author has drawn upon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65772743" w14:textId="77777777" w:rsidR="007247A5" w:rsidRPr="00A81C57" w:rsidRDefault="007247A5" w:rsidP="007247A5">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
@@ -19566,113 +18331,105 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2B6374" w14:textId="77777777" w:rsidR="007247A5" w:rsidRPr="00A81C57" w:rsidRDefault="007247A5" w:rsidP="007247A5">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>Citation details should primarily be taken from the title page of the source (or, in the case of digital or non-print media, from the home screen, web page, disc label, etc.). The order of the elements in the citation is defined by the chosen citation standard. Additional information may be taken from the verso of the title page, page headers, cover, packaging or accompanying documentation (e.g. leaflet, manual).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D933C6B" w14:textId="77777777" w:rsidR="007247A5" w:rsidRPr="00A81C57" w:rsidRDefault="007247A5" w:rsidP="007247A5">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">If certain information is missing from the source, it should be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the citation should continue with the next available element. In some cases, missing details may be retrieved from alternative sources; if so, such information must be enclosed in square brackets.</w:t>
+        <w:t>If certain information is missing from the source, it should be omitted and the citation should continue with the next available element. In some cases, missing details may be retrieved from alternative sources; if so, such information must be enclosed in square brackets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1481C890" w14:textId="77777777" w:rsidR="007247A5" w:rsidRPr="00A81C57" w:rsidRDefault="007247A5" w:rsidP="007247A5">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>All information in the bibliographic citation should be recorded in the language in which it appears in the original document. Only physical description elements (such as page count) and notes should be written in the language of the thesis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F8012C" w14:textId="77777777" w:rsidR="007247A5" w:rsidRPr="00A81C57" w:rsidRDefault="007247A5" w:rsidP="007247A5">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t>The format of bibliographic citations must be consistent throughout the entire document – including citation style, formatting and punctuation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01179124" w14:textId="3251CC0D" w:rsidR="0073122E" w:rsidRPr="0093369C" w:rsidRDefault="007247A5" w:rsidP="007247A5">
       <w:pPr>
         <w:pStyle w:val="Alphabeticallist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:lastRenderedPageBreak/>
         <w:t>If text is taken from a foreign-language source and used as a direct quotation in the thesis, it should be translated as accurately as possible. It is recommended to add a footnote stating that the translation is the author’s own, and to include the original text in the footnote as well</w:t>
       </w:r>
       <w:r w:rsidR="0073122E" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7275CE87" w14:textId="3DE729AD" w:rsidR="009D4DE0" w:rsidRPr="0093369C" w:rsidRDefault="007247A5" w:rsidP="009D4DE0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc215419477"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc240401537"/>
       <w:r>
         <w:t>Key Terms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="7DAE9835" w14:textId="77777777" w:rsidR="00834A20" w:rsidRPr="00A81C57" w:rsidRDefault="00834A20" w:rsidP="00834A20">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Quotation (direct quotation) – </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>a verbatim excerpt taken from another author’s work, which must be clearly distinguished from the author’s own text (typically using quotation marks). Even if the original text is only slightly modified – for example, by merging sentences or replacing a word – it is still considered a direct quotation. Direct quotations are commonly used for definitions. They should be kept concise and must be followed by an in-text citation referencing the source in the bibliography or list of references.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1226AF" w14:textId="77777777" w:rsidR="00834A20" w:rsidRPr="00A81C57" w:rsidRDefault="00834A20" w:rsidP="00834A20">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Paraphrase (indirect quotation) – </w:t>
       </w:r>
@@ -19707,393 +18464,372 @@
       <w:r w:rsidRPr="00A81C57">
         <w:t>– a complete set of details about a cited source (text, image, chart, table, etc.) that enables the source to be clearly identified. A bibliographic reference (also referred to as a citation) must contain all the required and retrievable information. The formatting of the reference depends on the type of document being cited and the citation style used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFBADDC" w14:textId="76DFAF29" w:rsidR="008F180A" w:rsidRPr="0093369C" w:rsidRDefault="00834A20" w:rsidP="00834A20">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">List of references / Bibliography </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:t>– a compiled list of all documents and sources cited or consulted in the thesis. The list is formatted in accordance with the rules and requirements of the selected citation style or, where applicable, the specific method used within the given standard</w:t>
       </w:r>
       <w:r w:rsidR="008F180A" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4184872F" w14:textId="4E730F45" w:rsidR="00E23407" w:rsidRPr="0093369C" w:rsidRDefault="00FA4D04" w:rsidP="00E23407">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc215419478"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc240401538"/>
       <w:r>
         <w:t>Appendices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="4A4757D6" w14:textId="77777777" w:rsidR="00E2719A" w:rsidRPr="00E2719A" w:rsidRDefault="00E2719A" w:rsidP="00E2719A">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2719A">
         <w:t>Appendices are used for content that is not suitable to be included directly in the main body of the thesis. This typically includes more extensive visual materials, measurement results, questionnaires, source codes or more complex tables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F36CC0" w14:textId="2E017FEA" w:rsidR="004C0300" w:rsidRPr="0093369C" w:rsidRDefault="00E2719A" w:rsidP="00E2719A">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2719A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendices may form part of the thesis itself (in which case an automatically generated list of appendices is provided), or they may be submitted separately (in which case the list must be compiled manually)</w:t>
       </w:r>
       <w:r w:rsidR="004C0300" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71464A2D" w14:textId="77777777" w:rsidR="00357EEB" w:rsidRPr="0093369C" w:rsidRDefault="00357EEB" w:rsidP="00357EEB">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42EB9E47" w14:textId="047320AE" w:rsidR="00757EE9" w:rsidRPr="0093369C" w:rsidRDefault="00F129CB" w:rsidP="00757EE9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc215419479"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc240401539"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t>ypographic</w:t>
       </w:r>
       <w:r w:rsidR="00791099">
         <w:t xml:space="preserve"> Tool </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00757EE9" w:rsidRPr="0093369C">
-        <w:t>TeX</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+        <w:t>TeX/LaTeX</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="708CEAAD" w14:textId="77777777" w:rsidR="0064012D" w:rsidRDefault="00BB61FC" w:rsidP="0064012D">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0064012D">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>eX</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="2BA3D7B0" w14:textId="494286F0" w:rsidR="00BB61FC" w:rsidRPr="0093369C" w:rsidRDefault="0064012D" w:rsidP="0064012D">
+        <w:t xml:space="preserve">eX is a specialised desktop publishing (DTP) software originally designed for typesetting mathematics. Today, however – particularly thanks to the LaTeX extension – it enables the creation of typographically high-quality output for any structured document, including final theses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA3D7B0" w14:textId="46EFF72F" w:rsidR="00BB61FC" w:rsidRPr="0093369C" w:rsidRDefault="0064012D" w:rsidP="0064012D">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r>
         <w:t>A template is available for students of TBU in Zlín, which can be used by students from all faculties and is also available in an English version. It includes guidance and instructions on how to use it. The current version can be found on the university website in the section</w:t>
       </w:r>
       <w:r w:rsidR="00BB61FC" w:rsidRPr="0093369C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00725DC3" w:rsidRPr="00F24514">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.utb.cz/en/student-2/documents-and-templates</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB61FC" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D6D7B4" w14:textId="396FF54C" w:rsidR="00BC0110" w:rsidRPr="0093369C" w:rsidRDefault="004F2E3E" w:rsidP="00EE6EC4">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2E3E">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>It is expected that students interested in using the LaTeX template already have at least basic experience with the system or with programming in general. If not, it is recommended to first consult the relevant documentation</w:t>
       </w:r>
       <w:r w:rsidR="00BB61FC" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681DF280" w14:textId="76262D81" w:rsidR="006C4F19" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="00C53D7A">
       <w:pPr>
         <w:pStyle w:val="Headingsforintroductionconclusion"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc215419480"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc240401540"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>Conclusion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="2DBCB428" w14:textId="77777777" w:rsidR="000E68AB" w:rsidRPr="00A81C57" w:rsidRDefault="000E68AB" w:rsidP="000E68AB">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">It is always important to keep in mind that the template is merely a tool to help you achieve the final formatting of your thesis. Any inappropriate modifications to the text or the template itself may disrupt the overall appearance of the thesis or parts of it. That is why this manual is an essential and highly important part of the final thesis templates at TBU in Zlín. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please give it your full attention and keep it close at hand throughout the entire writing process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BF1A27" w14:textId="3B58279E" w:rsidR="0051658B" w:rsidRPr="0093369C" w:rsidRDefault="000E68AB" w:rsidP="000E68AB">
+    <w:p w14:paraId="48BF1A27" w14:textId="08E6329E" w:rsidR="0051658B" w:rsidRPr="0093369C" w:rsidRDefault="000E68AB" w:rsidP="000E68AB">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:t xml:space="preserve">None of us is perfect – and neither are the thesis templates. Although we have done our best to make the thesis-writing process as smooth as possible, we may have overlooked something. If you encounter any issues while working with the template and cannot find the answers in the manual, feel free to contact us at </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00A81C57">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>sluzby@k.utb.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A81C57">
-        <w:t xml:space="preserve">. We will be happy to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> it together and help you find a solution</w:t>
+        <w:t>. We will be happy to look into it together and help you find a solution</w:t>
       </w:r>
       <w:r w:rsidR="0051658B" w:rsidRPr="0093369C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E8BBF8" w14:textId="77777777" w:rsidR="000205AE" w:rsidRPr="0093369C" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B7FD650" w14:textId="77777777" w:rsidR="000205AE" w:rsidRPr="0093369C" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="124D7DE7" w14:textId="77777777" w:rsidR="000205AE" w:rsidRPr="0093369C" w:rsidRDefault="000205AE" w:rsidP="000205AE">
       <w:pPr>
         <w:pStyle w:val="Nextparagraphs"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="000205AE" w:rsidRPr="0093369C" w:rsidSect="00C53C1B">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="680" w:gutter="851"/>
           <w:lnNumType w:countBy="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E3BB4B" w14:textId="0D7B4C4A" w:rsidR="006C4F19" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="006C4F19">
       <w:pPr>
         <w:pStyle w:val="Listsheadings"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc215419481"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc240401541"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>Bibliography</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="51772CA5" w14:textId="640C52BF" w:rsidR="00805D6A" w:rsidRPr="0093369C" w:rsidRDefault="009167AB" w:rsidP="002C26A1">
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="51772CA5" w14:textId="7E67E63E" w:rsidR="00805D6A" w:rsidRPr="0093369C" w:rsidRDefault="009167AB" w:rsidP="002C26A1">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="009167AB">
         <w:t>The citation of information sources must follow the rules of a specific citation standard or style. The list of references must always be compiled in accordance with the chosen citation standard or style used in the thesis. For more information, see Chapter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref215409133 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>4.6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref215409133 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41" w:rsidRPr="00DB17D9">
+      <w:r w:rsidR="00380D03" w:rsidRPr="00DB17D9">
         <w:t>List of References (</w:t>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00933C41" w:rsidRPr="00DB17D9">
+      <w:r w:rsidR="00380D03" w:rsidRPr="00DB17D9">
         <w:t>ibliography)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002C26A1" w:rsidRPr="0093369C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F8A056" w14:textId="77777777" w:rsidR="00C31612" w:rsidRPr="0093369C" w:rsidRDefault="00C31612" w:rsidP="00C31612">
       <w:pPr>
         <w:pStyle w:val="Bibliographynumberedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="542C00BF" w14:textId="77777777" w:rsidR="00C31612" w:rsidRPr="0093369C" w:rsidRDefault="00C31612" w:rsidP="00C31612">
       <w:pPr>
         <w:pStyle w:val="Bibliographynumberedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:sectPr w:rsidR="00C31612" w:rsidRPr="0093369C" w:rsidSect="006A200B">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="372582BE" w14:textId="3AD1760D" w:rsidR="000F709C" w:rsidRPr="0093369C" w:rsidRDefault="0019040A" w:rsidP="000F709C">
       <w:pPr>
         <w:pStyle w:val="Appendix1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Ref214295845"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="96" w:name="_Toc215419430"/>
+      <w:bookmarkStart w:id="95" w:name="_Ref214295845"/>
+      <w:bookmarkStart w:id="96" w:name="_Ref214295850"/>
+      <w:bookmarkStart w:id="97" w:name="_Ref214295925"/>
+      <w:bookmarkStart w:id="98" w:name="_Ref214295933"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc240401544"/>
       <w:r w:rsidRPr="0093369C">
         <w:lastRenderedPageBreak/>
         <w:t>List of template styles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="0F4BB05C" w14:textId="28C64D10" w:rsidR="00162332" w:rsidRPr="0093369C" w:rsidRDefault="00C4061B" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4061B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styles used on the title page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E05D3A9" w14:textId="4A367916" w:rsidR="00162332" w:rsidRPr="0093369C" w:rsidRDefault="005063A2" w:rsidP="004A6DF5">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -20247,419 +18983,423 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00162332" w:rsidRPr="0093369C">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00643B48" w:rsidRPr="00643B48">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>used to format the name of the faculty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32574CCD" w14:textId="77777777" w:rsidR="00162332" w:rsidRPr="0093369C" w:rsidRDefault="00162332" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="494DA862" w14:textId="552A1CC3" w:rsidR="00162332" w:rsidRPr="00DE7C30" w:rsidRDefault="00DE7C30" w:rsidP="00162332">
+    <w:p w14:paraId="494DA862" w14:textId="56C7CAF0" w:rsidR="00162332" w:rsidRPr="00DE7C30" w:rsidRDefault="00DE7C30" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Heading styles (see Chapter</w:t>
+        <w:t xml:space="preserve">Heading styles (see Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE7C30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref215409177 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00DE7C30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00DE7C30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7C30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE7C30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref215409177 \r \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref215409182 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03" w:rsidRPr="00380D03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Headings</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00933C41">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE7C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>3.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29527AF0" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>Heading 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – numbered first-level headings for the main chapters of the thesis; always begin on a new page and are included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4302F5" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>Heading 1 after divider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – first-level headings for the main chapters that follow the Divider heading style in split templates (Word only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D54C92" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>Heading 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – numbered second-level headings; included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE72F2B" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref215409182 \h </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>Heading 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – numbered third-level headings; included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46094BF4" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-      </w:r>
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>Heading 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – numbered fourth-level headings; not included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB3A67B" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>Heading 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – numbered fifth-level headings; not included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2006AA88" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00933C41" w:rsidRPr="00933C41">
+        <w:t>Divider heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – alphabetical first-level headings used to visually divide the template into sections; always begin on a new page and are included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC8E1F9" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Other headings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – unnumbered headings for other parts of the thesis (abstract, declaration, etc.); not included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4791DAA2" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE7C30">
+        <w:t>Lists headings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – unnumbered headings for lists (of figures, tables, etc.); included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417D5623" w14:textId="77777777" w:rsidR="0097423B" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29527AF0" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
+        <w:t>Headings for introduction + conclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – unnumbered headings for the introduction and conclusion chapters; included in the automatically generated table of contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216DDF07" w14:textId="6E5E140D" w:rsidR="009D3D92" w:rsidRPr="00A81C57" w:rsidRDefault="009D3D92" w:rsidP="0097423B">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A81C57">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Heading 1</w:t>
-[...203 lines deleted...]
-        <w:t xml:space="preserve"> – unnumbered headings for the introduction and conclusion chapters; included in the automatically generated table of contents</w:t>
+        <w:t xml:space="preserve">Subtitle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– unnumbered </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E15" w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>fifth-level subtitle that serves to differentiate the text (e.g. definitions), is not transferred to automatically generated content</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005E5C07" w14:textId="77777777" w:rsidR="0097423B" w:rsidRPr="00A81C57" w:rsidRDefault="0097423B" w:rsidP="0097423B">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Appendix 1, Appendix 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – numbered first- and second-level headings for the appendices; first-level appendix headings are included in the automatically generated list of appendices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F90B39E" w14:textId="77777777" w:rsidR="009D1680" w:rsidRDefault="009D1680" w:rsidP="009D1680">
@@ -20679,179 +19419,154 @@
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FAF95F0" w14:textId="77777777" w:rsidR="00B870C1" w:rsidRPr="0093369C" w:rsidRDefault="00B870C1" w:rsidP="009D1680">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07043294" w14:textId="4582EF83" w:rsidR="009D1680" w:rsidRPr="0093369C" w:rsidRDefault="00D652C2" w:rsidP="0056584A">
+    <w:p w14:paraId="07043294" w14:textId="5531FEF1" w:rsidR="009D1680" w:rsidRPr="0093369C" w:rsidRDefault="00D652C2" w:rsidP="0056584A">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Styles for body text (see Chapter</w:t>
+        <w:t xml:space="preserve">Styles for body text (see Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref215417061 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref215417061 \r \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref215417069 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
-[...62 lines deleted...]
-      <w:r w:rsidR="00933C41" w:rsidRPr="00933C41">
+      <w:r w:rsidR="00380D03" w:rsidRPr="00380D03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0056584A" w:rsidRPr="00D652C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD3ABD2" w14:textId="77777777" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
@@ -20928,736 +19643,727 @@
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0806A9B4" w14:textId="77777777" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styles for special text types</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A90642" w14:textId="132CE733" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="02A90642" w14:textId="31262EBA" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Quote</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417215 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417220 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Quotations and Poetry</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2961B75E" w14:textId="7C97C0C6" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="2961B75E" w14:textId="4E7D8D87" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Quote beginning</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417215 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417220 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Quotations and Poetry</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C45D21" w14:textId="259D3AE3" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="24C45D21" w14:textId="54D1268F" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> continue</w:t>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Quote continue</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417215 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417220 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Quotations and Poetry</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C358C83" w14:textId="1A85C4DC" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="1C358C83" w14:textId="6AD61260" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Quote end</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417215 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417220 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Quotations and Poetry</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5C490B" w14:textId="64254B7F" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="4D5C490B" w14:textId="0D543275" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Quote (USP-FHS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417215 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417220 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Quotations and Poetry</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686B0176" w14:textId="4ABDFC44" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="686B0176" w14:textId="02A9F3A4" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Poetry</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417215 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.6</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417220 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Quotations and Poetry</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89" w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C23FD3B" w14:textId="143D8A5E" w:rsidR="00D77EEC" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="6C23FD3B" w14:textId="6F3710A0" w:rsidR="00D77EEC" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004734FE">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Linguistic examples</w:t>
       </w:r>
       <w:r w:rsidRPr="004734FE">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417270 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.7</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417276 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Linguistic Examples</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB6B9D1" w14:textId="0A60E31E" w:rsidR="00D77EEC" w:rsidRPr="004734FE" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="3BB6B9D1" w14:textId="098672FA" w:rsidR="00D77EEC" w:rsidRPr="004734FE" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004734FE">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Linguistic numbered examples</w:t>
       </w:r>
       <w:r w:rsidRPr="004734FE">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -21674,532 +20380,532 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417270 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.7</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417276 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Linguistic Examples</w:t>
       </w:r>
       <w:r w:rsidR="00841C89">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C036AA7" w14:textId="1D5E659A" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="6C036AA7" w14:textId="3A597877" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Equation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417304 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417308 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Equations</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1F7FCD" w14:textId="2F59F242" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="5A1F7FCD" w14:textId="5862ADEB" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Source code</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417324 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.9</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417328 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Source Code</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0012342D" w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0576D47C" w14:textId="2CBE1690" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="0576D47C" w14:textId="421C20E0" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Source code without line numbers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – see Chapter</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417324 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.9</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417328 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Source Code</w:t>
       </w:r>
       <w:r w:rsidR="0012342D">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC259EF" w14:textId="77777777" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="0012342D">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D010B34" w14:textId="77777777" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styles for lists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C179A84" w14:textId="760E2169" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="3C179A84" w14:textId="492DE0A6" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Alphabetical list </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>– see Chapter</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417369 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417373 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Lists</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708F7E83" w14:textId="0FE70BCC" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="708F7E83" w14:textId="5D452015" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>List Number,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -22212,102 +20918,102 @@
         <w:t xml:space="preserve"> – see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417369 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417373 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Lists</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF54925" w14:textId="2ACD3E02" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="4BF54925" w14:textId="4AB31EB2" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>List Bullet,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -22320,296 +21026,296 @@
         <w:t xml:space="preserve">– see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417369 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417373 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Lists</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C03FD77" w14:textId="1D3B27B2" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="1C03FD77" w14:textId="4156F53A" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Multilevel list </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">– see Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417369 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417373 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>Lists</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601F7CB8" w14:textId="4F52705F" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="601F7CB8" w14:textId="01711585" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Bibliography (alphabetical list) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>– see Chapter</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417397 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417403 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>List of References (Bibliography)</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33008B6A" w14:textId="0494280D" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
+    <w:p w14:paraId="33008B6A" w14:textId="3F972E84" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Bibliography (</w:t>
       </w:r>
       <w:r w:rsidR="00443B08">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>numbered</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -22640,92 +21346,92 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417397 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref215417403 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00933C41">
+      <w:r w:rsidR="00380D03">
         <w:t>List of References (Bibliography)</w:t>
       </w:r>
       <w:r w:rsidR="00411184">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F142EA" w14:textId="77777777" w:rsidR="00D77EEC" w:rsidRPr="00A81C57" w:rsidRDefault="00D77EEC" w:rsidP="00D77EEC">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Styles for captions</w:t>
@@ -22826,335 +21532,900 @@
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Figure/table source</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – style for citing the source of a figure or table (placed on a new line)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314F037E" w14:textId="43759F5F" w:rsidR="00162332" w:rsidRPr="0093369C" w:rsidRDefault="00162332" w:rsidP="00162332">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C4170F" w14:textId="693B3B14" w:rsidR="00162332" w:rsidRPr="0093369C" w:rsidRDefault="00083F79" w:rsidP="007039C3">
       <w:pPr>
         <w:pStyle w:val="Appendix1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc215419431"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc240401545"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>List of Quick Parts and Building Blocks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="41F6C1D2" w14:textId="77777777" w:rsidR="00106E90" w:rsidRPr="00A81C57" w:rsidRDefault="00106E90" w:rsidP="00106E90">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Quick Parts contain pre-prepared special blocks in Word designed to make working with the template easier. These Quick Parts are available only in the Word version of the template. They are part of the template itself and are not transferred to documents that are based on the template. Therefore, the thesis document must remain connected to the template throughout the entire writing process. If the document is not connected to the template, the Quick Parts will not be available. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32765BDF" w14:textId="77777777" w:rsidR="00106E90" w:rsidRPr="00A81C57" w:rsidRDefault="00106E90" w:rsidP="00106E90">
       <w:pPr>
         <w:pStyle w:val="Othertexts"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01AF57E7" w14:textId="77777777" w:rsidR="00106E90" w:rsidRPr="00A81C57" w:rsidRDefault="00106E90" w:rsidP="00106E90">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>FIGURE caption below</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – a building block for inserting a figure with a caption placed below</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECBDCE2" w14:textId="77777777" w:rsidR="00106E90" w:rsidRPr="00A81C57" w:rsidRDefault="00106E90" w:rsidP="00106E90">
+    <w:p w14:paraId="3ECBDCE2" w14:textId="2C879825" w:rsidR="00106E90" w:rsidRDefault="00106E90" w:rsidP="00106E90">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:t xml:space="preserve">FIGURE </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>own work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – a building block for inserting a figure with a caption and source</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E15" w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>in this case it is your own source</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094702DE" w14:textId="4797778F" w:rsidR="009D2E15" w:rsidRPr="00A81C57" w:rsidRDefault="009D2E15" w:rsidP="009D2E15">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t>FIGURE with source</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – a building block for inserting a figure with a caption and source (source appears on a new line below the caption)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE5AB23" w14:textId="77777777" w:rsidR="00106E90" w:rsidRPr="00A81C57" w:rsidRDefault="00106E90" w:rsidP="00106E90">
+    <w:p w14:paraId="2DE5AB23" w14:textId="77777777" w:rsidR="00106E90" w:rsidRDefault="00106E90" w:rsidP="00106E90">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">EQUATION </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>– a building block for inserting an equation</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="57503E3A" w14:textId="47EB6D1E" w:rsidR="009D2E15" w:rsidRDefault="009D2E15" w:rsidP="009D2E15">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>CHART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> caption below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – a building block for inserting a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a caption placed below</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we recommend creating a List of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">charts, see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chapter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240405630 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>4.5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240405639 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:t>Creating New Lists</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B42C36D" w14:textId="31A797FB" w:rsidR="009D2E15" w:rsidRPr="00A81C57" w:rsidRDefault="009D2E15" w:rsidP="009D2E15">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>CHART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>own work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – a building block for inserting a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a caption and source</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>in this case it is your own source</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we recommend creating a List of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">charts, see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chapter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240405630 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>4.5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240405639 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:t>Creating New Lists</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5D11DC" w14:textId="055EDBDA" w:rsidR="009D2E15" w:rsidRDefault="009D2E15" w:rsidP="009D2E15">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>CHART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with source</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – a building block for inserting a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a caption and source</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81C57">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>source appears on a new line below the caption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we recommend creating a List of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">charts, see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chapter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240405630 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>4.5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240405639 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00380D03">
+        <w:t>Creating New Lists</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F1D0C3" w14:textId="7CA8E534" w:rsidR="009D2E15" w:rsidRPr="00A81C57" w:rsidRDefault="009D2E15" w:rsidP="009D2E15">
+      <w:pPr>
+        <w:pStyle w:val="Seznamsodrkami"/>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>OWN WORK for tables etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E15">
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>building block for inserting a pre-prepared description source: own, e.g. for tables and other objects</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5EE330CF" w14:textId="77777777" w:rsidR="00106E90" w:rsidRPr="00A81C57" w:rsidRDefault="00106E90" w:rsidP="00106E90">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">TABLE caption above </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81C57">
         <w:rPr>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>– a building block for inserting a table caption placed above the table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9DF47D" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="00980FEF" w:rsidRDefault="00980FEF" w:rsidP="001F6263">
+    <w:p w14:paraId="4E9DF47D" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="00AA77BD" w:rsidRDefault="00980FEF" w:rsidP="001F6263">
       <w:pPr>
         <w:pStyle w:val="Seznamsodrkami"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="de-DE" w:eastAsia="cs-CZ"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00980FEF" w:rsidRPr="00980FEF" w:rsidSect="000205AE">
+          <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00980FEF" w:rsidRPr="00AA77BD" w:rsidSect="000205AE">
       <w:headerReference w:type="even" r:id="rId46"/>
       <w:footerReference w:type="even" r:id="rId47"/>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="2381" w:left="1134" w:header="709" w:footer="1418" w:gutter="851"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CB455BB" w14:textId="77777777" w:rsidR="00803A0F" w:rsidRPr="0093369C" w:rsidRDefault="00803A0F" w:rsidP="00534E21">
+    <w:p w14:paraId="429230CE" w14:textId="77777777" w:rsidR="00767A4B" w:rsidRPr="0093369C" w:rsidRDefault="00767A4B" w:rsidP="00534E21">
       <w:r w:rsidRPr="0093369C">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4363A75C" w14:textId="77777777" w:rsidR="00803A0F" w:rsidRPr="0093369C" w:rsidRDefault="00803A0F" w:rsidP="00534E21">
+    <w:p w14:paraId="76E7052B" w14:textId="77777777" w:rsidR="00767A4B" w:rsidRPr="0093369C" w:rsidRDefault="00767A4B" w:rsidP="00534E21">
       <w:r w:rsidRPr="0093369C">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19B5BBF4" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19B5BBF4" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6BF83789" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="6BF83789" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
       <w:id w:val="-1235235469"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="1BB610FA" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+      <w:p w14:paraId="1BB610FA" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:rPr>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0093369C">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-            <w:lang w:eastAsia="cs-CZ"/>
+            <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ECEAB12" wp14:editId="69859F03">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>5014773</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="565200" cy="302400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                   <wp:wrapNone/>
                   <wp:docPr id="7" name="Obdélník 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
@@ -23170,347 +22441,349 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="058B353F" w14:textId="17C7A2C7" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00D67E43">
+                            <w:p w14:paraId="058B353F" w14:textId="0B36B22C" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="0090242A" w:rsidRPr="0093369C">
+                              <w:r w:rsidR="00BA41D8">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>23</w:t>
+                                <w:t>31</w:t>
                               </w:r>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="4ECEAB12" id="Obdélník 7" o:spid="_x0000_s1035" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDGUAN5gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aztOiMOEXRotuA&#10;bh3Q7QNkWbKFyaJGKbGzrx+lpGm33or5IJAU9cj3SK8v59GyncJgwDW8WpScKSehM65v+I/vt+8u&#10;OAtRuE5YcKrhexX45ebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRpQYcRSQX+6JDMRH6&#10;aItlWZ4XE2DnEaQKgaI3h0u+yfhaKxnvtQ4qMttw6i3mE/PZprPYrEXdo/CDkcc2xCu6GIVxVPQE&#10;dSOiYFs0L6BGIxEC6LiQMBagtZEqcyA2VfkPm4dBeJW5kDjBn2QK/w9Wft09+G+YWg/+DuTPwBxc&#10;D8L16goRpkGJjspVSahi8qE+PUhOoKesnb5AR6MV2whZg1njyBBI66q8KNPHmbbGf0o4qRLRZnOe&#10;wf40AzVHJil4dn5Gc+VM0tX7crkiO5UWdUJNjz2G+FHByJLRcKQRZ1CxuwvxkPqYktId3Bpr85it&#10;+ytAmCmSWSUiaWdCHed2ZqY7Uk6RFro90cyEqDFadio7AP7mbKLFaXj4tRWoOLOfHUn1oVqt0qZl&#10;hwx8Hm0fo8JJgmh45OxgXsfDVm49mn5I2mVWDq5IVm0ys6dujm3TUmRtjguctu65n7OefrPNHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAApeTVLiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyoQ0sTE+JUCAkJ8dNAQZzdeEki4nWI3Ta8PcsJjjvzaXamWE2uF3scQ+dJw/ksAYFU&#10;e9tRo+Ht9fZMgQjRkDW9J9TwjQFW5fFRYXLrD/SC+01sBIdQyI2GNsYhlzLULToTZn5AYu/Dj85E&#10;PsdG2tEcONz1cp4kqXSmI/7QmgFvWqw/Nzunwb9/Pdhq7Z6krNaP9d3F4vm+Iq1PT6brKxARp/gH&#10;w299rg4ld9r6Hdkgeg2ZuswYZWOpshQEIypTLG1ZShfLOciykP9XlD8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAgxlADeYBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEACl5NUuIAAAANAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="4ECEAB12" id="Obdélník 7" o:spid="_x0000_s1035" style="position:absolute;margin-left:394.85pt;margin-top:793.8pt;width:44.5pt;height:23.8pt;rotation:180;flip:x;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCDGUAN5gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aztOiMOEXRotuA&#13;&#10;bh3Q7QNkWbKFyaJGKbGzrx+lpGm33or5IJAU9cj3SK8v59GyncJgwDW8WpScKSehM65v+I/vt+8u&#13;&#10;OAtRuE5YcKrhexX45ebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRpQYcRSQX+6JDMRH6&#13;&#10;aItlWZ4XE2DnEaQKgaI3h0u+yfhaKxnvtQ4qMttw6i3mE/PZprPYrEXdo/CDkcc2xCu6GIVxVPQE&#13;&#10;dSOiYFs0L6BGIxEC6LiQMBagtZEqcyA2VfkPm4dBeJW5kDjBn2QK/w9Wft09+G+YWg/+DuTPwBxc&#13;&#10;D8L16goRpkGJjspVSahi8qE+PUhOoKesnb5AR6MV2whZg1njyBBI66q8KNPHmbbGf0o4qRLRZnOe&#13;&#10;wf40AzVHJil4dn5Gc+VM0tX7crkiO5UWdUJNjz2G+FHByJLRcKQRZ1CxuwvxkPqYktId3Bpr85it&#13;&#10;+ytAmCmSWSUiaWdCHed2ZqY7Uk6RFro90cyEqDFadio7AP7mbKLFaXj4tRWoOLOfHUn1oVqt0qZl&#13;&#10;hwx8Hm0fo8JJgmh45OxgXsfDVm49mn5I2mVWDq5IVm0ys6dujm3TUmRtjguctu65n7OefrPNHwAA&#13;&#10;AP//AwBQSwMEFAAGAAgAAAAhALfSWanmAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQ&#13;&#10;vCPxD9YicaMOLU1CGqdCICTEo2kL4uzGSxIRr0PstuHvWU5wWWlnZmdn8uVoO3HAwbeOFFxOIhBI&#13;&#10;lTMt1QreXu8vUhA+aDK6c4QKvtHDsjg9yXVm3JE2eNiGWrAJ+UwraELoMyl91aDVfuJ6JOY+3GB1&#13;&#10;4HWopRn0kc1tJ6dRFEurW+IPje7xtsHqc7u3Ctz715MpV/ZFynL1XD1czdaPJSl1fjbeLXjcLEAE&#13;&#10;HMPfBfx24PxQcLCd25PxolOQpNcJS5mYp0kMgiVpkjK0Yyiezacgi1z+r1L8AAAA//8DAFBLAQIt&#13;&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#13;&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAIMZQA3mAQAArgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#13;&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALfSWanmAAAAEgEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9k&#13;&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#13;&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="058B353F" w14:textId="17C7A2C7" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00D67E43">
+                      <w:p w14:paraId="058B353F" w14:textId="0B36B22C" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="4" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="0090242A" w:rsidRPr="0093369C">
+                        <w:r w:rsidR="00BA41D8">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>23</w:t>
+                          <w:t>31</w:t>
                         </w:r>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F2132F5" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F2132F5" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1677D9F0" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1677D9F0" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D0E3D0D" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D0E3D0D" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="26490706" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="26490706" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F15BE3D" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F15BE3D" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="402FF085" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="402FF085" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AF8254E" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AF8254E" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0CBBDAE2" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="0CBBDAE2" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CE3B555" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CE3B555" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="06B04417" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="06B04417" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7543E4FC" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7543E4FC" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="48B49D12" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="48B49D12" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D75909A" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00D472A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D75909A" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00D472A0">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="32394487" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="32394487" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="521BAED9" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="521BAED9" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0B0FAAC7" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+  <w:p w14:paraId="0B0FAAC7" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="297731431"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="614B49AA" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+      <w:p w14:paraId="614B49AA" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
         </w:pPr>
         <w:r w:rsidRPr="0093369C">
           <w:rPr>
             <w:noProof/>
-            <w:lang w:eastAsia="cs-CZ"/>
+            <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="76EAF525" wp14:editId="2ECB7831">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>left</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>10081260</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="565200" cy="298800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:wrapNone/>
                   <wp:docPr id="8" name="Obdélník 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
@@ -23526,283 +22799,285 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="7176B8A3" w14:textId="3261EA3B" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00D67E43">
+                            <w:p w14:paraId="7176B8A3" w14:textId="33FF36FD" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00D67E43">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                               </w:r>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="0090242A" w:rsidRPr="0093369C">
+                              <w:r w:rsidR="00BA41D8">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:noProof/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>22</w:t>
+                                <w:t>30</w:t>
                               </w:r>
                               <w:r w:rsidRPr="0093369C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="bottomMargin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:rect w14:anchorId="76EAF525" id="Obdélník 8" o:spid="_x0000_s1034" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm1Zbm4gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO2iI14hRFi24D&#10;ugvQ9QNkWbKFyaJGKbGzrx+lZEnXvQ3zgyBS5OE5JL2+mUfLdgqDAdfwalFyppyEzri+4c/fHt6t&#10;OAtRuE5YcKrhexX4zebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRowYcRSQT+6JDMRH6&#10;aItlWV4VE2DnEaQKgbz3h0e+yfhaKxm/aB1UZLbhxC3mE/PZprPYrEXdo/CDkUca4h9YjMI4KnqC&#10;uhdRsC2av6BGIxEC6LiQMBagtZEqayA1VflKzdMgvMpaqDnBn9oU/h+s/Lx78l8xUQ/+EeT3wBzc&#10;DcL16hYRpkGJjspVqVHF5EN9SkhGoFTWTp+go9GKbYTcg1njyBCo11W5KtPHmbbGf0g4qRLJZnOe&#10;wf40AzVHJsl5eXVJc+VM0tPyekX5ubSoE2pK9hjiewUjS5eGI404g4rdY4iJ5TkkhTt4MNbmMVv3&#10;h4MCkyerSkLSzoQ6zu1M0enaQrcnfVkJMaItp3oD4E/OJtqYhocfW4GKM/vRUY+uq4uLtGLZoAu+&#10;9La/vcJJgmh45OxwvYuHddx6NP2QmpblOLilfmqTJZ3ZHPnSNmSlx81N6/bSzlHn/2vzCwAA//8D&#10;AFBLAwQUAAYACAAAACEACV+/MN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8&#10;h82QeJOtgqXUbokxMTGKFJF4Xrpj29idrd0F6r93PMlxvvfy5r1sOdhWHLH3jSMF15MIBFLpTEOV&#10;gt3741UCwgdNRreOUMEPeljmo4tMp8ad6A2P21AJDiGfagV1CF0qpS9rtNpPXIfE2qfrrQ589pU0&#10;vT5xuG3lTRTF0uqG+EOtO3yosfzaHqwC9/H9Yoq1fZWyWK/Kp9l081yQUpfj4f4ORMAh/Jvhrz5X&#10;h5w77d2BjBetAh4SmN4m8xgE68mCyZ5JPJ3NQeaZPF+Q/wIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAm1Zbm4gEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAJX78w3wAAAAkBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                <v:rect w14:anchorId="76EAF525" id="Obdélník 8" o:spid="_x0000_s1034" style="position:absolute;margin-left:0;margin-top:793.8pt;width:44.5pt;height:23.55pt;rotation:180;flip:x;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAm1Zbm4gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO2iI14hRFi24D&#13;&#10;ugvQ9QNkWbKFyaJGKbGzrx+lZEnXvQ3zgyBS5OE5JL2+mUfLdgqDAdfwalFyppyEzri+4c/fHt6t&#13;&#10;OAtRuE5YcKrhexX4zebtm/Xka7WEAWynkBGIC/XkGz7E6OuiCHJQowgL8MrRowYcRSQT+6JDMRH6&#13;&#10;aItlWV4VE2DnEaQKgbz3h0e+yfhaKxm/aB1UZLbhxC3mE/PZprPYrEXdo/CDkUca4h9YjMI4KnqC&#13;&#10;uhdRsC2av6BGIxEC6LiQMBagtZEqayA1VflKzdMgvMpaqDnBn9oU/h+s/Lx78l8xUQ/+EeT3wBzc&#13;&#10;DcL16hYRpkGJjspVqVHF5EN9SkhGoFTWTp+go9GKbYTcg1njyBCo11W5KtPHmbbGf0g4qRLJZnOe&#13;&#10;wf40AzVHJsl5eXVJc+VM0tPyekX5ubSoE2pK9hjiewUjS5eGI404g4rdY4iJ5TkkhTt4MNbmMVv3&#13;&#10;h4MCkyerSkLSzoQ6zu1M0enaQrcnfVkJMaItp3oD4E/OJtqYhocfW4GKM/vRUY+uq4uLtGLZoAu+&#13;&#10;9La/vcJJgmh45OxwvYuHddx6NP2QmpblOLilfmqTJZ3ZHPnSNmSlx81N6/bSzlHn/2vzCwAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEA5BH2I+MAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j7&#13;&#10;D5EncWMpbHSlazohEBJisMI2cc4a01Y0Tmmyrfx7zAkulvw9+fm9bDnYVhyx940jBZeTCARS6UxD&#13;&#10;lYLd9uEiAeGDJqNbR6jgGz0s89FZplPjTvSGx02oBJuQT7WCOoQuldKXNVrtJ65DYu3D9VYHXvtK&#13;&#10;ml6f2Ny28iqKYml1Q/yh1h3e1Vh+bg5WgXv/WplibV+kLNbP5eNs+vpUkFLn4+F+weN2ASLgEP4u&#13;&#10;4LcD54ecg+3dgYwXrQJuE5heJ/MYBOvJDZM9k3g6m4PMM/m/Rv4DAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAJtWW5uIBAACnAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEA5BH2I+MAAAAOAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#13;&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="7176B8A3" w14:textId="3261EA3B" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF" w:rsidP="00D67E43">
+                      <w:p w14:paraId="7176B8A3" w14:textId="33FF36FD" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD" w:rsidP="00D67E43">
                         <w:pPr>
                           <w:pBdr>
                             <w:top w:val="single" w:sz="12" w:space="5" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
                           </w:pBdr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                         </w:r>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="0090242A" w:rsidRPr="0093369C">
+                        <w:r w:rsidR="00BA41D8">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:noProof/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>22</w:t>
+                          <w:t>30</w:t>
                         </w:r>
                         <w:r w:rsidRPr="0093369C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="page"/>
                   <w10:anchorlock/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="158C0CD6" w14:textId="77777777" w:rsidR="00803A0F" w:rsidRPr="0093369C" w:rsidRDefault="00803A0F" w:rsidP="00C23682">
+    <w:p w14:paraId="5DAFEEF5" w14:textId="77777777" w:rsidR="00767A4B" w:rsidRPr="0093369C" w:rsidRDefault="00767A4B" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63E6AD53" w14:textId="77777777" w:rsidR="00803A0F" w:rsidRPr="0093369C" w:rsidRDefault="00803A0F" w:rsidP="00C23682">
+    <w:p w14:paraId="5BAB5B09" w14:textId="77777777" w:rsidR="00767A4B" w:rsidRPr="0093369C" w:rsidRDefault="00767A4B" w:rsidP="00C23682">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:pBdr>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="06906A9F" w14:textId="77777777" w:rsidR="00803A0F" w:rsidRPr="0093369C" w:rsidRDefault="00803A0F"/>
+    <w:p w14:paraId="6DE0A2AF" w14:textId="77777777" w:rsidR="00767A4B" w:rsidRPr="0093369C" w:rsidRDefault="00767A4B"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5B2C0368" w14:textId="77777777" w:rsidR="004A33F6" w:rsidRPr="00444A90" w:rsidRDefault="004A33F6" w:rsidP="004A33F6">
+    <w:p w14:paraId="5B2C0368" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="00444A90" w:rsidRDefault="00AA77BD" w:rsidP="004A33F6">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00444A90">
         <w:t xml:space="preserve">This is a sample footnote. </w:t>
       </w:r>
       <w:r w:rsidRPr="00214327">
         <w:t>Lorem Ipsum is simply dummy text of the printing and typesetting industry. Lorem Ipsum has been the industry’s standard dummy text ever since the 1500s, when an unknown printer took a galley of type and scrambled it to make a type specimen book</w:t>
       </w:r>
       <w:r w:rsidRPr="00444A90">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26EF0B76" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26EF0B76" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B69BA9C" w14:textId="77777777" w:rsidR="00980FEF" w:rsidRPr="0093369C" w:rsidRDefault="00980FEF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B69BA9C" w14:textId="77777777" w:rsidR="00AA77BD" w:rsidRPr="0093369C" w:rsidRDefault="00AA77BD">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3E50FD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="slovanseznam5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="95926B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -23899,51 +23174,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EAC2AACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A1CCDF6"/>
+    <w:tmpl w:val="632E5F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Seznamsodrkami"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04CA7B3A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F70101C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nadpis1"/>
@@ -25399,137 +24674,136 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3632"/>
         </w:tabs>
         <w:ind w:left="3632" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4086"/>
         </w:tabs>
         <w:ind w:left="4086" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="855072225">
+  <w:num w:numId="1" w16cid:durableId="1546134433">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="59330570">
+  <w:num w:numId="2" w16cid:durableId="2120640752">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1704329960">
+  <w:num w:numId="3" w16cid:durableId="1363508485">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1158957394">
+  <w:num w:numId="4" w16cid:durableId="888540420">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1679885102">
+  <w:num w:numId="5" w16cid:durableId="362633208">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1551720611">
+  <w:num w:numId="6" w16cid:durableId="76371605">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="662045469">
+  <w:num w:numId="7" w16cid:durableId="867328938">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2130736183">
+  <w:num w:numId="8" w16cid:durableId="447555239">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1626237147">
+  <w:num w:numId="9" w16cid:durableId="649482469">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="306394520">
+  <w:num w:numId="10" w16cid:durableId="1059088911">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1409229221">
+  <w:num w:numId="11" w16cid:durableId="845436926">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="970596980">
+  <w:num w:numId="12" w16cid:durableId="2094355131">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1855417064">
+  <w:num w:numId="13" w16cid:durableId="95752326">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1098066273">
+  <w:num w:numId="14" w16cid:durableId="1633513269">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1863781168">
+  <w:num w:numId="15" w16cid:durableId="841512719">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1078794029">
+  <w:num w:numId="16" w16cid:durableId="2072847000">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1102453779">
+  <w:num w:numId="17" w16cid:durableId="2103988396">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1004866964">
+  <w:num w:numId="18" w16cid:durableId="1463768308">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1707101344">
+  <w:num w:numId="19" w16cid:durableId="966663134">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="250436120">
+  <w:num w:numId="20" w16cid:durableId="1881242055">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1817409209">
+  <w:num w:numId="21" w16cid:durableId="865675619">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="274168607">
+  <w:num w:numId="22" w16cid:durableId="1821848333">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="57363623">
+  <w:num w:numId="23" w16cid:durableId="1281454590">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="66077308">
+  <w:num w:numId="24" w16cid:durableId="1336611389">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25566,109 +24840,114 @@
     <w:rsid w:val="00070282"/>
     <w:rsid w:val="00071FF1"/>
     <w:rsid w:val="00076353"/>
     <w:rsid w:val="00077617"/>
     <w:rsid w:val="00077DCA"/>
     <w:rsid w:val="0008353D"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00083F79"/>
     <w:rsid w:val="00090DA8"/>
     <w:rsid w:val="000A1B75"/>
     <w:rsid w:val="000A4DB2"/>
     <w:rsid w:val="000A605F"/>
     <w:rsid w:val="000A744C"/>
     <w:rsid w:val="000B7FEC"/>
     <w:rsid w:val="000C0B42"/>
     <w:rsid w:val="000C4833"/>
     <w:rsid w:val="000C49D2"/>
     <w:rsid w:val="000C5CC8"/>
     <w:rsid w:val="000C7D33"/>
     <w:rsid w:val="000D0AC0"/>
     <w:rsid w:val="000D51D0"/>
     <w:rsid w:val="000D66AB"/>
     <w:rsid w:val="000E02B6"/>
     <w:rsid w:val="000E1AB3"/>
     <w:rsid w:val="000E2CEE"/>
+    <w:rsid w:val="000E3D54"/>
     <w:rsid w:val="000E5AC6"/>
     <w:rsid w:val="000E68AB"/>
     <w:rsid w:val="000E6EDF"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F1970"/>
     <w:rsid w:val="000F31D5"/>
     <w:rsid w:val="000F709C"/>
     <w:rsid w:val="001006EC"/>
     <w:rsid w:val="001024E9"/>
     <w:rsid w:val="00104B5A"/>
     <w:rsid w:val="00106E90"/>
     <w:rsid w:val="001136E9"/>
     <w:rsid w:val="001209D8"/>
     <w:rsid w:val="001214C2"/>
     <w:rsid w:val="00122221"/>
     <w:rsid w:val="0012273D"/>
     <w:rsid w:val="0012342D"/>
     <w:rsid w:val="001254E5"/>
     <w:rsid w:val="001323A9"/>
     <w:rsid w:val="00132DE6"/>
     <w:rsid w:val="00135660"/>
     <w:rsid w:val="001378DD"/>
     <w:rsid w:val="00141212"/>
     <w:rsid w:val="00142361"/>
     <w:rsid w:val="001528BA"/>
     <w:rsid w:val="00155687"/>
     <w:rsid w:val="00155A13"/>
     <w:rsid w:val="00162332"/>
     <w:rsid w:val="00162BC8"/>
     <w:rsid w:val="00165426"/>
     <w:rsid w:val="00166253"/>
     <w:rsid w:val="00170923"/>
     <w:rsid w:val="0017403D"/>
     <w:rsid w:val="00177188"/>
     <w:rsid w:val="00180B16"/>
+    <w:rsid w:val="00180CFB"/>
     <w:rsid w:val="00182115"/>
     <w:rsid w:val="00182CAA"/>
     <w:rsid w:val="0018552E"/>
     <w:rsid w:val="00186FDC"/>
+    <w:rsid w:val="00187FFC"/>
     <w:rsid w:val="00190113"/>
     <w:rsid w:val="0019040A"/>
     <w:rsid w:val="00191349"/>
     <w:rsid w:val="001915E0"/>
     <w:rsid w:val="00195DA8"/>
     <w:rsid w:val="0019673E"/>
     <w:rsid w:val="001979FD"/>
     <w:rsid w:val="001A1568"/>
     <w:rsid w:val="001A3693"/>
     <w:rsid w:val="001A3F9F"/>
     <w:rsid w:val="001A4FD9"/>
     <w:rsid w:val="001A61B0"/>
     <w:rsid w:val="001A78A9"/>
     <w:rsid w:val="001B1903"/>
+    <w:rsid w:val="001B2B4A"/>
     <w:rsid w:val="001B3DA3"/>
     <w:rsid w:val="001B4495"/>
     <w:rsid w:val="001B603A"/>
     <w:rsid w:val="001C1964"/>
     <w:rsid w:val="001C325E"/>
     <w:rsid w:val="001C42AD"/>
+    <w:rsid w:val="001C433B"/>
     <w:rsid w:val="001C734B"/>
     <w:rsid w:val="001D18D1"/>
     <w:rsid w:val="001D54BF"/>
     <w:rsid w:val="001D570A"/>
     <w:rsid w:val="001D5889"/>
     <w:rsid w:val="001E28DB"/>
     <w:rsid w:val="001E74E6"/>
     <w:rsid w:val="001F26ED"/>
     <w:rsid w:val="001F5316"/>
     <w:rsid w:val="001F61F5"/>
     <w:rsid w:val="001F6263"/>
     <w:rsid w:val="002001B7"/>
     <w:rsid w:val="00202A3E"/>
     <w:rsid w:val="002135B9"/>
     <w:rsid w:val="00227171"/>
     <w:rsid w:val="00232742"/>
     <w:rsid w:val="00233B06"/>
     <w:rsid w:val="00237B13"/>
     <w:rsid w:val="002406B6"/>
     <w:rsid w:val="00241610"/>
     <w:rsid w:val="00247C76"/>
     <w:rsid w:val="00251447"/>
     <w:rsid w:val="00251D24"/>
     <w:rsid w:val="00252B67"/>
     <w:rsid w:val="00253500"/>
@@ -25726,126 +25005,130 @@
     <w:rsid w:val="00313E65"/>
     <w:rsid w:val="00314240"/>
     <w:rsid w:val="0031788D"/>
     <w:rsid w:val="0032052C"/>
     <w:rsid w:val="003205B0"/>
     <w:rsid w:val="00321504"/>
     <w:rsid w:val="00323190"/>
     <w:rsid w:val="003239BD"/>
     <w:rsid w:val="00324994"/>
     <w:rsid w:val="003438F1"/>
     <w:rsid w:val="00346D25"/>
     <w:rsid w:val="00346F53"/>
     <w:rsid w:val="0034722F"/>
     <w:rsid w:val="0035303E"/>
     <w:rsid w:val="00353B46"/>
     <w:rsid w:val="00357851"/>
     <w:rsid w:val="00357EEB"/>
     <w:rsid w:val="00360743"/>
     <w:rsid w:val="003614FD"/>
     <w:rsid w:val="00363AF6"/>
     <w:rsid w:val="00365962"/>
     <w:rsid w:val="003661C8"/>
     <w:rsid w:val="00376089"/>
     <w:rsid w:val="00377A34"/>
     <w:rsid w:val="00377E0E"/>
+    <w:rsid w:val="00380D03"/>
     <w:rsid w:val="00385DCB"/>
     <w:rsid w:val="00392EDF"/>
     <w:rsid w:val="00394061"/>
     <w:rsid w:val="00394D72"/>
     <w:rsid w:val="00395557"/>
     <w:rsid w:val="00395B9B"/>
     <w:rsid w:val="003979FC"/>
     <w:rsid w:val="003A1022"/>
     <w:rsid w:val="003A544B"/>
     <w:rsid w:val="003A78B2"/>
     <w:rsid w:val="003A7E51"/>
     <w:rsid w:val="003B0ACA"/>
     <w:rsid w:val="003B1BCF"/>
     <w:rsid w:val="003B496D"/>
     <w:rsid w:val="003B6C67"/>
     <w:rsid w:val="003C0BC8"/>
     <w:rsid w:val="003C2523"/>
     <w:rsid w:val="003C68B1"/>
     <w:rsid w:val="003D4BA3"/>
     <w:rsid w:val="003D75EA"/>
     <w:rsid w:val="003E118B"/>
     <w:rsid w:val="003E393C"/>
     <w:rsid w:val="003E651F"/>
     <w:rsid w:val="004005E4"/>
     <w:rsid w:val="00407531"/>
     <w:rsid w:val="00411184"/>
     <w:rsid w:val="004119F3"/>
     <w:rsid w:val="00412E5F"/>
     <w:rsid w:val="00412F5C"/>
     <w:rsid w:val="00415693"/>
     <w:rsid w:val="00425AA6"/>
     <w:rsid w:val="00426494"/>
     <w:rsid w:val="00427EA2"/>
     <w:rsid w:val="004343FF"/>
+    <w:rsid w:val="00434D63"/>
     <w:rsid w:val="004360FF"/>
     <w:rsid w:val="00437026"/>
     <w:rsid w:val="0044277B"/>
     <w:rsid w:val="00442EFB"/>
     <w:rsid w:val="00443B08"/>
+    <w:rsid w:val="00443E19"/>
     <w:rsid w:val="00444C73"/>
     <w:rsid w:val="0045147F"/>
     <w:rsid w:val="00453DFB"/>
     <w:rsid w:val="00453E5F"/>
     <w:rsid w:val="00457993"/>
     <w:rsid w:val="00464052"/>
     <w:rsid w:val="004658E5"/>
     <w:rsid w:val="0046612A"/>
     <w:rsid w:val="00467B4C"/>
     <w:rsid w:val="0047438D"/>
     <w:rsid w:val="00476D38"/>
     <w:rsid w:val="0048380F"/>
     <w:rsid w:val="00484FB1"/>
     <w:rsid w:val="00484FB2"/>
     <w:rsid w:val="00485947"/>
     <w:rsid w:val="0048630C"/>
     <w:rsid w:val="004908EB"/>
     <w:rsid w:val="00491EF5"/>
     <w:rsid w:val="00496D47"/>
     <w:rsid w:val="004A010F"/>
     <w:rsid w:val="004A0A30"/>
     <w:rsid w:val="004A33B0"/>
     <w:rsid w:val="004A33F6"/>
     <w:rsid w:val="004A3547"/>
     <w:rsid w:val="004A51CB"/>
     <w:rsid w:val="004A6DF5"/>
     <w:rsid w:val="004B10F4"/>
     <w:rsid w:val="004B4566"/>
     <w:rsid w:val="004B500B"/>
     <w:rsid w:val="004B68CD"/>
     <w:rsid w:val="004B6DCA"/>
     <w:rsid w:val="004B6EF6"/>
     <w:rsid w:val="004C0300"/>
     <w:rsid w:val="004C52C9"/>
     <w:rsid w:val="004C5BB5"/>
     <w:rsid w:val="004C63E4"/>
     <w:rsid w:val="004D3584"/>
+    <w:rsid w:val="004D4280"/>
     <w:rsid w:val="004D523E"/>
     <w:rsid w:val="004E3A5B"/>
     <w:rsid w:val="004E54E0"/>
     <w:rsid w:val="004E55B8"/>
     <w:rsid w:val="004E5A2E"/>
     <w:rsid w:val="004F1C82"/>
     <w:rsid w:val="004F2E3E"/>
     <w:rsid w:val="004F3ED1"/>
     <w:rsid w:val="004F5AA5"/>
     <w:rsid w:val="004F793E"/>
     <w:rsid w:val="00504AE1"/>
     <w:rsid w:val="00505759"/>
     <w:rsid w:val="005063A2"/>
     <w:rsid w:val="00515B26"/>
     <w:rsid w:val="0051658B"/>
     <w:rsid w:val="005173DF"/>
     <w:rsid w:val="00517985"/>
     <w:rsid w:val="005314BA"/>
     <w:rsid w:val="00534E21"/>
     <w:rsid w:val="005353D0"/>
     <w:rsid w:val="0054171C"/>
     <w:rsid w:val="00545486"/>
     <w:rsid w:val="00547E69"/>
     <w:rsid w:val="00550073"/>
     <w:rsid w:val="005514A4"/>
@@ -25861,53 +25144,55 @@
     <w:rsid w:val="00572D94"/>
     <w:rsid w:val="005732BA"/>
     <w:rsid w:val="00577CFC"/>
     <w:rsid w:val="00580BC5"/>
     <w:rsid w:val="00582283"/>
     <w:rsid w:val="0058494B"/>
     <w:rsid w:val="00585186"/>
     <w:rsid w:val="00590A08"/>
     <w:rsid w:val="0059336B"/>
     <w:rsid w:val="00595EE2"/>
     <w:rsid w:val="005A2870"/>
     <w:rsid w:val="005A2D11"/>
     <w:rsid w:val="005A4181"/>
     <w:rsid w:val="005A42A7"/>
     <w:rsid w:val="005A434A"/>
     <w:rsid w:val="005A5828"/>
     <w:rsid w:val="005B029C"/>
     <w:rsid w:val="005B0424"/>
     <w:rsid w:val="005B24C4"/>
     <w:rsid w:val="005B4CDD"/>
     <w:rsid w:val="005B51A9"/>
     <w:rsid w:val="005C488F"/>
     <w:rsid w:val="005D1A14"/>
     <w:rsid w:val="005D37B0"/>
     <w:rsid w:val="005D5650"/>
+    <w:rsid w:val="005E66C5"/>
     <w:rsid w:val="005E75E2"/>
     <w:rsid w:val="005F6F55"/>
     <w:rsid w:val="005F7AE1"/>
+    <w:rsid w:val="005F7F4E"/>
     <w:rsid w:val="006028C8"/>
     <w:rsid w:val="0061177B"/>
     <w:rsid w:val="0061601E"/>
     <w:rsid w:val="00622C08"/>
     <w:rsid w:val="00632154"/>
     <w:rsid w:val="00632EEC"/>
     <w:rsid w:val="00635A80"/>
     <w:rsid w:val="006360B8"/>
     <w:rsid w:val="0064012D"/>
     <w:rsid w:val="00643B48"/>
     <w:rsid w:val="00647243"/>
     <w:rsid w:val="006530EE"/>
     <w:rsid w:val="006617F3"/>
     <w:rsid w:val="00663C3D"/>
     <w:rsid w:val="00664226"/>
     <w:rsid w:val="00664C10"/>
     <w:rsid w:val="00667D2D"/>
     <w:rsid w:val="00670CB6"/>
     <w:rsid w:val="00674BCA"/>
     <w:rsid w:val="00675895"/>
     <w:rsid w:val="00680597"/>
     <w:rsid w:val="00691ABA"/>
     <w:rsid w:val="00693934"/>
     <w:rsid w:val="00693CEE"/>
     <w:rsid w:val="00694786"/>
@@ -25933,50 +25218,52 @@
     <w:rsid w:val="006F6EC0"/>
     <w:rsid w:val="0070043A"/>
     <w:rsid w:val="007039C3"/>
     <w:rsid w:val="00706ACB"/>
     <w:rsid w:val="00706D32"/>
     <w:rsid w:val="007127E1"/>
     <w:rsid w:val="0071508D"/>
     <w:rsid w:val="007159A2"/>
     <w:rsid w:val="00715BD0"/>
     <w:rsid w:val="00720AF1"/>
     <w:rsid w:val="007247A5"/>
     <w:rsid w:val="00725DC3"/>
     <w:rsid w:val="00727461"/>
     <w:rsid w:val="0073122E"/>
     <w:rsid w:val="00731ECB"/>
     <w:rsid w:val="007351E3"/>
     <w:rsid w:val="00735EDC"/>
     <w:rsid w:val="00740D27"/>
     <w:rsid w:val="00741D1A"/>
     <w:rsid w:val="00747A1B"/>
     <w:rsid w:val="00752DF1"/>
     <w:rsid w:val="00757EE9"/>
     <w:rsid w:val="0076320B"/>
     <w:rsid w:val="0076383C"/>
     <w:rsid w:val="007646D1"/>
+    <w:rsid w:val="00767A4B"/>
+    <w:rsid w:val="00770211"/>
     <w:rsid w:val="00770A72"/>
     <w:rsid w:val="00772E22"/>
     <w:rsid w:val="00773DF7"/>
     <w:rsid w:val="007744AD"/>
     <w:rsid w:val="007747C0"/>
     <w:rsid w:val="00775B2E"/>
     <w:rsid w:val="007773E3"/>
     <w:rsid w:val="00780968"/>
     <w:rsid w:val="0078168B"/>
     <w:rsid w:val="00783CE6"/>
     <w:rsid w:val="00784DC9"/>
     <w:rsid w:val="00791099"/>
     <w:rsid w:val="00791BC3"/>
     <w:rsid w:val="007925FC"/>
     <w:rsid w:val="00793610"/>
     <w:rsid w:val="00794B33"/>
     <w:rsid w:val="007A0900"/>
     <w:rsid w:val="007A1086"/>
     <w:rsid w:val="007B3444"/>
     <w:rsid w:val="007B4465"/>
     <w:rsid w:val="007B7A93"/>
     <w:rsid w:val="007C1BE8"/>
     <w:rsid w:val="007C6C60"/>
     <w:rsid w:val="007D092B"/>
     <w:rsid w:val="007D1C70"/>
@@ -25998,278 +25285,288 @@
     <w:rsid w:val="007F639E"/>
     <w:rsid w:val="00801D4D"/>
     <w:rsid w:val="00803A0F"/>
     <w:rsid w:val="0080455F"/>
     <w:rsid w:val="00804EAF"/>
     <w:rsid w:val="00805695"/>
     <w:rsid w:val="00805D6A"/>
     <w:rsid w:val="00807231"/>
     <w:rsid w:val="00811B31"/>
     <w:rsid w:val="008271E4"/>
     <w:rsid w:val="00831C3F"/>
     <w:rsid w:val="00834A20"/>
     <w:rsid w:val="00841C89"/>
     <w:rsid w:val="00842FAC"/>
     <w:rsid w:val="008509D6"/>
     <w:rsid w:val="008529D0"/>
     <w:rsid w:val="00854894"/>
     <w:rsid w:val="00866AE1"/>
     <w:rsid w:val="00867995"/>
     <w:rsid w:val="00870D4A"/>
     <w:rsid w:val="0087663E"/>
     <w:rsid w:val="00876B11"/>
     <w:rsid w:val="00876B1D"/>
     <w:rsid w:val="00876D1F"/>
     <w:rsid w:val="0088107B"/>
+    <w:rsid w:val="00883E7D"/>
     <w:rsid w:val="00885109"/>
     <w:rsid w:val="00885F21"/>
     <w:rsid w:val="0089288A"/>
     <w:rsid w:val="0089543A"/>
     <w:rsid w:val="008977C9"/>
     <w:rsid w:val="008A0CE5"/>
     <w:rsid w:val="008A2573"/>
     <w:rsid w:val="008A37E7"/>
     <w:rsid w:val="008A5940"/>
     <w:rsid w:val="008B08FF"/>
     <w:rsid w:val="008B1163"/>
     <w:rsid w:val="008B4AD7"/>
+    <w:rsid w:val="008B4EC0"/>
     <w:rsid w:val="008C0747"/>
     <w:rsid w:val="008C755A"/>
     <w:rsid w:val="008D0D43"/>
     <w:rsid w:val="008D45B6"/>
     <w:rsid w:val="008D48FC"/>
     <w:rsid w:val="008D52D1"/>
     <w:rsid w:val="008D7373"/>
     <w:rsid w:val="008E15DE"/>
     <w:rsid w:val="008E3E45"/>
     <w:rsid w:val="008E62FC"/>
     <w:rsid w:val="008E6649"/>
     <w:rsid w:val="008F180A"/>
     <w:rsid w:val="008F687D"/>
     <w:rsid w:val="00900651"/>
     <w:rsid w:val="00901BB9"/>
     <w:rsid w:val="0090242A"/>
     <w:rsid w:val="00902AC8"/>
     <w:rsid w:val="009118F5"/>
     <w:rsid w:val="00912F9C"/>
     <w:rsid w:val="009167AB"/>
     <w:rsid w:val="00917D8E"/>
     <w:rsid w:val="009201F0"/>
     <w:rsid w:val="00920DCC"/>
     <w:rsid w:val="00924693"/>
     <w:rsid w:val="00926CC9"/>
     <w:rsid w:val="009310FE"/>
     <w:rsid w:val="0093369C"/>
     <w:rsid w:val="00933C41"/>
     <w:rsid w:val="009343A5"/>
     <w:rsid w:val="00937E70"/>
+    <w:rsid w:val="00942751"/>
     <w:rsid w:val="00943F24"/>
     <w:rsid w:val="00944A7E"/>
     <w:rsid w:val="00945191"/>
     <w:rsid w:val="00950AE2"/>
     <w:rsid w:val="0095159D"/>
     <w:rsid w:val="00956809"/>
     <w:rsid w:val="00962FE5"/>
     <w:rsid w:val="00966398"/>
     <w:rsid w:val="0097034A"/>
     <w:rsid w:val="0097423B"/>
     <w:rsid w:val="00975780"/>
     <w:rsid w:val="00980FEF"/>
     <w:rsid w:val="009811AD"/>
     <w:rsid w:val="0098139C"/>
     <w:rsid w:val="00981C94"/>
     <w:rsid w:val="00981CD2"/>
     <w:rsid w:val="00990054"/>
     <w:rsid w:val="0099178C"/>
     <w:rsid w:val="0099199F"/>
     <w:rsid w:val="00997F06"/>
     <w:rsid w:val="009A320A"/>
     <w:rsid w:val="009A41D4"/>
     <w:rsid w:val="009A4574"/>
     <w:rsid w:val="009A6D48"/>
     <w:rsid w:val="009B0C1E"/>
     <w:rsid w:val="009B148C"/>
     <w:rsid w:val="009B303A"/>
     <w:rsid w:val="009B7C67"/>
     <w:rsid w:val="009C0728"/>
     <w:rsid w:val="009C0AB4"/>
     <w:rsid w:val="009C35FA"/>
     <w:rsid w:val="009C5946"/>
     <w:rsid w:val="009C71AA"/>
     <w:rsid w:val="009C7D22"/>
     <w:rsid w:val="009D11F3"/>
     <w:rsid w:val="009D1680"/>
     <w:rsid w:val="009D1C8B"/>
     <w:rsid w:val="009D20D7"/>
+    <w:rsid w:val="009D2E15"/>
+    <w:rsid w:val="009D3D92"/>
     <w:rsid w:val="009D4DE0"/>
     <w:rsid w:val="009D4EB8"/>
     <w:rsid w:val="009D57C5"/>
     <w:rsid w:val="009D7504"/>
     <w:rsid w:val="009E1FBF"/>
     <w:rsid w:val="009E6BCA"/>
     <w:rsid w:val="009E7013"/>
     <w:rsid w:val="009F08DC"/>
     <w:rsid w:val="009F2AE8"/>
     <w:rsid w:val="009F62EB"/>
     <w:rsid w:val="009F7423"/>
     <w:rsid w:val="00A002A3"/>
     <w:rsid w:val="00A00BE0"/>
     <w:rsid w:val="00A027B0"/>
     <w:rsid w:val="00A03478"/>
     <w:rsid w:val="00A05E9A"/>
     <w:rsid w:val="00A06D1D"/>
     <w:rsid w:val="00A10C89"/>
     <w:rsid w:val="00A140F2"/>
     <w:rsid w:val="00A21AF0"/>
     <w:rsid w:val="00A3160D"/>
     <w:rsid w:val="00A31DE6"/>
     <w:rsid w:val="00A32A30"/>
     <w:rsid w:val="00A33121"/>
     <w:rsid w:val="00A34071"/>
+    <w:rsid w:val="00A34B2A"/>
     <w:rsid w:val="00A36A89"/>
     <w:rsid w:val="00A40870"/>
     <w:rsid w:val="00A40897"/>
     <w:rsid w:val="00A42045"/>
     <w:rsid w:val="00A470B3"/>
     <w:rsid w:val="00A47214"/>
     <w:rsid w:val="00A50D5A"/>
     <w:rsid w:val="00A53219"/>
     <w:rsid w:val="00A53D78"/>
     <w:rsid w:val="00A605BC"/>
     <w:rsid w:val="00A60FDE"/>
     <w:rsid w:val="00A610F8"/>
     <w:rsid w:val="00A67A23"/>
     <w:rsid w:val="00A71CA3"/>
     <w:rsid w:val="00A72C8D"/>
     <w:rsid w:val="00A74476"/>
     <w:rsid w:val="00A77431"/>
     <w:rsid w:val="00A808A8"/>
     <w:rsid w:val="00A830AA"/>
     <w:rsid w:val="00A87690"/>
     <w:rsid w:val="00A9137F"/>
     <w:rsid w:val="00A915C1"/>
     <w:rsid w:val="00A9598B"/>
     <w:rsid w:val="00A96A3A"/>
     <w:rsid w:val="00AA3569"/>
     <w:rsid w:val="00AA4827"/>
     <w:rsid w:val="00AA516D"/>
     <w:rsid w:val="00AA68F2"/>
     <w:rsid w:val="00AA6BD9"/>
+    <w:rsid w:val="00AA77BD"/>
     <w:rsid w:val="00AB04FE"/>
     <w:rsid w:val="00AB2909"/>
     <w:rsid w:val="00AB2D2E"/>
     <w:rsid w:val="00AB6824"/>
     <w:rsid w:val="00AB7235"/>
     <w:rsid w:val="00AC0B4B"/>
     <w:rsid w:val="00AC58DC"/>
     <w:rsid w:val="00AD1187"/>
     <w:rsid w:val="00AD40C1"/>
     <w:rsid w:val="00AD5A64"/>
     <w:rsid w:val="00AD7264"/>
     <w:rsid w:val="00AE1B2A"/>
     <w:rsid w:val="00AE1C9A"/>
     <w:rsid w:val="00AE6A23"/>
     <w:rsid w:val="00AE6EB7"/>
     <w:rsid w:val="00AF25DC"/>
     <w:rsid w:val="00AF44C8"/>
     <w:rsid w:val="00B020DA"/>
     <w:rsid w:val="00B04A10"/>
     <w:rsid w:val="00B0560E"/>
     <w:rsid w:val="00B0606B"/>
     <w:rsid w:val="00B1039C"/>
+    <w:rsid w:val="00B109B1"/>
     <w:rsid w:val="00B13C6C"/>
     <w:rsid w:val="00B2210E"/>
     <w:rsid w:val="00B22702"/>
     <w:rsid w:val="00B2455C"/>
     <w:rsid w:val="00B25C79"/>
     <w:rsid w:val="00B33392"/>
     <w:rsid w:val="00B34D50"/>
     <w:rsid w:val="00B3535E"/>
     <w:rsid w:val="00B35E3C"/>
     <w:rsid w:val="00B415AE"/>
     <w:rsid w:val="00B43BC7"/>
     <w:rsid w:val="00B52D85"/>
     <w:rsid w:val="00B566A1"/>
     <w:rsid w:val="00B664E3"/>
     <w:rsid w:val="00B70EF7"/>
     <w:rsid w:val="00B7172E"/>
     <w:rsid w:val="00B72847"/>
     <w:rsid w:val="00B7310E"/>
     <w:rsid w:val="00B83C4D"/>
     <w:rsid w:val="00B870C1"/>
     <w:rsid w:val="00B95648"/>
     <w:rsid w:val="00B960DE"/>
     <w:rsid w:val="00B96229"/>
     <w:rsid w:val="00B971EA"/>
     <w:rsid w:val="00BA27BA"/>
     <w:rsid w:val="00BA2816"/>
+    <w:rsid w:val="00BA41D8"/>
     <w:rsid w:val="00BA4E44"/>
     <w:rsid w:val="00BA61B7"/>
     <w:rsid w:val="00BB0422"/>
     <w:rsid w:val="00BB0CF3"/>
     <w:rsid w:val="00BB1806"/>
     <w:rsid w:val="00BB23EE"/>
     <w:rsid w:val="00BB3C38"/>
     <w:rsid w:val="00BB4096"/>
     <w:rsid w:val="00BB4E65"/>
     <w:rsid w:val="00BB55D2"/>
     <w:rsid w:val="00BB61FC"/>
     <w:rsid w:val="00BC0110"/>
     <w:rsid w:val="00BC4A14"/>
     <w:rsid w:val="00BD28E1"/>
     <w:rsid w:val="00BD4FEF"/>
     <w:rsid w:val="00BD6038"/>
     <w:rsid w:val="00BE075D"/>
     <w:rsid w:val="00BE1253"/>
     <w:rsid w:val="00BE2447"/>
     <w:rsid w:val="00BE25DC"/>
     <w:rsid w:val="00BF1F40"/>
     <w:rsid w:val="00BF40AD"/>
     <w:rsid w:val="00BF6435"/>
     <w:rsid w:val="00BF71E7"/>
     <w:rsid w:val="00BF7AAD"/>
     <w:rsid w:val="00C03625"/>
     <w:rsid w:val="00C04C30"/>
     <w:rsid w:val="00C0513C"/>
     <w:rsid w:val="00C06760"/>
     <w:rsid w:val="00C07B21"/>
     <w:rsid w:val="00C10974"/>
     <w:rsid w:val="00C2056E"/>
     <w:rsid w:val="00C23682"/>
     <w:rsid w:val="00C30CDA"/>
     <w:rsid w:val="00C31612"/>
     <w:rsid w:val="00C35E7F"/>
     <w:rsid w:val="00C37D85"/>
     <w:rsid w:val="00C4061B"/>
     <w:rsid w:val="00C40BC5"/>
     <w:rsid w:val="00C41B0F"/>
     <w:rsid w:val="00C4448D"/>
     <w:rsid w:val="00C4574E"/>
     <w:rsid w:val="00C53C1B"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rsid w:val="00C5708C"/>
     <w:rsid w:val="00C636BA"/>
+    <w:rsid w:val="00C64D2E"/>
     <w:rsid w:val="00C708ED"/>
     <w:rsid w:val="00C80E87"/>
     <w:rsid w:val="00C81B72"/>
     <w:rsid w:val="00C85577"/>
     <w:rsid w:val="00C857B1"/>
     <w:rsid w:val="00C87110"/>
     <w:rsid w:val="00C9199F"/>
     <w:rsid w:val="00C97A56"/>
     <w:rsid w:val="00CA13C7"/>
     <w:rsid w:val="00CA1475"/>
     <w:rsid w:val="00CA14C7"/>
     <w:rsid w:val="00CA1D14"/>
     <w:rsid w:val="00CA1F62"/>
     <w:rsid w:val="00CA42C8"/>
     <w:rsid w:val="00CA4E6A"/>
     <w:rsid w:val="00CA66FC"/>
     <w:rsid w:val="00CA7DAB"/>
     <w:rsid w:val="00CB55F3"/>
     <w:rsid w:val="00CB6615"/>
     <w:rsid w:val="00CC31FE"/>
     <w:rsid w:val="00CC3B50"/>
     <w:rsid w:val="00CC49E3"/>
     <w:rsid w:val="00CD7410"/>
     <w:rsid w:val="00CE071D"/>
     <w:rsid w:val="00CE26F2"/>
@@ -26278,93 +25575,95 @@
     <w:rsid w:val="00CE60F1"/>
     <w:rsid w:val="00CE6344"/>
     <w:rsid w:val="00CE7252"/>
     <w:rsid w:val="00CF447C"/>
     <w:rsid w:val="00CF6AF2"/>
     <w:rsid w:val="00CF6CEB"/>
     <w:rsid w:val="00D02352"/>
     <w:rsid w:val="00D1173A"/>
     <w:rsid w:val="00D13BD8"/>
     <w:rsid w:val="00D13DE1"/>
     <w:rsid w:val="00D14113"/>
     <w:rsid w:val="00D20C85"/>
     <w:rsid w:val="00D211D3"/>
     <w:rsid w:val="00D273C9"/>
     <w:rsid w:val="00D27423"/>
     <w:rsid w:val="00D33595"/>
     <w:rsid w:val="00D341A9"/>
     <w:rsid w:val="00D41729"/>
     <w:rsid w:val="00D46420"/>
     <w:rsid w:val="00D472A0"/>
     <w:rsid w:val="00D473FF"/>
     <w:rsid w:val="00D47E30"/>
     <w:rsid w:val="00D503FE"/>
     <w:rsid w:val="00D54582"/>
     <w:rsid w:val="00D54DFE"/>
+    <w:rsid w:val="00D55431"/>
     <w:rsid w:val="00D56E73"/>
     <w:rsid w:val="00D57F55"/>
     <w:rsid w:val="00D6246B"/>
     <w:rsid w:val="00D63504"/>
     <w:rsid w:val="00D652C2"/>
     <w:rsid w:val="00D661D9"/>
     <w:rsid w:val="00D669A8"/>
     <w:rsid w:val="00D66BCA"/>
     <w:rsid w:val="00D67E43"/>
     <w:rsid w:val="00D7060E"/>
     <w:rsid w:val="00D720C8"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D76EBA"/>
     <w:rsid w:val="00D77EEC"/>
     <w:rsid w:val="00D85D11"/>
     <w:rsid w:val="00D92785"/>
     <w:rsid w:val="00D940E1"/>
     <w:rsid w:val="00D95F43"/>
     <w:rsid w:val="00DA6CA7"/>
     <w:rsid w:val="00DB0DD9"/>
     <w:rsid w:val="00DB1012"/>
     <w:rsid w:val="00DB17D9"/>
     <w:rsid w:val="00DB21A8"/>
     <w:rsid w:val="00DB3531"/>
     <w:rsid w:val="00DB696C"/>
     <w:rsid w:val="00DC03C7"/>
     <w:rsid w:val="00DC4F51"/>
     <w:rsid w:val="00DD3FD5"/>
     <w:rsid w:val="00DD546A"/>
     <w:rsid w:val="00DD6673"/>
     <w:rsid w:val="00DE200B"/>
     <w:rsid w:val="00DE3A1E"/>
     <w:rsid w:val="00DE4D9C"/>
     <w:rsid w:val="00DE4E22"/>
     <w:rsid w:val="00DE773B"/>
     <w:rsid w:val="00DE7C30"/>
     <w:rsid w:val="00DF07B5"/>
     <w:rsid w:val="00E02935"/>
     <w:rsid w:val="00E03B49"/>
     <w:rsid w:val="00E03D93"/>
     <w:rsid w:val="00E06790"/>
     <w:rsid w:val="00E10715"/>
     <w:rsid w:val="00E12D03"/>
+    <w:rsid w:val="00E12FD8"/>
     <w:rsid w:val="00E152E9"/>
     <w:rsid w:val="00E1536A"/>
     <w:rsid w:val="00E224E7"/>
     <w:rsid w:val="00E228D7"/>
     <w:rsid w:val="00E23407"/>
     <w:rsid w:val="00E2435A"/>
     <w:rsid w:val="00E2672E"/>
     <w:rsid w:val="00E2719A"/>
     <w:rsid w:val="00E275AB"/>
     <w:rsid w:val="00E276E1"/>
     <w:rsid w:val="00E27907"/>
     <w:rsid w:val="00E308D7"/>
     <w:rsid w:val="00E30954"/>
     <w:rsid w:val="00E35956"/>
     <w:rsid w:val="00E36137"/>
     <w:rsid w:val="00E36C38"/>
     <w:rsid w:val="00E40352"/>
     <w:rsid w:val="00E42BA5"/>
     <w:rsid w:val="00E47D9C"/>
     <w:rsid w:val="00E5037A"/>
     <w:rsid w:val="00E506F1"/>
     <w:rsid w:val="00E64905"/>
     <w:rsid w:val="00E654B7"/>
     <w:rsid w:val="00E70753"/>
     <w:rsid w:val="00E707FF"/>
@@ -26387,131 +25686,133 @@
     <w:rsid w:val="00EA4134"/>
     <w:rsid w:val="00EA521C"/>
     <w:rsid w:val="00EA7988"/>
     <w:rsid w:val="00EB0356"/>
     <w:rsid w:val="00EB5210"/>
     <w:rsid w:val="00EB60CF"/>
     <w:rsid w:val="00EB621D"/>
     <w:rsid w:val="00EC3104"/>
     <w:rsid w:val="00EC4FD6"/>
     <w:rsid w:val="00EC500A"/>
     <w:rsid w:val="00EC604E"/>
     <w:rsid w:val="00ED1C32"/>
     <w:rsid w:val="00ED27E1"/>
     <w:rsid w:val="00ED53D1"/>
     <w:rsid w:val="00ED606E"/>
     <w:rsid w:val="00EE6EC4"/>
     <w:rsid w:val="00EF5357"/>
     <w:rsid w:val="00EF7AC2"/>
     <w:rsid w:val="00F01F86"/>
     <w:rsid w:val="00F10615"/>
     <w:rsid w:val="00F129CB"/>
     <w:rsid w:val="00F14020"/>
     <w:rsid w:val="00F175DB"/>
     <w:rsid w:val="00F23B33"/>
     <w:rsid w:val="00F25457"/>
+    <w:rsid w:val="00F256BB"/>
     <w:rsid w:val="00F262CF"/>
     <w:rsid w:val="00F27113"/>
     <w:rsid w:val="00F305D0"/>
     <w:rsid w:val="00F31242"/>
     <w:rsid w:val="00F31B8C"/>
     <w:rsid w:val="00F35D1D"/>
     <w:rsid w:val="00F40C3F"/>
     <w:rsid w:val="00F43CDD"/>
     <w:rsid w:val="00F44271"/>
     <w:rsid w:val="00F502D5"/>
     <w:rsid w:val="00F51BD2"/>
     <w:rsid w:val="00F525C0"/>
     <w:rsid w:val="00F54113"/>
     <w:rsid w:val="00F61DAC"/>
     <w:rsid w:val="00F6214B"/>
     <w:rsid w:val="00F6536C"/>
     <w:rsid w:val="00F70078"/>
     <w:rsid w:val="00F8036B"/>
     <w:rsid w:val="00F80F00"/>
     <w:rsid w:val="00F815C4"/>
     <w:rsid w:val="00F8460C"/>
     <w:rsid w:val="00F90F50"/>
     <w:rsid w:val="00F91423"/>
     <w:rsid w:val="00F91A23"/>
     <w:rsid w:val="00F94147"/>
     <w:rsid w:val="00F94A11"/>
     <w:rsid w:val="00F9514E"/>
     <w:rsid w:val="00FA1C26"/>
     <w:rsid w:val="00FA1FA8"/>
     <w:rsid w:val="00FA4D04"/>
     <w:rsid w:val="00FA65DF"/>
     <w:rsid w:val="00FB005A"/>
     <w:rsid w:val="00FB0680"/>
     <w:rsid w:val="00FB0E59"/>
     <w:rsid w:val="00FB10DC"/>
     <w:rsid w:val="00FB24C6"/>
     <w:rsid w:val="00FB36E0"/>
     <w:rsid w:val="00FC25E8"/>
+    <w:rsid w:val="00FC51EE"/>
     <w:rsid w:val="00FC538A"/>
     <w:rsid w:val="00FC5652"/>
     <w:rsid w:val="00FC6AE0"/>
     <w:rsid w:val="00FC758C"/>
     <w:rsid w:val="00FD7E4F"/>
     <w:rsid w:val="00FE2F84"/>
     <w:rsid w:val="00FE5A5A"/>
     <w:rsid w:val="00FE5B7A"/>
     <w:rsid w:val="00FF1B31"/>
     <w:rsid w:val="00FF4CAE"/>
     <w:rsid w:val="00FF725B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40C6F039"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7FCE9503-B827-4C1F-9A31-F62A740E9160}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27275,81 +26576,80 @@
     <w:link w:val="Otherheadings"/>
     <w:rsid w:val="008A5940"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListsheadingsChar">
     <w:name w:val="Lists headings Char"/>
     <w:basedOn w:val="OtherheadingsChar"/>
     <w:link w:val="Listsheadings"/>
     <w:rsid w:val="00C53D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normln"/>
-    <w:next w:val="Normln"/>
+    <w:basedOn w:val="Firstparagraph"/>
+    <w:next w:val="Firstparagraph"/>
     <w:link w:val="PodnadpisChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="004D4280"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="300" w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
     <w:name w:val="Podnadpis Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Podnadpis"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E35956"/>
+    <w:rsid w:val="004D4280"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="cs-CZ"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citt">
     <w:name w:val="Quote"/>
     <w:next w:val="Firstparagraph"/>
     <w:link w:val="CittChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00BB4E65"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="794"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
     <w:name w:val="Citát Char"/>
@@ -29036,52 +28336,52 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TextprceTextChar">
     <w:name w:val="Text práce/Text Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="TextprceText"/>
     <w:rsid w:val="007C6C60"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odstavec1Paragraph1">
     <w:name w:val="Odstavec 1/Paragraph 1"/>
     <w:basedOn w:val="TextprceText"/>
     <w:next w:val="TextprceText"/>
     <w:qFormat/>
     <w:rsid w:val="001F5316"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nevyeenzmnka">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nevyeenzmnka5">
+    <w:name w:val="Nevyřešená zmínka5"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B6CAA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captionequation">
     <w:name w:val="Caption equation"/>
     <w:basedOn w:val="Titulek"/>
     <w:qFormat/>
     <w:rsid w:val="00D13DE1"/>
     <w:pPr>
       <w:framePr w:hSpace="11340" w:vSpace="240" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:suppressOverlap/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:lang w:val="cs-CZ"/>
     </w:rPr>
   </w:style>
@@ -29091,51 +28391,51 @@
     <w:qFormat/>
     <w:rsid w:val="00943F24"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1985"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="2268" w:hanging="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="399909">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="131795538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -29778,59 +29078,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2129932503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/en/student-2/documents-and-templates/thesis-templates/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrev.4c00105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.resconrec.2017.10.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sluzby@k.utb.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/en/student-2/documents-and-templates/thesis-templates/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/en/student-2/documents-and-templates" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keywords.k.utb.cz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.office.com/account/?ref=Harmony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iva.k.utb.cz/wp-content/uploads/i_want_to_safe_my_final_thesis_as_a_PDF-A_document_web.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/en/student-2/documents-and-templates/thesis-templates/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.chemrev.4c00105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.resconrec.2017.10.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sluzby@k.utb.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/univerzita/uredni-deska/vnitrni-normy-a-predpisy/smernice-rektora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/en/student-2/documents-and-templates/thesis-templates/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/en/student-2/documents-and-templates" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keywords.k.utb.cz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.office.com/account/?ref=Harmony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iva.k.utb.cz/wp-content/uploads/i_want_to_safe_my_final_thesis_as_a_PDF-A_document_web.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7441/978-80-7454-986-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///E:\_smernice%20zaverecne%20prace_uprava%202025\_fin&#225;ln&#237;%20&#353;ablona\sablona_UTB_BPDP_2025_CZ_final.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/List_Microsoft_Excelu.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="cs-CZ"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
@@ -30830,51 +30130,51 @@
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="23B2E4D1E4334D099B8BE6B58A7D1BAC"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{87483EB9-F1BF-434C-BC7B-C17885CD1A65}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CA4027" w:rsidRDefault="0025028D" w:rsidP="0025028D">
           <w:pPr>
             <w:pStyle w:val="23B2E4D1E4334D099B8BE6B58A7D1BAC1"/>
           </w:pPr>
           <w:r w:rsidRPr="00AA4827">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
@@ -31077,131 +30377,133 @@
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>file</w:t>
           </w:r>
           <w:r w:rsidRPr="00B23D7E">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09E1259D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60F03CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -31271,58 +30573,58 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="428697060">
+  <w:num w:numId="1" w16cid:durableId="480654973">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA0BD1"/>
     <w:rsid w:val="00006C24"/>
     <w:rsid w:val="00027D3F"/>
     <w:rsid w:val="00051936"/>
     <w:rsid w:val="00065A10"/>
     <w:rsid w:val="00067D21"/>
     <w:rsid w:val="0007076D"/>
     <w:rsid w:val="000847B6"/>
     <w:rsid w:val="000C4577"/>
     <w:rsid w:val="000C4833"/>
     <w:rsid w:val="000D0F75"/>
@@ -31350,99 +30652,102 @@
     <w:rsid w:val="005A2D11"/>
     <w:rsid w:val="005B029C"/>
     <w:rsid w:val="005C488F"/>
     <w:rsid w:val="005D29A0"/>
     <w:rsid w:val="005D7932"/>
     <w:rsid w:val="0066323A"/>
     <w:rsid w:val="006865B3"/>
     <w:rsid w:val="006917A4"/>
     <w:rsid w:val="006C3772"/>
     <w:rsid w:val="00716FA3"/>
     <w:rsid w:val="00793610"/>
     <w:rsid w:val="007D30F8"/>
     <w:rsid w:val="007E5A7F"/>
     <w:rsid w:val="00810561"/>
     <w:rsid w:val="00833214"/>
     <w:rsid w:val="00836B53"/>
     <w:rsid w:val="008D0D43"/>
     <w:rsid w:val="008D3819"/>
     <w:rsid w:val="00915D05"/>
     <w:rsid w:val="0093409F"/>
     <w:rsid w:val="00944A7E"/>
     <w:rsid w:val="009F3DCA"/>
     <w:rsid w:val="00A145E6"/>
     <w:rsid w:val="00A21AF0"/>
     <w:rsid w:val="00A36A89"/>
+    <w:rsid w:val="00A92C1B"/>
     <w:rsid w:val="00AA0BD1"/>
     <w:rsid w:val="00AA16FE"/>
     <w:rsid w:val="00AF318F"/>
     <w:rsid w:val="00B2724C"/>
     <w:rsid w:val="00B4509E"/>
     <w:rsid w:val="00B54C00"/>
     <w:rsid w:val="00B92E7F"/>
     <w:rsid w:val="00BA68D3"/>
     <w:rsid w:val="00C167F0"/>
+    <w:rsid w:val="00C64D2E"/>
     <w:rsid w:val="00C91C59"/>
     <w:rsid w:val="00CA4027"/>
     <w:rsid w:val="00D066F6"/>
     <w:rsid w:val="00D06EB6"/>
     <w:rsid w:val="00D44E86"/>
     <w:rsid w:val="00D7060E"/>
     <w:rsid w:val="00D70836"/>
     <w:rsid w:val="00D85D11"/>
     <w:rsid w:val="00DA0633"/>
     <w:rsid w:val="00DB154C"/>
     <w:rsid w:val="00DD571F"/>
     <w:rsid w:val="00E047D1"/>
     <w:rsid w:val="00E90970"/>
     <w:rsid w:val="00EA3DF2"/>
     <w:rsid w:val="00EE0B14"/>
+    <w:rsid w:val="00F70817"/>
     <w:rsid w:val="00FC25E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -31862,193 +31167,50 @@
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="C00000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3AA08F061C34D0D9EC2529212080F0B">
     <w:name w:val="B3AA08F061C34D0D9EC2529212080F0B"/>
     <w:rsid w:val="002F430B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E64AD78A01034C8EB0799F0FB141219C">
-[...141 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4FD080F3B19458F9DAE7121FBBFB8A4">
     <w:name w:val="F4FD080F3B19458F9DAE7121FBBFB8A4"/>
     <w:rsid w:val="00D44E86"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AF06861F74A4500B37F9DD40F16C981">
     <w:name w:val="6AF06861F74A4500B37F9DD40F16C981"/>
     <w:rsid w:val="00D44E86"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
@@ -32061,51 +31223,51 @@
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F5F5C1F87B43ADAF801DB574978950">
     <w:name w:val="80F5F5C1F87B43ADAF801DB574978950"/>
     <w:rsid w:val="00D44E86"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -32403,68 +31565,68 @@
     <we:reference id="WA200005176" version="1.2.5.0" store="cs-CZ" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...2 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010013A2157BB6DC9946B92666E4100C9108" ma:contentTypeVersion="18" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="3636b7e9aca8a980a0f1e2cef0c25c78">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02" xmlns:ns4="34aeb864-02cc-4d82-830b-289803e2cf55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="169c8261009a9bd681cb542de16eb338" ns3:_="" ns4:_="">
     <xsd:import namespace="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02"/>
     <xsd:import namespace="34aeb864-02cc-4d82-830b-289803e2cf55"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -32677,124 +31839,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C76F56C-4EFD-4059-826A-FD48D0A47188}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BD00CFD-9F0A-4C0F-A146-6B4020F033C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38084399-368A-4B15-923E-34B1E75E926B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E014192F-D126-4DB0-99F1-332D838BCD0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5c055ba0-c3b2-4aa4-a50b-ec1a67023f02"/>
     <ds:schemaRef ds:uri="34aeb864-02cc-4d82-830b-289803e2cf55"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>sablona_UTB_BPDP_2025_CZ_final</Template>
+  <Template>E:\_smernice zaverecne prace_uprava 2025\_finální šablona\sablona_UTB_BPDP_2025_CZ_final.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>56</Pages>
-[...1 lines deleted...]
-  <Characters>77720</Characters>
+  <Pages>58</Pages>
+  <Words>14071</Words>
+  <Characters>83023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>647</Lines>
-  <Paragraphs>181</Paragraphs>
+  <Lines>691</Lines>
+  <Paragraphs>193</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>90711</CharactersWithSpaces>
+  <CharactersWithSpaces>96901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Světlana Hrabinová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-173911797</vt:i4>